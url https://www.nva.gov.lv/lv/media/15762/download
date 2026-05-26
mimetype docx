--- v4 (2026-01-27)
+++ v5 (2026-05-26)
@@ -160,56 +160,56 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00025637">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="002B29CC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00025637">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">.gada </w:t>
       </w:r>
-      <w:r w:rsidR="00C460B7">
+      <w:r w:rsidR="00F229FA">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>februāris, marts</w:t>
+        <w:t>jūnijs, jūlijs</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0077716E" w:rsidRDefault="0077716E" w:rsidP="0077716E">
       <w:pPr>
         <w:ind w:right="-514"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AB1E7D" w:rsidRDefault="00AB1E7D" w:rsidP="00AB1E7D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14679" w:type="dxa"/>
         <w:tblInd w:w="-792" w:type="dxa"/>
         <w:tblBorders>
@@ -299,115 +299,119 @@
           </w:tcPr>
           <w:p w:rsidR="00AB1E7D" w:rsidRPr="0054691F" w:rsidRDefault="00262E35" w:rsidP="00336C55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Norises vietas adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00841B53" w:rsidRPr="002E388E" w:rsidTr="008D3712">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D90D0A" w:rsidRPr="00D90D0A" w:rsidRDefault="002B29CC" w:rsidP="00D90D0A">
-[...6 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00106455" w:rsidRPr="00106455" w:rsidRDefault="00F229FA" w:rsidP="00B72D87">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>02</w:t>
+            </w:r>
+            <w:r w:rsidR="00106455" w:rsidRPr="00106455">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00106455" w:rsidRPr="00106455">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">.2026. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00841B53" w:rsidRPr="00106455" w:rsidRDefault="00106455" w:rsidP="00B72D87">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106455">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>plkst.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F229FA">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="00C460B7">
-[...50 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00106455">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:00 — 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F229FA">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00106455">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00841B53" w:rsidRPr="002E388E" w:rsidRDefault="00841B53" w:rsidP="00841B53">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Informatīvā diena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00841B53" w:rsidRPr="002E388E" w:rsidRDefault="00841B53" w:rsidP="00841B53">
             <w:pPr>
@@ -506,3390 +510,3146 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšanas iespējas</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00841B53" w:rsidRPr="002E388E" w:rsidRDefault="00841B53" w:rsidP="00BD05C9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00841B53" w:rsidRPr="002E388E" w:rsidRDefault="00B72D87" w:rsidP="00841B53">
-[...4 lines deleted...]
-              <w:t>Jēzusbaznīcas ielā 11, Rīgā 506.kabinetā</w:t>
+          <w:p w:rsidR="00841B53" w:rsidRPr="002E388E" w:rsidRDefault="00F229FA" w:rsidP="00841B53">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Tiešsaistē</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D90D0A" w:rsidRPr="002E388E" w:rsidTr="008D3712">
+      <w:tr w:rsidR="00023766" w:rsidRPr="002E388E" w:rsidTr="008D3712">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002B29CC" w:rsidRPr="00D90D0A" w:rsidRDefault="002B29CC" w:rsidP="002B29CC">
-[...18 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00023766" w:rsidRPr="00113553" w:rsidRDefault="00F229FA" w:rsidP="00023766">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidR="00023766" w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r w:rsidR="00C460B7">
-[...10 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-          <w:p w:rsidR="00D90D0A" w:rsidRPr="002E388E" w:rsidRDefault="00D90D0A" w:rsidP="00D90D0A">
+            <w:r w:rsidR="00023766" w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00023766" w:rsidRPr="00113553" w:rsidRDefault="00023766" w:rsidP="00023766">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">plkst. </w:t>
+            </w:r>
+            <w:r w:rsidR="00F229FA">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00F229FA">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0 – 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F229FA">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00F229FA">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00023766" w:rsidRPr="00113553" w:rsidRDefault="00023766" w:rsidP="00023766">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D90D0A" w:rsidRPr="002E388E" w:rsidRDefault="00D90D0A" w:rsidP="00D90D0A">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="002E388E">
+          <w:p w:rsidR="00023766" w:rsidRPr="002E388E" w:rsidRDefault="00023766" w:rsidP="00023766">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Informatīvā diena</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D90D0A" w:rsidRPr="002E388E" w:rsidRDefault="00D90D0A" w:rsidP="00D90D0A">
+          <w:p w:rsidR="00023766" w:rsidRPr="002E388E" w:rsidRDefault="00023766" w:rsidP="00023766">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D90D0A" w:rsidRPr="002E388E" w:rsidRDefault="00D90D0A" w:rsidP="00D90D0A">
+          <w:p w:rsidR="00023766" w:rsidRPr="002E388E" w:rsidRDefault="00023766" w:rsidP="00023766">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D90D0A" w:rsidRPr="002E388E" w:rsidRDefault="00D90D0A" w:rsidP="00D90D0A">
+          <w:p w:rsidR="00023766" w:rsidRPr="002E388E" w:rsidRDefault="00023766" w:rsidP="00023766">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Individuālais darba meklēšanas plāns</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D90D0A" w:rsidRPr="002E388E" w:rsidRDefault="00D90D0A" w:rsidP="00D90D0A">
+          <w:p w:rsidR="00023766" w:rsidRPr="002E388E" w:rsidRDefault="00023766" w:rsidP="00023766">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklējumu dienasgrāmata</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D90D0A" w:rsidRPr="002E388E" w:rsidRDefault="00D90D0A" w:rsidP="00D90D0A">
+          <w:p w:rsidR="00023766" w:rsidRPr="002E388E" w:rsidRDefault="00023766" w:rsidP="00023766">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D90D0A" w:rsidRPr="002E388E" w:rsidRDefault="00D90D0A" w:rsidP="00D90D0A">
+          <w:p w:rsidR="00023766" w:rsidRPr="002E388E" w:rsidRDefault="00023766" w:rsidP="00023766">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D90D0A" w:rsidRPr="002E388E" w:rsidRDefault="00D90D0A" w:rsidP="00D90D0A">
+          <w:p w:rsidR="00023766" w:rsidRPr="002E388E" w:rsidRDefault="00023766" w:rsidP="00023766">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D90D0A" w:rsidRPr="002E388E" w:rsidRDefault="00D90D0A" w:rsidP="00D90D0A">
+          <w:p w:rsidR="00023766" w:rsidRPr="002E388E" w:rsidRDefault="00023766" w:rsidP="00023766">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>E-apmācība (e-moduļi)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D90D0A" w:rsidRPr="002E388E" w:rsidRDefault="00D90D0A" w:rsidP="00D90D0A">
+          <w:p w:rsidR="00023766" w:rsidRPr="002E388E" w:rsidRDefault="00023766" w:rsidP="00023766">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšanas iespējas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D90D0A" w:rsidRPr="002E388E" w:rsidRDefault="00D90D0A" w:rsidP="00D90D0A">
+          <w:p w:rsidR="00023766" w:rsidRPr="002E388E" w:rsidRDefault="00023766" w:rsidP="00023766">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D90D0A" w:rsidRPr="002E388E" w:rsidRDefault="00D90D0A" w:rsidP="00D90D0A">
+          <w:p w:rsidR="00023766" w:rsidRPr="002E388E" w:rsidRDefault="00F229FA" w:rsidP="00023766">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:lastRenderedPageBreak/>
-              <w:t>Jēzusbaznīcas ielā 11, Rīgā 506.kabinetā</w:t>
-[...4 lines deleted...]
-        <w:bookmarkEnd w:id="0"/>
+              <w:t xml:space="preserve">Jēzusbaznīcas ielā 11, Rīgā </w:t>
+            </w:r>
+            <w:r>
+              <w:t>302</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>.kabinetā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidTr="008D3712">
+      <w:tr w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidTr="008D3712">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="00D90D0A" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
-[...28 lines deleted...]
-              <w:t>.202</w:t>
+          <w:p w:rsidR="000B5A99" w:rsidRPr="00113553" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>08</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000B5A99" w:rsidRPr="00113553" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">plkst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>14:00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000B5A99" w:rsidRPr="00113553" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="002E388E">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Informatīvā diena</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Individuālais darba meklēšanas plāns</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklējumu dienasgrāmata</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>E-apmācība (e-moduļi)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšanas iespējas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
-[...4 lines deleted...]
-              <w:t>Tiešsaiste</w:t>
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t xml:space="preserve">Jēzusbaznīcas ielā 11, Rīgā </w:t>
+            </w:r>
+            <w:r>
+              <w:t>302</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>.kabinetā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidTr="008D3712">
+      <w:tr w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidTr="008D3712">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="00D90D0A" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
-[...16 lines deleted...]
-              <w:t>.202</w:t>
+          <w:p w:rsidR="000B5A99" w:rsidRPr="00113553" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-          <w:p w:rsidR="00C46D99" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000B5A99" w:rsidRPr="00113553" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">plkst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0 – 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000B5A99" w:rsidRPr="00106455" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Informatīvā diena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:lastRenderedPageBreak/>
               <w:t>Individuālais darba meklēšanas plāns</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklējumu dienasgrāmata</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>E-apmācība (e-moduļi)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšanas iespējas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+            <w:pPr>
+              <w:ind w:left="720"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:lastRenderedPageBreak/>
-              <w:t>Jēzusbaznīcas ielā 11, Rīgā 506.kabinetā</w:t>
+              <w:t xml:space="preserve">Jēzusbaznīcas ielā 11, Rīgā </w:t>
+            </w:r>
+            <w:r>
+              <w:t>302</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>.kabinetā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidTr="008D3712">
+      <w:tr w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidTr="008D3712">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="00D90D0A" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
-[...16 lines deleted...]
-              <w:t>.202</w:t>
+          <w:p w:rsidR="000B5A99" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+            <w:pPr>
+              <w:pStyle w:val="ng-binding"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000B5A99" w:rsidRPr="00113553" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+            <w:pPr>
+              <w:pStyle w:val="ng-binding"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>plkst.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000E52C7">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="000E52C7">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0 – 1</w:t>
+            </w:r>
+            <w:r w:rsidR="000E52C7">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="000E52C7">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Informatīvā diena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Individuālais darba meklēšanas plāns</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklējumu dienasgrāmata</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>E-apmācība (e-moduļi)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšanas iespējas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:lastRenderedPageBreak/>
               <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="002E388E">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:lastRenderedPageBreak/>
-              <w:t>Jēzusbaznīcas ielā 11, Rīgā 506.kabinetā</w:t>
+              <w:t>Tiešsaistē</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidTr="008D3712">
+      <w:tr w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidTr="008D3712">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="00D90D0A" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
-[...22 lines deleted...]
-              <w:t>.202</w:t>
+          <w:p w:rsidR="000B5A99" w:rsidRPr="00113553" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000B5A99" w:rsidRPr="00113553" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">plkst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0 – 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000B5A99" w:rsidRPr="00113553" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="002E388E">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Informatīvā diena</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Individuālais darba meklēšanas plāns</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklējumu dienasgrāmata</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>E-apmācība (e-moduļi)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšanas iespējas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
-[...4 lines deleted...]
-              <w:t>Jēzusbaznīcas ielā 11, Rīgā 506.kabinetā</w:t>
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t xml:space="preserve">Jēzusbaznīcas ielā 11, Rīgā </w:t>
+            </w:r>
+            <w:r>
+              <w:t>302</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>.kabinetā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidTr="008D3712">
+      <w:tr w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidTr="008D3712">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="00D90D0A" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
-[...46 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidR="000B5A99" w:rsidRPr="00113553" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">.2026. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000B5A99" w:rsidRPr="00113553" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">plkst. </w:t>
+            </w:r>
+            <w:r w:rsidR="003D75E8">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="003D75E8">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0 – 1</w:t>
+            </w:r>
+            <w:r w:rsidR="003D75E8">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="003D75E8">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000B5A99" w:rsidRPr="00113553" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+            <w:pPr>
+              <w:pStyle w:val="ng-binding"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="002E388E">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Informatīvā diena</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Individuālais darba meklēšanas plāns</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklējumu dienasgrāmata</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA </w:t>
             </w:r>
             <w:r w:rsidRPr="002E388E">
               <w:lastRenderedPageBreak/>
               <w:t>atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>E-apmācība (e-moduļi)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšanas iespējas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
               <w:lastRenderedPageBreak/>
-              <w:t>Tiešsaiste</w:t>
+              <w:t xml:space="preserve">Jēzusbaznīcas ielā 11, Rīgā </w:t>
+            </w:r>
+            <w:r>
+              <w:t>302</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>.kabinetā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidTr="008D3712">
+      <w:tr w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidTr="008D3712">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="00D90D0A" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
-[...64 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidR="000B5A99" w:rsidRPr="00113553" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>02</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">.2026. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000B5A99" w:rsidRPr="00113553" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>plkst. 10:00 – 11:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000B5A99" w:rsidRPr="00113553" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+            <w:pPr>
+              <w:pStyle w:val="ng-binding"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="002E388E">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Informatīvā diena</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Individuālais darba meklēšanas plāns</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklējumu dienasgrāmata</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>E-apmācība (e-moduļi)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšanas iespējas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
-[...4 lines deleted...]
-              <w:t>Jēzusbaznīcas ielā 11, Rīgā 506.kabinetā</w:t>
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Tiešsaistē</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidTr="008D3712">
+      <w:tr w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidTr="008D3712">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
-[...53 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="000B5A99" w:rsidRPr="00113553" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>07</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">.2026. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000B5A99" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>plkst.09:30 — 10:30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Informatīvā diena</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Individuālais darba meklēšanas plāns</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklējumu dienasgrāmata</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam </w:t>
             </w:r>
             <w:r w:rsidRPr="002E388E">
               <w:lastRenderedPageBreak/>
               <w:t>aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>E-apmācība (e-moduļi)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšanas iespējas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:lastRenderedPageBreak/>
-              <w:t>Jēzusbaznīcas ielā 11, Rīgā 506.kabinetā</w:t>
+              <w:t xml:space="preserve">Jēzusbaznīcas ielā 11, Rīgā </w:t>
+            </w:r>
+            <w:r>
+              <w:t>302</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>.kabinetā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidTr="008D3712">
+      <w:tr w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidTr="008D3712">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="00D90D0A" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
-[...12 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00AB4417" w:rsidRPr="00113553" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>08</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>3</w:t>
-[...28 lines deleted...]
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AB4417" w:rsidRPr="00113553" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">plkst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0 – 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AB4417" w:rsidRPr="00113553" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="002E388E">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Informatīvā diena</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Individuālais darba meklēšanas plāns</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklējumu dienasgrāmata</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>E-apmācība (e-moduļi)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšanas iespējas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
-[...4 lines deleted...]
-              <w:t>Jēzusbaznīcas ielā 11, Rīgā 506.kabinetā</w:t>
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t xml:space="preserve">Jēzusbaznīcas ielā 11, Rīgā </w:t>
+            </w:r>
+            <w:r>
+              <w:t>302</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>.kabinetā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidTr="008D3712">
+      <w:tr w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidTr="008D3712">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
-[...47 lines deleted...]
-          <w:p w:rsidR="00C46D99" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="00113553" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AB4417" w:rsidRPr="00113553" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">plkst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0 – 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AB4417" w:rsidRPr="00113553" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Individuālais darba meklēšanas plāns</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklējumu dienasgrāmata</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>E-apmācība (e-moduļi)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšanas iespējas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:lastRenderedPageBreak/>
-              <w:t>Jēzusbaznīcas ielā 11, Rīgā 506.kabinetā</w:t>
+              <w:t xml:space="preserve">Jēzusbaznīcas ielā 11, Rīgā </w:t>
+            </w:r>
+            <w:r>
+              <w:t>302</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>.kabinetā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidTr="008D3712">
+      <w:tr w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidTr="008D3712">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
-[...53 lines deleted...]
-          <w:p w:rsidR="00C46D99" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="00113553" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">.2026. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AB4417" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+            <w:pPr>
+              <w:pStyle w:val="ng-binding"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>plkst.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0 — 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Informatīvā diena</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Individuālais darba meklēšanas plāns</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklējumu dienasgrāmata</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>E-apmācība (e-moduļi)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšanas iespējas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
-[...4 lines deleted...]
-              <w:t>Tiešsaiste</w:t>
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Tiešsaistē</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidTr="008D3712">
+      <w:tr w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidTr="008D3712">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
-[...16 lines deleted...]
-              <w:t>.03</w:t>
+          <w:p w:rsidR="00AB4417" w:rsidRPr="00D90D0A" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>22.07</w:t>
             </w:r>
             <w:r w:rsidRPr="00D90D0A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="00D90D0A" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="00D90D0A" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D90D0A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>plkst.10:00 — 11:00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="00D90D0A" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
-[...7 lines deleted...]
-          <w:p w:rsidR="00C46D99" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Informatīvā diena</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:lastRenderedPageBreak/>
               <w:t>Individuālais darba meklēšanas plāns</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklējumu dienasgrāmata</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>E-apmācība (e-moduļi)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšanas iespējas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C46D99" w:rsidRPr="002E388E" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C46D99" w:rsidRDefault="00C46D99" w:rsidP="00C46D99">
+          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:lastRenderedPageBreak/>
-              <w:t>Jēzusbaznīcas ielā 11, Rīgā 506.kabinetā</w:t>
-[...654 lines deleted...]
-              <w:t>Jēzusbaznīcas ielā 11, Rīgā 506.kabinetā</w:t>
+              <w:t xml:space="preserve">Jēzusbaznīcas ielā 11, Rīgā </w:t>
+            </w:r>
+            <w:r>
+              <w:t>302</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>.kabinetā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="002736B8" w:rsidRPr="007A11F2" w:rsidRDefault="002736B8" w:rsidP="00BD05C9">
       <w:pPr>
         <w:ind w:left="399"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002736B8" w:rsidRPr="007A11F2" w:rsidSect="00555340">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0086482D" w:rsidRDefault="0086482D">
+    <w:p w:rsidR="002437B1" w:rsidRDefault="002437B1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0086482D" w:rsidRDefault="0086482D">
+    <w:p w:rsidR="002437B1" w:rsidRDefault="002437B1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3907,51 +3667,51 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00DF5278" w:rsidRDefault="00DF5278" w:rsidP="00555340">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
@@ -3966,58 +3726,58 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00DF5278" w:rsidRPr="007A2FD9" w:rsidRDefault="00DF5278" w:rsidP="00453D89">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0086482D" w:rsidRDefault="0086482D">
+    <w:p w:rsidR="002437B1" w:rsidRDefault="002437B1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0086482D" w:rsidRDefault="0086482D">
+    <w:p w:rsidR="002437B1" w:rsidRDefault="002437B1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00DF5278" w:rsidRDefault="00DF5278" w:rsidP="00EC1FE4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00DF5278" w:rsidRDefault="00DF5278" w:rsidP="00BE1884">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
@@ -4313,111 +4073,121 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AB1E7D"/>
     <w:rsid w:val="00000638"/>
     <w:rsid w:val="00001319"/>
     <w:rsid w:val="00007C01"/>
+    <w:rsid w:val="00023766"/>
     <w:rsid w:val="00025637"/>
     <w:rsid w:val="00034E39"/>
     <w:rsid w:val="00065028"/>
     <w:rsid w:val="00070944"/>
     <w:rsid w:val="00071EFF"/>
     <w:rsid w:val="00071F84"/>
     <w:rsid w:val="00075D63"/>
     <w:rsid w:val="00083EAF"/>
     <w:rsid w:val="00090B19"/>
     <w:rsid w:val="00095463"/>
     <w:rsid w:val="000A5846"/>
+    <w:rsid w:val="000B5A99"/>
     <w:rsid w:val="000D0AB0"/>
     <w:rsid w:val="000D212D"/>
+    <w:rsid w:val="000E52C7"/>
+    <w:rsid w:val="00106455"/>
+    <w:rsid w:val="00113553"/>
     <w:rsid w:val="00122CB7"/>
     <w:rsid w:val="00133E6B"/>
     <w:rsid w:val="00146F63"/>
     <w:rsid w:val="00152B07"/>
     <w:rsid w:val="00161E36"/>
+    <w:rsid w:val="0019108C"/>
     <w:rsid w:val="001B18E6"/>
     <w:rsid w:val="001C6CBA"/>
     <w:rsid w:val="001D2B33"/>
     <w:rsid w:val="001E7914"/>
     <w:rsid w:val="00205893"/>
     <w:rsid w:val="0020629E"/>
     <w:rsid w:val="00215D60"/>
     <w:rsid w:val="002363B6"/>
+    <w:rsid w:val="002437B1"/>
     <w:rsid w:val="00247BD4"/>
     <w:rsid w:val="00262E35"/>
     <w:rsid w:val="002705AB"/>
     <w:rsid w:val="002715E9"/>
     <w:rsid w:val="002736B8"/>
     <w:rsid w:val="0029456B"/>
     <w:rsid w:val="00294772"/>
     <w:rsid w:val="00296034"/>
     <w:rsid w:val="002B29CC"/>
     <w:rsid w:val="002C6DD0"/>
     <w:rsid w:val="002C7474"/>
     <w:rsid w:val="002E388E"/>
     <w:rsid w:val="00300BFA"/>
+    <w:rsid w:val="003073F4"/>
     <w:rsid w:val="0032017A"/>
     <w:rsid w:val="003220CF"/>
     <w:rsid w:val="00327BDD"/>
     <w:rsid w:val="00332654"/>
     <w:rsid w:val="00334114"/>
     <w:rsid w:val="00336C55"/>
     <w:rsid w:val="00353BA2"/>
     <w:rsid w:val="0036018B"/>
     <w:rsid w:val="00367CF5"/>
     <w:rsid w:val="003813ED"/>
     <w:rsid w:val="003908D4"/>
     <w:rsid w:val="003972CD"/>
     <w:rsid w:val="003A3E17"/>
     <w:rsid w:val="003A46FC"/>
     <w:rsid w:val="003A6259"/>
     <w:rsid w:val="003B1F7E"/>
     <w:rsid w:val="003B5EF7"/>
     <w:rsid w:val="003C04F4"/>
     <w:rsid w:val="003D2CDD"/>
     <w:rsid w:val="003D3A58"/>
     <w:rsid w:val="003D59A1"/>
+    <w:rsid w:val="003D75E8"/>
     <w:rsid w:val="003E2713"/>
+    <w:rsid w:val="003E662F"/>
     <w:rsid w:val="003F7AE0"/>
     <w:rsid w:val="00401411"/>
     <w:rsid w:val="00417B65"/>
     <w:rsid w:val="00432648"/>
     <w:rsid w:val="00433DB0"/>
     <w:rsid w:val="00441F89"/>
     <w:rsid w:val="00453D89"/>
     <w:rsid w:val="00455709"/>
     <w:rsid w:val="004629E2"/>
     <w:rsid w:val="00471BBC"/>
     <w:rsid w:val="00474AAE"/>
     <w:rsid w:val="00484416"/>
     <w:rsid w:val="00497D36"/>
     <w:rsid w:val="004A4617"/>
     <w:rsid w:val="004A5713"/>
     <w:rsid w:val="004C1308"/>
     <w:rsid w:val="004D4818"/>
     <w:rsid w:val="004D659B"/>
     <w:rsid w:val="004E6767"/>
     <w:rsid w:val="004F1D98"/>
     <w:rsid w:val="005052E9"/>
     <w:rsid w:val="00505D15"/>
     <w:rsid w:val="00533246"/>
     <w:rsid w:val="00536128"/>
     <w:rsid w:val="0054130B"/>
@@ -4455,217 +4225,227 @@
     <w:rsid w:val="006E23AA"/>
     <w:rsid w:val="006E28A9"/>
     <w:rsid w:val="00700715"/>
     <w:rsid w:val="007035C1"/>
     <w:rsid w:val="007109A9"/>
     <w:rsid w:val="007179AB"/>
     <w:rsid w:val="00737568"/>
     <w:rsid w:val="00746965"/>
     <w:rsid w:val="0075615F"/>
     <w:rsid w:val="00756F55"/>
     <w:rsid w:val="00757E6D"/>
     <w:rsid w:val="00761C1E"/>
     <w:rsid w:val="007638CD"/>
     <w:rsid w:val="007649F7"/>
     <w:rsid w:val="0077716E"/>
     <w:rsid w:val="007868E9"/>
     <w:rsid w:val="00794042"/>
     <w:rsid w:val="007A11F2"/>
     <w:rsid w:val="007A2FD9"/>
     <w:rsid w:val="007A3573"/>
     <w:rsid w:val="007D2372"/>
     <w:rsid w:val="007D6044"/>
     <w:rsid w:val="007F5B9D"/>
     <w:rsid w:val="008056E2"/>
     <w:rsid w:val="00814396"/>
+    <w:rsid w:val="00826F66"/>
     <w:rsid w:val="00841B53"/>
     <w:rsid w:val="00854D1B"/>
     <w:rsid w:val="008551D7"/>
     <w:rsid w:val="0086482D"/>
     <w:rsid w:val="00870D51"/>
     <w:rsid w:val="0087508C"/>
     <w:rsid w:val="00880913"/>
     <w:rsid w:val="008841B5"/>
     <w:rsid w:val="008A26C6"/>
     <w:rsid w:val="008C1C58"/>
+    <w:rsid w:val="008C79CC"/>
     <w:rsid w:val="008D358A"/>
     <w:rsid w:val="008D3712"/>
     <w:rsid w:val="008F5CE5"/>
     <w:rsid w:val="00912314"/>
     <w:rsid w:val="009142ED"/>
     <w:rsid w:val="00917C9E"/>
     <w:rsid w:val="0092280E"/>
     <w:rsid w:val="00924AA2"/>
     <w:rsid w:val="00943A10"/>
     <w:rsid w:val="00944BC2"/>
     <w:rsid w:val="00951088"/>
     <w:rsid w:val="00953632"/>
     <w:rsid w:val="00953752"/>
     <w:rsid w:val="00962C80"/>
     <w:rsid w:val="0097078A"/>
+    <w:rsid w:val="00972D68"/>
     <w:rsid w:val="0097409E"/>
     <w:rsid w:val="009777FF"/>
     <w:rsid w:val="00981F03"/>
     <w:rsid w:val="00982875"/>
     <w:rsid w:val="00990B85"/>
     <w:rsid w:val="0099774B"/>
     <w:rsid w:val="009B03D1"/>
     <w:rsid w:val="009B09B3"/>
     <w:rsid w:val="009D23CD"/>
     <w:rsid w:val="009E5A60"/>
     <w:rsid w:val="009F3E32"/>
     <w:rsid w:val="00A04EB7"/>
     <w:rsid w:val="00A15142"/>
     <w:rsid w:val="00A21732"/>
     <w:rsid w:val="00A63271"/>
     <w:rsid w:val="00A71DD2"/>
     <w:rsid w:val="00A73664"/>
     <w:rsid w:val="00A75371"/>
     <w:rsid w:val="00A9230A"/>
     <w:rsid w:val="00AB1E7D"/>
     <w:rsid w:val="00AB25B9"/>
+    <w:rsid w:val="00AB4417"/>
     <w:rsid w:val="00AC347B"/>
     <w:rsid w:val="00AC500F"/>
     <w:rsid w:val="00AD274F"/>
     <w:rsid w:val="00AF2685"/>
+    <w:rsid w:val="00AF6688"/>
     <w:rsid w:val="00B0358F"/>
     <w:rsid w:val="00B0533E"/>
     <w:rsid w:val="00B269DF"/>
     <w:rsid w:val="00B300F2"/>
     <w:rsid w:val="00B35C92"/>
     <w:rsid w:val="00B37E2C"/>
     <w:rsid w:val="00B5583A"/>
     <w:rsid w:val="00B55F0E"/>
     <w:rsid w:val="00B621B7"/>
     <w:rsid w:val="00B66645"/>
     <w:rsid w:val="00B66C49"/>
     <w:rsid w:val="00B72D87"/>
     <w:rsid w:val="00B74821"/>
     <w:rsid w:val="00B817C9"/>
     <w:rsid w:val="00B96CA6"/>
     <w:rsid w:val="00BA1F6B"/>
     <w:rsid w:val="00BA663E"/>
     <w:rsid w:val="00BD05C9"/>
     <w:rsid w:val="00BD39C5"/>
     <w:rsid w:val="00BE1884"/>
     <w:rsid w:val="00BE3BAD"/>
     <w:rsid w:val="00BE424D"/>
     <w:rsid w:val="00C17B80"/>
+    <w:rsid w:val="00C30DB2"/>
     <w:rsid w:val="00C32070"/>
     <w:rsid w:val="00C421EB"/>
     <w:rsid w:val="00C4328A"/>
     <w:rsid w:val="00C460B7"/>
     <w:rsid w:val="00C46D99"/>
     <w:rsid w:val="00C50324"/>
     <w:rsid w:val="00C602E6"/>
     <w:rsid w:val="00C70AD5"/>
+    <w:rsid w:val="00C87771"/>
+    <w:rsid w:val="00C87DFA"/>
     <w:rsid w:val="00C90F48"/>
     <w:rsid w:val="00C97F1B"/>
     <w:rsid w:val="00CA4D95"/>
     <w:rsid w:val="00CB36C3"/>
     <w:rsid w:val="00CB38E8"/>
     <w:rsid w:val="00CB474E"/>
     <w:rsid w:val="00CC2B04"/>
     <w:rsid w:val="00CF0631"/>
     <w:rsid w:val="00CF096D"/>
     <w:rsid w:val="00CF7E1A"/>
     <w:rsid w:val="00D12B69"/>
     <w:rsid w:val="00D23073"/>
     <w:rsid w:val="00D3403C"/>
     <w:rsid w:val="00D40303"/>
     <w:rsid w:val="00D51E56"/>
     <w:rsid w:val="00D71636"/>
     <w:rsid w:val="00D84DA5"/>
     <w:rsid w:val="00D90D0A"/>
     <w:rsid w:val="00D9395B"/>
     <w:rsid w:val="00DB139A"/>
     <w:rsid w:val="00DB52ED"/>
     <w:rsid w:val="00DD18DE"/>
     <w:rsid w:val="00DD394F"/>
     <w:rsid w:val="00DD6C73"/>
     <w:rsid w:val="00DE0681"/>
     <w:rsid w:val="00DE57E8"/>
     <w:rsid w:val="00DF5278"/>
     <w:rsid w:val="00E17294"/>
     <w:rsid w:val="00E20824"/>
     <w:rsid w:val="00E26C50"/>
     <w:rsid w:val="00E30A03"/>
     <w:rsid w:val="00E341A6"/>
     <w:rsid w:val="00E36435"/>
     <w:rsid w:val="00E54415"/>
     <w:rsid w:val="00E55472"/>
     <w:rsid w:val="00E60D0C"/>
     <w:rsid w:val="00E71DAC"/>
     <w:rsid w:val="00EA7A94"/>
     <w:rsid w:val="00EC1FE4"/>
     <w:rsid w:val="00EC3B69"/>
     <w:rsid w:val="00EC40DD"/>
     <w:rsid w:val="00ED4BBE"/>
     <w:rsid w:val="00EE4B01"/>
     <w:rsid w:val="00EF261F"/>
     <w:rsid w:val="00F1542D"/>
+    <w:rsid w:val="00F229FA"/>
     <w:rsid w:val="00F370A4"/>
     <w:rsid w:val="00F46CAF"/>
     <w:rsid w:val="00F4780D"/>
     <w:rsid w:val="00F47B23"/>
     <w:rsid w:val="00F51C66"/>
     <w:rsid w:val="00F6443F"/>
     <w:rsid w:val="00F750A9"/>
     <w:rsid w:val="00F75BD8"/>
     <w:rsid w:val="00F8434B"/>
     <w:rsid w:val="00F96CA6"/>
     <w:rsid w:val="00FA06F8"/>
     <w:rsid w:val="00FB6615"/>
     <w:rsid w:val="00FC217A"/>
+    <w:rsid w:val="00FC62A1"/>
     <w:rsid w:val="00FD4253"/>
     <w:rsid w:val="00FF1FE9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="59AF50A6"/>
+  <w14:docId w14:val="3F627A7A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{96E112E7-815C-4D3F-A92A-DD7221BF0784}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5114,94 +4894,196 @@
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="002736B8"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002736B8"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ng-binding">
+    <w:name w:val="ng-binding"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C87DFA"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
+    <w:div w:id="105397063">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="282539769">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1256091880">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="307169697">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="371729460">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="563755199">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="1328249020">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="982268514">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1384254473">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1635594766">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="2021083278">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
@@ -5487,86 +5369,86 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B413F22F-2A52-4E63-BFBE-1B23F0815663}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42463546-D5E8-449F-B2A8-821390333EA0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>7292</Words>
-  <Characters>4158</Characters>
+  <Words>5931</Words>
+  <Characters>3381</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>4</vt:lpstr>
       <vt:lpstr>4</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>pkiva</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11428</CharactersWithSpaces>
+  <CharactersWithSpaces>9294</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>4</dc:title>
   <dc:creator>DaceA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>