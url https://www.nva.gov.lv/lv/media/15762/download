--- v5 (2026-05-26)
+++ v6 (2026-07-27)
@@ -4,131 +4,131 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00AB1E7D" w:rsidRPr="00B66C49" w:rsidRDefault="00AB1E7D" w:rsidP="00B66C49">
+    <w:p w14:paraId="315831AB" w14:textId="77777777" w:rsidR="00AB1E7D" w:rsidRPr="00B66C49" w:rsidRDefault="00AB1E7D" w:rsidP="00B66C49">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A04EB7" w:rsidRPr="00B66C49" w:rsidRDefault="00A04EB7" w:rsidP="00A04EB7">
+    <w:p w14:paraId="1F76337B" w14:textId="77777777" w:rsidR="00A04EB7" w:rsidRPr="00B66C49" w:rsidRDefault="00A04EB7" w:rsidP="00A04EB7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB1E7D" w:rsidRPr="00E341A6" w:rsidRDefault="00262E35" w:rsidP="006C3942">
+    <w:p w14:paraId="14A1BEAB" w14:textId="77777777" w:rsidR="00AB1E7D" w:rsidRPr="00E341A6" w:rsidRDefault="00262E35" w:rsidP="006C3942">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1155"/>
           <w:tab w:val="center" w:pos="4153"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00133E6B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nodarbinātības valsts aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="00962C80">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00025637">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Rīgas reģionālā </w:t>
       </w:r>
       <w:r w:rsidRPr="00962C80">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>filiāle</w:t>
       </w:r>
       <w:r w:rsidR="004D659B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0077716E" w:rsidRPr="0077716E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">aicina apmeklēt </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB1E7D" w:rsidRDefault="00262E35" w:rsidP="00AB1E7D">
+    <w:p w14:paraId="1C1C5674" w14:textId="77777777" w:rsidR="00AB1E7D" w:rsidRDefault="00262E35" w:rsidP="00AB1E7D">
       <w:pPr>
         <w:ind w:right="-514"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB1E7D" w:rsidRDefault="00262E35" w:rsidP="00AB1E7D">
+    <w:p w14:paraId="062D59B0" w14:textId="185CD7DF" w:rsidR="00AB1E7D" w:rsidRDefault="00262E35" w:rsidP="00AB1E7D">
       <w:pPr>
         <w:ind w:right="-514"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00590267" w:rsidRPr="00590267">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Informatīv</w:t>
       </w:r>
       <w:r w:rsidR="004D659B">
         <w:rPr>
           <w:b/>
@@ -160,2493 +160,2513 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00025637">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="002B29CC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00025637">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">.gada </w:t>
       </w:r>
+      <w:r w:rsidR="003F2092">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>augusts</w:t>
+      </w:r>
       <w:r w:rsidR="00F229FA">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>jūnijs, jūlijs</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003F2092">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>septembris</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0077716E" w:rsidRDefault="0077716E" w:rsidP="0077716E">
+    <w:p w14:paraId="14D67B99" w14:textId="77777777" w:rsidR="0077716E" w:rsidRDefault="0077716E" w:rsidP="0077716E">
       <w:pPr>
         <w:ind w:right="-514"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB1E7D" w:rsidRDefault="00AB1E7D" w:rsidP="00AB1E7D">
+    <w:p w14:paraId="03505B14" w14:textId="77777777" w:rsidR="00AB1E7D" w:rsidRDefault="00AB1E7D" w:rsidP="00AB1E7D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14679" w:type="dxa"/>
         <w:tblInd w:w="-792" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2300"/>
         <w:gridCol w:w="3595"/>
         <w:gridCol w:w="5672"/>
         <w:gridCol w:w="3112"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F750A9" w:rsidTr="00943A10">
+      <w:tr w:rsidR="00F750A9" w14:paraId="73DC7E92" w14:textId="77777777" w:rsidTr="00943A10">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB1E7D" w:rsidRPr="0054691F" w:rsidRDefault="00262E35" w:rsidP="00336C55">
+          <w:p w14:paraId="3CC2AE1C" w14:textId="77777777" w:rsidR="00AB1E7D" w:rsidRPr="0054691F" w:rsidRDefault="00262E35" w:rsidP="00336C55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Datums un laiks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB1E7D" w:rsidRPr="0054691F" w:rsidRDefault="00262E35" w:rsidP="00336C55">
+          <w:p w14:paraId="139E4996" w14:textId="77777777" w:rsidR="00AB1E7D" w:rsidRPr="0054691F" w:rsidRDefault="00262E35" w:rsidP="00336C55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Temats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB1E7D" w:rsidRPr="0054691F" w:rsidRDefault="00262E35" w:rsidP="00336C55">
+          <w:p w14:paraId="3A79A8B4" w14:textId="77777777" w:rsidR="00AB1E7D" w:rsidRPr="0054691F" w:rsidRDefault="00262E35" w:rsidP="00336C55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Sniegtā informācija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB1E7D" w:rsidRPr="0054691F" w:rsidRDefault="00262E35" w:rsidP="00336C55">
+          <w:p w14:paraId="6849D77B" w14:textId="77777777" w:rsidR="00AB1E7D" w:rsidRPr="0054691F" w:rsidRDefault="00262E35" w:rsidP="00336C55">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Norises vietas adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00841B53" w:rsidRPr="002E388E" w:rsidTr="008D3712">
+      <w:tr w:rsidR="00786304" w14:paraId="6420756F" w14:textId="77777777" w:rsidTr="00EE3807">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
-          </w:tcPr>
-[...13 lines deleted...]
-            <w:r w:rsidR="00106455" w:rsidRPr="00106455">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61D3915A" w14:textId="5DC4E64A" w:rsidR="00786304" w:rsidRPr="00106455" w:rsidRDefault="00786304" w:rsidP="00786304">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00106455">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>6</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00106455" w:rsidRPr="00106455">
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00106455">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">.2026. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00841B53" w:rsidRPr="00106455" w:rsidRDefault="00106455" w:rsidP="00B72D87">
+          <w:p w14:paraId="3B76CDE5" w14:textId="0C7C03EA" w:rsidR="00786304" w:rsidRPr="0054691F" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00106455">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>plkst.1</w:t>
             </w:r>
-            <w:r w:rsidR="00F229FA">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00106455">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>:00 — 1</w:t>
             </w:r>
-            <w:r w:rsidR="00F229FA">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00106455">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00841B53" w:rsidRPr="002E388E" w:rsidRDefault="00841B53" w:rsidP="00841B53">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="57C5A621" w14:textId="248D345D" w:rsidR="00786304" w:rsidRPr="00786304" w:rsidRDefault="00786304" w:rsidP="00786304">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Informatīvā diena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00841B53" w:rsidRPr="002E388E" w:rsidRDefault="00841B53" w:rsidP="00841B53">
+          <w:p w14:paraId="581E9E43" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00841B53" w:rsidRPr="002E388E" w:rsidRDefault="00841B53" w:rsidP="00841B53">
+          <w:p w14:paraId="29AA5F4F" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00841B53" w:rsidRPr="002E388E" w:rsidRDefault="00841B53" w:rsidP="00841B53">
+          <w:p w14:paraId="081733EB" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Individuālais darba meklēšanas plāns</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00841B53" w:rsidRPr="002E388E" w:rsidRDefault="00841B53" w:rsidP="00841B53">
+          <w:p w14:paraId="7D2F6628" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklējumu dienasgrāmata</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00841B53" w:rsidRPr="002E388E" w:rsidRDefault="00841B53" w:rsidP="00841B53">
+          <w:p w14:paraId="1E6EF7AE" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00841B53" w:rsidRPr="002E388E" w:rsidRDefault="00841B53" w:rsidP="00841B53">
+          <w:p w14:paraId="22209E76" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00841B53" w:rsidRPr="002E388E" w:rsidRDefault="00841B53" w:rsidP="00841B53">
+          <w:p w14:paraId="586BDCF2" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00841B53" w:rsidRPr="002E388E" w:rsidRDefault="00841B53" w:rsidP="00841B53">
+          <w:p w14:paraId="3D082614" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>E-apmācība (e-moduļi)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00841B53" w:rsidRPr="002E388E" w:rsidRDefault="00841B53" w:rsidP="00841B53">
+          <w:p w14:paraId="7CA991E6" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšanas iespējas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00841B53" w:rsidRPr="002E388E" w:rsidRDefault="00841B53" w:rsidP="00BD05C9">
-[...4 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="548314F5" w14:textId="104F0D15" w:rsidR="00786304" w:rsidRPr="00786304" w:rsidRDefault="00786304" w:rsidP="00786304">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:t>Tiešsaistē</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C7D418" w14:textId="16F10331" w:rsidR="00786304" w:rsidRPr="00786304" w:rsidRDefault="00786304" w:rsidP="00786304">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00786304">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tiešsaiste</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00023766" w:rsidRPr="002E388E" w:rsidTr="008D3712">
+      <w:tr w:rsidR="00786304" w:rsidRPr="002E388E" w14:paraId="6153A6D5" w14:textId="77777777" w:rsidTr="008D3712">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00023766" w:rsidRPr="00113553" w:rsidRDefault="00F229FA" w:rsidP="00023766">
-[...12 lines deleted...]
-            <w:r w:rsidR="00023766" w:rsidRPr="00113553">
+          <w:p w14:paraId="6CF08EAA" w14:textId="21029C0C" w:rsidR="00786304" w:rsidRPr="00106455" w:rsidRDefault="00786304" w:rsidP="00786304">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00106455">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>6</w:t>
-[...45 lines deleted...]
-            <w:r w:rsidR="00F229FA">
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00106455">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">.2026. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="639DF1B0" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="00106455" w:rsidRDefault="00786304" w:rsidP="00786304">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106455">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>plkst.1</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00113553">
-[...24 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00106455">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:00 — 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00106455">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00023766" w:rsidRPr="002E388E" w:rsidRDefault="00023766" w:rsidP="00023766">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="3D4DD65D" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Informatīvā diena</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00023766" w:rsidRPr="002E388E" w:rsidRDefault="00023766" w:rsidP="00023766">
+          <w:p w14:paraId="6E257710" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00023766" w:rsidRPr="002E388E" w:rsidRDefault="00023766" w:rsidP="00023766">
+          <w:p w14:paraId="2E559361" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00023766" w:rsidRPr="002E388E" w:rsidRDefault="00023766" w:rsidP="00023766">
+          <w:p w14:paraId="2403BFBD" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Individuālais darba meklēšanas plāns</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00023766" w:rsidRPr="002E388E" w:rsidRDefault="00023766" w:rsidP="00023766">
+          <w:p w14:paraId="3EDF84C9" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklējumu dienasgrāmata</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00023766" w:rsidRPr="002E388E" w:rsidRDefault="00023766" w:rsidP="00023766">
+          <w:p w14:paraId="1FF5E5AB" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00023766" w:rsidRPr="002E388E" w:rsidRDefault="00023766" w:rsidP="00023766">
+          <w:p w14:paraId="37789203" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00023766" w:rsidRPr="002E388E" w:rsidRDefault="00023766" w:rsidP="00023766">
+          <w:p w14:paraId="27863C1B" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00023766" w:rsidRPr="002E388E" w:rsidRDefault="00023766" w:rsidP="00023766">
+          <w:p w14:paraId="63BCA86E" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>E-apmācība (e-moduļi)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00023766" w:rsidRPr="002E388E" w:rsidRDefault="00023766" w:rsidP="00023766">
+          <w:p w14:paraId="57966EE2" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšanas iespējas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00023766" w:rsidRPr="002E388E" w:rsidRDefault="00023766" w:rsidP="00023766">
+          <w:p w14:paraId="4128B5A9" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00023766" w:rsidRPr="002E388E" w:rsidRDefault="00F229FA" w:rsidP="00023766">
+          <w:p w14:paraId="51CDDAE7" w14:textId="48898F26" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Jēzusbaznīcas ielā 11, Rīgā </w:t>
             </w:r>
             <w:r>
               <w:t>302</w:t>
             </w:r>
             <w:r w:rsidRPr="002E388E">
               <w:t>.kabinetā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidTr="008D3712">
+      <w:tr w:rsidR="00786304" w:rsidRPr="002E388E" w14:paraId="2E05180D" w14:textId="77777777" w:rsidTr="008D3712">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="00113553" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00113553">
+          <w:p w14:paraId="0CC64206" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="00106455" w:rsidRDefault="00786304" w:rsidP="00786304">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00106455">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>6</w:t>
-[...43 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00106455">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">.2026. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B015693" w14:textId="2CDFA21E" w:rsidR="00786304" w:rsidRDefault="00786304" w:rsidP="00786304">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106455">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>plkst.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00113553">
-[...12 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00106455">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:00 — 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00106455">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="3D632B28" w14:textId="1A5B2CBF" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-              </w:numPr>
+            <w:r w:rsidRPr="002E388E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Informatīvā diena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36D058AE" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="71E6D503" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="3F86D112" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Individuālais darba meklēšanas plāns</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="320F787B" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklējumu dienasgrāmata</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="168DD177" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="59A98058" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="56ADA00F" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="5DE25576" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>E-apmācība (e-moduļi)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="4EF56CED" w14:textId="77777777" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšanas iespējas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="207B6AA2" w14:textId="3860B0DE" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
-[...10 lines deleted...]
-              <w:t>.kabinetā</w:t>
+          <w:p w14:paraId="39B69F2B" w14:textId="1EC13E3A" w:rsidR="00786304" w:rsidRPr="002E388E" w:rsidRDefault="00786304" w:rsidP="00786304">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00786304">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tiešsaiste</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidTr="008D3712">
+      <w:tr w:rsidR="00601763" w:rsidRPr="002E388E" w14:paraId="65CE5F9B" w14:textId="77777777" w:rsidTr="008D3712">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="00113553" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00113553">
+          <w:p w14:paraId="57B29D4C" w14:textId="64885B8C" w:rsidR="00601763" w:rsidRPr="00106455" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00106455">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>6</w:t>
-[...43 lines deleted...]
-              <w:t>0 – 1</w:t>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00106455">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">.2026. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F8E5A2C" w14:textId="7A494EC3" w:rsidR="00601763" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106455">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>plkst.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00113553">
-[...24 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00106455">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:00 — 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00106455">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="002E388E">
+          <w:p w14:paraId="73262D1D" w14:textId="695F8D18" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...13 lines deleted...]
-              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Informatīvā diena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B4AE1C" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="5B881A39" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="0F62E370" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:lastRenderedPageBreak/>
               <w:t>Individuālais darba meklēšanas plāns</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="5FBBF449" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklējumu dienasgrāmata</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="489781FD" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="7762AF35" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="1FE87E77" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="35485899" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>E-apmācība (e-moduļi)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="337BB65B" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšanas iespējas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="1A9D974A" w14:textId="2C0F938E" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
-[...3 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="2AC1BF23" w14:textId="75E353D3" w:rsidR="00601763" w:rsidRPr="00786304" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Jēzusbaznīcas ielā 11, Rīgā </w:t>
             </w:r>
             <w:r>
               <w:t>302</w:t>
             </w:r>
             <w:r w:rsidRPr="002E388E">
               <w:t>.kabinetā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidTr="008D3712">
+      <w:tr w:rsidR="00601763" w:rsidRPr="002E388E" w14:paraId="16C41B30" w14:textId="77777777" w:rsidTr="008D3712">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5A99" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
-[...11 lines deleted...]
-              <w:t>17</w:t>
+          <w:p w14:paraId="61342E31" w14:textId="4C4E4381" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>19</w:t>
             </w:r>
             <w:r w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>6</w:t>
-[...28 lines deleted...]
-            <w:r w:rsidR="000E52C7">
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29DCEE76" w14:textId="0E57E6FB" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">plkst. </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="000E52C7">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>0 – 1</w:t>
             </w:r>
-            <w:r w:rsidR="000E52C7">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="000E52C7">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="1BB4E47C" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="002E388E">
+          <w:p w14:paraId="05AE24B2" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Informatīvā diena</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="04C26442" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="308CF62B" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="2ACCA052" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Individuālais darba meklēšanas plāns</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="072F3552" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklējumu dienasgrāmata</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="391D41DD" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="3274822B" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="3AB27F04" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="6CBF9CA9" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>E-apmācība (e-moduļi)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="0DE9E1EE" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšanas iespējas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="608D158A" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:lastRenderedPageBreak/>
               <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1F80442C" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
               <w:lastRenderedPageBreak/>
-              <w:t>Tiešsaistē</w:t>
+              <w:t xml:space="preserve">Jēzusbaznīcas ielā 11, Rīgā </w:t>
+            </w:r>
+            <w:r>
+              <w:t>302</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>.kabinetā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidTr="008D3712">
+      <w:tr w:rsidR="00601763" w:rsidRPr="002E388E" w14:paraId="1E439393" w14:textId="77777777" w:rsidTr="008D3712">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="00113553" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00113553">
+          <w:p w14:paraId="4A4EDFDC" w14:textId="1FFE6FB1" w:rsidR="00601763" w:rsidRPr="00106455" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00106455">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>6</w:t>
-[...31 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00106455">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">.2026. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10CDD983" w14:textId="4EEEE086" w:rsidR="00601763" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00106455">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>plkst.1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00113553">
-[...36 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00106455">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:00 — 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00106455">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="441E40D8" w14:textId="3D285A35" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-              </w:numPr>
+            <w:r w:rsidRPr="002E388E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Informatīvā diena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="501981D0" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="7D95EB3D" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="7B6E8BD3" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Individuālais darba meklēšanas plāns</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="5AF729D8" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklējumu dienasgrāmata</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="570D179D" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="2C4FBB34" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="09CD7337" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="29C9B6BC" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>E-apmācība (e-moduļi)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="3A741527" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšanas iespējas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="57AA7888" w14:textId="125C3E41" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
-[...10 lines deleted...]
-              <w:t>.kabinetā</w:t>
+          <w:p w14:paraId="41DEDFFC" w14:textId="77CD0938" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00786304">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tiešsaiste</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidTr="008D3712">
+      <w:tr w:rsidR="00601763" w:rsidRPr="002E388E" w14:paraId="5BCBFB0F" w14:textId="77777777" w:rsidTr="008D3712">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="00113553" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
-[...10 lines deleted...]
-              <w:t>01</w:t>
+          <w:p w14:paraId="7C53B3AF" w14:textId="70D4C923" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>21</w:t>
             </w:r>
             <w:r w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>7</w:t>
-[...8 lines deleted...]
-          <w:p w:rsidR="000B5A99" w:rsidRPr="00113553" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32214A12" w14:textId="4CF19DB8" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">plkst. </w:t>
             </w:r>
-            <w:r w:rsidR="003D75E8">
-[...3 lines deleted...]
-              <w:t>09</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>10:00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="003D75E8">
-[...11 lines deleted...]
-            <w:r w:rsidR="003D75E8">
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>:</w:t>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="00113553" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
-[...1 lines deleted...]
-              <w:pStyle w:val="ng-binding"/>
+          <w:p w14:paraId="42235401" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="605A7E6E" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="0AB13A86" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="4C1EE41F" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="58225100" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Individuālais darba meklēšanas plāns</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="378A61BD" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklējumu dienasgrāmata</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="52D46959" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="39DA656E" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="0A720E99" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA </w:t>
             </w:r>
             <w:r w:rsidRPr="002E388E">
               <w:lastRenderedPageBreak/>
               <w:t>atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="54A6AAB2" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>E-apmācība (e-moduļi)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="18EF4176" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšanas iespējas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="2DAF1AB1" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="319FD570" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Jēzusbaznīcas ielā 11, Rīgā </w:t>
             </w:r>
             <w:r>
               <w:t>302</w:t>
             </w:r>
             <w:r w:rsidRPr="002E388E">
               <w:t>.kabinetā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidTr="008D3712">
+      <w:tr w:rsidR="00601763" w:rsidRPr="002E388E" w14:paraId="2AB98BEC" w14:textId="77777777" w:rsidTr="008D3712">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="00113553" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
-[...10 lines deleted...]
-              <w:t>02</w:t>
+          <w:p w14:paraId="3B6B5254" w14:textId="18F04266" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>24</w:t>
             </w:r>
             <w:r w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>7</w:t>
-[...24 lines deleted...]
-              <w:pStyle w:val="ng-binding"/>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F423F3A" w14:textId="6F450C74" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">plkst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0 – 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B805E53" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="00106455" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="16AF7038" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Informatīvā diena</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="6370D48E" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="7A973EF9" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="1757CC2C" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Individuālais darba meklēšanas plāns</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="1E407540" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklējumu dienasgrāmata</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="29DED3BF" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="646E0267" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="6B5F1636" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="39E40BEE" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>E-apmācība (e-moduļi)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="7CAA7C1A" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšanas iespējas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="3367FF10" w14:textId="77777777" w:rsidR="00601763" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="37B0C7FA" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:ind w:left="720"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
-[...4 lines deleted...]
-              <w:t>Tiešsaistē</w:t>
+          <w:p w14:paraId="13F4A062" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t xml:space="preserve">Jēzusbaznīcas ielā 11, Rīgā </w:t>
+            </w:r>
+            <w:r>
+              <w:t>302</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>.kabinetā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidTr="008D3712">
+      <w:tr w:rsidR="00601763" w:rsidRPr="002E388E" w14:paraId="108DC921" w14:textId="77777777" w:rsidTr="008D3712">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="00113553" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
-[...10 lines deleted...]
-              <w:t>07</w:t>
+          <w:p w14:paraId="2B3998AE" w14:textId="29C628ED" w:rsidR="00601763" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:pStyle w:val="ng-binding"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>7</w:t>
-[...26 lines deleted...]
-            </w:r>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BA30AAD" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:pStyle w:val="ng-binding"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>plkst.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0 – 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18DD62EB" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="0028A392" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Informatīvā diena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="3217D57B" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="5765A76D" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="71D4DD5B" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Individuālais darba meklēšanas plāns</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="0E3CE752" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklējumu dienasgrāmata</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="5182E09F" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="24F01791" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="29C4ED6B" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:lastRenderedPageBreak/>
-              <w:t>aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+              <w:t>CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02D4F040" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>E-apmācība (e-moduļi)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="3E117A94" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšanas iespējas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="3F984381" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B5A99" w:rsidRPr="002E388E" w:rsidRDefault="000B5A99" w:rsidP="000B5A99">
+          <w:p w14:paraId="4F627E22" w14:textId="09366A4C" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Jēzusbaznīcas ielā 11, Rīgā </w:t>
             </w:r>
             <w:r>
               <w:t>302</w:t>
             </w:r>
             <w:r w:rsidRPr="002E388E">
               <w:t>.kabinetā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidTr="008D3712">
+      <w:tr w:rsidR="00601763" w:rsidRPr="002E388E" w14:paraId="6B21E018" w14:textId="77777777" w:rsidTr="008D3712">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="00113553" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
-[...10 lines deleted...]
-              <w:t>08</w:t>
+          <w:p w14:paraId="2A69A43F" w14:textId="05CEF27E" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
             <w:r w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.2026.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="00113553" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="31CED3A3" w14:textId="540657BD" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">plkst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
@@ -2664,253 +2684,259 @@
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="00113553" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="6699EA61" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="39C18718" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="50688739" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="551877F0" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="26BE110C" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Individuālais darba meklēšanas plāns</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="64A0D18C" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklējumu dienasgrāmata</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="0893E00C" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="2C06ED53" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="20CB4F23" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="32A7BE38" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>E-apmācība (e-moduļi)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="68392F47" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšanas iespējas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="74D794D3" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="0D756149" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">Jēzusbaznīcas ielā 11, Rīgā </w:t>
             </w:r>
             <w:r>
               <w:t>302</w:t>
             </w:r>
             <w:r w:rsidRPr="002E388E">
               <w:t>.kabinetā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidTr="008D3712">
+      <w:tr w:rsidR="00601763" w:rsidRPr="002E388E" w14:paraId="786E8F99" w14:textId="77777777" w:rsidTr="008D3712">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="00113553" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
-[...10 lines deleted...]
-              <w:t>15</w:t>
+          <w:p w14:paraId="68EDBB7B" w14:textId="15BA31B8" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>7</w:t>
-[...8 lines deleted...]
-          <w:p w:rsidR="00AB4417" w:rsidRPr="00113553" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">.2026. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="033E5C77" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">plkst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
@@ -2928,738 +2954,1921 @@
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="00113553" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="7939F91C" w14:textId="77777777" w:rsidR="00601763" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="40169D7C" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="0A6E0199" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="393FFF2F" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="672D8C2C" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Individuālais darba meklēšanas plāns</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="59676A4B" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklējumu dienasgrāmata</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="002E388E">
+          <w:p w14:paraId="6F65B82E" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="2C579CFF" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="382EA5D9" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="709D4D0C" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>E-apmācība (e-moduļi)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="5DA1AFAE" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšanas iespējas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="3EA470B1" w14:textId="1EDD9CD3" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="45841D8D" w14:textId="36D612BC" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Jēzusbaznīcas ielā 11, Rīgā </w:t>
             </w:r>
             <w:r>
               <w:t>302</w:t>
             </w:r>
             <w:r w:rsidRPr="002E388E">
               <w:t>.kabinetā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidTr="008D3712">
+      <w:tr w:rsidR="00601763" w:rsidRPr="002E388E" w14:paraId="0CAA1B51" w14:textId="77777777" w:rsidTr="008D3712">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="00113553" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
-[...22 lines deleted...]
-              <w:t>7</w:t>
+          <w:p w14:paraId="30C5BF9A" w14:textId="40DFD42F" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>04.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">.2026. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
-[...7 lines deleted...]
-              <w:t>plkst.</w:t>
+          <w:p w14:paraId="2D543A3B" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">plkst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>0 — 1</w:t>
+              <w:t>0 – 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00113553">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="5E40F6F7" w14:textId="77777777" w:rsidR="00601763" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="002E388E">
+          <w:p w14:paraId="7D4F49A7" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Informatīvā diena</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="134AC79F" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="36D8DE9A" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="38E08A7E" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Individuālais darba meklēšanas plāns</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="192DE7BB" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklējumu dienasgrāmata</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="111FB040" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="07B94D63" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="6ADA830A" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="5BE1F9B0" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>E-apmācība (e-moduļi)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="0734B3E0" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšanas iespējas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="65C98965" w14:textId="0BE5512D" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
-[...4 lines deleted...]
-              <w:t>Tiešsaistē</w:t>
+          <w:p w14:paraId="7FA8E019" w14:textId="09F4B4B8" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Tiešsaiste</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidTr="008D3712">
+      <w:tr w:rsidR="00601763" w:rsidRPr="002E388E" w14:paraId="499F4CA6" w14:textId="77777777" w:rsidTr="008D3712">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="00D90D0A" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
-[...40 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="0D9EE9DD" w14:textId="0A28FD7E" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>08</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">.2026. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="247E818D" w14:textId="08AF8131" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">plkst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0 – 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="243CD5E4" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:pStyle w:val="ng-binding"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="002E388E">
+          <w:p w14:paraId="4CE6533C" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="3B14029C" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="09B4DE09" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="7AB6BE0E" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Individuālais darba meklēšanas plāns</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FA62788" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Darba meklējumu dienasgrāmata</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34475D68" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30D71FD2" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47EC883E" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58337AE7" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>E-apmācība (e-moduļi)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49FEDB97" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Darba meklēšanas iespējas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="513B0A5E" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3112" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6109A22C" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t xml:space="preserve">Jēzusbaznīcas ielā 11, Rīgā </w:t>
+            </w:r>
+            <w:r>
+              <w:t>302</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>.kabinetā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00601763" w:rsidRPr="002E388E" w14:paraId="72646D97" w14:textId="77777777" w:rsidTr="008D3712">
+        <w:trPr>
+          <w:trHeight w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C1DB14E" w14:textId="1FF1FC7D" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">.2026. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A27F359" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>plkst. 10:00 – 11:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="097946BF" w14:textId="77777777" w:rsidR="00601763" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3595" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C9BC2F7" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79AF7A77" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BFA1EF7" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2582CDC3" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Individuālais darba meklēšanas plāns</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="261C7820" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Darba meklējumu dienasgrāmata</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D3925A3" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0465B908" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D782113" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1499C673" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>E-apmācība (e-moduļi)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A5ED682" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:lastRenderedPageBreak/>
-              <w:t>Individuālais darba meklēšanas plāns</w:t>
-[...64 lines deleted...]
-            <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšanas iespējas</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="4E932C56" w14:textId="535823EC" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3112" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AB4417" w:rsidRPr="002E388E" w:rsidRDefault="00AB4417" w:rsidP="00AB4417">
+          <w:p w14:paraId="7F18B854" w14:textId="776707BF" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="002E388E">
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Jēzusbaznīcas ielā 11, Rīgā </w:t>
             </w:r>
             <w:r>
               <w:t>302</w:t>
             </w:r>
             <w:r w:rsidRPr="002E388E">
               <w:t>.kabinetā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00601763" w:rsidRPr="002E388E" w14:paraId="4C0AA0B2" w14:textId="77777777" w:rsidTr="008D3712">
+        <w:trPr>
+          <w:trHeight w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F4C4DE6" w14:textId="10F616E1" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">.2026. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D556957" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>plkst. 10:00 – 11:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40B700F4" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:pStyle w:val="ng-binding"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3595" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47AC5C05" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A52FB51" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C80218D" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A93F0DE" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Individuālais darba meklēšanas plāns</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="188C5BE7" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Darba meklējumu dienasgrāmata</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BAE6C15" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D754030" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="262C541F" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DA3E535" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>E-apmācība (e-moduļi)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="639CE1B7" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Darba meklēšanas iespējas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="148C23EB" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3112" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F4A9A34" w14:textId="5C05667F" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t xml:space="preserve">Jēzusbaznīcas ielā 11, Rīgā </w:t>
+            </w:r>
+            <w:r>
+              <w:t>302</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>.kabinetā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00601763" w:rsidRPr="002E388E" w14:paraId="69330622" w14:textId="77777777" w:rsidTr="008D3712">
+        <w:trPr>
+          <w:trHeight w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E77F8AC" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">.2026. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B8BE32E" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>plkst. 10:00 – 11:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="209A4DFE" w14:textId="77777777" w:rsidR="00601763" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3595" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AAECC8F" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20974FED" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67E2065F" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="651B4B18" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Individuālais darba meklēšanas plāns</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="631CB6BA" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Darba meklējumu dienasgrāmata</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F9AE3B2" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="541E139B" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20E30963" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t xml:space="preserve">CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E388E">
+              <w:lastRenderedPageBreak/>
+              <w:t>atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40EBD9E8" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>E-apmācība (e-moduļi)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="331362F0" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Darba meklēšanas iespējas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EEA6821" w14:textId="09C759DF" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3112" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A9C68F" w14:textId="24B58530" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Tiešsaiste</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00601763" w:rsidRPr="002E388E" w14:paraId="5C970383" w14:textId="77777777" w:rsidTr="008D3712">
+        <w:trPr>
+          <w:trHeight w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39470095" w14:textId="45570AF3" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">.2026. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73EE34B5" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">plkst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0 – 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FC085C6" w14:textId="77777777" w:rsidR="00601763" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3595" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37D8B294" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14690921" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C8FF6C1" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59FA13B1" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Individuālais darba meklēšanas plāns</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69D25560" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Darba meklējumu dienasgrāmata</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4522292E" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A92935D" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="742C45D3" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="617FB732" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>E-apmācība (e-moduļi)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BA3E9A1" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Darba meklēšanas iespējas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F47B3B5" w14:textId="5A46B7FA" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3112" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC5D55C" w14:textId="05BCC164" w:rsidR="00601763" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Tiešsaiste</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00601763" w:rsidRPr="002E388E" w14:paraId="046927EB" w14:textId="77777777" w:rsidTr="008D3712">
+        <w:trPr>
+          <w:trHeight w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC3A468" w14:textId="50722979" w:rsidR="00601763" w:rsidRPr="00113553" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">.2026. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4286F828" w14:textId="77777777" w:rsidR="00601763" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00113553">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>plkst.09:30 — 10:30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3595" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EEAF038" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Informatīvā diena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="260E7E72" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Bezdarbnieka statusu, tiesībām un pienākumiem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="151596AF" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Sadarbība ar NVA darba meklēšanas procesā</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7842850C" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Individuālais darba meklēšanas plāns</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AF71685" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Darba meklējumu dienasgrāmata</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6427BB37" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t xml:space="preserve">NVA atbalsta pasākumi </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63461115" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t xml:space="preserve">E-pakalpojumi, “soļi” NVA tīmekļvietnē to izmantošanā </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="120A463F" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t xml:space="preserve">CV un vakanču portāla izmantošanas iespējas (klienta profils, iespējas apskatīt klientam </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E388E">
+              <w:lastRenderedPageBreak/>
+              <w:t>aktuālo informāciju par ieplānotajiem pasākumiem, datumu, laiku, atbildīgā darbinieka kontaktinformācija, iespēja pieteikties NVA atbalsta pasākumiem, paziņojumu saņemšana e-pastā un CVVP  u.c.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F359CC7" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>E-apmācība (e-moduļi)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36CC597B" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Darba meklēšanas iespējas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58919FB2" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>Darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3112" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65A84B99" w14:textId="77777777" w:rsidR="00601763" w:rsidRPr="002E388E" w:rsidRDefault="00601763" w:rsidP="00601763">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002E388E">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Jēzusbaznīcas ielā 11, Rīgā </w:t>
+            </w:r>
+            <w:r>
+              <w:t>302</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E388E">
+              <w:t>.kabinetā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002736B8" w:rsidRPr="007A11F2" w:rsidRDefault="002736B8" w:rsidP="00BD05C9">
+    <w:p w14:paraId="5F7CC5C7" w14:textId="77777777" w:rsidR="002736B8" w:rsidRPr="007A11F2" w:rsidRDefault="002736B8" w:rsidP="00BD05C9">
       <w:pPr>
         <w:ind w:left="399"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002736B8" w:rsidRPr="007A11F2" w:rsidSect="00555340">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002437B1" w:rsidRDefault="002437B1">
+    <w:p w14:paraId="625EE209" w14:textId="77777777" w:rsidR="00032831" w:rsidRDefault="00032831">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002437B1" w:rsidRDefault="002437B1">
+    <w:p w14:paraId="759A5502" w14:textId="77777777" w:rsidR="00032831" w:rsidRDefault="00032831">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -3683,146 +4892,146 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00DF5278" w:rsidRDefault="00DF5278" w:rsidP="00555340">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1273EEAD" w14:textId="77777777" w:rsidR="00DF5278" w:rsidRDefault="00DF5278" w:rsidP="00555340">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00DF5278" w:rsidRDefault="00DF5278" w:rsidP="00555340">
+  <w:p w14:paraId="04981D39" w14:textId="77777777" w:rsidR="00DF5278" w:rsidRDefault="00DF5278" w:rsidP="00555340">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00DF5278" w:rsidRPr="007A2FD9" w:rsidRDefault="00DF5278" w:rsidP="00453D89">
+  <w:p w14:paraId="5AA5B3ED" w14:textId="77777777" w:rsidR="00DF5278" w:rsidRPr="007A2FD9" w:rsidRDefault="00DF5278" w:rsidP="00453D89">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002437B1" w:rsidRDefault="002437B1">
+    <w:p w14:paraId="27529D61" w14:textId="77777777" w:rsidR="00032831" w:rsidRDefault="00032831">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002437B1" w:rsidRDefault="002437B1">
+    <w:p w14:paraId="019B598F" w14:textId="77777777" w:rsidR="00032831" w:rsidRDefault="00032831">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00DF5278" w:rsidRDefault="00DF5278" w:rsidP="00EC1FE4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F2500F7" w14:textId="77777777" w:rsidR="00DF5278" w:rsidRDefault="00DF5278" w:rsidP="00EC1FE4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00DF5278" w:rsidRDefault="00DF5278" w:rsidP="00BE1884">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11BD250B" w14:textId="77777777" w:rsidR="00DF5278" w:rsidRDefault="00DF5278" w:rsidP="00BE1884">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00DF5278" w:rsidRPr="007A2FD9" w:rsidRDefault="00DF5278" w:rsidP="007A2FD9">
+  <w:p w14:paraId="2042C681" w14:textId="77777777" w:rsidR="00DF5278" w:rsidRPr="007A2FD9" w:rsidRDefault="00DF5278" w:rsidP="007A2FD9">
     <w:pPr>
       <w:ind w:left="9360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013F7DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DD43946"/>
     <w:lvl w:ilvl="0" w:tplc="173CB1D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="759"/>
         </w:tabs>
         <w:ind w:left="759" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3B989056" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4009,460 +5218,473 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1731345100">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1959409190">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AB1E7D"/>
     <w:rsid w:val="00000638"/>
     <w:rsid w:val="00001319"/>
     <w:rsid w:val="00007C01"/>
     <w:rsid w:val="00023766"/>
     <w:rsid w:val="00025637"/>
+    <w:rsid w:val="00032831"/>
     <w:rsid w:val="00034E39"/>
     <w:rsid w:val="00065028"/>
     <w:rsid w:val="00070944"/>
     <w:rsid w:val="00071EFF"/>
     <w:rsid w:val="00071F84"/>
     <w:rsid w:val="00075D63"/>
     <w:rsid w:val="00083EAF"/>
     <w:rsid w:val="00090B19"/>
     <w:rsid w:val="00095463"/>
     <w:rsid w:val="000A5846"/>
     <w:rsid w:val="000B5A99"/>
     <w:rsid w:val="000D0AB0"/>
     <w:rsid w:val="000D212D"/>
     <w:rsid w:val="000E52C7"/>
     <w:rsid w:val="00106455"/>
     <w:rsid w:val="00113553"/>
     <w:rsid w:val="00122CB7"/>
     <w:rsid w:val="00133E6B"/>
     <w:rsid w:val="00146F63"/>
     <w:rsid w:val="00152B07"/>
     <w:rsid w:val="00161E36"/>
     <w:rsid w:val="0019108C"/>
+    <w:rsid w:val="001A0A5C"/>
     <w:rsid w:val="001B18E6"/>
     <w:rsid w:val="001C6CBA"/>
     <w:rsid w:val="001D2B33"/>
     <w:rsid w:val="001E7914"/>
     <w:rsid w:val="00205893"/>
     <w:rsid w:val="0020629E"/>
     <w:rsid w:val="00215D60"/>
     <w:rsid w:val="002363B6"/>
     <w:rsid w:val="002437B1"/>
     <w:rsid w:val="00247BD4"/>
     <w:rsid w:val="00262E35"/>
     <w:rsid w:val="002705AB"/>
     <w:rsid w:val="002715E9"/>
     <w:rsid w:val="002736B8"/>
     <w:rsid w:val="0029456B"/>
     <w:rsid w:val="00294772"/>
     <w:rsid w:val="00296034"/>
     <w:rsid w:val="002B29CC"/>
     <w:rsid w:val="002C6DD0"/>
     <w:rsid w:val="002C7474"/>
     <w:rsid w:val="002E388E"/>
     <w:rsid w:val="00300BFA"/>
     <w:rsid w:val="003073F4"/>
     <w:rsid w:val="0032017A"/>
     <w:rsid w:val="003220CF"/>
     <w:rsid w:val="00327BDD"/>
     <w:rsid w:val="00332654"/>
     <w:rsid w:val="00334114"/>
     <w:rsid w:val="00336C55"/>
     <w:rsid w:val="00353BA2"/>
     <w:rsid w:val="0036018B"/>
     <w:rsid w:val="00367CF5"/>
     <w:rsid w:val="003813ED"/>
     <w:rsid w:val="003908D4"/>
     <w:rsid w:val="003972CD"/>
     <w:rsid w:val="003A3E17"/>
     <w:rsid w:val="003A46FC"/>
     <w:rsid w:val="003A6259"/>
     <w:rsid w:val="003B1F7E"/>
     <w:rsid w:val="003B5EF7"/>
     <w:rsid w:val="003C04F4"/>
     <w:rsid w:val="003D2CDD"/>
     <w:rsid w:val="003D3A58"/>
     <w:rsid w:val="003D59A1"/>
     <w:rsid w:val="003D75E8"/>
     <w:rsid w:val="003E2713"/>
     <w:rsid w:val="003E662F"/>
+    <w:rsid w:val="003F2092"/>
     <w:rsid w:val="003F7AE0"/>
     <w:rsid w:val="00401411"/>
     <w:rsid w:val="00417B65"/>
     <w:rsid w:val="00432648"/>
     <w:rsid w:val="00433DB0"/>
+    <w:rsid w:val="0044057B"/>
     <w:rsid w:val="00441F89"/>
     <w:rsid w:val="00453D89"/>
     <w:rsid w:val="00455709"/>
     <w:rsid w:val="004629E2"/>
     <w:rsid w:val="00471BBC"/>
     <w:rsid w:val="00474AAE"/>
     <w:rsid w:val="00484416"/>
     <w:rsid w:val="00497D36"/>
     <w:rsid w:val="004A4617"/>
     <w:rsid w:val="004A5713"/>
     <w:rsid w:val="004C1308"/>
     <w:rsid w:val="004D4818"/>
     <w:rsid w:val="004D659B"/>
     <w:rsid w:val="004E6767"/>
     <w:rsid w:val="004F1D98"/>
     <w:rsid w:val="005052E9"/>
     <w:rsid w:val="00505D15"/>
     <w:rsid w:val="00533246"/>
     <w:rsid w:val="00536128"/>
     <w:rsid w:val="0054130B"/>
     <w:rsid w:val="005413EF"/>
     <w:rsid w:val="00542603"/>
     <w:rsid w:val="0054691F"/>
     <w:rsid w:val="00555340"/>
     <w:rsid w:val="0056121A"/>
     <w:rsid w:val="005736A5"/>
     <w:rsid w:val="005771A3"/>
     <w:rsid w:val="00590267"/>
     <w:rsid w:val="005915F8"/>
     <w:rsid w:val="00591CB9"/>
     <w:rsid w:val="005A3C0D"/>
     <w:rsid w:val="005C10E0"/>
     <w:rsid w:val="005E5AB3"/>
+    <w:rsid w:val="00601763"/>
     <w:rsid w:val="00613524"/>
     <w:rsid w:val="00642B81"/>
     <w:rsid w:val="00652022"/>
     <w:rsid w:val="00664C57"/>
     <w:rsid w:val="00667791"/>
     <w:rsid w:val="006740D0"/>
     <w:rsid w:val="00682402"/>
     <w:rsid w:val="00697FB2"/>
     <w:rsid w:val="006A0997"/>
     <w:rsid w:val="006A0EF1"/>
     <w:rsid w:val="006B288D"/>
     <w:rsid w:val="006C0462"/>
     <w:rsid w:val="006C140D"/>
     <w:rsid w:val="006C1445"/>
     <w:rsid w:val="006C3942"/>
     <w:rsid w:val="006D251F"/>
     <w:rsid w:val="006D3CDE"/>
     <w:rsid w:val="006E09B5"/>
     <w:rsid w:val="006E23AA"/>
     <w:rsid w:val="006E28A9"/>
+    <w:rsid w:val="006F5C08"/>
     <w:rsid w:val="00700715"/>
     <w:rsid w:val="007035C1"/>
     <w:rsid w:val="007109A9"/>
     <w:rsid w:val="007179AB"/>
     <w:rsid w:val="00737568"/>
     <w:rsid w:val="00746965"/>
     <w:rsid w:val="0075615F"/>
     <w:rsid w:val="00756F55"/>
     <w:rsid w:val="00757E6D"/>
     <w:rsid w:val="00761C1E"/>
     <w:rsid w:val="007638CD"/>
     <w:rsid w:val="007649F7"/>
     <w:rsid w:val="0077716E"/>
+    <w:rsid w:val="00786304"/>
     <w:rsid w:val="007868E9"/>
     <w:rsid w:val="00794042"/>
     <w:rsid w:val="007A11F2"/>
     <w:rsid w:val="007A2FD9"/>
     <w:rsid w:val="007A3573"/>
     <w:rsid w:val="007D2372"/>
     <w:rsid w:val="007D6044"/>
     <w:rsid w:val="007F5B9D"/>
     <w:rsid w:val="008056E2"/>
     <w:rsid w:val="00814396"/>
     <w:rsid w:val="00826F66"/>
     <w:rsid w:val="00841B53"/>
     <w:rsid w:val="00854D1B"/>
     <w:rsid w:val="008551D7"/>
+    <w:rsid w:val="00863EA0"/>
     <w:rsid w:val="0086482D"/>
     <w:rsid w:val="00870D51"/>
     <w:rsid w:val="0087508C"/>
     <w:rsid w:val="00880913"/>
     <w:rsid w:val="008841B5"/>
     <w:rsid w:val="008A26C6"/>
     <w:rsid w:val="008C1C58"/>
     <w:rsid w:val="008C79CC"/>
     <w:rsid w:val="008D358A"/>
     <w:rsid w:val="008D3712"/>
     <w:rsid w:val="008F5CE5"/>
     <w:rsid w:val="00912314"/>
     <w:rsid w:val="009142ED"/>
     <w:rsid w:val="00917C9E"/>
     <w:rsid w:val="0092280E"/>
     <w:rsid w:val="00924AA2"/>
     <w:rsid w:val="00943A10"/>
     <w:rsid w:val="00944BC2"/>
     <w:rsid w:val="00951088"/>
     <w:rsid w:val="00953632"/>
     <w:rsid w:val="00953752"/>
     <w:rsid w:val="00962C80"/>
     <w:rsid w:val="0097078A"/>
     <w:rsid w:val="00972D68"/>
     <w:rsid w:val="0097409E"/>
     <w:rsid w:val="009777FF"/>
     <w:rsid w:val="00981F03"/>
     <w:rsid w:val="00982875"/>
     <w:rsid w:val="00990B85"/>
     <w:rsid w:val="0099774B"/>
     <w:rsid w:val="009B03D1"/>
     <w:rsid w:val="009B09B3"/>
     <w:rsid w:val="009D23CD"/>
     <w:rsid w:val="009E5A60"/>
     <w:rsid w:val="009F3E32"/>
     <w:rsid w:val="00A04EB7"/>
     <w:rsid w:val="00A15142"/>
     <w:rsid w:val="00A21732"/>
+    <w:rsid w:val="00A61B9B"/>
     <w:rsid w:val="00A63271"/>
     <w:rsid w:val="00A71DD2"/>
     <w:rsid w:val="00A73664"/>
     <w:rsid w:val="00A75371"/>
     <w:rsid w:val="00A9230A"/>
     <w:rsid w:val="00AB1E7D"/>
     <w:rsid w:val="00AB25B9"/>
     <w:rsid w:val="00AB4417"/>
     <w:rsid w:val="00AC347B"/>
     <w:rsid w:val="00AC500F"/>
     <w:rsid w:val="00AD274F"/>
     <w:rsid w:val="00AF2685"/>
     <w:rsid w:val="00AF6688"/>
     <w:rsid w:val="00B0358F"/>
     <w:rsid w:val="00B0533E"/>
     <w:rsid w:val="00B269DF"/>
     <w:rsid w:val="00B300F2"/>
     <w:rsid w:val="00B35C92"/>
     <w:rsid w:val="00B37E2C"/>
     <w:rsid w:val="00B5583A"/>
     <w:rsid w:val="00B55F0E"/>
     <w:rsid w:val="00B621B7"/>
     <w:rsid w:val="00B66645"/>
     <w:rsid w:val="00B66C49"/>
     <w:rsid w:val="00B72D87"/>
     <w:rsid w:val="00B74821"/>
     <w:rsid w:val="00B817C9"/>
     <w:rsid w:val="00B96CA6"/>
     <w:rsid w:val="00BA1F6B"/>
     <w:rsid w:val="00BA663E"/>
+    <w:rsid w:val="00BA6C3B"/>
     <w:rsid w:val="00BD05C9"/>
     <w:rsid w:val="00BD39C5"/>
     <w:rsid w:val="00BE1884"/>
     <w:rsid w:val="00BE3BAD"/>
     <w:rsid w:val="00BE424D"/>
     <w:rsid w:val="00C17B80"/>
     <w:rsid w:val="00C30DB2"/>
     <w:rsid w:val="00C32070"/>
     <w:rsid w:val="00C421EB"/>
     <w:rsid w:val="00C4328A"/>
     <w:rsid w:val="00C460B7"/>
     <w:rsid w:val="00C46D99"/>
     <w:rsid w:val="00C50324"/>
     <w:rsid w:val="00C602E6"/>
     <w:rsid w:val="00C70AD5"/>
     <w:rsid w:val="00C87771"/>
     <w:rsid w:val="00C87DFA"/>
     <w:rsid w:val="00C90F48"/>
     <w:rsid w:val="00C97F1B"/>
     <w:rsid w:val="00CA4D95"/>
     <w:rsid w:val="00CB36C3"/>
     <w:rsid w:val="00CB38E8"/>
     <w:rsid w:val="00CB474E"/>
     <w:rsid w:val="00CC2B04"/>
     <w:rsid w:val="00CF0631"/>
     <w:rsid w:val="00CF096D"/>
     <w:rsid w:val="00CF7E1A"/>
     <w:rsid w:val="00D12B69"/>
     <w:rsid w:val="00D23073"/>
     <w:rsid w:val="00D3403C"/>
     <w:rsid w:val="00D40303"/>
     <w:rsid w:val="00D51E56"/>
     <w:rsid w:val="00D71636"/>
     <w:rsid w:val="00D84DA5"/>
     <w:rsid w:val="00D90D0A"/>
     <w:rsid w:val="00D9395B"/>
+    <w:rsid w:val="00D951B2"/>
     <w:rsid w:val="00DB139A"/>
     <w:rsid w:val="00DB52ED"/>
     <w:rsid w:val="00DD18DE"/>
+    <w:rsid w:val="00DD23A1"/>
     <w:rsid w:val="00DD394F"/>
     <w:rsid w:val="00DD6C73"/>
     <w:rsid w:val="00DE0681"/>
     <w:rsid w:val="00DE57E8"/>
     <w:rsid w:val="00DF5278"/>
     <w:rsid w:val="00E17294"/>
     <w:rsid w:val="00E20824"/>
     <w:rsid w:val="00E26C50"/>
     <w:rsid w:val="00E30A03"/>
     <w:rsid w:val="00E341A6"/>
     <w:rsid w:val="00E36435"/>
     <w:rsid w:val="00E54415"/>
     <w:rsid w:val="00E55472"/>
     <w:rsid w:val="00E60D0C"/>
     <w:rsid w:val="00E71DAC"/>
+    <w:rsid w:val="00E906AC"/>
     <w:rsid w:val="00EA7A94"/>
     <w:rsid w:val="00EC1FE4"/>
     <w:rsid w:val="00EC3B69"/>
     <w:rsid w:val="00EC40DD"/>
     <w:rsid w:val="00ED4BBE"/>
     <w:rsid w:val="00EE4B01"/>
     <w:rsid w:val="00EF261F"/>
     <w:rsid w:val="00F1542D"/>
     <w:rsid w:val="00F229FA"/>
     <w:rsid w:val="00F370A4"/>
     <w:rsid w:val="00F46CAF"/>
     <w:rsid w:val="00F4780D"/>
     <w:rsid w:val="00F47B23"/>
     <w:rsid w:val="00F51C66"/>
     <w:rsid w:val="00F6443F"/>
     <w:rsid w:val="00F750A9"/>
     <w:rsid w:val="00F75BD8"/>
     <w:rsid w:val="00F8434B"/>
     <w:rsid w:val="00F96CA6"/>
     <w:rsid w:val="00FA06F8"/>
     <w:rsid w:val="00FB6615"/>
     <w:rsid w:val="00FC217A"/>
     <w:rsid w:val="00FC62A1"/>
     <w:rsid w:val="00FD4253"/>
     <w:rsid w:val="00FF1FE9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3F627A7A"/>
+  <w14:docId w14:val="12B79F3D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{96E112E7-815C-4D3F-A92A-DD7221BF0784}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4697,50 +5919,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00AB1E7D"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -4906,51 +6129,51 @@
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002736B8"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ng-binding">
     <w:name w:val="ng-binding"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00C87DFA"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="105397063">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="282539769">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5381,74 +6604,74 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42463546-D5E8-449F-B2A8-821390333EA0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>5931</Words>
-  <Characters>3381</Characters>
+  <Words>8158</Words>
+  <Characters>4651</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>4</vt:lpstr>
       <vt:lpstr>4</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>pkiva</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9294</CharactersWithSpaces>
+  <CharactersWithSpaces>12784</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>4</dc:title>
   <dc:creator>DaceA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>