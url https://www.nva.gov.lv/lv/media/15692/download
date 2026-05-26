--- v1 (2026-01-06)
+++ v2 (2026-05-26)
@@ -6,53 +6,53 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00AB1E7D" w:rsidRDefault="00CD2278" w:rsidP="00AB1E7D">
+    <w:p w14:paraId="6566FB3F" w14:textId="77777777" w:rsidR="00AB1E7D" w:rsidRDefault="00CD2278" w:rsidP="00AB1E7D">
       <w:pPr>
         <w:ind w:right="-514"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00133E6B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nodarbinātības valsts aģentūras</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -63,51 +63,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> filiāle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0077716E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>aicina apmeklēt</w:t>
       </w:r>
       <w:r w:rsidR="006B3CC3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB1E7D" w:rsidRDefault="006B3CC3" w:rsidP="00AB1E7D">
+    <w:p w14:paraId="3AC18DBB" w14:textId="77777777" w:rsidR="00AB1E7D" w:rsidRDefault="006B3CC3" w:rsidP="00AB1E7D">
       <w:pPr>
         <w:ind w:right="-514"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00590267" w:rsidRPr="00590267">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Informatīv</w:t>
       </w:r>
       <w:r w:rsidR="004D659B">
         <w:rPr>
           <w:b/>
@@ -125,2640 +125,1523 @@
         <w:t xml:space="preserve"> dien</w:t>
       </w:r>
       <w:r w:rsidR="004D659B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00664309" w:rsidRDefault="00664309" w:rsidP="0077716E">
+    <w:p w14:paraId="2E6723B7" w14:textId="77777777" w:rsidR="00664309" w:rsidRDefault="00664309" w:rsidP="0077716E">
       <w:pPr>
         <w:ind w:right="-514"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB1E7D" w:rsidRDefault="00AB1E7D" w:rsidP="00AB1E7D">
+    <w:p w14:paraId="45D1E2B8" w14:textId="77777777" w:rsidR="00AB1E7D" w:rsidRDefault="00AB1E7D" w:rsidP="00AB1E7D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14977" w:type="dxa"/>
         <w:tblInd w:w="-792" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2300"/>
         <w:gridCol w:w="3595"/>
         <w:gridCol w:w="5672"/>
         <w:gridCol w:w="3410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD2278" w:rsidRPr="0054691F" w:rsidTr="00A33B85">
+      <w:tr w:rsidR="00CD2278" w:rsidRPr="0054691F" w14:paraId="60FAEE7F" w14:textId="77777777" w:rsidTr="00A33B85">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD2278" w:rsidRDefault="00CD2278" w:rsidP="00A33B85">
+          <w:p w14:paraId="1FF39260" w14:textId="77777777" w:rsidR="00CD2278" w:rsidRDefault="00CD2278" w:rsidP="00A33B85">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Datums un laiks</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003829C8" w:rsidRPr="0054691F" w:rsidRDefault="003829C8" w:rsidP="00A33B85">
+          <w:p w14:paraId="5E432512" w14:textId="77777777" w:rsidR="003829C8" w:rsidRPr="0054691F" w:rsidRDefault="003829C8" w:rsidP="00A33B85">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD2278" w:rsidRPr="0054691F" w:rsidRDefault="00CD2278" w:rsidP="00A33B85">
+          <w:p w14:paraId="50F20638" w14:textId="77777777" w:rsidR="00CD2278" w:rsidRPr="0054691F" w:rsidRDefault="00CD2278" w:rsidP="00A33B85">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Temats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD2278" w:rsidRPr="0054691F" w:rsidRDefault="00CD2278" w:rsidP="00A33B85">
+          <w:p w14:paraId="6FE574A6" w14:textId="77777777" w:rsidR="00CD2278" w:rsidRPr="0054691F" w:rsidRDefault="00CD2278" w:rsidP="00A33B85">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Sniegtā informācija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD2278" w:rsidRPr="0054691F" w:rsidRDefault="00CD2278" w:rsidP="00A33B85">
+          <w:p w14:paraId="50B8EA22" w14:textId="77777777" w:rsidR="00CD2278" w:rsidRPr="0054691F" w:rsidRDefault="00CD2278" w:rsidP="00A33B85">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Norises vietas adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD2278" w:rsidRPr="00E341A6" w:rsidTr="00A33B85">
+      <w:tr w:rsidR="00CD2278" w:rsidRPr="00E341A6" w14:paraId="5CF6257A" w14:textId="77777777" w:rsidTr="00A33B85">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD2278" w:rsidRPr="00FC2C32" w:rsidRDefault="003829C8" w:rsidP="00A33B85">
-[...13 lines deleted...]
-              <w:t>08.01.2026</w:t>
+          <w:p w14:paraId="159C574E" w14:textId="5D3DB237" w:rsidR="00CD2278" w:rsidRPr="00FC2C32" w:rsidRDefault="003829C8" w:rsidP="00A33B85">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="009511D4">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidR="009511D4">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
             </w:r>
             <w:r w:rsidR="00CD2278">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>., 9:00-10:</w:t>
             </w:r>
             <w:r w:rsidR="00CD2278" w:rsidRPr="00FC2C32">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD2278" w:rsidRPr="00E341A6" w:rsidRDefault="00CD2278" w:rsidP="00A33B85">
+          <w:p w14:paraId="29CE04A8" w14:textId="77777777" w:rsidR="00CD2278" w:rsidRPr="00E341A6" w:rsidRDefault="00CD2278" w:rsidP="00A33B85">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Informatīvā diena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD2278" w:rsidRPr="0054691F" w:rsidRDefault="00CD2278" w:rsidP="00A33B85">
+          <w:p w14:paraId="5F957925" w14:textId="77777777" w:rsidR="00CD2278" w:rsidRPr="0054691F" w:rsidRDefault="00CD2278" w:rsidP="00A33B85">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD2278" w:rsidRPr="00E341A6" w:rsidRDefault="00CD2278" w:rsidP="00A33B85">
+          <w:p w14:paraId="045571A9" w14:textId="77777777" w:rsidR="00CD2278" w:rsidRPr="00E341A6" w:rsidRDefault="00CD2278" w:rsidP="00A33B85">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Atbrīvošanas aleja 155, Rēzekne, 200.kab. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003829C8" w:rsidRPr="00E341A6" w:rsidTr="00A33B85">
+      <w:tr w:rsidR="003829C8" w:rsidRPr="00E341A6" w14:paraId="3A358978" w14:textId="77777777" w:rsidTr="00A33B85">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003829C8" w:rsidRDefault="003829C8" w:rsidP="003829C8">
-[...13 lines deleted...]
-              <w:t>15.01.2026., 9.00-10.00</w:t>
+          <w:p w14:paraId="6A08A54A" w14:textId="7DDCAA60" w:rsidR="003829C8" w:rsidRDefault="009511D4" w:rsidP="003829C8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>02</w:t>
+            </w:r>
+            <w:r w:rsidR="003829C8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="003829C8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.2026., 9.00-10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003829C8" w:rsidRPr="00E341A6" w:rsidRDefault="003829C8" w:rsidP="003829C8">
+          <w:p w14:paraId="68B9FE44" w14:textId="77777777" w:rsidR="003829C8" w:rsidRPr="00E341A6" w:rsidRDefault="003829C8" w:rsidP="003829C8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Informatīvā diena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003829C8" w:rsidRPr="0054691F" w:rsidRDefault="003829C8" w:rsidP="003829C8">
+          <w:p w14:paraId="425C769B" w14:textId="77777777" w:rsidR="003829C8" w:rsidRPr="0054691F" w:rsidRDefault="003829C8" w:rsidP="003829C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003829C8" w:rsidRPr="00E341A6" w:rsidRDefault="003829C8" w:rsidP="003829C8">
+          <w:p w14:paraId="703EF478" w14:textId="77777777" w:rsidR="003829C8" w:rsidRPr="00E341A6" w:rsidRDefault="003829C8" w:rsidP="003829C8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Atbrīvošanas aleja 155, Rēzekne, 200.kab. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00773DF5" w:rsidRPr="00E341A6" w:rsidTr="00A33B85">
+      <w:tr w:rsidR="00773DF5" w:rsidRPr="00E341A6" w14:paraId="726661EF" w14:textId="77777777" w:rsidTr="00A33B85">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00773DF5" w:rsidRDefault="003829C8" w:rsidP="00773DF5">
-[...13 lines deleted...]
-              <w:t>21</w:t>
+          <w:p w14:paraId="32E78D65" w14:textId="6CAA0670" w:rsidR="00773DF5" w:rsidRDefault="009511D4" w:rsidP="00773DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>09</w:t>
             </w:r>
             <w:r w:rsidR="00773DF5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>01</w:t>
+            <w:r w:rsidR="003829C8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00773DF5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003829C8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00773DF5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5., 9:00-10:</w:t>
             </w:r>
             <w:r w:rsidR="00773DF5" w:rsidRPr="00FC2C32">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00773DF5" w:rsidRPr="00E341A6" w:rsidRDefault="00773DF5" w:rsidP="00773DF5">
+          <w:p w14:paraId="78283C7F" w14:textId="77777777" w:rsidR="00773DF5" w:rsidRPr="00E341A6" w:rsidRDefault="00773DF5" w:rsidP="00773DF5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Informatīvā diena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00773DF5" w:rsidRPr="0054691F" w:rsidRDefault="00773DF5" w:rsidP="00773DF5">
+          <w:p w14:paraId="3AA5C80D" w14:textId="77777777" w:rsidR="00773DF5" w:rsidRPr="0054691F" w:rsidRDefault="00773DF5" w:rsidP="00773DF5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00773DF5" w:rsidRDefault="00773DF5" w:rsidP="00773DF5">
+          <w:p w14:paraId="4A9C89FC" w14:textId="464FC2E5" w:rsidR="00773DF5" w:rsidRDefault="009511D4" w:rsidP="00773DF5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Kultūras laukums 2, Viļāni, </w:t>
-[...7 lines deleted...]
-              <w:t>zāle</w:t>
+              <w:t>Atbrīvošanas aleja 155, Rēzekne, 200.kab.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD2278" w:rsidRPr="00E341A6" w:rsidTr="00A33B85">
+      <w:tr w:rsidR="00CD2278" w:rsidRPr="00E341A6" w14:paraId="464A3ADB" w14:textId="77777777" w:rsidTr="00A33B85">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD2278" w:rsidRPr="00FC2C32" w:rsidRDefault="003829C8" w:rsidP="00A33B85">
-[...13 lines deleted...]
-              <w:t>22</w:t>
+          <w:p w14:paraId="5CC80269" w14:textId="06BDF2EC" w:rsidR="00CD2278" w:rsidRPr="00FC2C32" w:rsidRDefault="009511D4" w:rsidP="00A33B85">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30</w:t>
             </w:r>
             <w:r w:rsidR="00A67FD2">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00773DF5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00664309">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003829C8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00CD2278" w:rsidRPr="00FC2C32">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.,</w:t>
             </w:r>
             <w:r w:rsidR="00CD2278">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9:00-10:</w:t>
             </w:r>
             <w:r w:rsidR="00CD2278" w:rsidRPr="00FC2C32">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD2278" w:rsidRPr="00E341A6" w:rsidRDefault="00CD2278" w:rsidP="00A33B85">
+          <w:p w14:paraId="00116844" w14:textId="77777777" w:rsidR="00CD2278" w:rsidRPr="00E341A6" w:rsidRDefault="00CD2278" w:rsidP="00A33B85">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Informatīvā diena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD2278" w:rsidRPr="0054691F" w:rsidRDefault="00CD2278" w:rsidP="00A33B85">
+          <w:p w14:paraId="36D99E51" w14:textId="77777777" w:rsidR="00CD2278" w:rsidRPr="0054691F" w:rsidRDefault="00CD2278" w:rsidP="00A33B85">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD2278" w:rsidRPr="00E341A6" w:rsidRDefault="008C274A" w:rsidP="00A33B85">
+          <w:p w14:paraId="559B6A4F" w14:textId="77777777" w:rsidR="00CD2278" w:rsidRPr="00E341A6" w:rsidRDefault="008C274A" w:rsidP="00A33B85">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Atbrīvošanas aleja 155, Rēzekne, 200.kab. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003829C8" w:rsidRPr="00E341A6" w:rsidTr="00A33B85">
+      <w:tr w:rsidR="003829C8" w:rsidRPr="00E341A6" w14:paraId="354D1961" w14:textId="77777777" w:rsidTr="00A33B85">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003829C8" w:rsidRPr="00FC2C32" w:rsidRDefault="003829C8" w:rsidP="003829C8">
-[...31 lines deleted...]
-            <w:r w:rsidRPr="00FC2C32">
+          <w:p w14:paraId="28C0BB74" w14:textId="3FC4F824" w:rsidR="003829C8" w:rsidRPr="00FC2C32" w:rsidRDefault="009511D4" w:rsidP="003829C8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+            <w:r w:rsidR="003829C8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="003829C8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+            <w:r w:rsidR="003829C8" w:rsidRPr="00FC2C32">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.,</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003829C8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9:00-10:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FC2C32">
+            <w:r w:rsidR="003829C8" w:rsidRPr="00FC2C32">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003829C8" w:rsidRPr="00E341A6" w:rsidRDefault="003829C8" w:rsidP="003829C8">
+          <w:p w14:paraId="04E40718" w14:textId="77777777" w:rsidR="003829C8" w:rsidRPr="00E341A6" w:rsidRDefault="003829C8" w:rsidP="003829C8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Informatīvā diena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003829C8" w:rsidRPr="0054691F" w:rsidRDefault="003829C8" w:rsidP="003829C8">
+          <w:p w14:paraId="3AF0CECE" w14:textId="77777777" w:rsidR="003829C8" w:rsidRPr="0054691F" w:rsidRDefault="003829C8" w:rsidP="003829C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003829C8" w:rsidRPr="00E341A6" w:rsidRDefault="003829C8" w:rsidP="003829C8">
+          <w:p w14:paraId="433A7952" w14:textId="77777777" w:rsidR="003829C8" w:rsidRPr="00E341A6" w:rsidRDefault="003829C8" w:rsidP="003829C8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Atbrīvošanas aleja 155, Rēzekne, 200.kab. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003829C8" w:rsidRPr="00E341A6" w:rsidTr="00A33B85">
+      <w:tr w:rsidR="003829C8" w:rsidRPr="00E341A6" w14:paraId="46445ADC" w14:textId="77777777" w:rsidTr="00A33B85">
         <w:trPr>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003829C8" w:rsidRPr="00FC2C32" w:rsidRDefault="003829C8" w:rsidP="003829C8">
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00FC2C32">
+          <w:p w14:paraId="69D368DD" w14:textId="5EEA9AB1" w:rsidR="003829C8" w:rsidRPr="00FC2C32" w:rsidRDefault="009511D4" w:rsidP="003829C8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="003829C8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="003829C8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.2026.</w:t>
+            </w:r>
+            <w:r w:rsidR="003829C8" w:rsidRPr="00FC2C32">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003829C8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9:00-10:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FC2C32">
+            <w:r w:rsidR="003829C8" w:rsidRPr="00FC2C32">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003829C8" w:rsidRPr="00E341A6" w:rsidRDefault="003829C8" w:rsidP="003829C8">
+          <w:p w14:paraId="6E6AE330" w14:textId="77777777" w:rsidR="003829C8" w:rsidRPr="00E341A6" w:rsidRDefault="003829C8" w:rsidP="003829C8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Informatīvā diena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003829C8" w:rsidRPr="0054691F" w:rsidRDefault="003829C8" w:rsidP="003829C8">
+          <w:p w14:paraId="159AA0C6" w14:textId="77777777" w:rsidR="003829C8" w:rsidRPr="0054691F" w:rsidRDefault="003829C8" w:rsidP="003829C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003829C8" w:rsidRPr="0054691F" w:rsidRDefault="003829C8" w:rsidP="003829C8">
+          <w:p w14:paraId="68169AFA" w14:textId="77777777" w:rsidR="003829C8" w:rsidRPr="0054691F" w:rsidRDefault="003829C8" w:rsidP="003829C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Atbrīvošanas aleja 155, Rēzekne, 200.kab.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003829C8" w:rsidRPr="00E341A6" w:rsidTr="00A33B85">
+      <w:tr w:rsidR="003829C8" w:rsidRPr="00E341A6" w14:paraId="1C66323F" w14:textId="77777777" w:rsidTr="00A33B85">
         <w:trPr>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003829C8" w:rsidRPr="00FC2C32" w:rsidRDefault="003829C8" w:rsidP="003829C8">
+          <w:p w14:paraId="475E954B" w14:textId="1187D44E" w:rsidR="003829C8" w:rsidRPr="00FC2C32" w:rsidRDefault="009511D4" w:rsidP="003829C8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>12</w:t>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FC2C32">
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="003829C8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="003829C8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.2026.</w:t>
+            </w:r>
+            <w:r w:rsidR="003829C8" w:rsidRPr="00FC2C32">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003829C8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9:00-10:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FC2C32">
+            <w:r w:rsidR="003829C8" w:rsidRPr="00FC2C32">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003829C8" w:rsidRPr="00E341A6" w:rsidRDefault="003829C8" w:rsidP="003829C8">
+          <w:p w14:paraId="12924341" w14:textId="77777777" w:rsidR="003829C8" w:rsidRPr="00E341A6" w:rsidRDefault="003829C8" w:rsidP="003829C8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Informatīvā diena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003829C8" w:rsidRPr="0054691F" w:rsidRDefault="003829C8" w:rsidP="003829C8">
+          <w:p w14:paraId="102AC266" w14:textId="77777777" w:rsidR="003829C8" w:rsidRPr="0054691F" w:rsidRDefault="003829C8" w:rsidP="003829C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003829C8" w:rsidRPr="0054691F" w:rsidRDefault="003829C8" w:rsidP="003829C8">
+          <w:p w14:paraId="537075DB" w14:textId="77777777" w:rsidR="003829C8" w:rsidRPr="0054691F" w:rsidRDefault="003829C8" w:rsidP="003829C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Atbrīvošanas aleja 155, Rēzekne, 200.kab.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003829C8" w:rsidRPr="00E341A6" w:rsidTr="00A33B85">
+      <w:tr w:rsidR="003829C8" w:rsidRPr="00E341A6" w14:paraId="4F30CA41" w14:textId="77777777" w:rsidTr="00A33B85">
         <w:trPr>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003829C8" w:rsidRDefault="003829C8" w:rsidP="003829C8">
-[...13 lines deleted...]
-              <w:t>18.02.2026., 9.00-10.00</w:t>
+          <w:p w14:paraId="17A24CA4" w14:textId="088A87EA" w:rsidR="003829C8" w:rsidRDefault="009511D4" w:rsidP="003829C8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r w:rsidR="003829C8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="003829C8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.2026., 9.00-10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003829C8" w:rsidRPr="00E341A6" w:rsidRDefault="003829C8" w:rsidP="003829C8">
+          <w:p w14:paraId="4862FA6E" w14:textId="77777777" w:rsidR="003829C8" w:rsidRPr="00E341A6" w:rsidRDefault="003829C8" w:rsidP="003829C8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Informatīvā diena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003829C8" w:rsidRPr="0054691F" w:rsidRDefault="003829C8" w:rsidP="003829C8">
+          <w:p w14:paraId="182E3969" w14:textId="77777777" w:rsidR="003829C8" w:rsidRPr="0054691F" w:rsidRDefault="003829C8" w:rsidP="003829C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003829C8" w:rsidRDefault="003829C8" w:rsidP="003829C8">
+          <w:p w14:paraId="530A5A23" w14:textId="45991E60" w:rsidR="003829C8" w:rsidRDefault="009511D4" w:rsidP="003829C8">
             <w:pPr>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...1221 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Atbrīvošanas aleja 155, Rēzekne, 200.kab.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006173B2" w:rsidRPr="008E781C" w:rsidRDefault="00CD2278" w:rsidP="002D105C">
+    <w:p w14:paraId="60270185" w14:textId="55C1985B" w:rsidR="006173B2" w:rsidRPr="008E781C" w:rsidRDefault="00CD2278" w:rsidP="00AA600F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E781C">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Plašāku informāciju varat iegūt pie Sandra </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Plašāku informāciju varat iegūt pie </w:t>
       </w:r>
       <w:r w:rsidR="007C2186" w:rsidRPr="008E781C">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Vilhelmīne Gosteva</w:t>
       </w:r>
       <w:r w:rsidRPr="008E781C">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, tālr.</w:t>
       </w:r>
       <w:r w:rsidR="00065F6F" w:rsidRPr="008E781C">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20258685</w:t>
       </w:r>
+      <w:r w:rsidR="00295BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="006173B2" w:rsidRDefault="006173B2" w:rsidP="006173B2">
+    <w:p w14:paraId="537245C0" w14:textId="77777777" w:rsidR="006173B2" w:rsidRDefault="006173B2" w:rsidP="006173B2">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006173B2" w:rsidRDefault="006173B2" w:rsidP="006173B2">
+    <w:p w14:paraId="61EAA8F2" w14:textId="77777777" w:rsidR="006173B2" w:rsidRDefault="006173B2" w:rsidP="006173B2">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006173B2" w:rsidRDefault="006173B2" w:rsidP="006173B2">
+    <w:p w14:paraId="02602FB9" w14:textId="77777777" w:rsidR="006173B2" w:rsidRDefault="006173B2" w:rsidP="006173B2">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006173B2" w:rsidRPr="00E60D0C" w:rsidRDefault="006173B2" w:rsidP="006173B2">
+    <w:p w14:paraId="3F137D96" w14:textId="77777777" w:rsidR="006173B2" w:rsidRPr="00E60D0C" w:rsidRDefault="006173B2" w:rsidP="006173B2">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006173B2" w:rsidRPr="00E60D0C" w:rsidSect="00555340">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006C7C7A" w:rsidRDefault="006C7C7A">
+    <w:p w14:paraId="2299F689" w14:textId="77777777" w:rsidR="00214BD7" w:rsidRDefault="00214BD7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006C7C7A" w:rsidRDefault="006C7C7A">
+    <w:p w14:paraId="44EC31BD" w14:textId="77777777" w:rsidR="00214BD7" w:rsidRDefault="00214BD7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00D65999" w:rsidRDefault="00D65999">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59B721BC" w14:textId="77777777" w:rsidR="00D65999" w:rsidRDefault="00D65999">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00D65999" w:rsidRDefault="00D65999" w:rsidP="00D65999">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="560584BA" w14:textId="77777777" w:rsidR="00D65999" w:rsidRDefault="00D65999" w:rsidP="00D65999">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>KRG_3.1_</w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="008964C4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>12.pielikums</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>_1.versija 05.03.2024.</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00982875" w:rsidRDefault="00982875">
+  <w:p w14:paraId="2CC1B50E" w14:textId="77777777" w:rsidR="00982875" w:rsidRDefault="00982875">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="007A2FD9" w:rsidRDefault="007A2FD9" w:rsidP="00555340">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="671F43AB" w14:textId="77777777" w:rsidR="007A2FD9" w:rsidRDefault="007A2FD9" w:rsidP="00555340">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="007A2FD9" w:rsidRDefault="007A2FD9" w:rsidP="00555340">
+  <w:p w14:paraId="3573D741" w14:textId="77777777" w:rsidR="007A2FD9" w:rsidRDefault="007A2FD9" w:rsidP="00555340">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00453D89" w:rsidRDefault="006B3CC3" w:rsidP="00453D89">
+  <w:p w14:paraId="3815B42D" w14:textId="77777777" w:rsidR="00453D89" w:rsidRDefault="006B3CC3" w:rsidP="00453D89">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>KRG_3.1_1</w:t>
     </w:r>
     <w:r w:rsidR="00542603">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>.pielikums_1.versija 05.03.2024.</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00555340" w:rsidRPr="007A2FD9" w:rsidRDefault="00555340" w:rsidP="00453D89">
+  <w:p w14:paraId="33ADFAD7" w14:textId="77777777" w:rsidR="00555340" w:rsidRPr="007A2FD9" w:rsidRDefault="00555340" w:rsidP="00453D89">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006C7C7A" w:rsidRDefault="006C7C7A">
+    <w:p w14:paraId="4163023E" w14:textId="77777777" w:rsidR="00214BD7" w:rsidRDefault="00214BD7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006C7C7A" w:rsidRDefault="006C7C7A">
+    <w:p w14:paraId="278C54C8" w14:textId="77777777" w:rsidR="00214BD7" w:rsidRDefault="00214BD7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00D65999" w:rsidRDefault="00D65999">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02CE0845" w14:textId="77777777" w:rsidR="00D65999" w:rsidRDefault="00D65999">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="002C7474" w:rsidRDefault="002C7474" w:rsidP="00EC1FE4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2629EA5A" w14:textId="77777777" w:rsidR="002C7474" w:rsidRDefault="002C7474" w:rsidP="00EC1FE4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="0099774B" w:rsidRDefault="0099774B" w:rsidP="00BE1884">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="55516A29" w14:textId="77777777" w:rsidR="0099774B" w:rsidRDefault="0099774B" w:rsidP="00BE1884">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="007A2FD9" w:rsidRPr="007A2FD9" w:rsidRDefault="007A2FD9" w:rsidP="007A2FD9">
+  <w:p w14:paraId="2F629B56" w14:textId="77777777" w:rsidR="007A2FD9" w:rsidRPr="007A2FD9" w:rsidRDefault="007A2FD9" w:rsidP="007A2FD9">
     <w:pPr>
       <w:ind w:left="9360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013F7DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DD43946"/>
     <w:lvl w:ilvl="0" w:tplc="8D964180">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="759"/>
         </w:tabs>
         <w:ind w:left="759" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="30CA30AE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2855,110 +1738,112 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BFF83174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1713647426">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AB1E7D"/>
     <w:rsid w:val="00000638"/>
     <w:rsid w:val="00034E39"/>
     <w:rsid w:val="00065028"/>
     <w:rsid w:val="00065F6F"/>
     <w:rsid w:val="00071EFF"/>
     <w:rsid w:val="00075D63"/>
     <w:rsid w:val="00095392"/>
     <w:rsid w:val="00095463"/>
     <w:rsid w:val="000955C6"/>
     <w:rsid w:val="000A5846"/>
     <w:rsid w:val="000D0AB0"/>
     <w:rsid w:val="000D212D"/>
     <w:rsid w:val="00122CB7"/>
     <w:rsid w:val="00133E6B"/>
     <w:rsid w:val="00146F63"/>
     <w:rsid w:val="00152B07"/>
     <w:rsid w:val="001A0821"/>
     <w:rsid w:val="001B18E6"/>
     <w:rsid w:val="001D2B33"/>
     <w:rsid w:val="001E4FB9"/>
     <w:rsid w:val="001F5E5E"/>
+    <w:rsid w:val="00214BD7"/>
     <w:rsid w:val="00215D60"/>
     <w:rsid w:val="00230706"/>
     <w:rsid w:val="00247BD4"/>
     <w:rsid w:val="002705AB"/>
     <w:rsid w:val="0029456B"/>
+    <w:rsid w:val="00295BC5"/>
     <w:rsid w:val="002B433A"/>
     <w:rsid w:val="002C7474"/>
     <w:rsid w:val="002E18F8"/>
     <w:rsid w:val="002E3E79"/>
     <w:rsid w:val="002F05D6"/>
     <w:rsid w:val="00300BFA"/>
     <w:rsid w:val="0032017A"/>
     <w:rsid w:val="003220CF"/>
     <w:rsid w:val="00327BDD"/>
     <w:rsid w:val="00332654"/>
     <w:rsid w:val="00334114"/>
     <w:rsid w:val="00336C55"/>
     <w:rsid w:val="003434FF"/>
     <w:rsid w:val="00353BA2"/>
     <w:rsid w:val="00367CF5"/>
     <w:rsid w:val="003813ED"/>
     <w:rsid w:val="003829C8"/>
     <w:rsid w:val="003908D4"/>
     <w:rsid w:val="00395960"/>
     <w:rsid w:val="003A3E17"/>
     <w:rsid w:val="003A46FC"/>
     <w:rsid w:val="003A6259"/>
     <w:rsid w:val="003B1F7E"/>
     <w:rsid w:val="003C3C37"/>
     <w:rsid w:val="003D2CDD"/>
@@ -2991,193 +1876,204 @@
     <w:rsid w:val="00652022"/>
     <w:rsid w:val="00664309"/>
     <w:rsid w:val="00664C57"/>
     <w:rsid w:val="00667791"/>
     <w:rsid w:val="006740D0"/>
     <w:rsid w:val="00682402"/>
     <w:rsid w:val="006B288D"/>
     <w:rsid w:val="006B3CC3"/>
     <w:rsid w:val="006C0462"/>
     <w:rsid w:val="006C1445"/>
     <w:rsid w:val="006C3942"/>
     <w:rsid w:val="006C7C7A"/>
     <w:rsid w:val="006D251F"/>
     <w:rsid w:val="006E23AA"/>
     <w:rsid w:val="006E28A9"/>
     <w:rsid w:val="007035C1"/>
     <w:rsid w:val="00737568"/>
     <w:rsid w:val="0075615F"/>
     <w:rsid w:val="00757E6D"/>
     <w:rsid w:val="007638CD"/>
     <w:rsid w:val="00773DF5"/>
     <w:rsid w:val="007744D1"/>
     <w:rsid w:val="0077716E"/>
     <w:rsid w:val="007868E9"/>
     <w:rsid w:val="007A2FD9"/>
+    <w:rsid w:val="007A33A0"/>
     <w:rsid w:val="007C2186"/>
     <w:rsid w:val="007C719E"/>
     <w:rsid w:val="007D2372"/>
     <w:rsid w:val="00817504"/>
     <w:rsid w:val="00880913"/>
     <w:rsid w:val="008964C4"/>
     <w:rsid w:val="008968AB"/>
     <w:rsid w:val="008A26C6"/>
     <w:rsid w:val="008C274A"/>
     <w:rsid w:val="008D358A"/>
     <w:rsid w:val="008E781C"/>
     <w:rsid w:val="00907996"/>
     <w:rsid w:val="00912314"/>
     <w:rsid w:val="00917C9E"/>
     <w:rsid w:val="0092280E"/>
     <w:rsid w:val="00924AA2"/>
     <w:rsid w:val="00944BC2"/>
     <w:rsid w:val="00945397"/>
     <w:rsid w:val="00951088"/>
+    <w:rsid w:val="009511D4"/>
     <w:rsid w:val="00953632"/>
     <w:rsid w:val="00953752"/>
     <w:rsid w:val="00962C80"/>
     <w:rsid w:val="0097078A"/>
     <w:rsid w:val="0097409E"/>
     <w:rsid w:val="009777FF"/>
     <w:rsid w:val="00982875"/>
     <w:rsid w:val="00990B85"/>
     <w:rsid w:val="0099774B"/>
     <w:rsid w:val="009A0121"/>
     <w:rsid w:val="009B09B3"/>
     <w:rsid w:val="009D23CD"/>
     <w:rsid w:val="009E5A60"/>
     <w:rsid w:val="009F3E32"/>
     <w:rsid w:val="00A04EB7"/>
     <w:rsid w:val="00A15142"/>
     <w:rsid w:val="00A20AA2"/>
+    <w:rsid w:val="00A40FAD"/>
     <w:rsid w:val="00A63271"/>
     <w:rsid w:val="00A67FD2"/>
     <w:rsid w:val="00A75371"/>
+    <w:rsid w:val="00A82ADF"/>
+    <w:rsid w:val="00AA600F"/>
     <w:rsid w:val="00AB1E7D"/>
     <w:rsid w:val="00AB30C8"/>
     <w:rsid w:val="00AC500F"/>
     <w:rsid w:val="00AD274F"/>
+    <w:rsid w:val="00AE35D6"/>
+    <w:rsid w:val="00AE6DF3"/>
     <w:rsid w:val="00B06E3F"/>
     <w:rsid w:val="00B1564A"/>
+    <w:rsid w:val="00B236B7"/>
     <w:rsid w:val="00B269DF"/>
     <w:rsid w:val="00B300F2"/>
     <w:rsid w:val="00B5583A"/>
     <w:rsid w:val="00B621B7"/>
     <w:rsid w:val="00B66645"/>
     <w:rsid w:val="00B66C49"/>
     <w:rsid w:val="00B74821"/>
     <w:rsid w:val="00B84D6D"/>
     <w:rsid w:val="00BA1F6B"/>
     <w:rsid w:val="00BA663E"/>
     <w:rsid w:val="00BC6359"/>
     <w:rsid w:val="00BD39C5"/>
     <w:rsid w:val="00BE1884"/>
     <w:rsid w:val="00BE3BAD"/>
     <w:rsid w:val="00BE424D"/>
     <w:rsid w:val="00C4328A"/>
     <w:rsid w:val="00C90F48"/>
     <w:rsid w:val="00CB36C3"/>
     <w:rsid w:val="00CC7AE2"/>
     <w:rsid w:val="00CD2278"/>
     <w:rsid w:val="00CF0631"/>
     <w:rsid w:val="00CF096D"/>
     <w:rsid w:val="00CF7E1A"/>
     <w:rsid w:val="00D12B69"/>
     <w:rsid w:val="00D65999"/>
     <w:rsid w:val="00D71636"/>
     <w:rsid w:val="00D7335C"/>
     <w:rsid w:val="00DB52ED"/>
     <w:rsid w:val="00DD18DE"/>
     <w:rsid w:val="00DD394F"/>
     <w:rsid w:val="00DE0681"/>
     <w:rsid w:val="00E26C50"/>
     <w:rsid w:val="00E30A03"/>
     <w:rsid w:val="00E341A6"/>
     <w:rsid w:val="00E36435"/>
     <w:rsid w:val="00E55472"/>
     <w:rsid w:val="00E60D0C"/>
+    <w:rsid w:val="00E678FE"/>
     <w:rsid w:val="00E82213"/>
     <w:rsid w:val="00E85724"/>
+    <w:rsid w:val="00E960FC"/>
     <w:rsid w:val="00EC1FE4"/>
     <w:rsid w:val="00EC3B69"/>
     <w:rsid w:val="00ED4BBE"/>
     <w:rsid w:val="00EE4B01"/>
     <w:rsid w:val="00EF261F"/>
     <w:rsid w:val="00F2218C"/>
     <w:rsid w:val="00F314CC"/>
     <w:rsid w:val="00F4780D"/>
     <w:rsid w:val="00F47B23"/>
     <w:rsid w:val="00F51C66"/>
     <w:rsid w:val="00F9335E"/>
     <w:rsid w:val="00F96CA6"/>
     <w:rsid w:val="00FA06F8"/>
+    <w:rsid w:val="00FA49C5"/>
     <w:rsid w:val="00FC217A"/>
     <w:rsid w:val="00FD2F9A"/>
     <w:rsid w:val="00FD4253"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="26F05FBB"/>
+  <w14:docId w14:val="78875D3E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{96E112E7-815C-4D3F-A92A-DD7221BF0784}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3412,50 +2308,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00AB1E7D"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006173B2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
@@ -3621,51 +2518,51 @@
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="00BE1884"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006173B2"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1212889681">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -3944,75 +2841,75 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2947</Characters>
+  <Pages>2</Pages>
+  <Words>2063</Words>
+  <Characters>1176</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>4</vt:lpstr>
       <vt:lpstr>4</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>pkiva</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8099</CharactersWithSpaces>
+  <CharactersWithSpaces>3233</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>4</dc:title>
   <dc:creator>DaceA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>