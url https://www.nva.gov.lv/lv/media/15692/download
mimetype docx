--- v2 (2026-05-26)
+++ v3 (2026-08-26)
@@ -8,84 +8,90 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6566FB3F" w14:textId="77777777" w:rsidR="00AB1E7D" w:rsidRDefault="00CD2278" w:rsidP="00AB1E7D">
+    <w:p w14:paraId="6566FB3F" w14:textId="309DAE2A" w:rsidR="00AB1E7D" w:rsidRDefault="00CD2278" w:rsidP="00AB1E7D">
       <w:pPr>
         <w:ind w:right="-514"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00133E6B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nodarbinātības valsts aģentūras</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Rēzeknes </w:t>
       </w:r>
       <w:r w:rsidRPr="00962C80">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> filiāle</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2B8A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>s Rēzeknes KAC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0077716E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>aicina apmeklēt</w:t>
       </w:r>
       <w:r w:rsidR="006B3CC3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AC18DBB" w14:textId="77777777" w:rsidR="00AB1E7D" w:rsidRDefault="006B3CC3" w:rsidP="00AB1E7D">
       <w:pPr>
         <w:ind w:right="-514"/>
         <w:jc w:val="center"/>
@@ -264,89 +270,89 @@
           </w:tcPr>
           <w:p w14:paraId="50B8EA22" w14:textId="77777777" w:rsidR="00CD2278" w:rsidRPr="0054691F" w:rsidRDefault="00CD2278" w:rsidP="00A33B85">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054691F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Norises vietas adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD2278" w:rsidRPr="00E341A6" w14:paraId="5CF6257A" w14:textId="77777777" w:rsidTr="00A33B85">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="159C574E" w14:textId="5D3DB237" w:rsidR="00CD2278" w:rsidRPr="00FC2C32" w:rsidRDefault="003829C8" w:rsidP="00A33B85">
+          <w:p w14:paraId="159C574E" w14:textId="19DADCE6" w:rsidR="00CD2278" w:rsidRPr="00FC2C32" w:rsidRDefault="003829C8" w:rsidP="00A33B85">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="009511D4">
-[...5 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="00DF2B8A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r w:rsidR="009511D4">
-[...5 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="00DF2B8A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.2026</w:t>
             </w:r>
             <w:r w:rsidR="00CD2278">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>., 9:00-10:</w:t>
             </w:r>
             <w:r w:rsidR="00CD2278" w:rsidRPr="00FC2C32">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
@@ -386,81 +392,81 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="045571A9" w14:textId="77777777" w:rsidR="00CD2278" w:rsidRPr="00E341A6" w:rsidRDefault="00CD2278" w:rsidP="00A33B85">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Atbrīvošanas aleja 155, Rēzekne, 200.kab. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003829C8" w:rsidRPr="00E341A6" w14:paraId="3A358978" w14:textId="77777777" w:rsidTr="00A33B85">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A08A54A" w14:textId="7DDCAA60" w:rsidR="003829C8" w:rsidRDefault="009511D4" w:rsidP="003829C8">
-[...13 lines deleted...]
-              <w:t>02</w:t>
+          <w:p w14:paraId="6A08A54A" w14:textId="541CB502" w:rsidR="003829C8" w:rsidRDefault="00DF2B8A" w:rsidP="003829C8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="003829C8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="003829C8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.2026., 9.00-10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68B9FE44" w14:textId="77777777" w:rsidR="003829C8" w:rsidRPr="00E341A6" w:rsidRDefault="003829C8" w:rsidP="003829C8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Informatīvā diena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -484,113 +490,113 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="703EF478" w14:textId="77777777" w:rsidR="003829C8" w:rsidRPr="00E341A6" w:rsidRDefault="003829C8" w:rsidP="003829C8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Atbrīvošanas aleja 155, Rēzekne, 200.kab. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00773DF5" w:rsidRPr="00E341A6" w14:paraId="726661EF" w14:textId="77777777" w:rsidTr="00A33B85">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32E78D65" w14:textId="6CAA0670" w:rsidR="00773DF5" w:rsidRDefault="009511D4" w:rsidP="00773DF5">
-[...13 lines deleted...]
-              <w:t>09</w:t>
+          <w:p w14:paraId="32E78D65" w14:textId="41C3B7F0" w:rsidR="00773DF5" w:rsidRDefault="00DF2B8A" w:rsidP="00773DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>17</w:t>
             </w:r>
             <w:r w:rsidR="00773DF5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="003829C8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00773DF5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
             <w:r w:rsidR="003829C8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00773DF5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>5., 9:00-10:</w:t>
+              <w:t>., 9:00-10:</w:t>
             </w:r>
             <w:r w:rsidR="00773DF5" w:rsidRPr="00FC2C32">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78283C7F" w14:textId="77777777" w:rsidR="00773DF5" w:rsidRPr="00E341A6" w:rsidRDefault="00773DF5" w:rsidP="00773DF5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Informatīvā diena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -614,89 +620,89 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A9C89FC" w14:textId="464FC2E5" w:rsidR="00773DF5" w:rsidRDefault="009511D4" w:rsidP="00773DF5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Atbrīvošanas aleja 155, Rēzekne, 200.kab.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD2278" w:rsidRPr="00E341A6" w14:paraId="464A3ADB" w14:textId="77777777" w:rsidTr="00A33B85">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CC80269" w14:textId="06BDF2EC" w:rsidR="00CD2278" w:rsidRPr="00FC2C32" w:rsidRDefault="009511D4" w:rsidP="00A33B85">
-[...13 lines deleted...]
-              <w:t>30</w:t>
+          <w:p w14:paraId="5CC80269" w14:textId="26D83D23" w:rsidR="00CD2278" w:rsidRPr="00FC2C32" w:rsidRDefault="00DF2B8A" w:rsidP="00A33B85">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>24</w:t>
             </w:r>
             <w:r w:rsidR="00A67FD2">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00773DF5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00664309">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
             <w:r w:rsidR="003829C8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00CD2278" w:rsidRPr="00FC2C32">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.,</w:t>
             </w:r>
@@ -752,83 +758,91 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="559B6A4F" w14:textId="77777777" w:rsidR="00CD2278" w:rsidRPr="00E341A6" w:rsidRDefault="008C274A" w:rsidP="00A33B85">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Atbrīvošanas aleja 155, Rēzekne, 200.kab. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003829C8" w:rsidRPr="00E341A6" w14:paraId="354D1961" w14:textId="77777777" w:rsidTr="00A33B85">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28C0BB74" w14:textId="3FC4F824" w:rsidR="003829C8" w:rsidRPr="00FC2C32" w:rsidRDefault="009511D4" w:rsidP="003829C8">
-[...31 lines deleted...]
-            <w:r w:rsidR="003829C8">
+          <w:p w14:paraId="28C0BB74" w14:textId="6B87D825" w:rsidR="003829C8" w:rsidRPr="00FC2C32" w:rsidRDefault="009511D4" w:rsidP="003829C8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2B8A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF2B8A" w:rsidRPr="00DF2B8A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="003829C8" w:rsidRPr="00DF2B8A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF2B8A" w:rsidRPr="00DF2B8A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="003829C8" w:rsidRPr="00DF2B8A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.2026</w:t>
             </w:r>
             <w:r w:rsidR="003829C8" w:rsidRPr="00FC2C32">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.,</w:t>
             </w:r>
             <w:r w:rsidR="003829C8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9:00-10:</w:t>
             </w:r>
             <w:r w:rsidR="003829C8" w:rsidRPr="00FC2C32">
               <w:rPr>
@@ -874,81 +888,81 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="433A7952" w14:textId="77777777" w:rsidR="003829C8" w:rsidRPr="00E341A6" w:rsidRDefault="003829C8" w:rsidP="003829C8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Atbrīvošanas aleja 155, Rēzekne, 200.kab. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003829C8" w:rsidRPr="00E341A6" w14:paraId="46445ADC" w14:textId="77777777" w:rsidTr="00A33B85">
         <w:trPr>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69D368DD" w14:textId="5EEA9AB1" w:rsidR="003829C8" w:rsidRPr="00FC2C32" w:rsidRDefault="009511D4" w:rsidP="003829C8">
-[...13 lines deleted...]
-              <w:t>13</w:t>
+          <w:p w14:paraId="69D368DD" w14:textId="3544766D" w:rsidR="003829C8" w:rsidRPr="00FC2C32" w:rsidRDefault="00DF2B8A" w:rsidP="003829C8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>08</w:t>
             </w:r>
             <w:r w:rsidR="003829C8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>.0</w:t>
-[...7 lines deleted...]
-              <w:t>8</w:t>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="003829C8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.2026.</w:t>
             </w:r>
             <w:r w:rsidR="003829C8" w:rsidRPr="00FC2C32">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="003829C8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9:00-10:</w:t>
             </w:r>
@@ -999,82 +1013,82 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68169AFA" w14:textId="77777777" w:rsidR="003829C8" w:rsidRPr="0054691F" w:rsidRDefault="003829C8" w:rsidP="003829C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Atbrīvošanas aleja 155, Rēzekne, 200.kab.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003829C8" w:rsidRPr="00E341A6" w14:paraId="1C66323F" w14:textId="77777777" w:rsidTr="00A33B85">
         <w:trPr>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="475E954B" w14:textId="1187D44E" w:rsidR="003829C8" w:rsidRPr="00FC2C32" w:rsidRDefault="009511D4" w:rsidP="003829C8">
+          <w:p w14:paraId="475E954B" w14:textId="7F35291F" w:rsidR="003829C8" w:rsidRPr="00FC2C32" w:rsidRDefault="00DF2B8A" w:rsidP="003829C8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>20</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="003829C8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>.0</w:t>
-[...7 lines deleted...]
-              <w:t>8</w:t>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="003829C8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.2026.</w:t>
             </w:r>
             <w:r w:rsidR="003829C8" w:rsidRPr="00FC2C32">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="003829C8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9:00-10:</w:t>
             </w:r>
@@ -1125,244 +1139,1071 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="537075DB" w14:textId="77777777" w:rsidR="003829C8" w:rsidRPr="0054691F" w:rsidRDefault="003829C8" w:rsidP="003829C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Atbrīvošanas aleja 155, Rēzekne, 200.kab.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003829C8" w:rsidRPr="00E341A6" w14:paraId="4F30CA41" w14:textId="77777777" w:rsidTr="00A33B85">
         <w:trPr>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17A24CA4" w14:textId="088A87EA" w:rsidR="003829C8" w:rsidRDefault="009511D4" w:rsidP="003829C8">
-[...13 lines deleted...]
-              <w:t>27</w:t>
+          <w:p w14:paraId="17A24CA4" w14:textId="4BE69F90" w:rsidR="003829C8" w:rsidRDefault="009511D4" w:rsidP="003829C8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF2B8A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="003829C8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>.0</w:t>
-[...7 lines deleted...]
-              <w:t>8</w:t>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF2B8A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="003829C8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.2026., 9.00-10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4862FA6E" w14:textId="77777777" w:rsidR="003829C8" w:rsidRPr="00E341A6" w:rsidRDefault="003829C8" w:rsidP="003829C8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Informatīvā diena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5672" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="182E3969" w14:textId="77777777" w:rsidR="003829C8" w:rsidRPr="0054691F" w:rsidRDefault="003829C8" w:rsidP="003829C8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="530A5A23" w14:textId="45991E60" w:rsidR="003829C8" w:rsidRDefault="009511D4" w:rsidP="003829C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Atbrīvošanas aleja 155, Rēzekne, 200.kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF2B8A" w:rsidRPr="00E341A6" w14:paraId="16A4C98D" w14:textId="77777777" w:rsidTr="00A33B85">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F63DF3A" w14:textId="52997AC4" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.2026., 9.00-10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3595" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25777F43" w14:textId="32C7D5AB" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Informatīvā diena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7459FE99" w14:textId="375CE12E" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B892031" w14:textId="0137764F" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Atbrīvošanas aleja 155, Rēzekne, 200.kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF2B8A" w:rsidRPr="00E341A6" w14:paraId="27AD183F" w14:textId="77777777" w:rsidTr="00A33B85">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="743A3FEF" w14:textId="25312E23" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF2B8A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF2B8A">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.2026., 9.00-10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3595" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B3B094" w14:textId="088DB33D" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Informatīvā diena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D8A083C" w14:textId="3F21EAA0" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="336AEA59" w14:textId="1332D033" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Atbrīvošanas aleja 155, Rēzekne, 200.kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF2B8A" w:rsidRPr="00E341A6" w14:paraId="014B97AC" w14:textId="77777777" w:rsidTr="00A33B85">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="353D4A1D" w14:textId="2B22769A" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.2026., 9.00-10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3595" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B50F91B" w14:textId="3BD10D3A" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Informatīvā diena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C71279F" w14:textId="5DF541CF" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C09DC0C" w14:textId="24EA96F1" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Atbrīvošanas aleja 155, Rēzekne, 200.kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF2B8A" w:rsidRPr="00E341A6" w14:paraId="2F9E8FCF" w14:textId="77777777" w:rsidTr="00A33B85">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E981FA9" w14:textId="16885137" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.2026., 9.00-10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3595" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D037986" w14:textId="51B7D179" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Informatīvā diena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6959EF81" w14:textId="13EBF097" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A46224C" w14:textId="5D799E54" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Atbrīvošanas aleja 155, Rēzekne, 200.kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF2B8A" w:rsidRPr="00E341A6" w14:paraId="7D2FB76F" w14:textId="77777777" w:rsidTr="00A33B85">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23185FE8" w14:textId="452FC9F6" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.2026., 9.00-10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3595" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="792402EC" w14:textId="4ECCBCAC" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Informatīvā diena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7591080D" w14:textId="1F6EEF9F" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57EEBF5A" w14:textId="7DEB7821" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Atbrīvošanas aleja 155, Rēzekne, 200.kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF2B8A" w:rsidRPr="00E341A6" w14:paraId="6F4D411A" w14:textId="77777777" w:rsidTr="00A33B85">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E52A3DC" w14:textId="1F80F009" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.2026., 9.00-10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3595" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53652109" w14:textId="597F7A37" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Informatīvā diena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B1489C" w14:textId="0A808792" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="513B698E" w14:textId="7FDD9B9D" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Atbrīvošanas aleja 155, Rēzekne, 200.kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF2B8A" w:rsidRPr="00E341A6" w14:paraId="31D5A359" w14:textId="77777777" w:rsidTr="00A33B85">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25166E0F" w14:textId="6E6FB333" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.2026., 9.00-10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3595" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="688901B9" w14:textId="0AC9BD5A" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Informatīvā diena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1412F6" w14:textId="7871EE73" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2851C3" w14:textId="45D599ED" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Atbrīvošanas aleja 155, Rēzekne, 200.kab.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF2B8A" w:rsidRPr="00E341A6" w14:paraId="0FDB1383" w14:textId="77777777" w:rsidTr="00A33B85">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="175C4B36" w14:textId="41D39035" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.2026., 9.00-10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3595" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ABE11F6" w14:textId="421495DE" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Informatīvā diena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78C3DECF" w14:textId="2AC645C8" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bezdarbnieka statuss, tiesības un pienākumi; sadarbība ar NVA darba meklēšanas procesā; individuālais darba meklēšanas plāns; darba meklējumu dienasgrāmata; NVA pakalpojumi bezdarbniekiem; e-apmācības; darba meklēšanas iespējas; darba meklēšana Eiropas Savienībā un Eiropas Ekonomikas zonā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D47A03E" w14:textId="136FE539" w:rsidR="00DF2B8A" w:rsidRDefault="00DF2B8A" w:rsidP="00DF2B8A">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Atbrīvošanas aleja 155, Rēzekne, 200.kab.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="60270185" w14:textId="55C1985B" w:rsidR="006173B2" w:rsidRPr="008E781C" w:rsidRDefault="00CD2278" w:rsidP="00AA600F">
+    <w:p w14:paraId="60270185" w14:textId="23A7A39F" w:rsidR="006173B2" w:rsidRPr="007E5CF9" w:rsidRDefault="00CD2278" w:rsidP="00AA600F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E781C">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Plašāku informāciju varat iegūt pie </w:t>
       </w:r>
       <w:r w:rsidR="007C2186" w:rsidRPr="008E781C">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Vilhelmīne Gosteva</w:t>
       </w:r>
       <w:r w:rsidRPr="008E781C">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, tālr.</w:t>
       </w:r>
       <w:r w:rsidR="00065F6F" w:rsidRPr="008E781C">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20258685</w:t>
       </w:r>
-      <w:r w:rsidR="00295BC5">
+      <w:r w:rsidR="007E5CF9">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>, Kristīne Ivanova, tālr.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5CF9" w:rsidRPr="007E5CF9">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="007E5CF9" w:rsidRPr="007E5CF9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>25444756</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="537245C0" w14:textId="77777777" w:rsidR="006173B2" w:rsidRDefault="006173B2" w:rsidP="006173B2">
+    <w:p w14:paraId="537245C0" w14:textId="77777777" w:rsidR="006173B2" w:rsidRPr="007E5CF9" w:rsidRDefault="006173B2" w:rsidP="006173B2">
       <w:pPr>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61EAA8F2" w14:textId="77777777" w:rsidR="006173B2" w:rsidRDefault="006173B2" w:rsidP="006173B2">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02602FB9" w14:textId="77777777" w:rsidR="006173B2" w:rsidRDefault="006173B2" w:rsidP="006173B2">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F137D96" w14:textId="77777777" w:rsidR="006173B2" w:rsidRPr="00E60D0C" w:rsidRDefault="006173B2" w:rsidP="006173B2">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006173B2" w:rsidRPr="00E60D0C" w:rsidSect="00555340">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2299F689" w14:textId="77777777" w:rsidR="00214BD7" w:rsidRDefault="00214BD7">
+    <w:p w14:paraId="31BC69B4" w14:textId="77777777" w:rsidR="00EF11CE" w:rsidRDefault="00EF11CE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44EC31BD" w14:textId="77777777" w:rsidR="00214BD7" w:rsidRDefault="00214BD7">
+    <w:p w14:paraId="5F21EECE" w14:textId="77777777" w:rsidR="00EF11CE" w:rsidRDefault="00EF11CE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1424,69 +2265,93 @@
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="560584BA" w14:textId="77777777" w:rsidR="00D65999" w:rsidRDefault="00D65999" w:rsidP="00D65999">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>KRG_3.1_</w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="008964C4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>12.pielikums</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>_1.versija 05.03.2024.</w:t>
+      <w:t>_</w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>1.versija</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 05.03.2024.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2CC1B50E" w14:textId="77777777" w:rsidR="00982875" w:rsidRDefault="00982875">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="671F43AB" w14:textId="77777777" w:rsidR="007A2FD9" w:rsidRDefault="007A2FD9" w:rsidP="00555340">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3573D741" w14:textId="77777777" w:rsidR="007A2FD9" w:rsidRDefault="007A2FD9" w:rsidP="00555340">
@@ -1494,99 +2359,143 @@
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3815B42D" w14:textId="77777777" w:rsidR="00453D89" w:rsidRDefault="006B3CC3" w:rsidP="00453D89">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>KRG_3.1_1</w:t>
+      <w:t>KRG_3.1_</w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00542603">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>.pielikums_1.versija 05.03.2024.</w:t>
+      <w:t>.pielikums</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>_</w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>1.versija</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 05.03.2024.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="33ADFAD7" w14:textId="77777777" w:rsidR="00555340" w:rsidRPr="007A2FD9" w:rsidRDefault="00555340" w:rsidP="00453D89">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4163023E" w14:textId="77777777" w:rsidR="00214BD7" w:rsidRDefault="00214BD7">
+    <w:p w14:paraId="4BD092D5" w14:textId="77777777" w:rsidR="00EF11CE" w:rsidRDefault="00EF11CE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="278C54C8" w14:textId="77777777" w:rsidR="00214BD7" w:rsidRDefault="00214BD7">
+    <w:p w14:paraId="0F5D11F1" w14:textId="77777777" w:rsidR="00EF11CE" w:rsidRDefault="00EF11CE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="02CE0845" w14:textId="77777777" w:rsidR="00D65999" w:rsidRDefault="00D65999">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2629EA5A" w14:textId="77777777" w:rsidR="002C7474" w:rsidRDefault="002C7474" w:rsidP="00EC1FE4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
@@ -1747,51 +2656,51 @@
     <w:lvl w:ilvl="8" w:tplc="BFF83174" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1713647426">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AB1E7D"/>
     <w:rsid w:val="00000638"/>
@@ -1841,89 +2750,91 @@
     <w:rsid w:val="003829C8"/>
     <w:rsid w:val="003908D4"/>
     <w:rsid w:val="00395960"/>
     <w:rsid w:val="003A3E17"/>
     <w:rsid w:val="003A46FC"/>
     <w:rsid w:val="003A6259"/>
     <w:rsid w:val="003B1F7E"/>
     <w:rsid w:val="003C3C37"/>
     <w:rsid w:val="003D2CDD"/>
     <w:rsid w:val="003D3A58"/>
     <w:rsid w:val="003F7AE0"/>
     <w:rsid w:val="00433DB0"/>
     <w:rsid w:val="00453D89"/>
     <w:rsid w:val="00455709"/>
     <w:rsid w:val="00471BBC"/>
     <w:rsid w:val="00474AAE"/>
     <w:rsid w:val="00497D36"/>
     <w:rsid w:val="004C1308"/>
     <w:rsid w:val="004D31A3"/>
     <w:rsid w:val="004D4818"/>
     <w:rsid w:val="004D659B"/>
     <w:rsid w:val="005052E9"/>
     <w:rsid w:val="0054130B"/>
     <w:rsid w:val="00542603"/>
     <w:rsid w:val="0054691F"/>
+    <w:rsid w:val="00553455"/>
     <w:rsid w:val="00555340"/>
     <w:rsid w:val="005736A5"/>
     <w:rsid w:val="005771A3"/>
     <w:rsid w:val="00590267"/>
     <w:rsid w:val="00591CB9"/>
     <w:rsid w:val="005A3C0D"/>
     <w:rsid w:val="005C10E0"/>
     <w:rsid w:val="00613524"/>
     <w:rsid w:val="006173B2"/>
     <w:rsid w:val="00642B81"/>
     <w:rsid w:val="00652022"/>
     <w:rsid w:val="00664309"/>
     <w:rsid w:val="00664C57"/>
     <w:rsid w:val="00667791"/>
     <w:rsid w:val="006740D0"/>
     <w:rsid w:val="00682402"/>
     <w:rsid w:val="006B288D"/>
     <w:rsid w:val="006B3CC3"/>
     <w:rsid w:val="006C0462"/>
     <w:rsid w:val="006C1445"/>
     <w:rsid w:val="006C3942"/>
     <w:rsid w:val="006C7C7A"/>
     <w:rsid w:val="006D251F"/>
     <w:rsid w:val="006E23AA"/>
     <w:rsid w:val="006E28A9"/>
     <w:rsid w:val="007035C1"/>
     <w:rsid w:val="00737568"/>
     <w:rsid w:val="0075615F"/>
     <w:rsid w:val="00757E6D"/>
     <w:rsid w:val="007638CD"/>
     <w:rsid w:val="00773DF5"/>
     <w:rsid w:val="007744D1"/>
     <w:rsid w:val="0077716E"/>
     <w:rsid w:val="007868E9"/>
     <w:rsid w:val="007A2FD9"/>
     <w:rsid w:val="007A33A0"/>
     <w:rsid w:val="007C2186"/>
     <w:rsid w:val="007C719E"/>
     <w:rsid w:val="007D2372"/>
+    <w:rsid w:val="007E5CF9"/>
     <w:rsid w:val="00817504"/>
     <w:rsid w:val="00880913"/>
     <w:rsid w:val="008964C4"/>
     <w:rsid w:val="008968AB"/>
     <w:rsid w:val="008A26C6"/>
     <w:rsid w:val="008C274A"/>
     <w:rsid w:val="008D358A"/>
     <w:rsid w:val="008E781C"/>
     <w:rsid w:val="00907996"/>
     <w:rsid w:val="00912314"/>
     <w:rsid w:val="00917C9E"/>
     <w:rsid w:val="0092280E"/>
     <w:rsid w:val="00924AA2"/>
     <w:rsid w:val="00944BC2"/>
     <w:rsid w:val="00945397"/>
     <w:rsid w:val="00951088"/>
     <w:rsid w:val="009511D4"/>
     <w:rsid w:val="00953632"/>
     <w:rsid w:val="00953752"/>
     <w:rsid w:val="00962C80"/>
     <w:rsid w:val="0097078A"/>
     <w:rsid w:val="0097409E"/>
     <w:rsid w:val="009777FF"/>
     <w:rsid w:val="00982875"/>
     <w:rsid w:val="00990B85"/>
@@ -1960,64 +2871,66 @@
     <w:rsid w:val="00B74821"/>
     <w:rsid w:val="00B84D6D"/>
     <w:rsid w:val="00BA1F6B"/>
     <w:rsid w:val="00BA663E"/>
     <w:rsid w:val="00BC6359"/>
     <w:rsid w:val="00BD39C5"/>
     <w:rsid w:val="00BE1884"/>
     <w:rsid w:val="00BE3BAD"/>
     <w:rsid w:val="00BE424D"/>
     <w:rsid w:val="00C4328A"/>
     <w:rsid w:val="00C90F48"/>
     <w:rsid w:val="00CB36C3"/>
     <w:rsid w:val="00CC7AE2"/>
     <w:rsid w:val="00CD2278"/>
     <w:rsid w:val="00CF0631"/>
     <w:rsid w:val="00CF096D"/>
     <w:rsid w:val="00CF7E1A"/>
     <w:rsid w:val="00D12B69"/>
     <w:rsid w:val="00D65999"/>
     <w:rsid w:val="00D71636"/>
     <w:rsid w:val="00D7335C"/>
     <w:rsid w:val="00DB52ED"/>
     <w:rsid w:val="00DD18DE"/>
     <w:rsid w:val="00DD394F"/>
     <w:rsid w:val="00DE0681"/>
+    <w:rsid w:val="00DF2B8A"/>
     <w:rsid w:val="00E26C50"/>
     <w:rsid w:val="00E30A03"/>
     <w:rsid w:val="00E341A6"/>
     <w:rsid w:val="00E36435"/>
     <w:rsid w:val="00E55472"/>
     <w:rsid w:val="00E60D0C"/>
     <w:rsid w:val="00E678FE"/>
     <w:rsid w:val="00E82213"/>
     <w:rsid w:val="00E85724"/>
     <w:rsid w:val="00E960FC"/>
     <w:rsid w:val="00EC1FE4"/>
     <w:rsid w:val="00EC3B69"/>
     <w:rsid w:val="00ED4BBE"/>
     <w:rsid w:val="00EE4B01"/>
+    <w:rsid w:val="00EF11CE"/>
     <w:rsid w:val="00EF261F"/>
     <w:rsid w:val="00F2218C"/>
     <w:rsid w:val="00F314CC"/>
     <w:rsid w:val="00F4780D"/>
     <w:rsid w:val="00F47B23"/>
     <w:rsid w:val="00F51C66"/>
     <w:rsid w:val="00F9335E"/>
     <w:rsid w:val="00F96CA6"/>
     <w:rsid w:val="00FA06F8"/>
     <w:rsid w:val="00FA49C5"/>
     <w:rsid w:val="00FC217A"/>
     <w:rsid w:val="00FD2F9A"/>
     <w:rsid w:val="00FD4253"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2841,75 +3754,75 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1176</Characters>
+  <Pages>3</Pages>
+  <Words>4003</Words>
+  <Characters>2282</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>4</vt:lpstr>
       <vt:lpstr>4</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>pkiva</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3233</CharactersWithSpaces>
+  <CharactersWithSpaces>6273</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>4</dc:title>
   <dc:creator>DaceA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>