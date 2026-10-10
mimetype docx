--- v3 (2026-07-27)
+++ v4 (2026-10-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1EF73211" w14:textId="77777777" w:rsidR="00F5629E" w:rsidRDefault="00F5629E" w:rsidP="00574DE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1155"/>
           <w:tab w:val="center" w:pos="4153"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2083D219" w14:textId="09DA8399" w:rsidR="00A31616" w:rsidRDefault="00D527E7" w:rsidP="00D527E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1155"/>
           <w:tab w:val="center" w:pos="4153"/>
         </w:tabs>
@@ -278,58 +278,69 @@
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C7DC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00F5629E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009C7DC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Zoom platformā)</w:t>
+        <w:t>Zoom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009C7DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> platformā)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14977" w:type="dxa"/>
         <w:tblInd w:w="-792" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2300"/>
         <w:gridCol w:w="3595"/>
         <w:gridCol w:w="5672"/>
         <w:gridCol w:w="3410"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D527E7" w:rsidRPr="00F5629E" w14:paraId="0BE50A3E" w14:textId="77777777" w:rsidTr="00151F52">
         <w:trPr>
           <w:trHeight w:val="329"/>
@@ -438,92 +449,82 @@
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Norises vieta un atbildīgais darbinieks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F5629E" w:rsidRPr="00F5629E" w14:paraId="7481F828" w14:textId="77777777" w:rsidTr="00F5629E">
         <w:trPr>
           <w:trHeight w:val="995"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56E895A4" w14:textId="51707638" w:rsidR="00F5629E" w:rsidRPr="00F5629E" w:rsidRDefault="007B192E" w:rsidP="00F5629E">
+          <w:p w14:paraId="56E895A4" w14:textId="1C8DBC4B" w:rsidR="00F5629E" w:rsidRPr="00F5629E" w:rsidRDefault="009F641D" w:rsidP="00F5629E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk107565835"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>28</w:t>
-[...19 lines deleted...]
-              <w:t>7</w:t>
+              <w:t>27.</w:t>
+            </w:r>
+            <w:r w:rsidR="006B4F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00F5629E" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
             <w:r w:rsidR="004549D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00942EC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -966,51 +967,73 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D64EEA1" w14:textId="77777777" w:rsidR="00F5629E" w:rsidRPr="00F5629E" w:rsidRDefault="00F5629E" w:rsidP="0049006C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Zoom platformā</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F5629E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Zoom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F5629E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> platformā</w:t>
             </w:r>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (pieslēgšanās saite tiks izsūtīta </w:t>
             </w:r>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>uz e-pastu</w:t>
             </w:r>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1033,91 +1056,81 @@
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Sandra Kindzule</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="00300F40" w:rsidRPr="00F5629E" w14:paraId="6E0934B3" w14:textId="77777777" w:rsidTr="00F5629E">
         <w:trPr>
           <w:trHeight w:val="995"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F11226D" w14:textId="788FC5ED" w:rsidR="004549D4" w:rsidRPr="00F5629E" w:rsidRDefault="007B192E" w:rsidP="004549D4">
+          <w:p w14:paraId="6F11226D" w14:textId="487633B6" w:rsidR="004549D4" w:rsidRPr="00F5629E" w:rsidRDefault="006B4F41" w:rsidP="004549D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>25</w:t>
-[...9 lines deleted...]
-              <w:t>.08</w:t>
+              <w:t>24.11.</w:t>
             </w:r>
             <w:r w:rsidR="004549D4" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>.202</w:t>
+              <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="004549D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EE7AE98" w14:textId="6775C7CE" w:rsidR="00300F40" w:rsidRPr="00F5629E" w:rsidRDefault="004549D4" w:rsidP="004549D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
@@ -1270,91 +1283,91 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00942EC7" w:rsidRPr="00F5629E" w14:paraId="725C24A8" w14:textId="77777777" w:rsidTr="00574DE2">
         <w:trPr>
           <w:trHeight w:val="1029"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="073BA604" w14:textId="2D1F83DC" w:rsidR="004549D4" w:rsidRPr="00F5629E" w:rsidRDefault="007B192E" w:rsidP="004549D4">
+          <w:p w14:paraId="073BA604" w14:textId="732A4C91" w:rsidR="004549D4" w:rsidRPr="00F5629E" w:rsidRDefault="007B192E" w:rsidP="004549D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
             <w:r w:rsidR="001348D0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>.0</w:t>
-[...9 lines deleted...]
-              <w:t>9</w:t>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="006B4F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="004549D4" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
             <w:r w:rsidR="004549D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="448CE8D3" w14:textId="6F91592A" w:rsidR="00942EC7" w:rsidRPr="00F5629E" w:rsidRDefault="004549D4" w:rsidP="004549D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1521,73 +1534,73 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00300F40" w:rsidRPr="00F5629E" w14:paraId="263F925F" w14:textId="77777777" w:rsidTr="00574DE2">
         <w:trPr>
           <w:trHeight w:val="930"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66F5F09E" w14:textId="74016C0F" w:rsidR="00300F40" w:rsidRPr="00F5629E" w:rsidRDefault="007B192E" w:rsidP="00300F40">
+          <w:p w14:paraId="66F5F09E" w14:textId="1BE1D51C" w:rsidR="00300F40" w:rsidRPr="00F5629E" w:rsidRDefault="009F641D" w:rsidP="00300F40">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk107565984"/>
             <w:bookmarkStart w:id="2" w:name="_Hlk135482455"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>14.07</w:t>
+              <w:t>13.10</w:t>
             </w:r>
             <w:r w:rsidR="00E544CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00300F40" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="004549D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -2140,81 +2153,81 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Sandra Kindzule</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00300F40" w:rsidRPr="00F5629E" w14:paraId="607134D3" w14:textId="77777777" w:rsidTr="00574DE2">
         <w:trPr>
           <w:trHeight w:val="930"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75E490EA" w14:textId="4195EEDE" w:rsidR="00300F40" w:rsidRPr="00F5629E" w:rsidRDefault="00A56354" w:rsidP="00300F40">
+          <w:p w14:paraId="75E490EA" w14:textId="32ECB096" w:rsidR="00300F40" w:rsidRPr="00F5629E" w:rsidRDefault="009F641D" w:rsidP="00300F40">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>11.08</w:t>
-[...9 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>10.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00576DF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="00300F40" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="004549D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00300F40" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -2352,71 +2365,81 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00942EC7" w:rsidRPr="00F5629E" w14:paraId="5B16F4C2" w14:textId="77777777" w:rsidTr="00574DE2">
         <w:trPr>
           <w:trHeight w:val="1173"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12D60A41" w14:textId="5BB33505" w:rsidR="00942EC7" w:rsidRPr="00F5629E" w:rsidRDefault="00A56354" w:rsidP="00942EC7">
+          <w:p w14:paraId="12D60A41" w14:textId="1F8A29E8" w:rsidR="00942EC7" w:rsidRPr="00F5629E" w:rsidRDefault="00A56354" w:rsidP="00942EC7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>15.09.</w:t>
+              <w:t>15.</w:t>
+            </w:r>
+            <w:r w:rsidR="009F641D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>12.</w:t>
             </w:r>
             <w:r w:rsidR="00942EC7" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="004549D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00942EC7" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -2755,63 +2778,63 @@
       <w:r w:rsidRPr="000B65D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>@nva.gov.lv</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000B65D4" w:rsidRPr="000B65D4" w:rsidSect="00942EC7">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="426" w:right="1134" w:bottom="284" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08263F55" w14:textId="77777777" w:rsidR="00434ACC" w:rsidRDefault="00434ACC" w:rsidP="00D527E7">
+    <w:p w14:paraId="4BA2073F" w14:textId="77777777" w:rsidR="00D35DF4" w:rsidRDefault="00D35DF4" w:rsidP="00D527E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FC7419B" w14:textId="77777777" w:rsidR="00434ACC" w:rsidRDefault="00434ACC" w:rsidP="00D527E7">
+    <w:p w14:paraId="79E84607" w14:textId="77777777" w:rsidR="00D35DF4" w:rsidRDefault="00D35DF4" w:rsidP="00D527E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2841,112 +2864,112 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="22907C3E" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="00555340">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22907C3E" w14:textId="77777777" w:rsidR="00567165" w:rsidRDefault="00567165" w:rsidP="00555340">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1BFB08CE" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="00555340">
+  <w:p w14:paraId="1BFB08CE" w14:textId="77777777" w:rsidR="00567165" w:rsidRDefault="00567165" w:rsidP="00555340">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="457901AF" w14:textId="77777777" w:rsidR="00434ACC" w:rsidRDefault="00434ACC" w:rsidP="00D527E7">
+    <w:p w14:paraId="26F8D3DF" w14:textId="77777777" w:rsidR="00D35DF4" w:rsidRDefault="00D35DF4" w:rsidP="00D527E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67BC8EB6" w14:textId="77777777" w:rsidR="00434ACC" w:rsidRDefault="00434ACC" w:rsidP="00D527E7">
+    <w:p w14:paraId="125B85D4" w14:textId="77777777" w:rsidR="00D35DF4" w:rsidRDefault="00D35DF4" w:rsidP="00D527E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7986A246" w14:textId="3E878177" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="00EC1FE4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7986A246" w14:textId="3E878177" w:rsidR="00567165" w:rsidRDefault="00567165" w:rsidP="00EC1FE4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013F7DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DD43946"/>
     <w:lvl w:ilvl="0" w:tplc="0426000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="759"/>
         </w:tabs>
         <w:ind w:left="759" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3052,150 +3075,159 @@
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="747002404">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D542EB"/>
     <w:rsid w:val="00020AAD"/>
     <w:rsid w:val="000538FE"/>
     <w:rsid w:val="00084C1B"/>
     <w:rsid w:val="00090E8E"/>
     <w:rsid w:val="000B65D4"/>
     <w:rsid w:val="000C1523"/>
     <w:rsid w:val="000E019D"/>
     <w:rsid w:val="001348D0"/>
     <w:rsid w:val="00182705"/>
     <w:rsid w:val="001F4E0A"/>
     <w:rsid w:val="00204858"/>
     <w:rsid w:val="002241F8"/>
+    <w:rsid w:val="00227C44"/>
     <w:rsid w:val="0028001A"/>
     <w:rsid w:val="002A7226"/>
     <w:rsid w:val="002C754A"/>
     <w:rsid w:val="002E397D"/>
     <w:rsid w:val="00300F40"/>
     <w:rsid w:val="0030260F"/>
     <w:rsid w:val="003526BC"/>
     <w:rsid w:val="00382AF8"/>
     <w:rsid w:val="003E028E"/>
     <w:rsid w:val="003F22A2"/>
     <w:rsid w:val="0040570B"/>
     <w:rsid w:val="00434ACC"/>
     <w:rsid w:val="004549D4"/>
     <w:rsid w:val="004834CB"/>
     <w:rsid w:val="0049006C"/>
     <w:rsid w:val="00515E53"/>
     <w:rsid w:val="00526490"/>
     <w:rsid w:val="00533707"/>
+    <w:rsid w:val="00567165"/>
     <w:rsid w:val="00574DE2"/>
+    <w:rsid w:val="00576DF0"/>
     <w:rsid w:val="005B3694"/>
     <w:rsid w:val="005B5F96"/>
     <w:rsid w:val="005E343C"/>
     <w:rsid w:val="005F7A37"/>
     <w:rsid w:val="006803BE"/>
     <w:rsid w:val="006A3A36"/>
+    <w:rsid w:val="006B4F41"/>
     <w:rsid w:val="006C4F83"/>
     <w:rsid w:val="006D5C9A"/>
     <w:rsid w:val="00701D09"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00722C06"/>
     <w:rsid w:val="00757471"/>
     <w:rsid w:val="007633AD"/>
     <w:rsid w:val="00794DA3"/>
     <w:rsid w:val="007A10EE"/>
     <w:rsid w:val="007B192E"/>
     <w:rsid w:val="007C2A19"/>
     <w:rsid w:val="007C7891"/>
     <w:rsid w:val="0082367B"/>
     <w:rsid w:val="00824AF0"/>
     <w:rsid w:val="008A1D18"/>
     <w:rsid w:val="008B5EC2"/>
     <w:rsid w:val="00933190"/>
     <w:rsid w:val="00942EC7"/>
     <w:rsid w:val="00961C32"/>
     <w:rsid w:val="009B264C"/>
     <w:rsid w:val="009C7DC5"/>
+    <w:rsid w:val="009F641D"/>
     <w:rsid w:val="009F7804"/>
     <w:rsid w:val="00A31616"/>
     <w:rsid w:val="00A56354"/>
     <w:rsid w:val="00A86239"/>
     <w:rsid w:val="00AC167F"/>
     <w:rsid w:val="00AC2A38"/>
     <w:rsid w:val="00AE770A"/>
+    <w:rsid w:val="00AF034E"/>
     <w:rsid w:val="00B30A10"/>
     <w:rsid w:val="00B91890"/>
     <w:rsid w:val="00BD2A8B"/>
     <w:rsid w:val="00BD4891"/>
     <w:rsid w:val="00BF5D3A"/>
     <w:rsid w:val="00BF6BFF"/>
     <w:rsid w:val="00C16AB9"/>
     <w:rsid w:val="00C224DE"/>
     <w:rsid w:val="00C719F8"/>
     <w:rsid w:val="00CD265A"/>
     <w:rsid w:val="00CE25FE"/>
+    <w:rsid w:val="00CF3E05"/>
     <w:rsid w:val="00D0666B"/>
     <w:rsid w:val="00D25C7C"/>
     <w:rsid w:val="00D25D2D"/>
     <w:rsid w:val="00D26253"/>
+    <w:rsid w:val="00D35DF4"/>
     <w:rsid w:val="00D4737A"/>
     <w:rsid w:val="00D527E7"/>
     <w:rsid w:val="00D542EB"/>
     <w:rsid w:val="00D95EEA"/>
     <w:rsid w:val="00DB2DA8"/>
     <w:rsid w:val="00E06759"/>
     <w:rsid w:val="00E37490"/>
     <w:rsid w:val="00E544CE"/>
     <w:rsid w:val="00E564AC"/>
     <w:rsid w:val="00E73655"/>
     <w:rsid w:val="00E85B1A"/>
     <w:rsid w:val="00E94022"/>
     <w:rsid w:val="00E94A84"/>
     <w:rsid w:val="00EC2D2E"/>
     <w:rsid w:val="00F5629E"/>
     <w:rsid w:val="00F87AF6"/>
     <w:rsid w:val="00FF42AB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>