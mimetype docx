--- v1 (2025-11-04)
+++ v2 (2026-05-26)
@@ -449,186 +449,207 @@
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Norises vieta un atbildīgais darbinieks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F5629E" w:rsidRPr="00F5629E" w14:paraId="7481F828" w14:textId="77777777" w:rsidTr="00F5629E">
         <w:trPr>
           <w:trHeight w:val="995"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56E895A4" w14:textId="627ED3AD" w:rsidR="00F5629E" w:rsidRPr="00F5629E" w:rsidRDefault="0028001A" w:rsidP="00F5629E">
+          <w:p w14:paraId="56E895A4" w14:textId="626F0433" w:rsidR="00F5629E" w:rsidRPr="00F5629E" w:rsidRDefault="001348D0" w:rsidP="00F5629E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk107565835"/>
+            <w:bookmarkStart w:id="1" w:name="_GoBack" w:colFirst="0" w:colLast="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>28</w:t>
-[...11 lines deleted...]
-              <w:t>.10</w:t>
+              <w:t>13.04</w:t>
             </w:r>
             <w:r w:rsidR="00F5629E" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
+            <w:r w:rsidR="004549D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
             <w:r w:rsidR="00942EC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>5.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1C7EBFF5" w14:textId="2B227353" w:rsidR="00F5629E" w:rsidRPr="00F5629E" w:rsidRDefault="00F5629E" w:rsidP="00F5629E">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C7EBFF5" w14:textId="48DE3CA0" w:rsidR="00F5629E" w:rsidRPr="00F5629E" w:rsidRDefault="004549D4" w:rsidP="00F5629E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>plkst.</w:t>
-[...10 lines deleted...]
-              <w:t>13</w:t>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00F5629E" w:rsidRPr="00F5629E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>lkst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="001348D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>14</w:t>
             </w:r>
             <w:r w:rsidR="002C754A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F5629E">
+            <w:r w:rsidR="00F5629E" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>00-1</w:t>
             </w:r>
-            <w:r w:rsidR="00A86239">
-[...8 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="001348D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="002A7226" w:rsidRPr="002A7226">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F5629E">
+            <w:r w:rsidR="00F5629E" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27E55DFA" w14:textId="77777777" w:rsidR="00F5629E" w:rsidRPr="00F5629E" w:rsidRDefault="00F5629E" w:rsidP="0049006C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -1004,171 +1025,192 @@
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Sandra Kindzule</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="00300F40" w:rsidRPr="00F5629E" w14:paraId="6E0934B3" w14:textId="77777777" w:rsidTr="00F5629E">
         <w:trPr>
           <w:trHeight w:val="995"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D36A69C" w14:textId="69D6D3AA" w:rsidR="00300F40" w:rsidRPr="00F5629E" w:rsidRDefault="00A86239" w:rsidP="00300F40">
+          <w:p w14:paraId="6F11226D" w14:textId="56B69739" w:rsidR="004549D4" w:rsidRPr="00F5629E" w:rsidRDefault="001348D0" w:rsidP="004549D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>19.11</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00300F40" w:rsidRPr="00F5629E">
+              <w:t>18.05</w:t>
+            </w:r>
+            <w:r w:rsidR="004549D4" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidR="00942EC7">
-[...10 lines deleted...]
-          <w:p w14:paraId="4EE7AE98" w14:textId="72A9E254" w:rsidR="00300F40" w:rsidRPr="00F5629E" w:rsidRDefault="00300F40" w:rsidP="00300F40">
+            <w:r w:rsidR="004549D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EE7AE98" w14:textId="25E3565A" w:rsidR="00300F40" w:rsidRPr="00F5629E" w:rsidRDefault="004549D4" w:rsidP="004549D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">plkst. </w:t>
-[...10 lines deleted...]
-              <w:t>13</w:t>
+              <w:t>Plkst</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="001348D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>00-1</w:t>
             </w:r>
-            <w:r w:rsidR="00A86239">
-[...19 lines deleted...]
-              <w:t>:00</w:t>
+            <w:r w:rsidR="001348D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5629E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2921E213" w14:textId="77777777" w:rsidR="00300F40" w:rsidRPr="00F5629E" w:rsidRDefault="00300F40" w:rsidP="00300F40">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1199,224 +1241,193 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00942EC7" w:rsidRPr="00F5629E" w14:paraId="725C24A8" w14:textId="77777777" w:rsidTr="00574DE2">
         <w:trPr>
           <w:trHeight w:val="1029"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A841974" w14:textId="0910C976" w:rsidR="00942EC7" w:rsidRPr="00F5629E" w:rsidRDefault="00942EC7" w:rsidP="00300F40">
+          <w:p w14:paraId="073BA604" w14:textId="25C81F0A" w:rsidR="004549D4" w:rsidRPr="00F5629E" w:rsidRDefault="001348D0" w:rsidP="004549D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...9 lines deleted...]
-              <w:t>7</w:t>
+              <w:t>15.06</w:t>
+            </w:r>
+            <w:r w:rsidR="004549D4" w:rsidRPr="00F5629E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r w:rsidR="004549D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="448CE8D3" w14:textId="7B0B7479" w:rsidR="00942EC7" w:rsidRPr="00F5629E" w:rsidRDefault="004549D4" w:rsidP="004549D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5629E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Plkst</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...23 lines deleted...]
-              <w:t>.202</w:t>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="001348D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...53 lines deleted...]
-                <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>00-1</w:t>
             </w:r>
-            <w:r w:rsidR="00A86239">
-[...33 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="001348D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F5629E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3595" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CCCCECD" w14:textId="77777777" w:rsidR="00942EC7" w:rsidRPr="00F5629E" w:rsidRDefault="00942EC7" w:rsidP="00300F40">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1450,93 +1461,94 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00300F40" w:rsidRPr="00F5629E" w14:paraId="263F925F" w14:textId="77777777" w:rsidTr="00574DE2">
         <w:trPr>
           <w:trHeight w:val="930"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66F5F09E" w14:textId="3C83F12E" w:rsidR="00300F40" w:rsidRPr="00F5629E" w:rsidRDefault="00A86239" w:rsidP="00300F40">
+          <w:p w14:paraId="66F5F09E" w14:textId="11056C57" w:rsidR="00300F40" w:rsidRPr="00F5629E" w:rsidRDefault="001348D0" w:rsidP="00300F40">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk107565984"/>
             <w:bookmarkStart w:id="3" w:name="_Hlk135482455"/>
+            <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>09.10</w:t>
+              <w:t>09.04</w:t>
             </w:r>
             <w:r w:rsidR="00300F40" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidR="00942EC7">
-[...7 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="004549D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00300F40" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3970F5D6" w14:textId="12DB2D8E" w:rsidR="00300F40" w:rsidRPr="00F5629E" w:rsidRDefault="00300F40" w:rsidP="00300F40">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -2059,121 +2071,101 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Sandra Kindzule</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00300F40" w:rsidRPr="00F5629E" w14:paraId="607134D3" w14:textId="77777777" w:rsidTr="00574DE2">
         <w:trPr>
           <w:trHeight w:val="930"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75E490EA" w14:textId="5B71EF92" w:rsidR="00300F40" w:rsidRPr="00F5629E" w:rsidRDefault="005B5F96" w:rsidP="00300F40">
+          <w:p w14:paraId="75E490EA" w14:textId="086630BB" w:rsidR="00300F40" w:rsidRPr="00F5629E" w:rsidRDefault="001348D0" w:rsidP="00300F40">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>14.05</w:t>
             </w:r>
             <w:r w:rsidR="00A86239">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00A86239">
-[...8 lines deleted...]
-            </w:r>
             <w:r w:rsidR="00300F40" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00942EC7">
-[...7 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="004549D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00300F40" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E0F6D05" w14:textId="5C984D5A" w:rsidR="00300F40" w:rsidRDefault="00300F40" w:rsidP="00300F40">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
@@ -2291,111 +2283,101 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00942EC7" w:rsidRPr="00F5629E" w14:paraId="5B16F4C2" w14:textId="77777777" w:rsidTr="00574DE2">
         <w:trPr>
           <w:trHeight w:val="1173"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12D60A41" w14:textId="29C0ABDF" w:rsidR="00942EC7" w:rsidRPr="00F5629E" w:rsidRDefault="005B5F96" w:rsidP="00942EC7">
+          <w:p w14:paraId="12D60A41" w14:textId="41285E6F" w:rsidR="00942EC7" w:rsidRPr="00F5629E" w:rsidRDefault="001348D0" w:rsidP="00942EC7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>11.</w:t>
-[...9 lines deleted...]
-              <w:t>12</w:t>
+              <w:t>11.06</w:t>
             </w:r>
             <w:r w:rsidR="00942EC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00942EC7" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00942EC7">
-[...7 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="004549D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00942EC7" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57FCD90F" w14:textId="385410C4" w:rsidR="00942EC7" w:rsidRPr="00F5629E" w:rsidRDefault="00942EC7" w:rsidP="00300F40">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
@@ -2716,84 +2698,84 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>@nva.gov.lv</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000B65D4" w:rsidRPr="000B65D4" w:rsidSect="00942EC7">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="426" w:right="1134" w:bottom="284" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F202C06" w14:textId="77777777" w:rsidR="00533707" w:rsidRDefault="00533707" w:rsidP="00D527E7">
+    <w:p w14:paraId="363AC456" w14:textId="77777777" w:rsidR="00757471" w:rsidRDefault="00757471" w:rsidP="00D527E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="638C2109" w14:textId="77777777" w:rsidR="00533707" w:rsidRDefault="00533707" w:rsidP="00D527E7">
+    <w:p w14:paraId="77F9482D" w14:textId="77777777" w:rsidR="00757471" w:rsidRDefault="00757471" w:rsidP="00D527E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2801,101 +2783,101 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="22907C3E" w14:textId="77777777" w:rsidR="007A2FD9" w:rsidRDefault="00533707" w:rsidP="00555340">
+  <w:p w14:paraId="22907C3E" w14:textId="77777777" w:rsidR="007A2FD9" w:rsidRDefault="00757471" w:rsidP="00555340">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1BFB08CE" w14:textId="77777777" w:rsidR="007A2FD9" w:rsidRDefault="00533707" w:rsidP="00555340">
+  <w:p w14:paraId="1BFB08CE" w14:textId="77777777" w:rsidR="007A2FD9" w:rsidRDefault="00757471" w:rsidP="00555340">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54D05AF0" w14:textId="77777777" w:rsidR="00533707" w:rsidRDefault="00533707" w:rsidP="00D527E7">
+    <w:p w14:paraId="520C9847" w14:textId="77777777" w:rsidR="00757471" w:rsidRDefault="00757471" w:rsidP="00D527E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="499683B3" w14:textId="77777777" w:rsidR="00533707" w:rsidRDefault="00533707" w:rsidP="00D527E7">
+    <w:p w14:paraId="10091182" w14:textId="77777777" w:rsidR="00757471" w:rsidRDefault="00757471" w:rsidP="00D527E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="7986A246" w14:textId="3E878177" w:rsidR="002C7474" w:rsidRDefault="00533707" w:rsidP="00EC1FE4">
+  <w:p w14:paraId="7986A246" w14:textId="3E878177" w:rsidR="002C7474" w:rsidRDefault="00757471" w:rsidP="00EC1FE4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013F7DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DD43946"/>
     <w:lvl w:ilvl="0" w:tplc="0426000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="759"/>
         </w:tabs>
         <w:ind w:left="759" w:hanging="360"/>
       </w:pPr>
@@ -3039,105 +3021,109 @@
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D542EB"/>
     <w:rsid w:val="00020AAD"/>
     <w:rsid w:val="000538FE"/>
     <w:rsid w:val="00084C1B"/>
     <w:rsid w:val="00090E8E"/>
     <w:rsid w:val="000B65D4"/>
     <w:rsid w:val="000C1523"/>
     <w:rsid w:val="000E019D"/>
+    <w:rsid w:val="001348D0"/>
     <w:rsid w:val="00182705"/>
     <w:rsid w:val="001F4E0A"/>
     <w:rsid w:val="00204858"/>
     <w:rsid w:val="002241F8"/>
     <w:rsid w:val="0028001A"/>
     <w:rsid w:val="002A7226"/>
     <w:rsid w:val="002C754A"/>
     <w:rsid w:val="002E397D"/>
     <w:rsid w:val="00300F40"/>
     <w:rsid w:val="0030260F"/>
     <w:rsid w:val="003526BC"/>
     <w:rsid w:val="00382AF8"/>
     <w:rsid w:val="003E028E"/>
     <w:rsid w:val="003F22A2"/>
     <w:rsid w:val="0040570B"/>
+    <w:rsid w:val="004549D4"/>
     <w:rsid w:val="004834CB"/>
     <w:rsid w:val="0049006C"/>
     <w:rsid w:val="00515E53"/>
     <w:rsid w:val="00526490"/>
     <w:rsid w:val="00533707"/>
     <w:rsid w:val="00574DE2"/>
     <w:rsid w:val="005B3694"/>
     <w:rsid w:val="005B5F96"/>
     <w:rsid w:val="005E343C"/>
     <w:rsid w:val="005F7A37"/>
     <w:rsid w:val="006803BE"/>
     <w:rsid w:val="006A3A36"/>
     <w:rsid w:val="006C4F83"/>
     <w:rsid w:val="006D5C9A"/>
     <w:rsid w:val="00701D09"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00722C06"/>
+    <w:rsid w:val="00757471"/>
     <w:rsid w:val="007633AD"/>
     <w:rsid w:val="00794DA3"/>
     <w:rsid w:val="007A10EE"/>
     <w:rsid w:val="007C2A19"/>
     <w:rsid w:val="007C7891"/>
     <w:rsid w:val="0082367B"/>
     <w:rsid w:val="008A1D18"/>
     <w:rsid w:val="008B5EC2"/>
     <w:rsid w:val="00933190"/>
     <w:rsid w:val="00942EC7"/>
     <w:rsid w:val="00961C32"/>
     <w:rsid w:val="009B264C"/>
     <w:rsid w:val="009C7DC5"/>
     <w:rsid w:val="009F7804"/>
     <w:rsid w:val="00A31616"/>
     <w:rsid w:val="00A86239"/>
     <w:rsid w:val="00AC167F"/>
     <w:rsid w:val="00AC2A38"/>
     <w:rsid w:val="00AE770A"/>
     <w:rsid w:val="00B30A10"/>
     <w:rsid w:val="00B91890"/>
     <w:rsid w:val="00BD2A8B"/>
     <w:rsid w:val="00BD4891"/>
+    <w:rsid w:val="00BF5D3A"/>
     <w:rsid w:val="00BF6BFF"/>
     <w:rsid w:val="00C16AB9"/>
     <w:rsid w:val="00C224DE"/>
     <w:rsid w:val="00C719F8"/>
     <w:rsid w:val="00CD265A"/>
     <w:rsid w:val="00CE25FE"/>
     <w:rsid w:val="00D0666B"/>
     <w:rsid w:val="00D25C7C"/>
     <w:rsid w:val="00D25D2D"/>
     <w:rsid w:val="00D26253"/>
     <w:rsid w:val="00D4737A"/>
     <w:rsid w:val="00D527E7"/>
     <w:rsid w:val="00D542EB"/>
     <w:rsid w:val="00DB2DA8"/>
     <w:rsid w:val="00E37490"/>
     <w:rsid w:val="00E564AC"/>
     <w:rsid w:val="00E73655"/>
     <w:rsid w:val="00E85B1A"/>
     <w:rsid w:val="00E94022"/>
     <w:rsid w:val="00E94A84"/>
     <w:rsid w:val="00EC2D2E"/>
     <w:rsid w:val="00F5629E"/>
     <w:rsid w:val="00F87AF6"/>
     <w:rsid w:val="00FF42AB"/>
   </w:rsids>
@@ -3545,51 +3531,51 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0049006C"/>
+    <w:rsid w:val="004549D4"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>