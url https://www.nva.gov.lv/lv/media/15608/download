--- v2 (2026-05-26)
+++ v3 (2026-07-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1EF73211" w14:textId="77777777" w:rsidR="00F5629E" w:rsidRDefault="00F5629E" w:rsidP="00574DE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1155"/>
           <w:tab w:val="center" w:pos="4153"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2083D219" w14:textId="09DA8399" w:rsidR="00A31616" w:rsidRDefault="00D527E7" w:rsidP="00D527E7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1155"/>
           <w:tab w:val="center" w:pos="4153"/>
         </w:tabs>
@@ -278,69 +278,58 @@
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C7DC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00F5629E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009C7DC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Zoom</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> platformā)</w:t>
+        <w:t>Zoom platformā)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14977" w:type="dxa"/>
         <w:tblInd w:w="-792" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2300"/>
         <w:gridCol w:w="3595"/>
         <w:gridCol w:w="5672"/>
         <w:gridCol w:w="3410"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D527E7" w:rsidRPr="00F5629E" w14:paraId="0BE50A3E" w14:textId="77777777" w:rsidTr="00151F52">
         <w:trPr>
           <w:trHeight w:val="329"/>
@@ -449,194 +438,213 @@
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Norises vieta un atbildīgais darbinieks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F5629E" w:rsidRPr="00F5629E" w14:paraId="7481F828" w14:textId="77777777" w:rsidTr="00F5629E">
         <w:trPr>
           <w:trHeight w:val="995"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56E895A4" w14:textId="626F0433" w:rsidR="00F5629E" w:rsidRPr="00F5629E" w:rsidRDefault="001348D0" w:rsidP="00F5629E">
+          <w:p w14:paraId="56E895A4" w14:textId="51707638" w:rsidR="00F5629E" w:rsidRPr="00F5629E" w:rsidRDefault="007B192E" w:rsidP="00F5629E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk107565835"/>
-            <w:bookmarkStart w:id="1" w:name="_GoBack" w:colFirst="0" w:colLast="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>13.04</w:t>
+              <w:t>28</w:t>
+            </w:r>
+            <w:r w:rsidR="001348D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidR="00D95EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00F5629E" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
             <w:r w:rsidR="004549D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00942EC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C7EBFF5" w14:textId="48DE3CA0" w:rsidR="00F5629E" w:rsidRPr="00F5629E" w:rsidRDefault="004549D4" w:rsidP="00F5629E">
+          <w:p w14:paraId="1C7EBFF5" w14:textId="072CB64D" w:rsidR="00F5629E" w:rsidRPr="00F5629E" w:rsidRDefault="004549D4" w:rsidP="00D95EEA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00F5629E" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>lkst</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="001348D0">
-[...8 lines deleted...]
-              <w:t>14</w:t>
+            <w:r w:rsidR="00D95EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="002C754A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00F5629E" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>00-1</w:t>
             </w:r>
-            <w:r w:rsidR="001348D0">
-[...8 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00D95EEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="002A7226" w:rsidRPr="002A7226">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00F5629E" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1025,170 +1033,191 @@
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Sandra Kindzule</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="00300F40" w:rsidRPr="00F5629E" w14:paraId="6E0934B3" w14:textId="77777777" w:rsidTr="00F5629E">
         <w:trPr>
           <w:trHeight w:val="995"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F11226D" w14:textId="56B69739" w:rsidR="004549D4" w:rsidRPr="00F5629E" w:rsidRDefault="001348D0" w:rsidP="004549D4">
+          <w:p w14:paraId="6F11226D" w14:textId="788FC5ED" w:rsidR="004549D4" w:rsidRPr="00F5629E" w:rsidRDefault="007B192E" w:rsidP="004549D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>18.05</w:t>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidR="00E544CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.08</w:t>
             </w:r>
             <w:r w:rsidR="004549D4" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
             <w:r w:rsidR="004549D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EE7AE98" w14:textId="25E3565A" w:rsidR="00300F40" w:rsidRPr="00F5629E" w:rsidRDefault="004549D4" w:rsidP="004549D4">
+          <w:p w14:paraId="4EE7AE98" w14:textId="6775C7CE" w:rsidR="00300F40" w:rsidRPr="00F5629E" w:rsidRDefault="004549D4" w:rsidP="004549D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Plkst</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="001348D0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E544CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>00-1</w:t>
             </w:r>
-            <w:r w:rsidR="001348D0">
-[...8 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00E544CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="002A7226">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1241,170 +1270,201 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00942EC7" w:rsidRPr="00F5629E" w14:paraId="725C24A8" w14:textId="77777777" w:rsidTr="00574DE2">
         <w:trPr>
           <w:trHeight w:val="1029"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="073BA604" w14:textId="25C81F0A" w:rsidR="004549D4" w:rsidRPr="00F5629E" w:rsidRDefault="001348D0" w:rsidP="004549D4">
+          <w:p w14:paraId="073BA604" w14:textId="2D1F83DC" w:rsidR="004549D4" w:rsidRPr="00F5629E" w:rsidRDefault="007B192E" w:rsidP="004549D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>15.06</w:t>
+              <w:t>29</w:t>
+            </w:r>
+            <w:r w:rsidR="001348D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidR="00E544CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="004549D4" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
             <w:r w:rsidR="004549D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="448CE8D3" w14:textId="7B0B7479" w:rsidR="00942EC7" w:rsidRPr="00F5629E" w:rsidRDefault="004549D4" w:rsidP="004549D4">
+          <w:p w14:paraId="448CE8D3" w14:textId="6F91592A" w:rsidR="00942EC7" w:rsidRPr="00F5629E" w:rsidRDefault="004549D4" w:rsidP="004549D4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Plkst</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="001348D0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E544CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>00-1</w:t>
             </w:r>
-            <w:r w:rsidR="001348D0">
-[...8 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="00E06759">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="002A7226">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1461,84 +1521,93 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00300F40" w:rsidRPr="00F5629E" w14:paraId="263F925F" w14:textId="77777777" w:rsidTr="00574DE2">
         <w:trPr>
           <w:trHeight w:val="930"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66F5F09E" w14:textId="11056C57" w:rsidR="00300F40" w:rsidRPr="00F5629E" w:rsidRDefault="001348D0" w:rsidP="00300F40">
+          <w:p w14:paraId="66F5F09E" w14:textId="74016C0F" w:rsidR="00300F40" w:rsidRPr="00F5629E" w:rsidRDefault="007B192E" w:rsidP="00300F40">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="_Hlk107565984"/>
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkStart w:id="1" w:name="_Hlk107565984"/>
+            <w:bookmarkStart w:id="2" w:name="_Hlk135482455"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>09.04</w:t>
+              <w:t>14.07</w:t>
+            </w:r>
+            <w:r w:rsidR="00E544CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00300F40" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>.202</w:t>
+              <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="004549D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00300F40" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3970F5D6" w14:textId="12DB2D8E" w:rsidR="00300F40" w:rsidRPr="00F5629E" w:rsidRDefault="00300F40" w:rsidP="00300F40">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2071,71 +2140,71 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Sandra Kindzule</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00300F40" w:rsidRPr="00F5629E" w14:paraId="607134D3" w14:textId="77777777" w:rsidTr="00574DE2">
         <w:trPr>
           <w:trHeight w:val="930"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75E490EA" w14:textId="086630BB" w:rsidR="00300F40" w:rsidRPr="00F5629E" w:rsidRDefault="001348D0" w:rsidP="00300F40">
+          <w:p w14:paraId="75E490EA" w14:textId="4195EEDE" w:rsidR="00300F40" w:rsidRPr="00F5629E" w:rsidRDefault="00A56354" w:rsidP="00300F40">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>14.05</w:t>
+              <w:t>11.08</w:t>
             </w:r>
             <w:r w:rsidR="00A86239">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00300F40" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="004549D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -2283,81 +2352,71 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00942EC7" w:rsidRPr="00F5629E" w14:paraId="5B16F4C2" w14:textId="77777777" w:rsidTr="00574DE2">
         <w:trPr>
           <w:trHeight w:val="1173"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12D60A41" w14:textId="41285E6F" w:rsidR="00942EC7" w:rsidRPr="00F5629E" w:rsidRDefault="001348D0" w:rsidP="00942EC7">
+          <w:p w14:paraId="12D60A41" w14:textId="5BB33505" w:rsidR="00942EC7" w:rsidRPr="00F5629E" w:rsidRDefault="00A56354" w:rsidP="00942EC7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>11.06</w:t>
-[...9 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>15.09.</w:t>
             </w:r>
             <w:r w:rsidR="00942EC7" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="004549D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00942EC7" w:rsidRPr="00F5629E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -2483,52 +2542,52 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FE1F8EA" w14:textId="77777777" w:rsidR="00942EC7" w:rsidRPr="00F5629E" w:rsidRDefault="00942EC7" w:rsidP="00300F40">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:bookmarkEnd w:id="3"/>
     </w:tbl>
     <w:p w14:paraId="65E730A2" w14:textId="77777777" w:rsidR="00F5629E" w:rsidRDefault="00F5629E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FC806FD" w14:textId="7A70977C" w:rsidR="000B65D4" w:rsidRPr="000B65D4" w:rsidRDefault="000B65D4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B65D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
@@ -2696,198 +2755,198 @@
       <w:r w:rsidRPr="000B65D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>@nva.gov.lv</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000B65D4" w:rsidRPr="000B65D4" w:rsidSect="00942EC7">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="426" w:right="1134" w:bottom="284" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="363AC456" w14:textId="77777777" w:rsidR="00757471" w:rsidRDefault="00757471" w:rsidP="00D527E7">
+    <w:p w14:paraId="08263F55" w14:textId="77777777" w:rsidR="00434ACC" w:rsidRDefault="00434ACC" w:rsidP="00D527E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77F9482D" w14:textId="77777777" w:rsidR="00757471" w:rsidRDefault="00757471" w:rsidP="00D527E7">
+    <w:p w14:paraId="5FC7419B" w14:textId="77777777" w:rsidR="00434ACC" w:rsidRDefault="00434ACC" w:rsidP="00D527E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="22907C3E" w14:textId="77777777" w:rsidR="007A2FD9" w:rsidRDefault="00757471" w:rsidP="00555340">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22907C3E" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="00555340">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1BFB08CE" w14:textId="77777777" w:rsidR="007A2FD9" w:rsidRDefault="00757471" w:rsidP="00555340">
+  <w:p w14:paraId="1BFB08CE" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="00555340">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="520C9847" w14:textId="77777777" w:rsidR="00757471" w:rsidRDefault="00757471" w:rsidP="00D527E7">
+    <w:p w14:paraId="457901AF" w14:textId="77777777" w:rsidR="00434ACC" w:rsidRDefault="00434ACC" w:rsidP="00D527E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10091182" w14:textId="77777777" w:rsidR="00757471" w:rsidRDefault="00757471" w:rsidP="00D527E7">
+    <w:p w14:paraId="67BC8EB6" w14:textId="77777777" w:rsidR="00434ACC" w:rsidRDefault="00434ACC" w:rsidP="00D527E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="7986A246" w14:textId="3E878177" w:rsidR="002C7474" w:rsidRDefault="00757471" w:rsidP="00EC1FE4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7986A246" w14:textId="3E878177" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="00EC1FE4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013F7DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DD43946"/>
     <w:lvl w:ilvl="0" w:tplc="0426000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="759"/>
         </w:tabs>
         <w:ind w:left="759" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2984,218 +3043,224 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="747002404">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D542EB"/>
     <w:rsid w:val="00020AAD"/>
     <w:rsid w:val="000538FE"/>
     <w:rsid w:val="00084C1B"/>
     <w:rsid w:val="00090E8E"/>
     <w:rsid w:val="000B65D4"/>
     <w:rsid w:val="000C1523"/>
     <w:rsid w:val="000E019D"/>
     <w:rsid w:val="001348D0"/>
     <w:rsid w:val="00182705"/>
     <w:rsid w:val="001F4E0A"/>
     <w:rsid w:val="00204858"/>
     <w:rsid w:val="002241F8"/>
     <w:rsid w:val="0028001A"/>
     <w:rsid w:val="002A7226"/>
     <w:rsid w:val="002C754A"/>
     <w:rsid w:val="002E397D"/>
     <w:rsid w:val="00300F40"/>
     <w:rsid w:val="0030260F"/>
     <w:rsid w:val="003526BC"/>
     <w:rsid w:val="00382AF8"/>
     <w:rsid w:val="003E028E"/>
     <w:rsid w:val="003F22A2"/>
     <w:rsid w:val="0040570B"/>
+    <w:rsid w:val="00434ACC"/>
     <w:rsid w:val="004549D4"/>
     <w:rsid w:val="004834CB"/>
     <w:rsid w:val="0049006C"/>
     <w:rsid w:val="00515E53"/>
     <w:rsid w:val="00526490"/>
     <w:rsid w:val="00533707"/>
     <w:rsid w:val="00574DE2"/>
     <w:rsid w:val="005B3694"/>
     <w:rsid w:val="005B5F96"/>
     <w:rsid w:val="005E343C"/>
     <w:rsid w:val="005F7A37"/>
     <w:rsid w:val="006803BE"/>
     <w:rsid w:val="006A3A36"/>
     <w:rsid w:val="006C4F83"/>
     <w:rsid w:val="006D5C9A"/>
     <w:rsid w:val="00701D09"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00722C06"/>
     <w:rsid w:val="00757471"/>
     <w:rsid w:val="007633AD"/>
     <w:rsid w:val="00794DA3"/>
     <w:rsid w:val="007A10EE"/>
+    <w:rsid w:val="007B192E"/>
     <w:rsid w:val="007C2A19"/>
     <w:rsid w:val="007C7891"/>
     <w:rsid w:val="0082367B"/>
+    <w:rsid w:val="00824AF0"/>
     <w:rsid w:val="008A1D18"/>
     <w:rsid w:val="008B5EC2"/>
     <w:rsid w:val="00933190"/>
     <w:rsid w:val="00942EC7"/>
     <w:rsid w:val="00961C32"/>
     <w:rsid w:val="009B264C"/>
     <w:rsid w:val="009C7DC5"/>
     <w:rsid w:val="009F7804"/>
     <w:rsid w:val="00A31616"/>
+    <w:rsid w:val="00A56354"/>
     <w:rsid w:val="00A86239"/>
     <w:rsid w:val="00AC167F"/>
     <w:rsid w:val="00AC2A38"/>
     <w:rsid w:val="00AE770A"/>
     <w:rsid w:val="00B30A10"/>
     <w:rsid w:val="00B91890"/>
     <w:rsid w:val="00BD2A8B"/>
     <w:rsid w:val="00BD4891"/>
     <w:rsid w:val="00BF5D3A"/>
     <w:rsid w:val="00BF6BFF"/>
     <w:rsid w:val="00C16AB9"/>
     <w:rsid w:val="00C224DE"/>
     <w:rsid w:val="00C719F8"/>
     <w:rsid w:val="00CD265A"/>
     <w:rsid w:val="00CE25FE"/>
     <w:rsid w:val="00D0666B"/>
     <w:rsid w:val="00D25C7C"/>
     <w:rsid w:val="00D25D2D"/>
     <w:rsid w:val="00D26253"/>
     <w:rsid w:val="00D4737A"/>
     <w:rsid w:val="00D527E7"/>
     <w:rsid w:val="00D542EB"/>
+    <w:rsid w:val="00D95EEA"/>
     <w:rsid w:val="00DB2DA8"/>
+    <w:rsid w:val="00E06759"/>
     <w:rsid w:val="00E37490"/>
+    <w:rsid w:val="00E544CE"/>
     <w:rsid w:val="00E564AC"/>
     <w:rsid w:val="00E73655"/>
     <w:rsid w:val="00E85B1A"/>
     <w:rsid w:val="00E94022"/>
     <w:rsid w:val="00E94A84"/>
     <w:rsid w:val="00EC2D2E"/>
     <w:rsid w:val="00F5629E"/>
     <w:rsid w:val="00F87AF6"/>
     <w:rsid w:val="00FF42AB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="65B80880"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B4336255-22F9-45CB-BFDD-EBB4C2A0A00E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3527,50 +3592,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004549D4"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -3638,51 +3704,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006D5C9A"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>