--- v0 (2025-10-07)
+++ v1 (2026-05-31)
@@ -1,264 +1,297 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2282D950" w14:textId="77777777" w:rsidR="00B16BE0" w:rsidRPr="009E6FBF" w:rsidRDefault="004D42B5" w:rsidP="00B16BE0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="2282D950" w14:textId="77777777" w:rsidR="00B16BE0" w:rsidRPr="009E6FBF" w:rsidRDefault="00525B34" w:rsidP="00B16BE0">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E6FBF">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Pieteikums</w:t>
       </w:r>
       <w:r w:rsidR="00E36B6E" w:rsidRPr="009E6FBF">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E6FBF">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>preventīvajam bezdarba samazināšanas pasākumam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392799EA" w14:textId="131308BB" w:rsidR="00B16BE0" w:rsidRPr="009E6FBF" w:rsidRDefault="004D42B5" w:rsidP="00B16BE0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="392799EA" w14:textId="131308BB" w:rsidR="00B16BE0" w:rsidRPr="009E6FBF" w:rsidRDefault="00525B34" w:rsidP="00B16BE0">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009E6FBF">
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Darba vietu pielāgošanas pasākumi bezdarba riskam pakļautām</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60941DAA" w14:textId="48B50F41" w:rsidR="00E36B6E" w:rsidRPr="009E6FBF" w:rsidRDefault="004D42B5" w:rsidP="00ED6929">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="60941DAA" w14:textId="48B50F41" w:rsidR="00E36B6E" w:rsidRPr="009E6FBF" w:rsidRDefault="00525B34" w:rsidP="00ED6929">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1640"/>
           <w:tab w:val="center" w:pos="4904"/>
         </w:tabs>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E6FBF">
         <w:rPr>
           <w:i w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>nodarbinātām personām ar invaliditāti”</w:t>
       </w:r>
       <w:r w:rsidRPr="009E6FBF">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> īstenošanai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B64F622" w14:textId="77777777" w:rsidR="00982015" w:rsidRPr="00982015" w:rsidRDefault="004D42B5" w:rsidP="00982015">
+    <w:p w14:paraId="771D07BD" w14:textId="77777777" w:rsidR="004B25FD" w:rsidRPr="004B25FD" w:rsidRDefault="00525B34" w:rsidP="004B25FD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B25FD">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ESF Plus projekts „Pasākumi iekļaujošai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B25FD">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>nodarbinātībai” Nr. 4.3.3.2/1/24/I/002)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk204698678"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="2D42E42B" w14:textId="77CBD147" w:rsidR="00217087" w:rsidRDefault="00525B34" w:rsidP="00BD5222">
+      <w:pPr>
+        <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00982015">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>(ESF Plus projekts „Pasākumi iekļaujošai nodarbinātībai”)</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="69DC0BBA" w14:textId="77777777" w:rsidR="007340B8" w:rsidRDefault="007340B8" w:rsidP="00BD5222">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05C6995C" w14:textId="53324713" w:rsidR="00E94E45" w:rsidRPr="00946B5B" w:rsidRDefault="00651C97" w:rsidP="00BD5222">
+    <w:p w14:paraId="05C6995C" w14:textId="77777777" w:rsidR="00E94E45" w:rsidRPr="00946B5B" w:rsidRDefault="00E94E45" w:rsidP="00BD5222">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2896"/>
         <w:gridCol w:w="6912"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE7283" w14:paraId="4009B738" w14:textId="77777777" w:rsidTr="000D351A">
+      <w:tr w:rsidR="00706315" w14:paraId="4009B738" w14:textId="77777777" w:rsidTr="000D351A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A37FE30" w14:textId="77777777" w:rsidR="003D21CD" w:rsidRDefault="003D21CD" w:rsidP="000D351A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7081" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6C01EE22" w14:textId="77777777" w:rsidR="00E94E45" w:rsidRDefault="004D42B5" w:rsidP="00E94E45">
+          <w:p w14:paraId="6C01EE22" w14:textId="77777777" w:rsidR="00E94E45" w:rsidRDefault="00525B34" w:rsidP="00E94E45">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Dokumenta datums ir tā elektroniskās </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="511F7CF6" w14:textId="29ACC6C4" w:rsidR="003D21CD" w:rsidRDefault="004D42B5" w:rsidP="00E94E45">
+          <w:p w14:paraId="511F7CF6" w14:textId="29ACC6C4" w:rsidR="003D21CD" w:rsidRDefault="00525B34" w:rsidP="00E94E45">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>parakstīšanas datums</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE7283" w14:paraId="07DC5332" w14:textId="77777777" w:rsidTr="000D351A">
+      <w:tr w:rsidR="00706315" w14:paraId="07DC5332" w14:textId="77777777" w:rsidTr="000D351A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4FC6AE9E" w14:textId="77777777" w:rsidR="003D21CD" w:rsidRPr="000D351A" w:rsidRDefault="004D42B5" w:rsidP="000D351A">
+          <w:p w14:paraId="4FC6AE9E" w14:textId="77777777" w:rsidR="003D21CD" w:rsidRPr="000D351A" w:rsidRDefault="00525B34" w:rsidP="000D351A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D351A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(pieteikuma sagatavošanas vieta)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7081" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1425C3FC" w14:textId="77777777" w:rsidR="003D21CD" w:rsidRDefault="003D21CD" w:rsidP="000D351A">
             <w:pPr>
@@ -271,252 +304,252 @@
     <w:p w14:paraId="2A7064EE" w14:textId="0A1D2908" w:rsidR="00FD7F46" w:rsidRDefault="00FD7F46" w:rsidP="009D18DB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3758"/>
         <w:gridCol w:w="6050"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE7283" w14:paraId="14F30FB6" w14:textId="77777777" w:rsidTr="000A72AB">
+      <w:tr w:rsidR="00706315" w14:paraId="14F30FB6" w14:textId="77777777" w:rsidTr="000A72AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9808" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34DCC80B" w14:textId="77777777" w:rsidR="009D18DB" w:rsidRPr="000D351A" w:rsidRDefault="009D18DB" w:rsidP="000D351A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE7283" w14:paraId="7F40A11A" w14:textId="77777777" w:rsidTr="000A72AB">
+      <w:tr w:rsidR="00706315" w14:paraId="7F40A11A" w14:textId="77777777" w:rsidTr="000A72AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9808" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4BAE780E" w14:textId="77777777" w:rsidR="009D18DB" w:rsidRPr="000D351A" w:rsidRDefault="004D42B5" w:rsidP="000D351A">
+          <w:p w14:paraId="4BAE780E" w14:textId="77777777" w:rsidR="009D18DB" w:rsidRPr="000D351A" w:rsidRDefault="00525B34" w:rsidP="000D351A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D351A">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(pretendenta nosaukums/fiziskas personas vārds, uzvārds) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:footnoteReference w:id="2"/>
+              <w:footnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE7283" w14:paraId="2F5009BE" w14:textId="77777777" w:rsidTr="000A72AB">
+      <w:tr w:rsidR="00706315" w14:paraId="2F5009BE" w14:textId="77777777" w:rsidTr="000A72AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9808" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D71517D" w14:textId="77777777" w:rsidR="009D18DB" w:rsidRPr="000D351A" w:rsidRDefault="009D18DB" w:rsidP="000D351A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE7283" w14:paraId="0E93CE10" w14:textId="77777777" w:rsidTr="000A72AB">
+      <w:tr w:rsidR="00706315" w14:paraId="0E93CE10" w14:textId="77777777" w:rsidTr="000A72AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9808" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2C929611" w14:textId="77777777" w:rsidR="009D18DB" w:rsidRPr="000D351A" w:rsidRDefault="004D42B5" w:rsidP="000D351A">
+          <w:p w14:paraId="2C929611" w14:textId="77777777" w:rsidR="009D18DB" w:rsidRPr="000D351A" w:rsidRDefault="00525B34" w:rsidP="000D351A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4904"/>
                 <w:tab w:val="right" w:pos="9808"/>
               </w:tabs>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D351A">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>(amats, vārds, uzvārds)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:footnoteReference w:id="3"/>
+              <w:footnoteReference w:id="4"/>
             </w:r>
             <w:r w:rsidRPr="000D351A">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE7283" w14:paraId="02280446" w14:textId="77777777" w:rsidTr="000A72AB">
+      <w:tr w:rsidR="00706315" w14:paraId="02280446" w14:textId="77777777" w:rsidTr="000A72AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="57550504" w14:textId="77777777" w:rsidR="009D18DB" w:rsidRPr="000D351A" w:rsidRDefault="004D42B5" w:rsidP="00864A95">
+          <w:p w14:paraId="57550504" w14:textId="77777777" w:rsidR="009D18DB" w:rsidRPr="000D351A" w:rsidRDefault="00525B34" w:rsidP="00864A95">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4904"/>
                 <w:tab w:val="right" w:pos="9808"/>
               </w:tabs>
               <w:ind w:left="-105"/>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D351A">
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve">personā, kurš (-a) rīkojas saskaņā ar </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73AE560C" w14:textId="77777777" w:rsidR="009D18DB" w:rsidRPr="000D351A" w:rsidRDefault="009D18DB" w:rsidP="000D351A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4904"/>
                 <w:tab w:val="right" w:pos="9808"/>
               </w:tabs>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="77222045" w14:textId="4941BAE7" w:rsidR="004945DC" w:rsidRDefault="004D42B5" w:rsidP="00BA24DD">
+    <w:p w14:paraId="77222045" w14:textId="4941BAE7" w:rsidR="004945DC" w:rsidRDefault="00525B34" w:rsidP="00BA24DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A0F2D">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">(turpmāk – Pretendents), iesniedz pieteikumu </w:t>
       </w:r>
       <w:r w:rsidR="000C5D06">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>finanšu atbalsta</w:t>
       </w:r>
       <w:r w:rsidR="00AD7203">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
@@ -539,300 +572,467 @@
       </w:r>
       <w:r w:rsidR="00AD7203">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00B16BE0" w:rsidRPr="00A90850">
         <w:t xml:space="preserve"> bezdarba riskam pakļautām nodarbinātām personām ar invaliditāti</w:t>
       </w:r>
       <w:r w:rsidRPr="000A0F2D">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17959FE0" w14:textId="77777777" w:rsidR="00BA24DD" w:rsidRPr="00BA24DD" w:rsidRDefault="00BA24DD" w:rsidP="00BA24DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05935C0F" w14:textId="1FA34A94" w:rsidR="002263FC" w:rsidRPr="00BA24DD" w:rsidRDefault="004D42B5" w:rsidP="00BA24DD">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w14:paraId="05935C0F" w14:textId="1FA34A94" w:rsidR="002263FC" w:rsidRPr="00BA24DD" w:rsidRDefault="00525B34" w:rsidP="00BA24DD">
+      <w:pPr>
+        <w:pStyle w:val="Bezatstarpm"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00541597">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Informācija par Pretendentu:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3397"/>
         <w:gridCol w:w="6401"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE7283" w14:paraId="3EFC2544" w14:textId="77777777" w:rsidTr="002A5B80">
+      <w:tr w:rsidR="00706315" w14:paraId="3EFC2544" w14:textId="77777777" w:rsidTr="002A5B80">
         <w:trPr>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="013F5470" w14:textId="77777777" w:rsidR="00BD5222" w:rsidRPr="001B148C" w:rsidRDefault="004D42B5" w:rsidP="00905092">
+          <w:p w14:paraId="013F5470" w14:textId="77777777" w:rsidR="00BD5222" w:rsidRPr="001B148C" w:rsidRDefault="00525B34" w:rsidP="00905092">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B148C">
               <w:t>Juridiskā adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6401" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75970DDF" w14:textId="77777777" w:rsidR="00BD5222" w:rsidRPr="000A0F2D" w:rsidRDefault="00BD5222" w:rsidP="00905092">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE7283" w14:paraId="6D886890" w14:textId="77777777" w:rsidTr="002A5B80">
+      <w:tr w:rsidR="00706315" w14:paraId="6D886890" w14:textId="77777777" w:rsidTr="002A5B80">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6A2E6D74" w14:textId="77777777" w:rsidR="00BD5222" w:rsidRPr="001B148C" w:rsidRDefault="004D42B5" w:rsidP="00905092">
+          <w:p w14:paraId="6A2E6D74" w14:textId="77777777" w:rsidR="00BD5222" w:rsidRPr="001B148C" w:rsidRDefault="00525B34" w:rsidP="00905092">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B148C">
               <w:t>Reģistrācijas Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6401" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1229ED7C" w14:textId="77777777" w:rsidR="00BD5222" w:rsidRPr="000A0F2D" w:rsidRDefault="00BD5222" w:rsidP="00905092">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE7283" w14:paraId="5EB7EBC8" w14:textId="77777777" w:rsidTr="002A5B80">
+      <w:tr w:rsidR="00B9234D" w:rsidRPr="00B9234D" w14:paraId="5EB7EBC8" w14:textId="77777777" w:rsidTr="002A5B80">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="25205732" w14:textId="77777777" w:rsidR="007E06B7" w:rsidRPr="00905092" w:rsidRDefault="004D42B5" w:rsidP="00905092">
+          <w:p w14:paraId="25205732" w14:textId="77777777" w:rsidR="007E06B7" w:rsidRPr="00B9234D" w:rsidRDefault="00525B34" w:rsidP="00905092">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00905092">
+            <w:r w:rsidRPr="00B9234D">
               <w:rPr>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>NACE kods</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64BDEECE" w14:textId="77777777" w:rsidR="007E06B7" w:rsidRPr="00905092" w:rsidRDefault="004D42B5" w:rsidP="007E06B7">
+          <w:p w14:paraId="64BDEECE" w14:textId="21A42223" w:rsidR="007E06B7" w:rsidRPr="00B9234D" w:rsidRDefault="00525B34" w:rsidP="007E06B7">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00905092">
+            <w:r w:rsidRPr="00B9234D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(atbilstoši </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00905092">
+              <w:t>(atbilstoši NACE kodu</w:t>
+            </w:r>
+            <w:r w:rsidR="00D35695" w:rsidRPr="00B9234D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>NACE kodu klasifikatoram)</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B9234D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>klasifikatoram)</w:t>
+            </w:r>
+            <w:r w:rsidR="00326FB1" w:rsidRPr="00B9234D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00B05D4C" w:rsidRPr="00B9234D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008F4321" w:rsidRPr="00B9234D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00B05D4C" w:rsidRPr="00B9234D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ja attiecināms</w:t>
+            </w:r>
+            <w:r w:rsidR="008F4321" w:rsidRPr="00B9234D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6401" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="657F4647" w14:textId="77777777" w:rsidR="007E06B7" w:rsidRPr="000A0F2D" w:rsidRDefault="007E06B7" w:rsidP="00FC2FD9">
+          <w:p w14:paraId="657F4647" w14:textId="77777777" w:rsidR="007E06B7" w:rsidRPr="00B9234D" w:rsidRDefault="007E06B7" w:rsidP="00FC2FD9">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE7283" w14:paraId="54902B60" w14:textId="77777777" w:rsidTr="002A5B80">
+      <w:tr w:rsidR="00B9234D" w:rsidRPr="00B9234D" w14:paraId="54902B60" w14:textId="77777777" w:rsidTr="002A5B80">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="76CB8AB1" w14:textId="148991B0" w:rsidR="008D3276" w:rsidRPr="001B148C" w:rsidRDefault="004D42B5" w:rsidP="00905092">
+          <w:p w14:paraId="76CB8AB1" w14:textId="148991B0" w:rsidR="008D3276" w:rsidRPr="00B9234D" w:rsidRDefault="00525B34" w:rsidP="00905092">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
             </w:pPr>
-            <w:r w:rsidRPr="002A5B80">
+            <w:r w:rsidRPr="00B9234D">
               <w:t>Kontaktpersonas</w:t>
             </w:r>
-            <w:r w:rsidR="002A5B80">
+            <w:r w:rsidR="002A5B80" w:rsidRPr="00B9234D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008846AE">
+            <w:r w:rsidR="008846AE" w:rsidRPr="00B9234D">
               <w:t>v</w:t>
             </w:r>
-            <w:r w:rsidR="00BD5222" w:rsidRPr="001B148C">
+            <w:r w:rsidR="00BD5222" w:rsidRPr="00B9234D">
               <w:t>ārds,</w:t>
             </w:r>
-            <w:r w:rsidR="002A5B80">
+            <w:r w:rsidR="002A5B80" w:rsidRPr="00B9234D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BD5222" w:rsidRPr="001B148C">
+            <w:r w:rsidR="00BD5222" w:rsidRPr="00B9234D">
               <w:t>uzvārds</w:t>
             </w:r>
-            <w:r w:rsidR="002A5B80">
+            <w:r w:rsidR="002A5B80" w:rsidRPr="00B9234D">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="008846AE">
+            <w:r w:rsidR="008846AE" w:rsidRPr="00B9234D">
               <w:t>e-pasta adrese</w:t>
             </w:r>
-            <w:r w:rsidR="002A5B80">
+            <w:r w:rsidR="002A5B80" w:rsidRPr="00B9234D">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="008846AE">
+            <w:r w:rsidR="008846AE" w:rsidRPr="00B9234D">
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="001B148C">
+            <w:r w:rsidRPr="00B9234D">
               <w:t>ālrunis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6401" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="799497CA" w14:textId="77777777" w:rsidR="00BD5222" w:rsidRPr="000A0F2D" w:rsidRDefault="00BD5222" w:rsidP="000D351A">
+          <w:p w14:paraId="799497CA" w14:textId="77777777" w:rsidR="00BD5222" w:rsidRPr="00B9234D" w:rsidRDefault="00BD5222" w:rsidP="000D351A">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B9234D" w:rsidRPr="00B9234D" w14:paraId="2643A72D" w14:textId="77777777" w:rsidTr="002A5B80">
+        <w:trPr>
+          <w:trHeight w:val="363"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="30EA17B6" w14:textId="77777777" w:rsidR="009E6F11" w:rsidRPr="00B9234D" w:rsidRDefault="00525B34" w:rsidP="009E6F11">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9234D">
+              <w:t>Bankas konta Nr.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F9C63E1" w14:textId="77777777" w:rsidR="009E6F11" w:rsidRPr="00B9234D" w:rsidRDefault="009E6F11" w:rsidP="009E6F11">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B77F103" w14:textId="77777777" w:rsidR="009E6F11" w:rsidRPr="00B9234D" w:rsidRDefault="009E6F11" w:rsidP="009E6F11">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6401" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7365DFB2" w14:textId="77777777" w:rsidR="009E6F11" w:rsidRPr="00B9234D" w:rsidRDefault="009E6F11" w:rsidP="009E6F11">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B9234D" w:rsidRPr="00B9234D" w14:paraId="0644953A" w14:textId="77777777" w:rsidTr="002A5B80">
+        <w:trPr>
+          <w:trHeight w:val="363"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB08282" w14:textId="77777777" w:rsidR="009E6F11" w:rsidRPr="00B9234D" w:rsidRDefault="00525B34" w:rsidP="009E6F11">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B9234D">
+              <w:t>Bankas kods SWIFT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="078B91EB" w14:textId="77777777" w:rsidR="009E6F11" w:rsidRPr="00B9234D" w:rsidRDefault="009E6F11" w:rsidP="009E6F11">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="094CB50A" w14:textId="77777777" w:rsidR="009E6F11" w:rsidRPr="00B9234D" w:rsidRDefault="009E6F11" w:rsidP="009E6F11">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6401" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC9FEE6" w14:textId="77777777" w:rsidR="009E6F11" w:rsidRPr="00B9234D" w:rsidRDefault="009E6F11" w:rsidP="009E6F11">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39DCD99E" w14:textId="77777777" w:rsidR="00153C53" w:rsidRDefault="00153C53" w:rsidP="00153C53">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="39DCD99E" w14:textId="41546920" w:rsidR="00153C53" w:rsidRPr="00B9234D" w:rsidRDefault="00525B34" w:rsidP="00506A36">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9234D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*Ja NACE kods nav pamatdarbības veids, Pieteikumam jāpievieno apliecinātu</w:t>
+      </w:r>
+      <w:r w:rsidR="00564237" w:rsidRPr="00B9234D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izdrukas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9234D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kopiju no Valsts ieņēmumu dienesta Elektroniskās deklarēšanas sistēmas par Pretendenta nozari, kurā tas darbojas un vēlas saņemt atbalstu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E51D600" w14:textId="77777777" w:rsidR="00924201" w:rsidRPr="00506A36" w:rsidRDefault="00924201" w:rsidP="00506A36">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52A0B87F" w14:textId="17434A46" w:rsidR="002739EC" w:rsidRPr="0028508D" w:rsidRDefault="004D42B5" w:rsidP="00BA24DD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="52A0B87F" w14:textId="7BF334B5" w:rsidR="002739EC" w:rsidRPr="0028508D" w:rsidRDefault="00525B34" w:rsidP="00BA24DD">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028508D">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Lūdzu nodro</w:t>
       </w:r>
       <w:r w:rsidR="00BD44DA" w:rsidRPr="0028508D">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>šināt finanšu atbalstu</w:t>
@@ -883,93 +1083,105 @@
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ar invaliditāti. Dotāciju piešķir atbilstoši darba devēja iesniegtajai</w:t>
       </w:r>
       <w:r w:rsidR="00BD44DA" w:rsidRPr="0028508D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="414142"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD44DA" w:rsidRPr="0028508D">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">darba vietas pielāgošanas tāmei, kura atbilst ergoterapeita atzinumam, bet ne vairāk kā </w:t>
       </w:r>
       <w:r w:rsidR="0021661E" w:rsidRPr="0028508D">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>1000</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4321">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0021661E" w:rsidRPr="0028508D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>000</w:t>
       </w:r>
       <w:r w:rsidR="006F0DF2" w:rsidRPr="0028508D">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD44DA" w:rsidRPr="0028508D">
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:r w:rsidR="00BD44DA" w:rsidRPr="0028508D">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t> vienas darba vietas pielāgošanai</w:t>
       </w:r>
       <w:r w:rsidR="00E43B22" w:rsidRPr="0028508D">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D4E90FE" w14:textId="77777777" w:rsidR="006C2500" w:rsidRDefault="006C2500" w:rsidP="00905092">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48B728F1" w14:textId="60D5B3FC" w:rsidR="00493E92" w:rsidRPr="00BA24DD" w:rsidRDefault="004D42B5" w:rsidP="00BA24DD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="48B728F1" w14:textId="60D5B3FC" w:rsidR="00493E92" w:rsidRPr="00BA24DD" w:rsidRDefault="00525B34" w:rsidP="00BA24DD">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Informācija par </w:t>
       </w:r>
       <w:r w:rsidR="00B16BE0">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>nodarbināto</w:t>
       </w:r>
@@ -1003,2614 +1215,3327 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="530"/>
-        <w:gridCol w:w="3327"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3849"/>
+        <w:gridCol w:w="2419"/>
+        <w:gridCol w:w="1842"/>
+        <w:gridCol w:w="1617"/>
+        <w:gridCol w:w="3424"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE7283" w14:paraId="2888006D" w14:textId="7791EB90" w:rsidTr="002A5B80">
+      <w:tr w:rsidR="00706315" w14:paraId="2888006D" w14:textId="7791EB90" w:rsidTr="00577380">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="564AF837" w14:textId="77777777" w:rsidR="002A5B80" w:rsidRDefault="004D42B5" w:rsidP="002A5B80">
+          <w:p w14:paraId="564AF837" w14:textId="77777777" w:rsidR="00B009B6" w:rsidRDefault="00525B34" w:rsidP="002A5B80">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="353CFC93" w14:textId="77777777" w:rsidR="002A5B80" w:rsidRDefault="004D42B5" w:rsidP="002A5B80">
+          <w:p w14:paraId="353CFC93" w14:textId="77777777" w:rsidR="00B009B6" w:rsidRDefault="00525B34" w:rsidP="002A5B80">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>p.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55B09DED" w14:textId="1521300C" w:rsidR="002A5B80" w:rsidRDefault="004D42B5" w:rsidP="002A5B80">
+          <w:p w14:paraId="55B09DED" w14:textId="1521300C" w:rsidR="00B009B6" w:rsidRDefault="00525B34" w:rsidP="002A5B80">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>k.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3327" w:type="dxa"/>
+            <w:tcW w:w="2419" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="792A2B4F" w14:textId="77777777" w:rsidR="002A5B80" w:rsidRDefault="002A5B80" w:rsidP="00833998">
+          <w:p w14:paraId="792A2B4F" w14:textId="77777777" w:rsidR="00B009B6" w:rsidRDefault="00B009B6" w:rsidP="00833998">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="35AA8251" w14:textId="7FB2606D" w:rsidR="002A5B80" w:rsidRPr="00DA4A2E" w:rsidRDefault="004D42B5" w:rsidP="00833998">
+          <w:p w14:paraId="35AA8251" w14:textId="7FB2606D" w:rsidR="00B009B6" w:rsidRPr="00DA4A2E" w:rsidRDefault="00525B34" w:rsidP="00833998">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA4A2E">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ārds, uzvārds, personas kods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="695622F5" w14:textId="736D5D1F" w:rsidR="002A5B80" w:rsidRPr="00DA4A2E" w:rsidRDefault="004D42B5" w:rsidP="00833998">
+          <w:p w14:paraId="695622F5" w14:textId="46106E4E" w:rsidR="00B009B6" w:rsidRPr="00DA4A2E" w:rsidRDefault="00525B34" w:rsidP="00833998">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A2E">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Profesija, profesijas kods Profesiju k</w:t>
+              <w:t xml:space="preserve">Profesija </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1617" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ADAB558" w14:textId="1457BF1D" w:rsidR="00B009B6" w:rsidRDefault="00525B34" w:rsidP="00833998">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA4A2E">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>rofesijas kods Profesiju k</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>lasifikatorā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3849" w:type="dxa"/>
+            <w:tcW w:w="3424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CCF7B48" w14:textId="77777777" w:rsidR="002A5B80" w:rsidRDefault="002A5B80" w:rsidP="00833998">
+          <w:p w14:paraId="7CCF7B48" w14:textId="4511E714" w:rsidR="00B009B6" w:rsidRDefault="00B009B6" w:rsidP="00833998">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3406EA60" w14:textId="5657AE88" w:rsidR="002A5B80" w:rsidRPr="00DA4A2E" w:rsidRDefault="004D42B5" w:rsidP="00833998">
+          <w:p w14:paraId="049EE8B1" w14:textId="77777777" w:rsidR="00040AD8" w:rsidRDefault="00525B34" w:rsidP="00833998">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Darba vietas / struktūrvienības nosaukums </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3406EA60" w14:textId="08962F3D" w:rsidR="00B009B6" w:rsidRPr="00DA4A2E" w:rsidRDefault="00525B34" w:rsidP="00833998">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4A2E">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Darba vietas adrese</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE7283" w14:paraId="547A4910" w14:textId="085A307B" w:rsidTr="002A5B80">
+      <w:tr w:rsidR="00706315" w14:paraId="547A4910" w14:textId="085A307B" w:rsidTr="00577380">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BD0CC91" w14:textId="22340CAD" w:rsidR="002A5B80" w:rsidRPr="00DA4A2E" w:rsidRDefault="004D42B5" w:rsidP="00F378C1">
+          <w:p w14:paraId="7BD0CC91" w14:textId="22340CAD" w:rsidR="00B009B6" w:rsidRPr="00DA4A2E" w:rsidRDefault="00525B34" w:rsidP="00F378C1">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3327" w:type="dxa"/>
+            <w:tcW w:w="2419" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1431A2FB" w14:textId="73A77F6F" w:rsidR="002A5B80" w:rsidRPr="00DA4A2E" w:rsidRDefault="002A5B80" w:rsidP="00F378C1">
+          <w:p w14:paraId="1431A2FB" w14:textId="73A77F6F" w:rsidR="00B009B6" w:rsidRPr="00DA4A2E" w:rsidRDefault="00B009B6" w:rsidP="00F378C1">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4F463C0B" w14:textId="77777777" w:rsidR="002A5B80" w:rsidRPr="00DA4A2E" w:rsidRDefault="002A5B80" w:rsidP="00DA4A2E">
+          <w:p w14:paraId="4F463C0B" w14:textId="77777777" w:rsidR="00B009B6" w:rsidRPr="00DA4A2E" w:rsidRDefault="00B009B6" w:rsidP="00DA4A2E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3849" w:type="dxa"/>
+            <w:tcW w:w="1617" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07029CBA" w14:textId="77777777" w:rsidR="002A5B80" w:rsidRPr="00DA4A2E" w:rsidRDefault="002A5B80" w:rsidP="00DA4A2E">
+          <w:p w14:paraId="2955F89D" w14:textId="77777777" w:rsidR="00B009B6" w:rsidRPr="00DA4A2E" w:rsidRDefault="00B009B6" w:rsidP="00DA4A2E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...50 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3849" w:type="dxa"/>
+            <w:tcW w:w="3424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5320E6A6" w14:textId="77777777" w:rsidR="002A5B80" w:rsidRPr="00DA4A2E" w:rsidRDefault="002A5B80" w:rsidP="00DA4A2E">
+          <w:p w14:paraId="07029CBA" w14:textId="136BCAF6" w:rsidR="00B009B6" w:rsidRPr="00DA4A2E" w:rsidRDefault="00B009B6" w:rsidP="00DA4A2E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE7283" w14:paraId="677D7336" w14:textId="77777777" w:rsidTr="002A5B80">
+      <w:tr w:rsidR="00706315" w14:paraId="172A4F48" w14:textId="0A434E56" w:rsidTr="00577380">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CC0AAE9" w14:textId="27AFAFE4" w:rsidR="00BA24DD" w:rsidRDefault="004D42B5" w:rsidP="00DA4A2E">
+          <w:p w14:paraId="2F2B108A" w14:textId="747495F4" w:rsidR="00B009B6" w:rsidRPr="00DA4A2E" w:rsidRDefault="00525B34" w:rsidP="00DA4A2E">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>3.</w:t>
+              <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3327" w:type="dxa"/>
+            <w:tcW w:w="2419" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="66698F06" w14:textId="77777777" w:rsidR="00BA24DD" w:rsidRPr="00DA4A2E" w:rsidRDefault="00BA24DD" w:rsidP="00DA4A2E">
+          <w:p w14:paraId="7251C732" w14:textId="1444D1A3" w:rsidR="00B009B6" w:rsidRPr="00DA4A2E" w:rsidRDefault="00B009B6" w:rsidP="00DA4A2E">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7AA0C5F9" w14:textId="77777777" w:rsidR="00BA24DD" w:rsidRPr="00DA4A2E" w:rsidRDefault="00BA24DD" w:rsidP="00DA4A2E">
+          <w:p w14:paraId="4653C7F1" w14:textId="77777777" w:rsidR="00B009B6" w:rsidRPr="00DA4A2E" w:rsidRDefault="00B009B6" w:rsidP="00DA4A2E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3849" w:type="dxa"/>
+            <w:tcW w:w="1617" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04D7D7C6" w14:textId="77777777" w:rsidR="00BA24DD" w:rsidRPr="00DA4A2E" w:rsidRDefault="00BA24DD" w:rsidP="00DA4A2E">
+          <w:p w14:paraId="50EF8A0C" w14:textId="77777777" w:rsidR="00B009B6" w:rsidRPr="00DA4A2E" w:rsidRDefault="00B009B6" w:rsidP="00DA4A2E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5320E6A6" w14:textId="622F702E" w:rsidR="00B009B6" w:rsidRPr="00DA4A2E" w:rsidRDefault="00B009B6" w:rsidP="00DA4A2E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00706315" w14:paraId="677D7336" w14:textId="77777777" w:rsidTr="00577380">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC0AAE9" w14:textId="27AFAFE4" w:rsidR="00B009B6" w:rsidRDefault="00525B34" w:rsidP="00DA4A2E">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2419" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="66698F06" w14:textId="77777777" w:rsidR="00B009B6" w:rsidRPr="00DA4A2E" w:rsidRDefault="00B009B6" w:rsidP="00DA4A2E">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA0C5F9" w14:textId="77777777" w:rsidR="00B009B6" w:rsidRPr="00DA4A2E" w:rsidRDefault="00B009B6" w:rsidP="00DA4A2E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1617" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79954073" w14:textId="77777777" w:rsidR="00B009B6" w:rsidRPr="00DA4A2E" w:rsidRDefault="00B009B6" w:rsidP="00DA4A2E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3424" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04D7D7C6" w14:textId="108FD96F" w:rsidR="00B009B6" w:rsidRPr="00DA4A2E" w:rsidRDefault="00B009B6" w:rsidP="00DA4A2E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="11C64B48" w14:textId="6BE86E9E" w:rsidR="00B2678B" w:rsidRDefault="00B2678B" w:rsidP="00B35581">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EE886FA" w14:textId="77777777" w:rsidR="00146744" w:rsidRPr="00905092" w:rsidRDefault="00146744" w:rsidP="00B35581">
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7F42D62E" w14:textId="1DAE87ED" w:rsidR="00F766BD" w:rsidRDefault="00525B34" w:rsidP="00E5197B">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007340B8">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Pr</w:t>
       </w:r>
       <w:r w:rsidRPr="007340B8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">tendents, parakstot šo </w:t>
-[...5 lines deleted...]
-        <w:t>p</w:t>
+        <w:t>tendents, parakstot šo p</w:t>
       </w:r>
       <w:r w:rsidR="007F4C0C" w:rsidRPr="00CC5ED9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ieteikumu, apliecina, ka</w:t>
       </w:r>
       <w:r w:rsidR="007F4C0C">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56ED0492" w14:textId="77777777" w:rsidR="00B55EBE" w:rsidRDefault="004D42B5" w:rsidP="00B55EBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="56ED0492" w14:textId="77777777" w:rsidR="00B55EBE" w:rsidRDefault="00525B34" w:rsidP="00B55EBE">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>pieteikumā sniegtā informācija ir patiesa;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C83EF46" w14:textId="06ABAA42" w:rsidR="00B55EBE" w:rsidRDefault="004D42B5" w:rsidP="00B55EBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2C83EF46" w14:textId="1AE46203" w:rsidR="00B55EBE" w:rsidRDefault="00525B34" w:rsidP="00B55EBE">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>ir nodibinātas darba tiesiskās attiecības ar personu ar invaliditāti</w:t>
+        <w:t>ir nodibinātas darba tiesiskās</w:t>
+      </w:r>
+      <w:r w:rsidR="00916F78">
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:r w:rsidR="00916F78" w:rsidRPr="003F3D1B">
+        <w:t>valsts civildienesta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3D1B">
+        <w:t xml:space="preserve"> attiecības ar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>personu ar invaliditāti</w:t>
       </w:r>
       <w:r w:rsidR="001F1E9F">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DAB8731" w14:textId="77777777" w:rsidR="00B55EBE" w:rsidRDefault="004D42B5" w:rsidP="00B55EBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2DAB8731" w14:textId="77777777" w:rsidR="00B55EBE" w:rsidRDefault="00525B34" w:rsidP="00B55EBE">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00547CFB">
         <w:t>ir</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55EBE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00547CFB">
         <w:t>reģistrēts saskaņā ar attiecīgo saimniecisko</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00547CFB">
         <w:t>darbību regulējošo normatīvo aktu prasībām;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1133E422" w14:textId="07281727" w:rsidR="00B55EBE" w:rsidRDefault="004D42B5" w:rsidP="000A72AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1133E422" w14:textId="07281727" w:rsidR="00B55EBE" w:rsidRDefault="00525B34" w:rsidP="000A72AB">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C7026E">
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-        <w:t>akreditācijas lapa vai sertifikāts attiecīgo pakalpojumu sniegšanai, ja tā nepieciešamību nosaka normatīvie akti;</w:t>
+        <w:t>ir licence, akreditācijas lapa vai sertifikāts attiecīgo pakalpojumu sniegšanai, ja tā nepieciešamību nosaka normatīvie akti;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286444C1" w14:textId="44D89797" w:rsidR="00494FD1" w:rsidRDefault="004D42B5" w:rsidP="000A72AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="286444C1" w14:textId="44D89797" w:rsidR="00494FD1" w:rsidRDefault="00525B34" w:rsidP="000A72AB">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00494FD1">
         <w:t>tbilstoši Starptautisko un Latvijas Republikas nacionālo sankciju likuma 11.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F425D8">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00494FD1">
         <w:t xml:space="preserve"> pantā noteiktajam, </w:t>
       </w:r>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00494FD1">
-        <w:t>retendentam, tā valdes vai padomes locekļie</w:t>
-[...2 lines deleted...]
-        <w:t>m, patiesā labuma guvējam, pārstāvēttiesīgai personai vai prokūristam, vai personai, kura ir pilnvarota pārstāvēt pretendentu darbībās</w:t>
+        <w:t>retendentam, tā valdes vai padomes locekļiem, patiesā labuma guvējam, pārstāvēttiesīgai personai vai prokūristam, vai personai, kura ir pilnvarota pārstāvēt pretendentu darbībās</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00494FD1">
-        <w:t xml:space="preserve"> nav noteiktas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas, kā arī pretendents nav 2022. gada 8. aprīļa Eiropas Ko</w:t>
-[...5 lines deleted...]
-        <w:t>uzņēmējdarbību Krievijā un kam vairāk nekā 50 % īpašuma daļu ir valsts īpašumā vai publiskā kontrolē</w:t>
+        <w:t xml:space="preserve"> nav noteiktas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas, kā arī pretendents nav 2022. gada 8. aprīļa Eiropas Komisija Padomes regulu (ES) 2022/576, ar kuru groza Regulu (ES) Nr. 833/2014 par ierobežojošiem pasākumiem saistībā ar Krievijas darbībām, kas destabilizē situāciju Ukrainā, 5.l panta pirmajā punktā minētā juridiskā persona, vienība vai struktūra, kas veic uzņēmējdarbību Krievijā un kam vairāk nekā 50 % īpašuma daļu ir valsts īpašumā vai publiskā kontrolē</w:t>
       </w:r>
       <w:r w:rsidR="00677FEF">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E839ED6" w14:textId="45EEAB86" w:rsidR="001F1E9F" w:rsidRPr="00B55EBE" w:rsidRDefault="004D42B5" w:rsidP="000A72AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4E839ED6" w14:textId="45EEAB86" w:rsidR="001F1E9F" w:rsidRPr="00B55EBE" w:rsidRDefault="00525B34" w:rsidP="000A72AB">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00547CFB">
         <w:t>pēdēj</w:t>
       </w:r>
       <w:r w:rsidR="005C5D1A">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00547CFB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C5D1A">
         <w:t xml:space="preserve">divu </w:t>
       </w:r>
       <w:r w:rsidRPr="00547CFB">
         <w:t>gada laikā nav</w:t>
       </w:r>
       <w:r w:rsidR="00AA3D9F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00547CFB">
         <w:t>pārkāpis</w:t>
       </w:r>
       <w:r w:rsidR="00AA3D9F">
         <w:t xml:space="preserve"> līgumu par </w:t>
       </w:r>
       <w:r w:rsidR="00AA3D9F" w:rsidRPr="00AA3D9F">
         <w:t xml:space="preserve">Aģentūras organizēto </w:t>
       </w:r>
       <w:r w:rsidRPr="00547CFB">
         <w:t>pasākumu īstenošanas nosacījum</w:t>
       </w:r>
       <w:r w:rsidR="00AA3D9F">
         <w:t>iem</w:t>
       </w:r>
       <w:r w:rsidRPr="00547CFB">
-        <w:t>. Pasākumu īstenošanas nosacījumu pārkāpums uzskatāms</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> par būtisku, ja:</w:t>
+        <w:t>. Pasākumu īstenošanas nosacījumu pārkāpums uzskatāms par būtisku, ja:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A715AB9" w14:textId="277D64BC" w:rsidR="001F1E9F" w:rsidRDefault="004D42B5" w:rsidP="000A72AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2A715AB9" w14:textId="277D64BC" w:rsidR="001F1E9F" w:rsidRDefault="00525B34" w:rsidP="000A72AB">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00547CFB">
         <w:t>netiek ievērota pasākumu īstenošanas nosacījumos noteiktā norēķinu kārtība;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B24306" w14:textId="77777777" w:rsidR="001F1E9F" w:rsidRDefault="004D42B5" w:rsidP="000A72AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="59B24306" w14:textId="77777777" w:rsidR="001F1E9F" w:rsidRDefault="00525B34" w:rsidP="000A72AB">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C7026E">
-        <w:t>netiek ievērotas normatīvajos aktos un pasākumu īstenošanas nosacījumos noteiktās prasības (atbilstošas materiālās bāzes esība, drošu un veselībai nekaitīgu apstā</w:t>
-[...2 lines deleted...]
-        <w:t>kļu nodrošināšana), un tas apdraud pasākuma procesa norisi;</w:t>
+        <w:t>netiek ievērotas normatīvajos aktos un pasākumu īstenošanas nosacījumos noteiktās prasības (atbilstošas materiālās bāzes esība, drošu un veselībai nekaitīgu apstākļu nodrošināšana), un tas apdraud pasākuma procesa norisi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C21286" w14:textId="498E25FC" w:rsidR="001F1E9F" w:rsidRPr="00C7026E" w:rsidRDefault="004D42B5" w:rsidP="000A72AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="26C21286" w14:textId="498E25FC" w:rsidR="001F1E9F" w:rsidRPr="00C7026E" w:rsidRDefault="00525B34" w:rsidP="000A72AB">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nodarbinātības valsts aģentūrai (turpmāk – </w:t>
       </w:r>
       <w:r w:rsidR="0091444D">
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7026E">
         <w:t xml:space="preserve"> sniegta nepatiesa informācija vai sadarbība noslēgta uz nepatiesas informācijas pamata;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F8F573" w14:textId="77777777" w:rsidR="00A36658" w:rsidRDefault="004D42B5" w:rsidP="00A36658">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="60F8F573" w14:textId="3769F605" w:rsidR="00A36658" w:rsidRDefault="00525B34" w:rsidP="00A36658">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="60" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00547CFB">
         <w:t xml:space="preserve">uz </w:t>
       </w:r>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00547CFB">
-        <w:t>retendentu neattiecas neviens no Publisko iepirkumu</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> likuma</w:t>
+        <w:t>retendentu neattiecas neviens no Publisko iepirkumu likuma</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0022014E">
-        <w:t>42. panta otrās daļas 4., 6. un 14. punktā minētajiem izslēgšanas noteikumiem un ir ievērots minētā likuma 42. panta ceturtās daļas 2. punktā noteiktais termiņš</w:t>
+        <w:t>42. panta otrās daļas 4., 6. un 14.</w:t>
+      </w:r>
+      <w:r w:rsidR="004A5513">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022014E">
+        <w:t>punktā minētajiem izslēgšanas noteikumiem un ir ievērots minētā likuma 42.</w:t>
+      </w:r>
+      <w:r w:rsidR="004A5513">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022014E">
+        <w:t>panta ceturtās daļas 2.</w:t>
+      </w:r>
+      <w:r w:rsidR="004A5513">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022014E">
+        <w:t>punktā noteiktais termiņš</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="004245A0">
-        <w:t>un pretendentam dienā, kad pieņemts lēmums par iespējamu līguma slēgšanas tiesību pieš</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">ķiršanu, Latvijā vai valstī, kurā tas reģistrēts vai kurā atrodas tā pastāvīgā dzīvesvieta, nav nodokļu parādu, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parādu, kas kopsummā kādā no valstīm pārsniedz 150 </w:t>
+        <w:t xml:space="preserve">un pretendentam dienā, kad pieņemts lēmums par iespējamu līguma slēgšanas tiesību piešķiršanu, Latvijā vai valstī, kurā tas reģistrēts vai kurā atrodas tā pastāvīgā dzīvesvieta, nav nodokļu parādu, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parādu, kas kopsummā kādā no valstīm pārsniedz 150 </w:t>
       </w:r>
       <w:r w:rsidRPr="00864F75">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:r w:rsidRPr="004245A0">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C1AAAF" w14:textId="05489F68" w:rsidR="003C78B8" w:rsidRDefault="004D42B5" w:rsidP="000A72AB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="18C1AAAF" w14:textId="05489F68" w:rsidR="003C78B8" w:rsidRDefault="00525B34" w:rsidP="000A72AB">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pretendentam </w:t>
       </w:r>
       <w:r w:rsidRPr="008C31B9">
-        <w:t>nav pasludināts</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> maksātnespējas process, netiek īstenots tiesiskās aizsardzības process, vai ārpustiesas tiesiskās aizsardzības process, tam nav uzsākta bankrota procedūra, nav apturēta vai izbeigta Pretendenta saimnieciskā darbība, vai Pretendents netiek likvidēts; </w:t>
+        <w:t xml:space="preserve">nav pasludināts maksātnespējas process, netiek īstenots tiesiskās aizsardzības process, vai ārpustiesas tiesiskās aizsardzības process, tam nav uzsākta bankrota procedūra, nav apturēta vai izbeigta Pretendenta saimnieciskā darbība, vai Pretendents netiek likvidēts; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58BDCC45" w14:textId="7F774ABA" w:rsidR="003C78B8" w:rsidRDefault="004D42B5" w:rsidP="00156228">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="58BDCC45" w14:textId="7F774ABA" w:rsidR="003C78B8" w:rsidRDefault="00525B34" w:rsidP="00156228">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008C31B9">
-        <w:t>Pret</w:t>
-[...2 lines deleted...]
-        <w:t>endents neatbilst nevienai no šādām maksātnespējas pazīmēm:</w:t>
+        <w:t>Pretendents neatbilst nevienai no šādām maksātnespējas pazīmēm:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C3FAC9B" w14:textId="7C57E4F3" w:rsidR="00136510" w:rsidRDefault="004D42B5" w:rsidP="006B629B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5C3FAC9B" w14:textId="7C57E4F3" w:rsidR="00136510" w:rsidRDefault="00525B34" w:rsidP="006B629B">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D7743C">
         <w:t>piemērojot piespiedu izpildes līdzekļus, nav bijis iespējams izpildīt tiesas nolēmumu par parāda piedziņu no Pretendenta;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB72DF0" w14:textId="29024701" w:rsidR="00136510" w:rsidRDefault="004D42B5" w:rsidP="00EE4F7A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1EB72DF0" w14:textId="29024701" w:rsidR="00136510" w:rsidRPr="001177F5" w:rsidRDefault="00525B34" w:rsidP="00EE4F7A">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D7743C">
+      <w:r w:rsidRPr="001177F5">
         <w:t xml:space="preserve">Pretendents – sabiedrība ar ierobežotu atbildību vai akciju sabiedrība – nav nokārtojis vienu vai vairākas parādsaistības, no kurām pamatparāda summa atsevišķi vai kopā pārsniedz 4268 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00136510">
+      <w:r w:rsidRPr="001177F5">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D7743C">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00D7743C">
+      <w:r w:rsidRPr="001177F5">
+        <w:t xml:space="preserve"> un kurām ir iestājies izpildes termiņš, un kreditors vai kreditori ir izsnieguši vai nosūtījuši uz </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5EE6" w:rsidRPr="001177F5">
+        <w:t xml:space="preserve">Pretendenta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001177F5">
         <w:t xml:space="preserve">juridisko adresi sūtītāja apmaksātu brīdinājumu par savu nodomu iesniegt juridiskās personas maksātnespējas procesa pieteikumu, un </w:t>
       </w:r>
-      <w:r w:rsidR="00AB5EE6">
-[...9 lines deleted...]
-        <w:t>maksājis parādu vai nav cēlis pamatotus iebildumus pret prasījumu;</w:t>
+      <w:r w:rsidR="00AB5EE6" w:rsidRPr="001177F5">
+        <w:t xml:space="preserve">Pretendents </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001177F5">
+        <w:t xml:space="preserve">triju nedēļu laikā pēc brīdinājuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001177F5">
+        <w:lastRenderedPageBreak/>
+        <w:t>nodošanas pasta komersantam nav samaksājis parādu vai nav cēlis pamatotus iebildumus pret prasījumu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B570C1A" w14:textId="4A393EA9" w:rsidR="00136510" w:rsidRDefault="004D42B5" w:rsidP="00EE4F7A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5B570C1A" w14:textId="770FE6B8" w:rsidR="00136510" w:rsidRDefault="00525B34" w:rsidP="00EE4F7A">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D7743C">
         <w:t xml:space="preserve">Pretendents – </w:t>
       </w:r>
       <w:r>
         <w:t>cits</w:t>
       </w:r>
       <w:r w:rsidR="00AB5EE6">
         <w:t xml:space="preserve"> Maksātnespējas likuma</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 56.</w:t>
       </w:r>
       <w:r w:rsidR="00D03657">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">pantā minētais subjekts </w:t>
       </w:r>
       <w:r w:rsidRPr="00D7743C">
-        <w:t xml:space="preserve">– nav nokārtojis vienu vai vairākas parādsaistības, no kurām pamatparāda summa atsevišķi vai kopā pārsniedz 2134 </w:t>
+        <w:t>– nav nokārtojis vienu vai vairākas parādsaistības, no kurām pamatparāda summa atsevišķi vai kopā pārsniedz 2</w:t>
+      </w:r>
+      <w:r w:rsidR="004A5513">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7743C">
+        <w:t>134</w:t>
+      </w:r>
+      <w:r w:rsidR="004A5513">
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005C585A" w:rsidRPr="00136510">
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:r w:rsidR="005C585A" w:rsidRPr="00D7743C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D7743C">
         <w:t xml:space="preserve">un kurām ir iestājies izpildes termiņš, un kreditors vai kreditori ir izsnieguši vai nosūtījuši uz </w:t>
       </w:r>
       <w:r w:rsidR="00AB5EE6">
         <w:t>Pretendenta</w:t>
       </w:r>
       <w:r w:rsidR="00AB5EE6" w:rsidRPr="00D7743C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D7743C">
         <w:t xml:space="preserve">juridisko adresi sūtītāja apmaksātu brīdinājumu par savu nodomu iesniegt juridiskās personas maksātnespējas procesa pieteikumu, un </w:t>
       </w:r>
       <w:r w:rsidR="00AB5EE6">
         <w:t>Pretendents</w:t>
       </w:r>
       <w:r w:rsidR="00AB5EE6" w:rsidRPr="00D7743C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D7743C">
-        <w:t>tr</w:t>
-[...2 lines deleted...]
-        <w:t>iju nedēļu laikā pēc brīdinājuma nodošanas pasta komersantam nav samaksājis parādu vai nav cēlis pamatotus iebildumus pret prasījumu;</w:t>
+        <w:t>triju nedēļu laikā pēc brīdinājuma nodošanas pasta komersantam nav samaksājis parādu vai nav cēlis pamatotus iebildumus pret prasījumu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC68D39" w14:textId="3F48D05E" w:rsidR="003C78B8" w:rsidRDefault="004D42B5" w:rsidP="00EE4F7A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1DC68D39" w14:textId="27FE406E" w:rsidR="003C78B8" w:rsidRDefault="00525B34" w:rsidP="00EE4F7A">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D7743C">
-        <w:t>Pretendents nav pilnībā izmaksājis darbiniekam darba samaksu, kaitējuma atlīdzību sakarā ar nelaimes gadījumu darbā vai ar</w:t>
-[...2 lines deleted...]
-        <w:t>odslimību</w:t>
+        <w:t>Pretendents nav pilnībā izmaksājis darbiniekam darba samaksu, kaitējuma atlīdzību sakarā ar nelaimes gadījumu darbā vai arodslimību</w:t>
       </w:r>
       <w:r w:rsidR="000212C5">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D7743C">
-        <w:t xml:space="preserve"> vai nav veicis sociālās apdrošināšanas obligātās </w:t>
-[...5 lines deleted...]
-      <w:r w:rsidR="00F74D38">
+        <w:t xml:space="preserve"> vai nav veicis sociālās apdrošināšanas obligātās iemaksas divu mēnešu laikā no izmaksai noteiktās dienas. Ja darba līgumā nav noteikta darba samaksas izmaksas diena, uzskatāms, ka šī diena ir nākamā mēneša pirmā darbdiena</w:t>
+      </w:r>
+      <w:r w:rsidR="0032422A">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676E73D9" w14:textId="77777777" w:rsidR="00ED6929" w:rsidRDefault="00ED6929" w:rsidP="00ED6929">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="676E73D9" w14:textId="2A806AF4" w:rsidR="00ED6929" w:rsidRPr="003F3D1B" w:rsidRDefault="00525B34" w:rsidP="00D01966">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="60"/>
-        <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r w:rsidRPr="003F3D1B">
+        <w:t>Pretendents ir informēts, ka dotāciju viena nodarbinātā darba vietas pielāgošanai var piešķirt ne biežāk kā reizi piecos gados</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00B7E" w:rsidRPr="003F3D1B">
+        <w:t>;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="02E11244" w14:textId="344E1496" w:rsidR="008A72A8" w:rsidRDefault="004D42B5" w:rsidP="00AB321A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="02E11244" w14:textId="1A223B70" w:rsidR="008A72A8" w:rsidRPr="003F3D1B" w:rsidRDefault="00525B34" w:rsidP="00AB321A">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C65EFC">
+      <w:r w:rsidRPr="003F3D1B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Finanšu atbalstam (tu</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C65EFC">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3395" w:rsidRPr="003F3D1B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">rpmāk </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00C65EFC">
+        <w:t xml:space="preserve">inanšu atbalstam piesakās, </w:t>
+      </w:r>
+      <w:r w:rsidR="0059489E" w:rsidRPr="003F3D1B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>apliecinot atbilstību</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007D3395" w:rsidRPr="003F3D1B">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32789749" w14:textId="77777777" w:rsidR="00ED6929" w:rsidRPr="00997706" w:rsidRDefault="00ED6929" w:rsidP="00997706">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1163"/>
         <w:gridCol w:w="8669"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE7283" w14:paraId="3C8D8B54" w14:textId="77777777" w:rsidTr="00997706">
+      <w:tr w:rsidR="00706315" w14:paraId="3C8D8B54" w14:textId="77777777" w:rsidTr="00997706">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F3BFAF0" w14:textId="158F140D" w:rsidR="008A72A8" w:rsidRPr="0033656B" w:rsidRDefault="004D42B5" w:rsidP="00B05214">
+          <w:p w14:paraId="4F3BFAF0" w14:textId="158F140D" w:rsidR="008A72A8" w:rsidRPr="0033656B" w:rsidRDefault="00525B34" w:rsidP="00B05214">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="0033656B">
               <w:t xml:space="preserve">Ar </w:t>
             </w:r>
             <w:r w:rsidRPr="00080880">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">X </w:t>
             </w:r>
             <w:r w:rsidRPr="0033656B">
               <w:t>atzīmē atbilstošo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8669" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B169637" w14:textId="77777777" w:rsidR="008A72A8" w:rsidRPr="0033656B" w:rsidRDefault="004D42B5" w:rsidP="00B05214">
+          <w:p w14:paraId="4B169637" w14:textId="77777777" w:rsidR="008A72A8" w:rsidRPr="0033656B" w:rsidRDefault="00525B34" w:rsidP="00B05214">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="0033656B">
               <w:t>Nozare un Regulu nosacījumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE7283" w14:paraId="28575C51" w14:textId="77777777" w:rsidTr="00997706">
+      <w:tr w:rsidR="00706315" w14:paraId="28575C51" w14:textId="77777777" w:rsidTr="00997706">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D26FD12" w14:textId="77777777" w:rsidR="008A72A8" w:rsidRPr="0033656B" w:rsidRDefault="008A72A8" w:rsidP="00B05214">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8669" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7BC7500F" w14:textId="121BF039" w:rsidR="008A72A8" w:rsidRPr="0033656B" w:rsidRDefault="004D42B5" w:rsidP="00BD660A">
+          <w:p w14:paraId="7BC7500F" w14:textId="72ABDE00" w:rsidR="008A72A8" w:rsidRPr="0033656B" w:rsidRDefault="00525B34" w:rsidP="00BD660A">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="Paraststmeklis"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00314DF1">
-              <w:t xml:space="preserve">Komisijas 2023. gada 13. decembra Regulas (ES) Nr. 2023/2831 par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu </w:t>
+              <w:t xml:space="preserve">Komisijas 2023. gada 13. decembra Regulas (ES) Nr. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidR="008A72A8" w:rsidRPr="00145E54">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                </w:rPr>
+                <w:t>2023/2831</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00314DF1">
+              <w:t xml:space="preserve"> par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu </w:t>
             </w:r>
             <w:r w:rsidRPr="00314DF1">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">de </w:t>
-[...7 lines deleted...]
-            <w:bookmarkStart w:id="1" w:name="_Hlk151044723"/>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="_Hlk151044723"/>
             <w:r w:rsidR="00BD660A">
               <w:t xml:space="preserve"> atbalsta nosacījumiem.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidR="00A36658">
               <w:t>Šo regulu piemēro visu nozaru uzņēmumiem piešķirtam atbalstam, izņemot atbalstu, ko piešķir uzņēmumiem, kuri nodarbojas ar lauksaimniecības produktu primāro ražošanu vai atbalstu, ko piešķir uzņēmumiem, kuri nodarbojas ar zvejas un akvakultūras produktu primāro ražošanu</w:t>
-            </w:r>
-[...1 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE7283" w14:paraId="7E223420" w14:textId="77777777" w:rsidTr="00997706">
+      <w:tr w:rsidR="00706315" w14:paraId="7E223420" w14:textId="77777777" w:rsidTr="0058646A">
+        <w:trPr>
+          <w:trHeight w:val="1195"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A7D557C" w14:textId="77777777" w:rsidR="008A72A8" w:rsidRPr="0033656B" w:rsidRDefault="008A72A8" w:rsidP="00B05214">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8669" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="75454984" w14:textId="35D139F1" w:rsidR="008A72A8" w:rsidRDefault="004D42B5" w:rsidP="00E836CE">
+          <w:p w14:paraId="75454984" w14:textId="28ED6A66" w:rsidR="008A72A8" w:rsidRDefault="00525B34" w:rsidP="00E836CE">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="Paraststmeklis"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Komisijas 2013.</w:t>
             </w:r>
             <w:r w:rsidR="009A08F9">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t>gada 18.</w:t>
             </w:r>
             <w:r w:rsidR="009A08F9">
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t>decembra Regul</w:t>
             </w:r>
             <w:r w:rsidR="009A08F9">
               <w:t>as</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (ES) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-              <w:r w:rsidRPr="008A72A8">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidR="008A72A8" w:rsidRPr="008A72A8">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hipersaite"/>
                 </w:rPr>
                 <w:t>Nr.</w:t>
               </w:r>
-              <w:r w:rsidRPr="00C65EFC">
+              <w:r w:rsidR="008A72A8" w:rsidRPr="00C65EFC">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hipersaite"/>
                 </w:rPr>
                 <w:t>1408/2013</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0033656B">
               <w:t xml:space="preserve"> par Līguma par Eiropas </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">Savienības darbību 107. un </w:t>
-[...2 lines deleted...]
-              <w:t>108.</w:t>
+              <w:t>Savienības darbību 107. un 108.</w:t>
             </w:r>
             <w:r w:rsidRPr="0033656B">
               <w:t xml:space="preserve">panta piemērošanu </w:t>
             </w:r>
             <w:r w:rsidRPr="00AC5A7E">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>de minimis</w:t>
             </w:r>
             <w:r w:rsidRPr="0033656B">
               <w:t xml:space="preserve"> atbalstam lauksaimniecības nozarē</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> nosacījum</w:t>
             </w:r>
             <w:r w:rsidR="0059489E">
               <w:t>iem</w:t>
             </w:r>
             <w:r>
-              <w:t>. Šo regulu piemēro atbalstam, kas piešķirts uzņēmumiem, kuri nodarbojas ar lauksaimniecības produktu primāro ražošanu.</w:t>
+              <w:t>. Šo regulu piemēro atbalstam, kas piešķirts uzņēmumiem, kuri nodarbojas ar lauksaimniecības produktu primāro ražošanu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE7283" w14:paraId="31D0A36C" w14:textId="77777777" w:rsidTr="00997706">
+      <w:tr w:rsidR="00706315" w14:paraId="31D0A36C" w14:textId="77777777" w:rsidTr="00997706">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0136B47A" w14:textId="77777777" w:rsidR="008A72A8" w:rsidRPr="0033656B" w:rsidRDefault="008A72A8" w:rsidP="00B05214">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8669" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2AB661BF" w14:textId="727D34C6" w:rsidR="008A72A8" w:rsidRPr="0033656B" w:rsidRDefault="004D42B5" w:rsidP="00E836CE">
+          <w:p w14:paraId="2AB661BF" w14:textId="37179EFA" w:rsidR="008A72A8" w:rsidRPr="0033656B" w:rsidRDefault="00525B34" w:rsidP="00E836CE">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="Paraststmeklis"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="0033656B">
               <w:t>Komisijas 2014.</w:t>
             </w:r>
             <w:r w:rsidR="009A08F9">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0033656B">
               <w:t>gada 27.</w:t>
             </w:r>
             <w:r w:rsidR="009A08F9">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0033656B">
               <w:t xml:space="preserve">jūnija </w:t>
             </w:r>
             <w:r>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="0033656B">
               <w:t>egul</w:t>
             </w:r>
             <w:r w:rsidR="009A08F9">
               <w:t>as</w:t>
             </w:r>
             <w:r w:rsidRPr="0033656B">
               <w:t xml:space="preserve"> (ES) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="008A72A8">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidR="008A72A8" w:rsidRPr="008A72A8">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hipersaite"/>
                 </w:rPr>
                 <w:t>Nr.717/2014</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0033656B">
               <w:t xml:space="preserve"> par Līguma par Eiropas Savienības darbību 107. un 108.panta piemērošanu </w:t>
             </w:r>
             <w:r w:rsidRPr="0033656B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>de minimis</w:t>
             </w:r>
             <w:r w:rsidRPr="0033656B">
               <w:t xml:space="preserve"> atbalstam zvejniecības un akvakultūras nozarē nosacījum</w:t>
             </w:r>
             <w:r w:rsidR="0059489E">
               <w:t>iem</w:t>
             </w:r>
             <w:r>
-              <w:t>. Šo regulu piemē</w:t>
-[...2 lines deleted...]
-              <w:t>ro atbalstam, kas piešķirts uzņēmumiem, kuri nodarbojas ar zvejas un akvakultūras produktu primāro ražošanu.</w:t>
+              <w:t>. Šo regulu piemēro atbalstam, kas piešķirts uzņēmumiem, kuri nodarbojas ar zvejas un akvakultūras produktu primāro ražošanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00706315" w14:paraId="224CDD22" w14:textId="77777777" w:rsidTr="00997706">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ABA2F31" w14:textId="77777777" w:rsidR="00020179" w:rsidRPr="0033656B" w:rsidRDefault="00020179" w:rsidP="00B05214">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8669" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="63B14264" w14:textId="6CB45950" w:rsidR="00020179" w:rsidRPr="003F3D1B" w:rsidRDefault="00525B34" w:rsidP="00E836CE">
+            <w:pPr>
+              <w:pStyle w:val="Paraststmeklis"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3D1B">
+              <w:t>Valsts vai pašvaldības iestāde,</w:t>
+            </w:r>
+            <w:r w:rsidR="00040AD8" w:rsidRPr="003F3D1B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F3D1B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00040AD8" w:rsidRPr="003F3D1B">
+              <w:t xml:space="preserve">vai pašvaldības iestādes struktūrvienība, kas ir patstāvīga nodokļu maksātāja, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F3D1B">
+              <w:t>kura</w:t>
+            </w:r>
+            <w:r w:rsidR="00314C1D" w:rsidRPr="003F3D1B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00314C1D" w:rsidRPr="003F3D1B">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">piesakās atbalstam ārpus </w:t>
+            </w:r>
+            <w:r w:rsidR="00314C1D" w:rsidRPr="003F3D1B">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidR="00314C1D" w:rsidRPr="003F3D1B">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> regulējuma un</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F3D1B">
+              <w:t xml:space="preserve"> ir iekļauta </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="_Hlk225760982"/>
+            <w:r w:rsidR="00DB7F1A" w:rsidRPr="003F3D1B">
+              <w:t>Valsts un pašvaldību iestāžu sarakstā, kurām komercdarbības atbalsta nosacījumi netiek piemēroti, jo tām nav konstatētas komercdarbības atbalstu raksturojošās pazīmes</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r w:rsidRPr="003F3D1B">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+              </w:rPr>
+              <w:footnoteReference w:id="5"/>
+            </w:r>
+            <w:r w:rsidR="004E4C8C" w:rsidRPr="003F3D1B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00706315" w14:paraId="046D6E81" w14:textId="77777777" w:rsidTr="00997706">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1151D470" w14:textId="77777777" w:rsidR="00864665" w:rsidRPr="0033656B" w:rsidRDefault="00864665" w:rsidP="00B05214">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8669" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B4F8351" w14:textId="4D29C569" w:rsidR="0058646A" w:rsidRPr="003F3D1B" w:rsidRDefault="00525B34" w:rsidP="00577380">
+            <w:pPr>
+              <w:pStyle w:val="Paraststmeklis"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3D1B">
+              <w:t>Valsts vai pašvaldības iestāde,</w:t>
+            </w:r>
+            <w:r w:rsidR="006A416D" w:rsidRPr="003F3D1B">
+              <w:t xml:space="preserve"> vai pašvaldības iestādes struktūrvienība, kas ir patstāvīga nodokļu maksātāja</w:t>
+            </w:r>
+            <w:r w:rsidR="006A416D" w:rsidRPr="003F3D1B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="006A416D" w:rsidRPr="003F3D1B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F3D1B">
+              <w:t>k</w:t>
+            </w:r>
+            <w:r w:rsidR="00020179" w:rsidRPr="003F3D1B">
+              <w:t>ura</w:t>
+            </w:r>
+            <w:r w:rsidR="00314C1D" w:rsidRPr="003F3D1B">
+              <w:t xml:space="preserve"> piesakās atbalstam ārpus </w:t>
+            </w:r>
+            <w:r w:rsidR="00314C1D" w:rsidRPr="003F3D1B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidR="00314C1D" w:rsidRPr="003F3D1B">
+              <w:t xml:space="preserve"> regulējuma un</w:t>
+            </w:r>
+            <w:r w:rsidR="00020179" w:rsidRPr="003F3D1B">
+              <w:t xml:space="preserve"> nav iekļauta </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB7F1A" w:rsidRPr="003F3D1B">
+              <w:t>Valsts un pašvaldību iestāžu sarakstā, kurām komercdarbības atbalsta nosacījumi netiek piemēroti, jo tām nav konstatētas komercdarbības atbalstu raksturojošās pazīmes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F3D1B">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+              </w:rPr>
+              <w:footnoteReference w:id="6"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58B5F88C" w14:textId="7703D862" w:rsidR="008A72A8" w:rsidRDefault="008A72A8" w:rsidP="00E836CE">
-[...3 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="0A67D31E" w14:textId="77777777" w:rsidR="00E35F29" w:rsidRDefault="00E35F29" w:rsidP="00E35F29">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="60"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="699117B1" w14:textId="77777777" w:rsidR="00146744" w:rsidRDefault="00146744" w:rsidP="00E836CE">
-[...3 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="377D929A" w14:textId="04426851" w:rsidR="00E35F29" w:rsidRPr="001177F5" w:rsidRDefault="00525B34" w:rsidP="00E35F29">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r w:rsidRPr="001177F5">
+        <w:t xml:space="preserve">ir iepazinies ar normatīvajiem aktiem, kuri nosaka </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001177F5">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001177F5">
+        <w:t xml:space="preserve"> atbalsta uzskaites un piešķiršanas kārtību</w:t>
+      </w:r>
+      <w:r w:rsidR="004266AE">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001177F5">
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001177F5">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001177F5">
+        <w:t xml:space="preserve"> atbalsta uzskaites sistēmā ir sagatavota un apstiprināta  veidlapa par sniedzamo informāciju </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001177F5">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001177F5">
+        <w:t xml:space="preserve"> atbalsta uzskaitei un piešķiršanai:</w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...124 lines deleted...]
-        <w:spacing w:before="60"/>
+    <w:p w14:paraId="676DE92C" w14:textId="77777777" w:rsidR="00E35F29" w:rsidRPr="001177F5" w:rsidRDefault="00525B34" w:rsidP="00E35F29">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:ind w:left="599"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001177F5">
+        <w:lastRenderedPageBreak/>
+        <w:t>Nr.___________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001177F5">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B5F88C" w14:textId="19779A82" w:rsidR="008A72A8" w:rsidRPr="003F3D1B" w:rsidRDefault="00525B34" w:rsidP="00063D85">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:ind w:left="0" w:firstLine="599"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA4030">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001177F5">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veidlapas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3D1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>identifikācijas Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="001177F5" w:rsidRPr="003F3D1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3D1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(aizpilda </w:t>
+      </w:r>
+      <w:r w:rsidR="001177F5" w:rsidRPr="003F3D1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ja attiecināms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3D1B">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF92C71" w14:textId="695A90B7" w:rsidR="00EA0AEC" w:rsidRDefault="00525B34" w:rsidP="00E35F29">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="p74"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t>Iepazinās ar nosacījumu, ka:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C75BC91" w14:textId="0263B82E" w:rsidR="00EA0AEC" w:rsidRDefault="004D42B5" w:rsidP="00EA0AEC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0C75BC91" w14:textId="0263B82E" w:rsidR="00EA0AEC" w:rsidRDefault="00525B34" w:rsidP="00E35F29">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:ind w:right="140" w:hanging="153"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00790F43">
+        <w:t>nepieciešamo informāciju Pretendent</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a izvērtēšanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00790F43">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Aģentūra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00790F43">
+        <w:t xml:space="preserve"> iegūst un </w:t>
+      </w:r>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00790F43">
+        <w:t xml:space="preserve">retendentu sniegto ziņu patiesumu pārbauda, izmantojot publiski pieejamās datubāzes, citu institūciju datubāzes, kā arī pieprasot informāciju no kompetentajām valsts institūcijām. Ja </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Aģentūras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00790F43">
+        <w:t xml:space="preserve"> rīcībā esošā informācija neatbilst faktiskajai situācijai, attiecīgais Pretendents ir tiesīgs iesniegt izziņu vai citu dokumentu, precizējot informāciju</w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469D6120" w14:textId="1E6F8644" w:rsidR="00EA0AEC" w:rsidRPr="003F3D1B" w:rsidRDefault="00525B34" w:rsidP="00E35F29">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="60"/>
-        <w:ind w:right="140"/>
+        <w:ind w:right="140" w:hanging="153"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00790F43">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t>a izvērtēšanai</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00790F43">
+        <w:rPr>
+          <w:rStyle w:val="Izclums"/>
+        </w:rPr>
+        <w:t>De minimis</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> atbalsta uzskaiti</w:t>
+      </w:r>
+      <w:r w:rsidR="00924201">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Aģentūra</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> iegūst un </w:t>
+        <w:t>veic saskaņā ar normatīvajiem aktiem par </w:t>
       </w:r>
       <w:r>
-        <w:t>P</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">retendentu sniegto ziņu patiesumu pārbauda, izmantojot publiski pieejamās datubāzes, citu institūciju datubāzes, kā arī pieprasot informāciju no kompetentajām valsts institūcijām. Ja </w:t>
+        <w:rPr>
+          <w:rStyle w:val="Izclums"/>
+        </w:rPr>
+        <w:t>de minimis</w:t>
       </w:r>
       <w:r>
-        <w:t>Aģentūras</w:t>
-[...7 lines deleted...]
-      <w:r>
+        <w:t> atbalsta uzskaites un piešķiršanas kārtību.</w:t>
+      </w:r>
+      <w:r w:rsidR="00095AD2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00095AD2" w:rsidRPr="00262C18">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C23377">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B521BA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384E8D">
+        <w:t xml:space="preserve"> atbalsta pi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00093BEB">
+        <w:t xml:space="preserve">ešķiršanas brīdis ir līguma spēkā stāšanās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3D1B">
+        <w:t>datums (ja attiecināms)</w:t>
+      </w:r>
+      <w:r w:rsidR="007358F5" w:rsidRPr="003F3D1B">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="469D6120" w14:textId="03F91CFF" w:rsidR="00EA0AEC" w:rsidRDefault="004D42B5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="673DA605" w14:textId="552A46B6" w:rsidR="00EA0AEC" w:rsidRDefault="00525B34" w:rsidP="00EE5955">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="60"/>
-        <w:ind w:right="140"/>
+        <w:ind w:right="140" w:hanging="153"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>De minimis</w:t>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0F2D">
+        <w:t>īgum</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> atbalsta uzskaiti veic saskaņā ar normatīvajiem aktiem par </w:t>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0F2D">
+        <w:t xml:space="preserve"> par Pasākuma īstenošanu </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...46 lines deleted...]
-      <w:r w:rsidR="00095AD2">
+        <w:t xml:space="preserve">jāslēdz 10 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E21ACD">
+        <w:t>darba dienu laikā no lēmuma par līgumslēgšanas tiesību piešķiršanu spēkā stāšanās dienas</w:t>
+      </w:r>
+      <w:r w:rsidR="00490DE1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673DA605" w14:textId="4B16558B" w:rsidR="00EA0AEC" w:rsidRDefault="004D42B5" w:rsidP="00E836CE">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="51E794EC" w14:textId="3C4915A6" w:rsidR="00CE471E" w:rsidRDefault="00CE471E" w:rsidP="00CE471E">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:spacing w:before="60"/>
         <w:ind w:right="140"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...19 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="13FD653D" w14:textId="7C8BD031" w:rsidR="00756B3E" w:rsidRPr="00851C42" w:rsidRDefault="00756B3E" w:rsidP="00C23377"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0D960739" w14:textId="2F90B1F8" w:rsidR="00CE471E" w:rsidRPr="003F3D1B" w:rsidRDefault="00525B34" w:rsidP="00EE5955">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3D1B">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Personas datu apstrāde</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5A5A47" w14:textId="77777777" w:rsidR="00CE471E" w:rsidRPr="003F3D1B" w:rsidRDefault="00CE471E" w:rsidP="00CE471E">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="606530A3" w14:textId="77777777" w:rsidR="00CE471E" w:rsidRPr="003F3D1B" w:rsidRDefault="00CE471E" w:rsidP="00CE471E">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38BACF92" w14:textId="77777777" w:rsidR="00CE471E" w:rsidRPr="003F3D1B" w:rsidRDefault="00CE471E" w:rsidP="00CE471E">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04C803D6" w14:textId="77777777" w:rsidR="00CE471E" w:rsidRPr="003F3D1B" w:rsidRDefault="00CE471E" w:rsidP="00CE471E">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D516A2" w14:textId="77777777" w:rsidR="00CE471E" w:rsidRPr="003F3D1B" w:rsidRDefault="00CE471E" w:rsidP="00CE471E">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F9FC13D" w14:textId="1DE1BDEA" w:rsidR="00CE471E" w:rsidRPr="003F3D1B" w:rsidRDefault="00525B34" w:rsidP="00EE5955">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3D1B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Š</w:t>
+      </w:r>
+      <w:r w:rsidR="00D35695" w:rsidRPr="003F3D1B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3D1B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pieteikuma ietvarā Pretendenta iesniegtos personas datus Aģentūra apstrādā saziņai ar Pretendentu un Pretendenta sniegto ziņu patiesuma pārbaudei, pamatojoties uz normatīvajos aktos noteikto pienākumu izpildi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC52F74" w14:textId="4DD1DB97" w:rsidR="00CE471E" w:rsidRPr="003F3D1B" w:rsidRDefault="00525B34" w:rsidP="00EE5955">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3D1B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Iesniedzot datus, Pretendents ir personas datu apstrādes pārzinis Eiropas Parlamenta un Padomes (ES) 2016. gada 27. aprīļa Regulas Nr. 2016/679 par fizisku personu aizsardzību attiecībā uz personas datu apstrādi un šādu datu brīvu apriti izpratnē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DBA5D5E" w14:textId="67B5AAB7" w:rsidR="00CE471E" w:rsidRPr="003F3D1B" w:rsidRDefault="00525B34" w:rsidP="00EE5955">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3D1B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pretendenta pienākums ir informēt pieteikumā minēto kontaktpersonu par viņ</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7150A" w:rsidRPr="003F3D1B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3D1B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personas datu nodošanu datu apstrādei Aģentūrā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619CAC06" w14:textId="67869F14" w:rsidR="00CE471E" w:rsidRPr="003F3D1B" w:rsidRDefault="00525B34" w:rsidP="00EE5955">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3D1B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Apstrādājot Pretendenta iesniegtos personas datus, personas datu apstrādes pārzinis ir Aģentūra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD05B11" w14:textId="334D678D" w:rsidR="00CE471E" w:rsidRPr="003F3D1B" w:rsidRDefault="00525B34" w:rsidP="000E0B78">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3D1B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Visa informācija par Aģentūras veikto personas datu apstrādi un datu subjekta tiesību īstenošanu ir ietverta Privātuma politikā, kas ir atrodama Aģentūras tīmekļa vietnē www.nva.gov.lv/lv/iestades-privatuma-politika.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FD653D" w14:textId="7C8BD031" w:rsidR="00756B3E" w:rsidRPr="003F3D1B" w:rsidRDefault="00756B3E" w:rsidP="00C23377"/>
+    <w:p w14:paraId="1C3CA351" w14:textId="236150DD" w:rsidR="00BD5222" w:rsidRPr="003F3D1B" w:rsidRDefault="00525B34" w:rsidP="00CE471E">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="120"/>
-        <w:ind w:left="709" w:hanging="283"/>
+        <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00756B3E">
+      <w:r w:rsidRPr="003F3D1B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Dokumentu saraksts</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00BD2E16" w:rsidRPr="00756B3E">
+        <w:t>Dokumentu saraksts, ko Pretendents pievieno</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2E16" w:rsidRPr="003F3D1B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, iesniedzot pieteikumu:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9586"/>
         <w:gridCol w:w="222"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE7283" w14:paraId="0469A4D4" w14:textId="77777777" w:rsidTr="00940A6B">
+      <w:tr w:rsidR="003F3D1B" w:rsidRPr="003F3D1B" w14:paraId="0469A4D4" w14:textId="77777777" w:rsidTr="00940A6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1614" w:type="dxa"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-260"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="9493" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9493"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00FE7283" w14:paraId="301466C8" w14:textId="77777777" w:rsidTr="000D01BD">
+            <w:tr w:rsidR="003F3D1B" w:rsidRPr="003F3D1B" w14:paraId="301466C8" w14:textId="77777777" w:rsidTr="000D01BD">
               <w:trPr>
                 <w:trHeight w:val="671"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9493" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="02EB6D41" w14:textId="3BE666FB" w:rsidR="000D01BD" w:rsidRDefault="004D42B5" w:rsidP="007340B8">
+                <w:p w14:paraId="597205A7" w14:textId="4F6DC2D9" w:rsidR="00674F1E" w:rsidRPr="003F3D1B" w:rsidRDefault="00525B34" w:rsidP="0058646A">
                   <w:pPr>
-                    <w:pStyle w:val="ListParagraph"/>
+                    <w:pStyle w:val="Sarakstarindkopa"/>
                     <w:numPr>
                       <w:ilvl w:val="1"/>
                       <w:numId w:val="15"/>
                     </w:numPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="173"/>
                     </w:tabs>
                     <w:spacing w:before="60"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="003F3D1B">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00D41F54" w:rsidRPr="000B143B">
-                    <w:t>Dokuments, kas apliecina pieteikuma iesniedzēja paraksta tiesības (ja informācija nav</w:t>
+                  <w:r w:rsidR="0032422A" w:rsidRPr="003F3D1B">
+                    <w:t>d</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D41F54" w:rsidRPr="003F3D1B">
+                    <w:t>okuments, kas apliecina pieteikuma iesniedzēja paraksta tiesības (ja informācija nav</w:t>
+                  </w:r>
+                  <w:r w:rsidR="004A5513" w:rsidRPr="003F3D1B">
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="003F3D1B">
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D41F54" w:rsidRPr="003F3D1B">
+                    <w:t>reģistrēta komercreģistrā) uz ___ lp.;</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="597205A7" w14:textId="110983D4" w:rsidR="00674F1E" w:rsidRDefault="004D42B5" w:rsidP="007340B8">
+                <w:p w14:paraId="6B8A8D77" w14:textId="5BDD1A8F" w:rsidR="00DA3788" w:rsidRPr="003F3D1B" w:rsidRDefault="00525B34" w:rsidP="00654D02">
                   <w:pPr>
-                    <w:pStyle w:val="ListParagraph"/>
+                    <w:pStyle w:val="Sarakstarindkopa"/>
+                    <w:numPr>
+                      <w:ilvl w:val="1"/>
+                      <w:numId w:val="15"/>
+                    </w:numPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="173"/>
                     </w:tabs>
                     <w:spacing w:before="60"/>
-                    <w:ind w:left="360"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
-                  <w:r>
-                    <w:t xml:space="preserve"> </w:t>
+                  <w:r w:rsidRPr="003F3D1B">
+                    <w:t>k</w:t>
                   </w:r>
-                  <w:r w:rsidR="00D41F54" w:rsidRPr="000B143B">
-                    <w:t>reģistrēta komercreģistrā) uz ___ lp.;</w:t>
+                  <w:r w:rsidR="007D3395" w:rsidRPr="003F3D1B">
+                    <w:t>atras pieteiktās darba vietas amata apraksts (-i) (datēts, apliecināts ar Pretendenta parakstu) uz ___ lp.;</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="7D25632B" w14:textId="008B0AEF" w:rsidR="007340B8" w:rsidRDefault="004D42B5" w:rsidP="007340B8">
+                <w:p w14:paraId="7D25632B" w14:textId="503C28D2" w:rsidR="007340B8" w:rsidRPr="003F3D1B" w:rsidRDefault="00525B34" w:rsidP="007340B8">
                   <w:pPr>
-                    <w:pStyle w:val="ListParagraph"/>
+                    <w:pStyle w:val="Sarakstarindkopa"/>
                     <w:numPr>
                       <w:ilvl w:val="1"/>
                       <w:numId w:val="15"/>
                     </w:numPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="31"/>
                     </w:tabs>
                     <w:spacing w:before="60"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="003F3D1B">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00674F1E" w:rsidRPr="000B143B">
-                    <w:t xml:space="preserve">Izdrukas apliecināta kopija no Valsts ieņēmumu dienesta Elektroniskās deklarēšanas sistēmas </w:t>
+                  <w:r w:rsidR="0032422A" w:rsidRPr="003F3D1B">
+                    <w:t>i</w:t>
                   </w:r>
-                  <w:r>
-                    <w:t xml:space="preserve">  </w:t>
+                  <w:r w:rsidR="00674F1E" w:rsidRPr="003F3D1B">
+                    <w:t xml:space="preserve">zdrukas apliecināta kopija no Valsts ieņēmumu dienesta Elektroniskās deklarēšanas sistēmas </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="003F3D1B">
+                    <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="2B81DADE" w14:textId="77777777" w:rsidR="007340B8" w:rsidRDefault="004D42B5" w:rsidP="007340B8">
+                <w:p w14:paraId="43FBA9C7" w14:textId="4A65BB9E" w:rsidR="00ED7475" w:rsidRPr="003F3D1B" w:rsidRDefault="00525B34" w:rsidP="00ED7475">
                   <w:pPr>
-                    <w:pStyle w:val="ListParagraph"/>
+                    <w:pStyle w:val="Sarakstarindkopa"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="31"/>
                     </w:tabs>
                     <w:spacing w:before="60"/>
                     <w:ind w:left="360"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
-                  <w:r>
-[...1 lines deleted...]
-                    <w:t xml:space="preserve"> </w:t>
+                  <w:r w:rsidRPr="003F3D1B">
+                    <w:t xml:space="preserve"> par Pretendenta nozari</w:t>
                   </w:r>
-                  <w:r w:rsidR="00674F1E" w:rsidRPr="000B143B">
-                    <w:t xml:space="preserve">par Pretendenta nozari, kurā tas darbojas un vēlas saņemt atbalstu (izdruka pieteikumam nav </w:t>
+                  <w:r w:rsidR="00924201" w:rsidRPr="003F3D1B">
+                    <w:t xml:space="preserve"> (ja attiecināms)</w:t>
                   </w:r>
-                  <w:r>
-                    <w:t xml:space="preserve"> </w:t>
+                  <w:r w:rsidRPr="003F3D1B">
+                    <w:t>, kurā tas darbojas un vēlas saņemt atbalstu (izdruka pieteikumam nav jāpievieno gadījumā, ja pieteikumā norādītais NACE kods ir Pretendenta pamatdarbības veids) uz ___ lp.;</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="0BE94132" w14:textId="77777777" w:rsidR="007340B8" w:rsidRDefault="004D42B5" w:rsidP="007340B8">
+                <w:p w14:paraId="05351497" w14:textId="39A210D6" w:rsidR="00D41F54" w:rsidRPr="003F3D1B" w:rsidRDefault="00525B34" w:rsidP="00ED7475">
                   <w:pPr>
-                    <w:pStyle w:val="ListParagraph"/>
-[...35 lines deleted...]
-                  <w:pPr>
+                    <w:pStyle w:val="Sarakstarindkopa"/>
+                    <w:numPr>
+                      <w:ilvl w:val="1"/>
+                      <w:numId w:val="15"/>
+                    </w:numPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="0"/>
                     </w:tabs>
-                    <w:ind w:left="31" w:right="173" w:hanging="31"/>
+                    <w:ind w:right="173"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="003F3D1B">
                     <w:rPr>
                       <w:bCs/>
                     </w:rPr>
-                    <w:t>5</w:t>
+                    <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00674F1E" w:rsidRPr="006676D0">
+                  <w:r w:rsidR="0032422A" w:rsidRPr="003F3D1B">
+                    <w:t>n</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="003F3D1B">
+                    <w:t>odarbināto personu ar invaliditāti personas datu apstrādes apliecinājums</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00924201" w:rsidRPr="003F3D1B">
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="003F3D1B">
+                    <w:t>uz ___ lp.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DB7E50" w:rsidRPr="003F3D1B">
+                    <w:t>;</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="47A6F612" w14:textId="30649E38" w:rsidR="00953D5C" w:rsidRPr="003F3D1B" w:rsidRDefault="00525B34" w:rsidP="00953D5C">
+                  <w:pPr>
+                    <w:pStyle w:val="Sarakstarindkopa"/>
+                    <w:numPr>
+                      <w:ilvl w:val="1"/>
+                      <w:numId w:val="15"/>
+                    </w:numPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="173"/>
+                    </w:tabs>
+                    <w:spacing w:before="60"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r w:rsidRPr="003F3D1B">
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:i/>
+                    </w:rPr>
+                    <w:t>D</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00FC4A6A" w:rsidRPr="003F3D1B">
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:i/>
+                    </w:rPr>
+                    <w:t>e</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="003F3D1B">
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:i/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00FC4A6A" w:rsidRPr="003F3D1B">
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:i/>
+                    </w:rPr>
+                    <w:t>minimis</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00FC4A6A" w:rsidRPr="003F3D1B">
                     <w:rPr>
                       <w:bCs/>
                     </w:rPr>
-                    <w:t xml:space="preserve">.3. </w:t>
+                    <w:t xml:space="preserve"> vērtējuma anketa pretendentam, kurš piesakās atbalstam ārpus </w:t>
                   </w:r>
-                  <w:r w:rsidR="00674F1E" w:rsidRPr="006676D0">
-                    <w:t>Nodarbināto personu ar invaliditāti personas datu apstrādes apliecinājums uz ___ lp.</w:t>
+                  <w:r w:rsidR="00FC4A6A" w:rsidRPr="003F3D1B">
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:i/>
+                    </w:rPr>
+                    <w:t>de minimis</w:t>
                   </w:r>
+                  <w:r w:rsidR="00FC4A6A" w:rsidRPr="003F3D1B">
+                    <w:rPr>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> regulējuma</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="003F3D1B">
+                    <w:rPr>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> un nav iekļauts Aģentūras apstiprinātajā valsts un pašvaldības iestāžu sarakstā</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00764117" w:rsidRPr="003F3D1B">
+                    <w:rPr>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>,</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DB7E50" w:rsidRPr="003F3D1B">
+                    <w:rPr>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00FC4A6A" w:rsidRPr="003F3D1B">
+                    <w:rPr>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">uz  </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00FC4A6A" w:rsidRPr="003F3D1B">
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">       </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="003F3D1B">
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:u w:val="single"/>
+                    </w:rPr>
+                    <w:t>___</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00FC4A6A" w:rsidRPr="003F3D1B">
+                    <w:rPr>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:t>lp.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00FC4A6A" w:rsidRPr="003F3D1B">
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5D520EF3" w14:textId="2A818976" w:rsidR="00ED7475" w:rsidRPr="003F3D1B" w:rsidRDefault="00ED7475" w:rsidP="00953D5C">
+                  <w:pPr>
+                    <w:pStyle w:val="Sarakstarindkopa"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="0"/>
+                    </w:tabs>
+                    <w:ind w:left="360" w:right="173"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                    </w:rPr>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="6A00F599" w14:textId="0C40CDB5" w:rsidR="006C2500" w:rsidRPr="000A0F2D" w:rsidRDefault="006C2500" w:rsidP="000A72AB">
+          <w:p w14:paraId="6A00F599" w14:textId="0C40CDB5" w:rsidR="006C2500" w:rsidRPr="003F3D1B" w:rsidRDefault="006C2500" w:rsidP="000A72AB">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41DADD54" w14:textId="77777777" w:rsidR="00BD5222" w:rsidRPr="000A0F2D" w:rsidRDefault="00BD5222" w:rsidP="000A72AB">
+          <w:p w14:paraId="41DADD54" w14:textId="77777777" w:rsidR="00BD5222" w:rsidRPr="003F3D1B" w:rsidRDefault="00BD5222" w:rsidP="000A72AB">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="07601AD3" w14:textId="06F20EEA" w:rsidR="00034D0D" w:rsidRDefault="00034D0D" w:rsidP="000A72AB">
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E191C1F" w14:textId="77777777" w:rsidR="00674F1E" w:rsidRPr="00CD712E" w:rsidRDefault="004D42B5" w:rsidP="00674F1E">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0F32CE80" w14:textId="77777777" w:rsidR="00674F1E" w:rsidRPr="00CC5ED9" w:rsidRDefault="00674F1E" w:rsidP="000A72AB">
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00674F1E" w:rsidRPr="00CC5ED9" w:rsidSect="001E14FF">
-      <w:headerReference w:type="default" r:id="rId13"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="737" w:bottom="567" w:left="1361" w:header="709" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="760A2C71" w14:textId="77777777" w:rsidR="004D42B5" w:rsidRDefault="004D42B5">
+    <w:p w14:paraId="3AAA0E20" w14:textId="77777777" w:rsidR="00525B34" w:rsidRDefault="00525B34">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A7033CA" w14:textId="77777777" w:rsidR="004D42B5" w:rsidRDefault="004D42B5">
+    <w:p w14:paraId="233D5CE4" w14:textId="77777777" w:rsidR="00525B34" w:rsidRDefault="00525B34">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="35FA762E" w14:textId="022466FB" w:rsidR="005B1404" w:rsidRDefault="004D42B5" w:rsidP="000A72AB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67046951" w14:textId="77777777" w:rsidR="009E110A" w:rsidRDefault="009E110A">
     <w:pPr>
-      <w:jc w:val="center"/>
-[...122 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="2AC8C1EA" w14:textId="515AD1A6" w:rsidR="005B1404" w:rsidRPr="0037676C" w:rsidRDefault="004D42B5" w:rsidP="0085174E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="140CC67A" w14:textId="77777777" w:rsidR="009E110A" w:rsidRPr="00557E4E" w:rsidRDefault="00525B34" w:rsidP="009E110A">
     <w:pPr>
       <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r w:rsidRPr="0037676C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="0037676C">
+      <w:t>4.2.20.</w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US"/>
       </w:rPr>
-      <w:t>KRG_4.2.20.</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0037676C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>1.p</w:t>
     </w:r>
-    <w:r w:rsidRPr="0037676C">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US"/>
       </w:rPr>
-      <w:t>1. pielikums_</w:t>
+      <w:t>_3</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00412D04">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t xml:space="preserve"> v 28.05.2026.</w:t>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="32F8065D" w14:textId="77777777" w:rsidR="005B1404" w:rsidRPr="00557E4E" w:rsidRDefault="005B1404" w:rsidP="0037676C">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="32737508" w14:textId="77777777" w:rsidR="005B1404" w:rsidRPr="00601BB7" w:rsidRDefault="005B1404" w:rsidP="00601BB7">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="72C3E9F3" w14:textId="4CA82CD0" w:rsidR="005B1404" w:rsidRPr="00557E4E" w:rsidRDefault="00525B34" w:rsidP="00412D04">
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:r w:rsidRPr="0037676C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US"/>
       </w:rPr>
-      <w:t>.</w:t>
+      <w:t>4.2.20.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US"/>
       </w:rPr>
-      <w:t>v</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="0037676C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US"/>
       </w:rPr>
-      <w:t>ersija</w:t>
+      <w:t>1.p</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>_</w:t>
     </w:r>
-    <w:r w:rsidRPr="0037676C">
+    <w:r w:rsidR="00412D04">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>3</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00412D04" w:rsidRPr="00412D04">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve"> v 28.05.2026.</w:t>
     </w:r>
-    <w:r w:rsidRPr="0085174E">
-[...23 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AB2DECA" w14:textId="77777777" w:rsidR="004D42B5" w:rsidRDefault="004D42B5" w:rsidP="00BD5222">
+    <w:p w14:paraId="2C5E25E8" w14:textId="77777777" w:rsidR="00176FC5" w:rsidRDefault="00525B34" w:rsidP="00BD5222">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="363732D0" w14:textId="77777777" w:rsidR="004D42B5" w:rsidRDefault="004D42B5" w:rsidP="00BD5222">
+    <w:p w14:paraId="7BBB1036" w14:textId="77777777" w:rsidR="00176FC5" w:rsidRDefault="00525B34" w:rsidP="00BD5222">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1F387533" w14:textId="77777777" w:rsidR="004D42B5" w:rsidRDefault="004D42B5"/>
+    <w:p w14:paraId="42B30343" w14:textId="77777777" w:rsidR="00176FC5" w:rsidRDefault="00176FC5"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3A0FC9CE" w14:textId="3FE983F5" w:rsidR="005B1404" w:rsidRPr="00470BFD" w:rsidRDefault="004D42B5" w:rsidP="00BA2F62">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyTextIndent"/>
+    <w:p w14:paraId="2FBEE462" w14:textId="0A0AC7FB" w:rsidR="004B25FD" w:rsidRPr="003F3D1B" w:rsidRDefault="00525B34" w:rsidP="004B25FD">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3954">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="006E3954">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk204764500"/>
+      <w:r w:rsidRPr="003F3D1B">
+        <w:t>Atsauci uz projektu n</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="003F3D1B">
+        <w:t xml:space="preserve">epiemēro Pieteikumiem, kas tiek iesniegti Komisijas 2013. gada 18. decembra Regulas (ES) Nr.1408/2013 par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3D1B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3D1B">
+        <w:t xml:space="preserve"> atbalstam lauksaimniecības nozarē ietvaros  </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="3A0FC9CE" w14:textId="5AA68E52" w:rsidR="005B1404" w:rsidRPr="003F3D1B" w:rsidRDefault="00525B34" w:rsidP="00BA2F62">
+      <w:pPr>
+        <w:pStyle w:val="Pamattekstsaratkpi"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00470BFD">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="003F3D1B">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00470BFD">
+      <w:r w:rsidRPr="003F3D1B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE1AAC">
+      <w:r w:rsidRPr="003F3D1B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasākumu var organizēt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE1AAC">
+      <w:r w:rsidRPr="003F3D1B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">darba devēji – komersanti </w:t>
-[...4 lines deleted...]
-          <w:spacing w:val="-4"/>
+        <w:t xml:space="preserve">darba devēji – </w:t>
+      </w:r>
+      <w:r w:rsidR="00326FB1" w:rsidRPr="003F3D1B">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(komersants ir komercreģistrā ierakstīta fiziska persona (individuālais komersants) vai komercsabiedrība (personālsabiedrība un kapitālsabiedrība))</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> Norāda, ja Pretendents ir juridiska persona.</w:t>
+        <w:t>komersanti, individuālie uzņēmumi, valsts vai pašvaldības iestādes</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="2CD4E434" w14:textId="77777777" w:rsidR="005B1404" w:rsidRDefault="004D42B5" w:rsidP="0059489E">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="0ABDC386" w14:textId="42AECB16" w:rsidR="005B1404" w:rsidRDefault="00525B34" w:rsidP="00BA2F62">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r w:rsidRPr="00470BFD">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00470BFD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470BFD">
+        <w:t>Norāda, ja Pretendents ir juridiska persona</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="38DFB07E" w14:textId="593112B2" w:rsidR="00BC2509" w:rsidRDefault="00525B34">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="003F3D1B">
+        <w:t xml:space="preserve">Saraksts pieejams Aģentūras tīmekļvietnē  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidR="00BC2509" w:rsidRPr="006E2ED8">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaite"/>
+          </w:rPr>
+          <w:t>https://www.nva.gov.lv/lv/darba-vietas-pielagosana</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="487B7018" w14:textId="11C871B3" w:rsidR="004266AE" w:rsidRPr="003F3D1B" w:rsidRDefault="00525B34">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3D1B">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003F3D1B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00810C28" w:rsidRPr="003F3D1B">
+        <w:t>Pretendents, kurš atbalstam</w:t>
+      </w:r>
+      <w:r w:rsidR="00E11203" w:rsidRPr="003F3D1B">
+        <w:t xml:space="preserve"> piesakās ārpus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E11203" w:rsidRPr="003F3D1B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E11203" w:rsidRPr="003F3D1B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E11203" w:rsidRPr="003F3D1B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E11203" w:rsidRPr="003F3D1B">
+        <w:t xml:space="preserve"> regulējuma</w:t>
+      </w:r>
+      <w:r w:rsidR="003405C5" w:rsidRPr="003F3D1B">
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6809" w:rsidRPr="003F3D1B">
+        <w:t>nav iekļauts Aģentūras apstiprinātajā valsts un pašvaldību iestāžu sarakstā</w:t>
+      </w:r>
+      <w:r w:rsidR="00343FFD" w:rsidRPr="003F3D1B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E11203" w:rsidRPr="003F3D1B">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3D1B">
+        <w:t xml:space="preserve">izpilda un pieteikumam pievieno </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F3D1B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F3D1B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F3D1B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F3D1B">
+        <w:t xml:space="preserve"> vērtējuma anketu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E11203" w:rsidRPr="003F3D1B">
+        <w:t xml:space="preserve"> (1. pielikums)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="076FD604" w14:textId="46B1E907" w:rsidR="00E35F29" w:rsidRDefault="00525B34" w:rsidP="00E35F29">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F239A0">
-        <w:t xml:space="preserve">Veidlapu aizpilda Valsts </w:t>
-[...2 lines deleted...]
-        <w:t>ieņēmumu dienesta Elektroniskās deklarēšanas sistēm</w:t>
+        <w:t>Veidlapu aizpilda Valsts ieņēmumu dienesta Elektroniskās deklarēšanas sistēm</w:t>
       </w:r>
       <w:r>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="00F239A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00F239A0">
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidR="00E35F29" w:rsidRPr="00F239A0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>https://eds.vid.gov.lv/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipersaite"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F239A0">
         <w:t>atbilstoši Ministru kabineta 2018.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F239A0">
         <w:t>gada 21.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F239A0">
         <w:t xml:space="preserve">novembra noteikumu </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00F239A0">
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidR="00E35F29" w:rsidRPr="00F239A0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
-          <w:t xml:space="preserve">Nr.715 “Noteikumi par </w:t>
+          <w:t>Nr.715 “</w:t>
         </w:r>
-        <w:r w:rsidRPr="00ED6929">
+        <w:r w:rsidR="00E35F29" w:rsidRPr="000E4BA3">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:i/>
           </w:rPr>
-          <w:t>de minimis</w:t>
+          <w:t>De minimis</w:t>
         </w:r>
-        <w:r w:rsidRPr="00F239A0">
+        <w:r w:rsidR="00E35F29" w:rsidRPr="00864665">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
-          <w:t xml:space="preserve"> atbalsta uzskaites un piešķiršanas kārtību un </w:t>
+          <w:t xml:space="preserve"> atbalsta uzskaites un piešķiršanas kārtība</w:t>
         </w:r>
-        <w:r w:rsidRPr="00725C3F">
+        <w:r w:rsidR="00E35F29">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:i/>
+            <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
-          <w:t>de minimis</w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00F239A0">
+        <w:r w:rsidR="00E35F29" w:rsidRPr="00F239A0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
-          <w:t xml:space="preserve"> atbalsta uzskaites veidlapu paraugiem”</w:t>
+          <w:t>”</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F239A0">
         <w:t xml:space="preserve"> nosacījumiem</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:t>;</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7563B2F5" w14:textId="28E0FB93" w:rsidR="005B1404" w:rsidRDefault="004D42B5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="165DD673" w14:textId="77777777" w:rsidR="009E110A" w:rsidRDefault="009E110A">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7563B2F5" w14:textId="37F6AC71" w:rsidR="005B1404" w:rsidRDefault="00525B34">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00651C97">
+    <w:r w:rsidR="000E0B78">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0CD55825" w14:textId="77777777" w:rsidR="005B1404" w:rsidRPr="00AA55F8" w:rsidRDefault="005B1404">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2893E440" w14:textId="77777777" w:rsidR="009E110A" w:rsidRDefault="009E110A">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EDB25FB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CC5C628E"/>
+    <w:styleLink w:val="Style1"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11C723AA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DD5CD412"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -3679,51 +4604,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16086392"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="28E08B6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -3793,51 +4718,57 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1975442F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CC5C628E"/>
+    <w:numStyleLink w:val="Style1"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24231805"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CC5C628E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -3917,163 +4848,163 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C8352C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C3CDD4A"/>
-    <w:lvl w:ilvl="0" w:tplc="C7A817D8">
+    <w:lvl w:ilvl="0" w:tplc="211EE004">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="2D381C5E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96862D34" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1931" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="8A86B4C2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="A59E0B92" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2651" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FA7C1168" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="1EEA49D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3371" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0BDA122C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0A20F066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4091" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="6D20C1E2" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="00262ADE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4811" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7472D236" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="D6BA221E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5531" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="1E0AD2C4" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62C6DA46" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6251" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32BA4F08" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63BA43B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6971" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3712671D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="28C67E5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="17"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -4142,257 +5073,257 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37D77CD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0518E30E"/>
-    <w:lvl w:ilvl="0" w:tplc="339E83FA">
+    <w:lvl w:ilvl="0" w:tplc="39FC01EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B524A69A">
+    <w:lvl w:ilvl="1" w:tplc="421ECDB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FCE21DDE" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0B984A54" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32E27B06" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C53AD19E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="3026ABEC" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0F6E30B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0ADAB57C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0F64F130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="D2C44746" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52B8D76A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="DE982BF6" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="B5F87250" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="E836FEEA" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="C02026C2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43972D56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32D46516"/>
-    <w:lvl w:ilvl="0" w:tplc="07BE5292">
+    <w:lvl w:ilvl="0" w:tplc="6ACC98EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="01E2968E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="1870D28A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="487E8506" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="A9521D2A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="DDD48ACE" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="5A32A74A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="8A1AA224" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="2DFCA446" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F2343872" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="902E9D04" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="F190B496" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48066970" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53C8838A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="727A5298" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D9CE4BF8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="EDA45D60" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49C41706"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B4D00B84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -4470,51 +5401,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A2819A2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2BF6095C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="15"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="780"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="780"/>
       </w:pPr>
       <w:rPr>
@@ -4592,51 +5523,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2700" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A927939"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="774E8C42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1051" w:hanging="720"/>
       </w:pPr>
@@ -4707,51 +5638,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3757" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4448" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DD53555"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E87A1A6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4828,363 +5759,541 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2509" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2869" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="532F0822"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CC5C628E"/>
+    <w:numStyleLink w:val="Style1"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F2714D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="059213BC"/>
+    <w:lvl w:ilvl="0" w:tplc="7932F6FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FC086548" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EE3880AE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2146DF66" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D4CAFCC2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="30105652" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="039E0726" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BB68FBBC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="21CCD02C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60A15451"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24B82208"/>
-    <w:lvl w:ilvl="0" w:tplc="12B89B34">
+    <w:lvl w:ilvl="0" w:tplc="470642F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B9F0AEEA">
+    <w:lvl w:ilvl="1" w:tplc="61AA4622">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B9D6C48A">
+    <w:lvl w:ilvl="2" w:tplc="16D4165E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="9BACA76A">
+    <w:lvl w:ilvl="3" w:tplc="9830FE22">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="1264CEF6">
+    <w:lvl w:ilvl="4" w:tplc="E758CF68">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66D4679E">
+    <w:lvl w:ilvl="5" w:tplc="3EFA8762">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="B18CCA50">
+    <w:lvl w:ilvl="6" w:tplc="48B6F2AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10086E72">
+    <w:lvl w:ilvl="7" w:tplc="20F25204">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="A5CE6992">
+    <w:lvl w:ilvl="8" w:tplc="F32EBAF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="628D0F87"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0426001D"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68D3376F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8AA08B4"/>
-    <w:lvl w:ilvl="0" w:tplc="2A5A2388">
+    <w:lvl w:ilvl="0" w:tplc="72246160">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1512" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="7226977E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="145C55D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2232" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="272E7F08" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88FCABD6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2952" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E5265F52" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="9E1E801A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3672" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="2CE0EB96" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="C57A743C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4392" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="595EF332" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="BBDC9958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5112" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7D5EEC94" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="3AD44024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5832" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6C1A9C84" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="00F29018" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6552" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F0FA7108" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80FE38CE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7272" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="692D2B67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EB4041E"/>
-    <w:lvl w:ilvl="0" w:tplc="541E5D32">
+    <w:lvl w:ilvl="0" w:tplc="3E908276">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="A7808C5E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="5094AA34" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1512" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84588B9E" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19E60E40" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2232" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C9542132" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18503CEC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2952" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="F618B8EA" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="997A587A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3672" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="5DD41CAA" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="BCB02210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4392" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="F536AD94" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21B2171A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5112" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A6467ADA" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="A7AA8D58" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5832" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93905EC0" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="D084ED76" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6552" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D9946F9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F8E0525E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5254,141 +6363,141 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70204C7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71705D72"/>
-    <w:lvl w:ilvl="0" w:tplc="9D00B824">
+    <w:lvl w:ilvl="0" w:tplc="3702A5FA">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F3BAA96E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="E8746A0A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9282F938" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="7C36CA46" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="971ED146">
+    <w:lvl w:ilvl="3" w:tplc="9A646474">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="01325DC8" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="1DD2518C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46824154" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="B96E592E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="8ED4F558" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="A538BF0E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="F7484C0E" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28EE99C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04C8C486" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="052E2504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77890453"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7964922A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -5466,164 +6575,164 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78C020AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE7CC4D6"/>
-    <w:lvl w:ilvl="0" w:tplc="75E07144">
+    <w:lvl w:ilvl="0" w:tplc="C27464EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D2C096D0" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="5FC6C192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4AB8CEA0" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="8E5AB5A6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="4912B978" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21EA7582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D354B950" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96C44406" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B16E676E" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="F654C038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43E064EC" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95EAD6A6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="1A580BFE" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="4F225752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92DC909E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42DE8BB0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BCC24A0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="964A22E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5692,51 +6801,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BFA0AAD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0426001D"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EAB4A7E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DA36E0AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="3.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5789,1168 +6984,1312 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="1" w16cid:durableId="1430812251">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="986589246">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1276327822">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1004548462">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1128822416">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="18969511">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="181436294">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="8" w16cid:durableId="1441677542">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="9" w16cid:durableId="944268411">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="10" w16cid:durableId="489179777">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
-[...2 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="11" w16cid:durableId="1570270506">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="12" w16cid:durableId="1000355537">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="13" w16cid:durableId="480005936">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
-[...2 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="14" w16cid:durableId="849871278">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="15" w16cid:durableId="1341005136">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="13">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="16" w16cid:durableId="735586873">
+    <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="17" w16cid:durableId="1139108926">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="18" w16cid:durableId="1753502748">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1167476216">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="307587910">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="795568899">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="764611427">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="34696416">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1105735713">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1141071504">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="717776003">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD5222"/>
     <w:rsid w:val="000001DC"/>
     <w:rsid w:val="00006C43"/>
     <w:rsid w:val="00013AD1"/>
+    <w:rsid w:val="00020179"/>
     <w:rsid w:val="00020AEC"/>
     <w:rsid w:val="000212C5"/>
     <w:rsid w:val="0002152B"/>
+    <w:rsid w:val="000241A8"/>
     <w:rsid w:val="000274EB"/>
+    <w:rsid w:val="000320F7"/>
     <w:rsid w:val="0003461F"/>
     <w:rsid w:val="000346CE"/>
     <w:rsid w:val="00034D0D"/>
     <w:rsid w:val="00035AA6"/>
+    <w:rsid w:val="00040AD8"/>
     <w:rsid w:val="00042B51"/>
     <w:rsid w:val="00043642"/>
     <w:rsid w:val="00044BBD"/>
     <w:rsid w:val="00046E6A"/>
     <w:rsid w:val="00051EE7"/>
     <w:rsid w:val="00053694"/>
     <w:rsid w:val="00054600"/>
     <w:rsid w:val="00055160"/>
     <w:rsid w:val="00055F83"/>
+    <w:rsid w:val="0006337E"/>
+    <w:rsid w:val="00063D85"/>
     <w:rsid w:val="00064DCA"/>
     <w:rsid w:val="00066F55"/>
     <w:rsid w:val="00071252"/>
     <w:rsid w:val="00074991"/>
+    <w:rsid w:val="00076743"/>
     <w:rsid w:val="00080880"/>
     <w:rsid w:val="000808E6"/>
     <w:rsid w:val="00082D3D"/>
     <w:rsid w:val="000839B4"/>
     <w:rsid w:val="00083F2B"/>
     <w:rsid w:val="00085D1F"/>
     <w:rsid w:val="0008615A"/>
     <w:rsid w:val="00087AB2"/>
     <w:rsid w:val="000906DB"/>
     <w:rsid w:val="0009086D"/>
     <w:rsid w:val="00091C73"/>
     <w:rsid w:val="00093BEB"/>
     <w:rsid w:val="00094126"/>
     <w:rsid w:val="00095AD2"/>
     <w:rsid w:val="000A0F2D"/>
     <w:rsid w:val="000A1537"/>
+    <w:rsid w:val="000A50C0"/>
     <w:rsid w:val="000A5A93"/>
     <w:rsid w:val="000A5F97"/>
     <w:rsid w:val="000A6B03"/>
     <w:rsid w:val="000A6CD6"/>
+    <w:rsid w:val="000A7234"/>
     <w:rsid w:val="000A72AB"/>
     <w:rsid w:val="000B143B"/>
     <w:rsid w:val="000B219B"/>
     <w:rsid w:val="000C3890"/>
+    <w:rsid w:val="000C3F69"/>
+    <w:rsid w:val="000C422C"/>
     <w:rsid w:val="000C511B"/>
     <w:rsid w:val="000C5D06"/>
     <w:rsid w:val="000D01BD"/>
     <w:rsid w:val="000D1147"/>
     <w:rsid w:val="000D27EA"/>
     <w:rsid w:val="000D351A"/>
     <w:rsid w:val="000D3FDC"/>
     <w:rsid w:val="000D57BC"/>
     <w:rsid w:val="000D6C12"/>
+    <w:rsid w:val="000D6CD4"/>
     <w:rsid w:val="000D725E"/>
+    <w:rsid w:val="000E0B78"/>
     <w:rsid w:val="000E14F9"/>
     <w:rsid w:val="000E17E9"/>
     <w:rsid w:val="000E26D1"/>
     <w:rsid w:val="000E37BF"/>
     <w:rsid w:val="000E43FB"/>
+    <w:rsid w:val="000E4BA3"/>
     <w:rsid w:val="000E5474"/>
     <w:rsid w:val="000E6087"/>
     <w:rsid w:val="000F010F"/>
     <w:rsid w:val="000F3538"/>
     <w:rsid w:val="000F531B"/>
     <w:rsid w:val="000F72D9"/>
     <w:rsid w:val="001009A6"/>
     <w:rsid w:val="00103976"/>
     <w:rsid w:val="00104880"/>
     <w:rsid w:val="00106997"/>
     <w:rsid w:val="00106A0D"/>
+    <w:rsid w:val="0011205F"/>
     <w:rsid w:val="00114681"/>
+    <w:rsid w:val="001177F5"/>
     <w:rsid w:val="00122CB0"/>
     <w:rsid w:val="001241D7"/>
     <w:rsid w:val="001256B7"/>
     <w:rsid w:val="0012770D"/>
     <w:rsid w:val="00127EB5"/>
     <w:rsid w:val="00132E6E"/>
     <w:rsid w:val="00134836"/>
     <w:rsid w:val="00135962"/>
     <w:rsid w:val="00136510"/>
     <w:rsid w:val="00136A3D"/>
     <w:rsid w:val="00137C1D"/>
     <w:rsid w:val="0014007B"/>
+    <w:rsid w:val="001400CE"/>
     <w:rsid w:val="0014196F"/>
     <w:rsid w:val="0014294E"/>
     <w:rsid w:val="001434CA"/>
     <w:rsid w:val="00143A59"/>
+    <w:rsid w:val="00145E54"/>
     <w:rsid w:val="00146744"/>
     <w:rsid w:val="00151296"/>
     <w:rsid w:val="00153C53"/>
     <w:rsid w:val="00154C22"/>
     <w:rsid w:val="00156228"/>
     <w:rsid w:val="00156C67"/>
     <w:rsid w:val="001615C0"/>
     <w:rsid w:val="001656A3"/>
     <w:rsid w:val="001667F5"/>
     <w:rsid w:val="00172BCB"/>
     <w:rsid w:val="00174207"/>
+    <w:rsid w:val="00176FC5"/>
     <w:rsid w:val="00177C94"/>
     <w:rsid w:val="00183AFE"/>
     <w:rsid w:val="00183F1E"/>
     <w:rsid w:val="00185B08"/>
     <w:rsid w:val="00185C71"/>
     <w:rsid w:val="001900C0"/>
     <w:rsid w:val="001A0A42"/>
     <w:rsid w:val="001A4B8B"/>
     <w:rsid w:val="001A5B89"/>
     <w:rsid w:val="001B0654"/>
     <w:rsid w:val="001B148C"/>
     <w:rsid w:val="001B3589"/>
     <w:rsid w:val="001B4386"/>
     <w:rsid w:val="001B7912"/>
     <w:rsid w:val="001C19D7"/>
     <w:rsid w:val="001C2ABD"/>
     <w:rsid w:val="001C31BF"/>
     <w:rsid w:val="001C5DA9"/>
     <w:rsid w:val="001D0CAD"/>
     <w:rsid w:val="001D12CF"/>
     <w:rsid w:val="001D1BEB"/>
     <w:rsid w:val="001D44C6"/>
     <w:rsid w:val="001D454F"/>
     <w:rsid w:val="001D7550"/>
     <w:rsid w:val="001E14FF"/>
     <w:rsid w:val="001E2258"/>
     <w:rsid w:val="001E4C8D"/>
     <w:rsid w:val="001E4FCC"/>
     <w:rsid w:val="001E55B0"/>
     <w:rsid w:val="001E5F67"/>
     <w:rsid w:val="001F0631"/>
     <w:rsid w:val="001F1E9F"/>
     <w:rsid w:val="001F3C12"/>
     <w:rsid w:val="001F5924"/>
     <w:rsid w:val="001F6033"/>
     <w:rsid w:val="001F786E"/>
     <w:rsid w:val="002017CC"/>
     <w:rsid w:val="00201AC4"/>
+    <w:rsid w:val="00203505"/>
     <w:rsid w:val="00206645"/>
     <w:rsid w:val="00207366"/>
+    <w:rsid w:val="00210514"/>
     <w:rsid w:val="00214D67"/>
     <w:rsid w:val="0021661E"/>
     <w:rsid w:val="00217087"/>
     <w:rsid w:val="0022014E"/>
     <w:rsid w:val="00225FD1"/>
     <w:rsid w:val="002263FC"/>
     <w:rsid w:val="002303FB"/>
     <w:rsid w:val="00232610"/>
     <w:rsid w:val="00234351"/>
     <w:rsid w:val="00237726"/>
     <w:rsid w:val="002378FB"/>
+    <w:rsid w:val="00240A57"/>
     <w:rsid w:val="00240B38"/>
     <w:rsid w:val="00241244"/>
     <w:rsid w:val="00241263"/>
     <w:rsid w:val="00241C4C"/>
     <w:rsid w:val="00243720"/>
     <w:rsid w:val="0024520E"/>
     <w:rsid w:val="00245F01"/>
     <w:rsid w:val="00245F6F"/>
     <w:rsid w:val="002467BD"/>
     <w:rsid w:val="00246AE2"/>
     <w:rsid w:val="00246E22"/>
     <w:rsid w:val="002503E2"/>
     <w:rsid w:val="0025610E"/>
     <w:rsid w:val="002575F4"/>
+    <w:rsid w:val="00260982"/>
     <w:rsid w:val="00262C18"/>
     <w:rsid w:val="00264A27"/>
     <w:rsid w:val="00264E32"/>
     <w:rsid w:val="0027098D"/>
     <w:rsid w:val="0027110B"/>
     <w:rsid w:val="002739EC"/>
     <w:rsid w:val="00276D57"/>
+    <w:rsid w:val="00277D69"/>
     <w:rsid w:val="002817FC"/>
     <w:rsid w:val="0028508D"/>
     <w:rsid w:val="00286F7A"/>
     <w:rsid w:val="002873CF"/>
     <w:rsid w:val="0029128D"/>
     <w:rsid w:val="00292590"/>
+    <w:rsid w:val="00297132"/>
     <w:rsid w:val="00297EB0"/>
+    <w:rsid w:val="002A0D3A"/>
     <w:rsid w:val="002A2149"/>
     <w:rsid w:val="002A2D6B"/>
     <w:rsid w:val="002A36B8"/>
     <w:rsid w:val="002A59EE"/>
     <w:rsid w:val="002A5B80"/>
     <w:rsid w:val="002A5F9D"/>
     <w:rsid w:val="002A7FC4"/>
     <w:rsid w:val="002B5D88"/>
     <w:rsid w:val="002C077F"/>
     <w:rsid w:val="002C09EA"/>
     <w:rsid w:val="002C1FC3"/>
     <w:rsid w:val="002C3699"/>
     <w:rsid w:val="002D129F"/>
     <w:rsid w:val="002D3474"/>
     <w:rsid w:val="002D37B8"/>
     <w:rsid w:val="002D6465"/>
     <w:rsid w:val="002E353E"/>
     <w:rsid w:val="002E6174"/>
     <w:rsid w:val="002F0A02"/>
     <w:rsid w:val="002F769C"/>
     <w:rsid w:val="00305DB3"/>
     <w:rsid w:val="00306744"/>
     <w:rsid w:val="00307719"/>
     <w:rsid w:val="00311D2E"/>
+    <w:rsid w:val="00314C1D"/>
     <w:rsid w:val="00314DF1"/>
     <w:rsid w:val="00315BA7"/>
     <w:rsid w:val="003200EB"/>
     <w:rsid w:val="003227A1"/>
+    <w:rsid w:val="0032422A"/>
     <w:rsid w:val="0032449F"/>
+    <w:rsid w:val="00325CEF"/>
+    <w:rsid w:val="00326FB1"/>
     <w:rsid w:val="003300BB"/>
     <w:rsid w:val="00331902"/>
     <w:rsid w:val="0033204C"/>
     <w:rsid w:val="0033656B"/>
     <w:rsid w:val="003365DF"/>
     <w:rsid w:val="00336A46"/>
     <w:rsid w:val="00336F9B"/>
     <w:rsid w:val="003377F5"/>
+    <w:rsid w:val="003405C5"/>
     <w:rsid w:val="003405E4"/>
+    <w:rsid w:val="00343FFD"/>
     <w:rsid w:val="003445AB"/>
     <w:rsid w:val="003447F0"/>
     <w:rsid w:val="003450C4"/>
     <w:rsid w:val="003467B8"/>
+    <w:rsid w:val="00346BF9"/>
     <w:rsid w:val="00347EC1"/>
     <w:rsid w:val="003512DD"/>
+    <w:rsid w:val="00351BB7"/>
     <w:rsid w:val="003574F9"/>
     <w:rsid w:val="003606EC"/>
     <w:rsid w:val="003611D2"/>
+    <w:rsid w:val="0036244B"/>
     <w:rsid w:val="00365178"/>
     <w:rsid w:val="00366AEE"/>
     <w:rsid w:val="00367A8F"/>
     <w:rsid w:val="00371121"/>
     <w:rsid w:val="0037154B"/>
     <w:rsid w:val="003719B4"/>
+    <w:rsid w:val="00372D38"/>
     <w:rsid w:val="0037676C"/>
     <w:rsid w:val="003826FD"/>
     <w:rsid w:val="00384E8D"/>
     <w:rsid w:val="003940A9"/>
     <w:rsid w:val="00394F9E"/>
     <w:rsid w:val="00395476"/>
     <w:rsid w:val="003A31B8"/>
     <w:rsid w:val="003A33D6"/>
     <w:rsid w:val="003A6C3D"/>
     <w:rsid w:val="003A6E89"/>
     <w:rsid w:val="003A76C3"/>
     <w:rsid w:val="003B3E3F"/>
     <w:rsid w:val="003B6264"/>
     <w:rsid w:val="003C58C2"/>
     <w:rsid w:val="003C62FC"/>
     <w:rsid w:val="003C78B8"/>
     <w:rsid w:val="003D21CD"/>
     <w:rsid w:val="003D28F7"/>
     <w:rsid w:val="003D3078"/>
     <w:rsid w:val="003D6A52"/>
+    <w:rsid w:val="003E32FA"/>
     <w:rsid w:val="003E3D50"/>
     <w:rsid w:val="003E56BE"/>
     <w:rsid w:val="003E658F"/>
     <w:rsid w:val="003F0A18"/>
     <w:rsid w:val="003F0CA5"/>
+    <w:rsid w:val="003F3D1B"/>
     <w:rsid w:val="003F50EE"/>
     <w:rsid w:val="003F7B75"/>
     <w:rsid w:val="0040427D"/>
     <w:rsid w:val="0040455B"/>
+    <w:rsid w:val="004060D4"/>
     <w:rsid w:val="00410A66"/>
+    <w:rsid w:val="00412D04"/>
     <w:rsid w:val="00413639"/>
     <w:rsid w:val="00415C36"/>
     <w:rsid w:val="00416C52"/>
     <w:rsid w:val="00417103"/>
     <w:rsid w:val="00420AD6"/>
     <w:rsid w:val="0042155E"/>
     <w:rsid w:val="00422FF5"/>
     <w:rsid w:val="004245A0"/>
+    <w:rsid w:val="004266AE"/>
     <w:rsid w:val="00427FD0"/>
     <w:rsid w:val="00431BDA"/>
     <w:rsid w:val="00442B62"/>
     <w:rsid w:val="004452D8"/>
     <w:rsid w:val="00445652"/>
     <w:rsid w:val="00447423"/>
     <w:rsid w:val="004477A3"/>
     <w:rsid w:val="00450830"/>
     <w:rsid w:val="00450EF3"/>
     <w:rsid w:val="00453932"/>
     <w:rsid w:val="00461E56"/>
     <w:rsid w:val="00465018"/>
     <w:rsid w:val="00467FE6"/>
     <w:rsid w:val="00470BFD"/>
     <w:rsid w:val="00472094"/>
     <w:rsid w:val="004736E4"/>
     <w:rsid w:val="004740A3"/>
     <w:rsid w:val="0047503C"/>
     <w:rsid w:val="004762CD"/>
     <w:rsid w:val="004773E1"/>
     <w:rsid w:val="00482D6C"/>
     <w:rsid w:val="00483933"/>
     <w:rsid w:val="00485FFB"/>
     <w:rsid w:val="00486C59"/>
     <w:rsid w:val="0048716B"/>
     <w:rsid w:val="004903C5"/>
+    <w:rsid w:val="00490DE1"/>
     <w:rsid w:val="00493E92"/>
     <w:rsid w:val="004945DC"/>
+    <w:rsid w:val="00494C3B"/>
     <w:rsid w:val="00494FD1"/>
     <w:rsid w:val="0049723F"/>
     <w:rsid w:val="00497776"/>
     <w:rsid w:val="004A1407"/>
     <w:rsid w:val="004A19F5"/>
     <w:rsid w:val="004A2449"/>
     <w:rsid w:val="004A406C"/>
+    <w:rsid w:val="004A5513"/>
     <w:rsid w:val="004A7350"/>
     <w:rsid w:val="004B1F20"/>
+    <w:rsid w:val="004B25FD"/>
     <w:rsid w:val="004B2946"/>
     <w:rsid w:val="004C29BA"/>
     <w:rsid w:val="004C36B5"/>
     <w:rsid w:val="004C53A2"/>
     <w:rsid w:val="004C6BFC"/>
     <w:rsid w:val="004D0B2E"/>
     <w:rsid w:val="004D2282"/>
     <w:rsid w:val="004D2799"/>
     <w:rsid w:val="004D2979"/>
     <w:rsid w:val="004D3E9D"/>
-    <w:rsid w:val="004D42B5"/>
     <w:rsid w:val="004D64AA"/>
     <w:rsid w:val="004E2569"/>
     <w:rsid w:val="004E268E"/>
     <w:rsid w:val="004E378D"/>
     <w:rsid w:val="004E432C"/>
+    <w:rsid w:val="004E4C8C"/>
     <w:rsid w:val="004F1BA3"/>
     <w:rsid w:val="004F1E19"/>
     <w:rsid w:val="004F2904"/>
     <w:rsid w:val="004F68F4"/>
     <w:rsid w:val="004F7252"/>
     <w:rsid w:val="00502BA5"/>
     <w:rsid w:val="005062A0"/>
+    <w:rsid w:val="00506A36"/>
+    <w:rsid w:val="00512C12"/>
     <w:rsid w:val="00514FB0"/>
     <w:rsid w:val="005156B9"/>
     <w:rsid w:val="005164F7"/>
     <w:rsid w:val="00516EE7"/>
     <w:rsid w:val="00523C7D"/>
     <w:rsid w:val="00525559"/>
+    <w:rsid w:val="00525B34"/>
     <w:rsid w:val="005261E7"/>
     <w:rsid w:val="005276C1"/>
     <w:rsid w:val="00527A77"/>
     <w:rsid w:val="00531131"/>
     <w:rsid w:val="00531F3D"/>
     <w:rsid w:val="00532DBB"/>
     <w:rsid w:val="0053389B"/>
     <w:rsid w:val="00534173"/>
     <w:rsid w:val="005356CB"/>
     <w:rsid w:val="00541597"/>
     <w:rsid w:val="00541B7C"/>
     <w:rsid w:val="00542C7B"/>
     <w:rsid w:val="00543677"/>
     <w:rsid w:val="00544AB7"/>
     <w:rsid w:val="0054723D"/>
     <w:rsid w:val="00547CFB"/>
     <w:rsid w:val="005553A7"/>
     <w:rsid w:val="00557E4E"/>
     <w:rsid w:val="0056207F"/>
+    <w:rsid w:val="00562CE0"/>
     <w:rsid w:val="005631B4"/>
+    <w:rsid w:val="00564237"/>
     <w:rsid w:val="00564FC1"/>
     <w:rsid w:val="005702F0"/>
     <w:rsid w:val="00576FC2"/>
+    <w:rsid w:val="00577380"/>
     <w:rsid w:val="005776EA"/>
     <w:rsid w:val="005861F8"/>
+    <w:rsid w:val="0058646A"/>
     <w:rsid w:val="0059020F"/>
     <w:rsid w:val="00590277"/>
     <w:rsid w:val="00591372"/>
     <w:rsid w:val="0059489E"/>
     <w:rsid w:val="00596CF3"/>
+    <w:rsid w:val="005A2EE6"/>
+    <w:rsid w:val="005A35B1"/>
+    <w:rsid w:val="005A4916"/>
     <w:rsid w:val="005B1404"/>
     <w:rsid w:val="005B3578"/>
     <w:rsid w:val="005B39C3"/>
     <w:rsid w:val="005B39D2"/>
     <w:rsid w:val="005B623B"/>
     <w:rsid w:val="005B69C7"/>
     <w:rsid w:val="005C20AE"/>
     <w:rsid w:val="005C4B32"/>
     <w:rsid w:val="005C5548"/>
     <w:rsid w:val="005C585A"/>
     <w:rsid w:val="005C5D1A"/>
     <w:rsid w:val="005C7482"/>
     <w:rsid w:val="005D1945"/>
     <w:rsid w:val="005D1A69"/>
     <w:rsid w:val="005D1CA1"/>
     <w:rsid w:val="005D2F59"/>
     <w:rsid w:val="005E1104"/>
     <w:rsid w:val="005E14F8"/>
     <w:rsid w:val="005E1C6B"/>
     <w:rsid w:val="005E273F"/>
     <w:rsid w:val="005F0592"/>
     <w:rsid w:val="005F1BAF"/>
     <w:rsid w:val="00601BB7"/>
     <w:rsid w:val="00601EB1"/>
     <w:rsid w:val="006038EC"/>
     <w:rsid w:val="00604856"/>
     <w:rsid w:val="00605220"/>
     <w:rsid w:val="00607549"/>
     <w:rsid w:val="0061404F"/>
     <w:rsid w:val="0061531D"/>
     <w:rsid w:val="00615EFF"/>
     <w:rsid w:val="00616241"/>
     <w:rsid w:val="00617AFD"/>
     <w:rsid w:val="00621342"/>
     <w:rsid w:val="00627943"/>
     <w:rsid w:val="006301F1"/>
     <w:rsid w:val="006324D0"/>
     <w:rsid w:val="00633DA8"/>
     <w:rsid w:val="0063528E"/>
     <w:rsid w:val="00637C79"/>
     <w:rsid w:val="0064560E"/>
     <w:rsid w:val="0065006C"/>
+    <w:rsid w:val="00650D5E"/>
     <w:rsid w:val="00650EDF"/>
-    <w:rsid w:val="00651C97"/>
     <w:rsid w:val="00652388"/>
+    <w:rsid w:val="00654D02"/>
     <w:rsid w:val="00655EA8"/>
     <w:rsid w:val="00664AA4"/>
     <w:rsid w:val="006676D0"/>
     <w:rsid w:val="00672CC6"/>
+    <w:rsid w:val="00673306"/>
     <w:rsid w:val="00674F1E"/>
     <w:rsid w:val="00676E45"/>
     <w:rsid w:val="006776CD"/>
     <w:rsid w:val="00677FEF"/>
     <w:rsid w:val="00681D32"/>
     <w:rsid w:val="00692666"/>
     <w:rsid w:val="0069583D"/>
     <w:rsid w:val="00695FD7"/>
     <w:rsid w:val="00696313"/>
     <w:rsid w:val="006A340E"/>
     <w:rsid w:val="006A3C0B"/>
+    <w:rsid w:val="006A416D"/>
     <w:rsid w:val="006A488A"/>
     <w:rsid w:val="006A6671"/>
     <w:rsid w:val="006A6A7D"/>
     <w:rsid w:val="006A7580"/>
     <w:rsid w:val="006A77D9"/>
     <w:rsid w:val="006B1001"/>
     <w:rsid w:val="006B16C9"/>
     <w:rsid w:val="006B5B6E"/>
     <w:rsid w:val="006B629B"/>
     <w:rsid w:val="006B6D95"/>
     <w:rsid w:val="006C0E19"/>
     <w:rsid w:val="006C2500"/>
     <w:rsid w:val="006C2788"/>
     <w:rsid w:val="006C31F1"/>
     <w:rsid w:val="006C35DA"/>
     <w:rsid w:val="006C3BE1"/>
     <w:rsid w:val="006C56EE"/>
     <w:rsid w:val="006D3259"/>
     <w:rsid w:val="006D789F"/>
     <w:rsid w:val="006E1064"/>
     <w:rsid w:val="006E1A4E"/>
     <w:rsid w:val="006E1A99"/>
+    <w:rsid w:val="006E2ED8"/>
+    <w:rsid w:val="006E3954"/>
+    <w:rsid w:val="006E402E"/>
     <w:rsid w:val="006E4455"/>
     <w:rsid w:val="006E4E40"/>
     <w:rsid w:val="006E5113"/>
     <w:rsid w:val="006F0DF2"/>
     <w:rsid w:val="006F5207"/>
     <w:rsid w:val="006F626A"/>
     <w:rsid w:val="00702DC1"/>
     <w:rsid w:val="00704983"/>
     <w:rsid w:val="00705DDB"/>
+    <w:rsid w:val="00706315"/>
     <w:rsid w:val="00712D2B"/>
     <w:rsid w:val="00715134"/>
     <w:rsid w:val="00717775"/>
     <w:rsid w:val="00721283"/>
     <w:rsid w:val="00721388"/>
     <w:rsid w:val="00723C89"/>
     <w:rsid w:val="0072506C"/>
     <w:rsid w:val="00725C3F"/>
     <w:rsid w:val="007262F0"/>
     <w:rsid w:val="0072756F"/>
     <w:rsid w:val="007340B8"/>
+    <w:rsid w:val="00734A34"/>
+    <w:rsid w:val="007358F5"/>
     <w:rsid w:val="00736C5B"/>
     <w:rsid w:val="00741F9A"/>
     <w:rsid w:val="00744E7B"/>
     <w:rsid w:val="00746941"/>
+    <w:rsid w:val="00746CC0"/>
     <w:rsid w:val="00750318"/>
     <w:rsid w:val="00751B2F"/>
     <w:rsid w:val="00752487"/>
     <w:rsid w:val="007530A2"/>
     <w:rsid w:val="00755629"/>
+    <w:rsid w:val="00755ABC"/>
     <w:rsid w:val="00755F1A"/>
     <w:rsid w:val="00756B3E"/>
+    <w:rsid w:val="00764117"/>
     <w:rsid w:val="0076578A"/>
     <w:rsid w:val="00767CD2"/>
     <w:rsid w:val="0077086B"/>
     <w:rsid w:val="00774400"/>
     <w:rsid w:val="0077512A"/>
     <w:rsid w:val="00775BD1"/>
+    <w:rsid w:val="00775CB2"/>
     <w:rsid w:val="007771EF"/>
     <w:rsid w:val="00790103"/>
     <w:rsid w:val="00790F43"/>
     <w:rsid w:val="00792CEC"/>
     <w:rsid w:val="00796D15"/>
     <w:rsid w:val="007971DA"/>
     <w:rsid w:val="007A094B"/>
     <w:rsid w:val="007A0EF8"/>
     <w:rsid w:val="007A2B59"/>
     <w:rsid w:val="007A42F7"/>
     <w:rsid w:val="007A68FD"/>
+    <w:rsid w:val="007A7AC4"/>
     <w:rsid w:val="007B0C79"/>
     <w:rsid w:val="007B0CDA"/>
+    <w:rsid w:val="007B16BC"/>
     <w:rsid w:val="007B2C51"/>
     <w:rsid w:val="007B5BF2"/>
     <w:rsid w:val="007B7322"/>
     <w:rsid w:val="007B7358"/>
     <w:rsid w:val="007C144B"/>
     <w:rsid w:val="007C16DA"/>
     <w:rsid w:val="007C184E"/>
+    <w:rsid w:val="007C18DA"/>
     <w:rsid w:val="007D0862"/>
+    <w:rsid w:val="007D3395"/>
     <w:rsid w:val="007D3FEA"/>
     <w:rsid w:val="007D41F7"/>
     <w:rsid w:val="007D4F93"/>
     <w:rsid w:val="007E06B7"/>
     <w:rsid w:val="007E18E2"/>
     <w:rsid w:val="007E2E92"/>
     <w:rsid w:val="007E3019"/>
     <w:rsid w:val="007E4118"/>
     <w:rsid w:val="007E5BD7"/>
     <w:rsid w:val="007F1E35"/>
     <w:rsid w:val="007F2BB1"/>
     <w:rsid w:val="007F4C0C"/>
     <w:rsid w:val="007F50C6"/>
     <w:rsid w:val="00801E11"/>
     <w:rsid w:val="00803180"/>
     <w:rsid w:val="00804704"/>
     <w:rsid w:val="00804A3B"/>
     <w:rsid w:val="0080693A"/>
+    <w:rsid w:val="00810C28"/>
     <w:rsid w:val="00812A19"/>
     <w:rsid w:val="0081528A"/>
     <w:rsid w:val="00815C91"/>
     <w:rsid w:val="00823402"/>
     <w:rsid w:val="008312E0"/>
     <w:rsid w:val="00832727"/>
     <w:rsid w:val="00833998"/>
     <w:rsid w:val="00836FA0"/>
     <w:rsid w:val="00837293"/>
     <w:rsid w:val="008421F0"/>
     <w:rsid w:val="00842FE5"/>
     <w:rsid w:val="0084543A"/>
     <w:rsid w:val="0084748C"/>
     <w:rsid w:val="0085174E"/>
     <w:rsid w:val="00851C42"/>
     <w:rsid w:val="00861DEE"/>
     <w:rsid w:val="00862A2B"/>
     <w:rsid w:val="008631EA"/>
+    <w:rsid w:val="00864665"/>
     <w:rsid w:val="00864A95"/>
     <w:rsid w:val="00864F75"/>
     <w:rsid w:val="00865142"/>
     <w:rsid w:val="00865ED2"/>
     <w:rsid w:val="00870A75"/>
     <w:rsid w:val="00874285"/>
     <w:rsid w:val="00876B72"/>
     <w:rsid w:val="008846AE"/>
     <w:rsid w:val="00894466"/>
     <w:rsid w:val="00897117"/>
     <w:rsid w:val="00897E7C"/>
     <w:rsid w:val="008A0412"/>
     <w:rsid w:val="008A3C2B"/>
     <w:rsid w:val="008A680E"/>
     <w:rsid w:val="008A72A8"/>
     <w:rsid w:val="008B71BF"/>
     <w:rsid w:val="008C00C8"/>
     <w:rsid w:val="008C31B9"/>
     <w:rsid w:val="008C491D"/>
     <w:rsid w:val="008C64C2"/>
     <w:rsid w:val="008D0BF5"/>
     <w:rsid w:val="008D2279"/>
     <w:rsid w:val="008D2352"/>
     <w:rsid w:val="008D3276"/>
     <w:rsid w:val="008D3E1D"/>
     <w:rsid w:val="008D5AD8"/>
     <w:rsid w:val="008D7125"/>
     <w:rsid w:val="008E0D1C"/>
     <w:rsid w:val="008E2D1B"/>
     <w:rsid w:val="008E64BA"/>
     <w:rsid w:val="008F043D"/>
+    <w:rsid w:val="008F4321"/>
     <w:rsid w:val="008F75CF"/>
     <w:rsid w:val="0090285C"/>
     <w:rsid w:val="00902A36"/>
     <w:rsid w:val="00903401"/>
     <w:rsid w:val="00903DAE"/>
     <w:rsid w:val="00905092"/>
     <w:rsid w:val="0091444D"/>
+    <w:rsid w:val="009166C9"/>
+    <w:rsid w:val="00916F78"/>
     <w:rsid w:val="00922BD3"/>
     <w:rsid w:val="0092379B"/>
+    <w:rsid w:val="00924201"/>
     <w:rsid w:val="00924315"/>
+    <w:rsid w:val="00934245"/>
     <w:rsid w:val="00934599"/>
+    <w:rsid w:val="0093613D"/>
     <w:rsid w:val="00940A6B"/>
     <w:rsid w:val="009423C4"/>
     <w:rsid w:val="009459FF"/>
     <w:rsid w:val="00945B67"/>
     <w:rsid w:val="00946B5B"/>
+    <w:rsid w:val="00950170"/>
     <w:rsid w:val="00950ECD"/>
     <w:rsid w:val="00952C6A"/>
+    <w:rsid w:val="00953D5C"/>
     <w:rsid w:val="00953F4F"/>
     <w:rsid w:val="00960A1A"/>
     <w:rsid w:val="00961280"/>
     <w:rsid w:val="00966566"/>
     <w:rsid w:val="00967F8D"/>
     <w:rsid w:val="00974115"/>
     <w:rsid w:val="00981984"/>
     <w:rsid w:val="00982015"/>
     <w:rsid w:val="00983922"/>
     <w:rsid w:val="009843A8"/>
     <w:rsid w:val="00985F60"/>
     <w:rsid w:val="0098794D"/>
     <w:rsid w:val="00987B7A"/>
     <w:rsid w:val="00991987"/>
     <w:rsid w:val="0099240A"/>
     <w:rsid w:val="00992BA7"/>
     <w:rsid w:val="0099633F"/>
     <w:rsid w:val="00997706"/>
     <w:rsid w:val="009A08F9"/>
     <w:rsid w:val="009A0BAF"/>
     <w:rsid w:val="009B226E"/>
     <w:rsid w:val="009B2C55"/>
     <w:rsid w:val="009B44D0"/>
     <w:rsid w:val="009B4DE6"/>
     <w:rsid w:val="009B5008"/>
     <w:rsid w:val="009B6E5A"/>
     <w:rsid w:val="009C2056"/>
     <w:rsid w:val="009C2620"/>
     <w:rsid w:val="009C2D68"/>
     <w:rsid w:val="009C55F0"/>
     <w:rsid w:val="009D18DB"/>
     <w:rsid w:val="009D2223"/>
     <w:rsid w:val="009D260C"/>
     <w:rsid w:val="009D3DE8"/>
+    <w:rsid w:val="009D3E03"/>
     <w:rsid w:val="009D6C92"/>
     <w:rsid w:val="009D7413"/>
     <w:rsid w:val="009E03C7"/>
+    <w:rsid w:val="009E110A"/>
     <w:rsid w:val="009E3EFE"/>
+    <w:rsid w:val="009E6F11"/>
     <w:rsid w:val="009E6FBF"/>
     <w:rsid w:val="009E77C9"/>
     <w:rsid w:val="009E7CF3"/>
     <w:rsid w:val="009F35BA"/>
     <w:rsid w:val="009F497D"/>
     <w:rsid w:val="009F5355"/>
     <w:rsid w:val="009F574C"/>
     <w:rsid w:val="00A02C09"/>
     <w:rsid w:val="00A03B13"/>
     <w:rsid w:val="00A0771E"/>
     <w:rsid w:val="00A10438"/>
     <w:rsid w:val="00A110FE"/>
     <w:rsid w:val="00A1268B"/>
     <w:rsid w:val="00A133E9"/>
     <w:rsid w:val="00A13B1C"/>
     <w:rsid w:val="00A149F2"/>
     <w:rsid w:val="00A14DD8"/>
     <w:rsid w:val="00A22702"/>
     <w:rsid w:val="00A3140C"/>
     <w:rsid w:val="00A3173F"/>
     <w:rsid w:val="00A34D50"/>
     <w:rsid w:val="00A36658"/>
     <w:rsid w:val="00A407BB"/>
     <w:rsid w:val="00A40B1A"/>
     <w:rsid w:val="00A52DB9"/>
     <w:rsid w:val="00A562C7"/>
     <w:rsid w:val="00A60222"/>
     <w:rsid w:val="00A62295"/>
     <w:rsid w:val="00A62476"/>
     <w:rsid w:val="00A64772"/>
     <w:rsid w:val="00A70B8F"/>
+    <w:rsid w:val="00A7150A"/>
     <w:rsid w:val="00A74206"/>
     <w:rsid w:val="00A74B8A"/>
     <w:rsid w:val="00A76E2E"/>
     <w:rsid w:val="00A77F71"/>
     <w:rsid w:val="00A81E37"/>
     <w:rsid w:val="00A90850"/>
     <w:rsid w:val="00A930CA"/>
     <w:rsid w:val="00A93FD3"/>
     <w:rsid w:val="00AA3D9F"/>
+    <w:rsid w:val="00AA4030"/>
     <w:rsid w:val="00AA55F8"/>
     <w:rsid w:val="00AB2CAC"/>
     <w:rsid w:val="00AB321A"/>
     <w:rsid w:val="00AB42B1"/>
     <w:rsid w:val="00AB5EE6"/>
     <w:rsid w:val="00AC0E5B"/>
     <w:rsid w:val="00AC126A"/>
     <w:rsid w:val="00AC1B1B"/>
     <w:rsid w:val="00AC20E0"/>
     <w:rsid w:val="00AC5A7E"/>
     <w:rsid w:val="00AD0675"/>
     <w:rsid w:val="00AD111C"/>
+    <w:rsid w:val="00AD1B3F"/>
     <w:rsid w:val="00AD2F2E"/>
     <w:rsid w:val="00AD7203"/>
     <w:rsid w:val="00AE1897"/>
     <w:rsid w:val="00AE7C4C"/>
     <w:rsid w:val="00AF0C23"/>
     <w:rsid w:val="00AF1955"/>
     <w:rsid w:val="00AF1B0E"/>
+    <w:rsid w:val="00B009B6"/>
     <w:rsid w:val="00B0124E"/>
     <w:rsid w:val="00B02D2A"/>
     <w:rsid w:val="00B05214"/>
+    <w:rsid w:val="00B05D4C"/>
+    <w:rsid w:val="00B07418"/>
     <w:rsid w:val="00B116EF"/>
     <w:rsid w:val="00B120B8"/>
     <w:rsid w:val="00B16BE0"/>
     <w:rsid w:val="00B2217D"/>
     <w:rsid w:val="00B2446A"/>
     <w:rsid w:val="00B24A1A"/>
     <w:rsid w:val="00B2678B"/>
+    <w:rsid w:val="00B27D9D"/>
     <w:rsid w:val="00B33098"/>
     <w:rsid w:val="00B341E7"/>
     <w:rsid w:val="00B35170"/>
     <w:rsid w:val="00B35581"/>
     <w:rsid w:val="00B36EFF"/>
     <w:rsid w:val="00B42CD2"/>
     <w:rsid w:val="00B4632F"/>
     <w:rsid w:val="00B46EE3"/>
     <w:rsid w:val="00B507C9"/>
     <w:rsid w:val="00B51593"/>
     <w:rsid w:val="00B521BA"/>
     <w:rsid w:val="00B55EBE"/>
     <w:rsid w:val="00B565C9"/>
     <w:rsid w:val="00B577BA"/>
     <w:rsid w:val="00B6263D"/>
     <w:rsid w:val="00B62D18"/>
     <w:rsid w:val="00B63E79"/>
     <w:rsid w:val="00B6503B"/>
     <w:rsid w:val="00B67675"/>
     <w:rsid w:val="00B67685"/>
     <w:rsid w:val="00B701E5"/>
     <w:rsid w:val="00B71486"/>
     <w:rsid w:val="00B76203"/>
     <w:rsid w:val="00B7658C"/>
     <w:rsid w:val="00B81B39"/>
     <w:rsid w:val="00B8265D"/>
     <w:rsid w:val="00B842A7"/>
     <w:rsid w:val="00B918C5"/>
+    <w:rsid w:val="00B9234D"/>
     <w:rsid w:val="00B94026"/>
     <w:rsid w:val="00B953B9"/>
     <w:rsid w:val="00BA24DD"/>
     <w:rsid w:val="00BA2F62"/>
     <w:rsid w:val="00BA3F4B"/>
     <w:rsid w:val="00BA6B6E"/>
     <w:rsid w:val="00BA6E40"/>
     <w:rsid w:val="00BB5E7F"/>
     <w:rsid w:val="00BC04EC"/>
     <w:rsid w:val="00BC0EF5"/>
     <w:rsid w:val="00BC1605"/>
     <w:rsid w:val="00BC23D3"/>
     <w:rsid w:val="00BC2441"/>
+    <w:rsid w:val="00BC2509"/>
     <w:rsid w:val="00BC39CF"/>
     <w:rsid w:val="00BC4B96"/>
     <w:rsid w:val="00BC7CD1"/>
     <w:rsid w:val="00BD0C78"/>
     <w:rsid w:val="00BD2E16"/>
     <w:rsid w:val="00BD44DA"/>
     <w:rsid w:val="00BD5222"/>
     <w:rsid w:val="00BD5A42"/>
     <w:rsid w:val="00BD660A"/>
     <w:rsid w:val="00BE1AAC"/>
     <w:rsid w:val="00BE3BC3"/>
+    <w:rsid w:val="00BE3F94"/>
+    <w:rsid w:val="00BE5C8A"/>
     <w:rsid w:val="00BF04F2"/>
     <w:rsid w:val="00BF1656"/>
     <w:rsid w:val="00C012EF"/>
+    <w:rsid w:val="00C048E2"/>
+    <w:rsid w:val="00C06777"/>
     <w:rsid w:val="00C13F9E"/>
+    <w:rsid w:val="00C14A41"/>
     <w:rsid w:val="00C16A0A"/>
     <w:rsid w:val="00C23377"/>
     <w:rsid w:val="00C23F2C"/>
     <w:rsid w:val="00C2589D"/>
+    <w:rsid w:val="00C26ADF"/>
     <w:rsid w:val="00C302D6"/>
+    <w:rsid w:val="00C32CAD"/>
     <w:rsid w:val="00C34EEB"/>
     <w:rsid w:val="00C35EB7"/>
     <w:rsid w:val="00C46ECA"/>
     <w:rsid w:val="00C554E6"/>
     <w:rsid w:val="00C55DD5"/>
     <w:rsid w:val="00C57A45"/>
     <w:rsid w:val="00C57C1B"/>
     <w:rsid w:val="00C618B2"/>
     <w:rsid w:val="00C65EFC"/>
     <w:rsid w:val="00C7026E"/>
     <w:rsid w:val="00C7417F"/>
     <w:rsid w:val="00C7563A"/>
     <w:rsid w:val="00C84507"/>
     <w:rsid w:val="00C93DE4"/>
     <w:rsid w:val="00C9489C"/>
     <w:rsid w:val="00C9730B"/>
     <w:rsid w:val="00CA2410"/>
+    <w:rsid w:val="00CA47A9"/>
     <w:rsid w:val="00CA67BF"/>
     <w:rsid w:val="00CA7D8D"/>
     <w:rsid w:val="00CB04D3"/>
     <w:rsid w:val="00CB3F69"/>
     <w:rsid w:val="00CC0E11"/>
     <w:rsid w:val="00CC5ED9"/>
     <w:rsid w:val="00CD4359"/>
     <w:rsid w:val="00CD543A"/>
     <w:rsid w:val="00CD712E"/>
     <w:rsid w:val="00CE3747"/>
     <w:rsid w:val="00CE425B"/>
+    <w:rsid w:val="00CE471E"/>
     <w:rsid w:val="00CE7771"/>
+    <w:rsid w:val="00D01966"/>
     <w:rsid w:val="00D02BC8"/>
     <w:rsid w:val="00D0347C"/>
     <w:rsid w:val="00D03657"/>
     <w:rsid w:val="00D05C4A"/>
     <w:rsid w:val="00D103E4"/>
     <w:rsid w:val="00D21740"/>
     <w:rsid w:val="00D23109"/>
     <w:rsid w:val="00D26B60"/>
     <w:rsid w:val="00D3488E"/>
     <w:rsid w:val="00D34A03"/>
     <w:rsid w:val="00D34A15"/>
+    <w:rsid w:val="00D35695"/>
     <w:rsid w:val="00D35CA2"/>
     <w:rsid w:val="00D41F54"/>
     <w:rsid w:val="00D435C2"/>
     <w:rsid w:val="00D43B80"/>
     <w:rsid w:val="00D449A6"/>
     <w:rsid w:val="00D47B5D"/>
     <w:rsid w:val="00D51DB5"/>
     <w:rsid w:val="00D60CBC"/>
     <w:rsid w:val="00D6129E"/>
     <w:rsid w:val="00D63CB6"/>
     <w:rsid w:val="00D6628F"/>
     <w:rsid w:val="00D67C2D"/>
     <w:rsid w:val="00D71DD1"/>
     <w:rsid w:val="00D7743C"/>
     <w:rsid w:val="00D82070"/>
     <w:rsid w:val="00D82D83"/>
     <w:rsid w:val="00D90575"/>
     <w:rsid w:val="00D92164"/>
     <w:rsid w:val="00D93781"/>
     <w:rsid w:val="00D939E5"/>
     <w:rsid w:val="00D945D7"/>
+    <w:rsid w:val="00D958D0"/>
+    <w:rsid w:val="00DA3788"/>
     <w:rsid w:val="00DA4A2E"/>
     <w:rsid w:val="00DA7422"/>
     <w:rsid w:val="00DA7E74"/>
     <w:rsid w:val="00DB0A5C"/>
     <w:rsid w:val="00DB0CCE"/>
     <w:rsid w:val="00DB1BC9"/>
     <w:rsid w:val="00DB3410"/>
     <w:rsid w:val="00DB4275"/>
     <w:rsid w:val="00DB5CBD"/>
     <w:rsid w:val="00DB65BD"/>
     <w:rsid w:val="00DB7340"/>
+    <w:rsid w:val="00DB7E50"/>
+    <w:rsid w:val="00DB7F1A"/>
     <w:rsid w:val="00DC0C8D"/>
     <w:rsid w:val="00DC2C40"/>
     <w:rsid w:val="00DC68FB"/>
     <w:rsid w:val="00DD1750"/>
+    <w:rsid w:val="00DD4FCA"/>
     <w:rsid w:val="00DD6E00"/>
     <w:rsid w:val="00DE24B7"/>
     <w:rsid w:val="00DE49C3"/>
     <w:rsid w:val="00DF1FAB"/>
     <w:rsid w:val="00DF6E3C"/>
     <w:rsid w:val="00DF6E5B"/>
     <w:rsid w:val="00E003A5"/>
+    <w:rsid w:val="00E04DA4"/>
     <w:rsid w:val="00E103D3"/>
+    <w:rsid w:val="00E11203"/>
     <w:rsid w:val="00E11BCB"/>
     <w:rsid w:val="00E1308F"/>
     <w:rsid w:val="00E1632E"/>
     <w:rsid w:val="00E21ACD"/>
     <w:rsid w:val="00E22108"/>
     <w:rsid w:val="00E2320A"/>
     <w:rsid w:val="00E276F3"/>
     <w:rsid w:val="00E31D38"/>
     <w:rsid w:val="00E34C71"/>
+    <w:rsid w:val="00E35F29"/>
     <w:rsid w:val="00E36936"/>
     <w:rsid w:val="00E36B6E"/>
     <w:rsid w:val="00E43B22"/>
     <w:rsid w:val="00E44916"/>
     <w:rsid w:val="00E5197B"/>
     <w:rsid w:val="00E52E72"/>
     <w:rsid w:val="00E5665A"/>
     <w:rsid w:val="00E5700A"/>
     <w:rsid w:val="00E615D2"/>
     <w:rsid w:val="00E6217C"/>
+    <w:rsid w:val="00E63C99"/>
     <w:rsid w:val="00E63CC8"/>
     <w:rsid w:val="00E65B0C"/>
     <w:rsid w:val="00E66B27"/>
     <w:rsid w:val="00E67B45"/>
     <w:rsid w:val="00E7126A"/>
     <w:rsid w:val="00E73366"/>
     <w:rsid w:val="00E75278"/>
     <w:rsid w:val="00E768BA"/>
     <w:rsid w:val="00E77B19"/>
     <w:rsid w:val="00E8099A"/>
     <w:rsid w:val="00E82B00"/>
     <w:rsid w:val="00E836CE"/>
     <w:rsid w:val="00E845CF"/>
     <w:rsid w:val="00E90B1C"/>
     <w:rsid w:val="00E927BD"/>
     <w:rsid w:val="00E94A8E"/>
     <w:rsid w:val="00E94E45"/>
     <w:rsid w:val="00E9549A"/>
     <w:rsid w:val="00E962B6"/>
     <w:rsid w:val="00E962CC"/>
     <w:rsid w:val="00E970A1"/>
     <w:rsid w:val="00E9766D"/>
     <w:rsid w:val="00EA0AEC"/>
     <w:rsid w:val="00EA3091"/>
     <w:rsid w:val="00EA6FBF"/>
     <w:rsid w:val="00EB351B"/>
     <w:rsid w:val="00EB4429"/>
+    <w:rsid w:val="00EB4D8C"/>
     <w:rsid w:val="00EB71EA"/>
     <w:rsid w:val="00EC1932"/>
     <w:rsid w:val="00EC2484"/>
     <w:rsid w:val="00EC4A81"/>
+    <w:rsid w:val="00EC6809"/>
     <w:rsid w:val="00EC68FA"/>
     <w:rsid w:val="00EC6AC3"/>
     <w:rsid w:val="00ED1C15"/>
     <w:rsid w:val="00ED6929"/>
     <w:rsid w:val="00ED6A84"/>
+    <w:rsid w:val="00ED7475"/>
     <w:rsid w:val="00EE4F7A"/>
     <w:rsid w:val="00EE50F4"/>
+    <w:rsid w:val="00EE5955"/>
     <w:rsid w:val="00EE760F"/>
     <w:rsid w:val="00EF28C8"/>
     <w:rsid w:val="00EF462B"/>
     <w:rsid w:val="00EF5C50"/>
+    <w:rsid w:val="00F00B7E"/>
     <w:rsid w:val="00F02312"/>
     <w:rsid w:val="00F043C4"/>
     <w:rsid w:val="00F0685A"/>
     <w:rsid w:val="00F10950"/>
     <w:rsid w:val="00F113AF"/>
     <w:rsid w:val="00F16DE3"/>
     <w:rsid w:val="00F239A0"/>
     <w:rsid w:val="00F241A1"/>
     <w:rsid w:val="00F269CA"/>
     <w:rsid w:val="00F346A3"/>
     <w:rsid w:val="00F354F1"/>
     <w:rsid w:val="00F3607F"/>
     <w:rsid w:val="00F378C1"/>
     <w:rsid w:val="00F4050A"/>
     <w:rsid w:val="00F412E7"/>
     <w:rsid w:val="00F425D8"/>
     <w:rsid w:val="00F4427E"/>
+    <w:rsid w:val="00F45DE3"/>
+    <w:rsid w:val="00F471D8"/>
     <w:rsid w:val="00F519E0"/>
     <w:rsid w:val="00F567A9"/>
     <w:rsid w:val="00F62DCC"/>
     <w:rsid w:val="00F72F02"/>
     <w:rsid w:val="00F72F28"/>
     <w:rsid w:val="00F7434C"/>
     <w:rsid w:val="00F74D38"/>
     <w:rsid w:val="00F766BD"/>
     <w:rsid w:val="00F76F74"/>
     <w:rsid w:val="00F802DC"/>
     <w:rsid w:val="00F83CF6"/>
     <w:rsid w:val="00F840E9"/>
     <w:rsid w:val="00F846D4"/>
     <w:rsid w:val="00F87FC1"/>
     <w:rsid w:val="00F90942"/>
     <w:rsid w:val="00F90E6E"/>
     <w:rsid w:val="00F9180B"/>
     <w:rsid w:val="00FA1095"/>
+    <w:rsid w:val="00FA3D53"/>
     <w:rsid w:val="00FA4BEA"/>
     <w:rsid w:val="00FA4DD9"/>
     <w:rsid w:val="00FB02C7"/>
+    <w:rsid w:val="00FB04F3"/>
     <w:rsid w:val="00FB07FA"/>
     <w:rsid w:val="00FB0AD1"/>
     <w:rsid w:val="00FB345A"/>
     <w:rsid w:val="00FB5242"/>
     <w:rsid w:val="00FB5524"/>
     <w:rsid w:val="00FB667C"/>
     <w:rsid w:val="00FC0735"/>
     <w:rsid w:val="00FC2FD9"/>
+    <w:rsid w:val="00FC4A6A"/>
     <w:rsid w:val="00FC4C1B"/>
+    <w:rsid w:val="00FC7D2C"/>
     <w:rsid w:val="00FD486E"/>
     <w:rsid w:val="00FD50AB"/>
     <w:rsid w:val="00FD5AF0"/>
     <w:rsid w:val="00FD6959"/>
     <w:rsid w:val="00FD7551"/>
     <w:rsid w:val="00FD7F46"/>
     <w:rsid w:val="00FE22A7"/>
-    <w:rsid w:val="00FE7283"/>
     <w:rsid w:val="00FF3DF8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2B37DD51"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{26D4B718-A4AF-47C7-AB62-08BDD431E46A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7278,595 +8617,635 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009E03C7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Virsraksts1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts1Rakstz"/>
     <w:qFormat/>
     <w:rsid w:val="00BD5222"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:i/>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts1Rakstz">
+    <w:name w:val="Virsraksts 1 Rakstz."/>
+    <w:link w:val="Virsraksts1"/>
     <w:rsid w:val="00BD5222"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Pamatteksts">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="PamattekstsRakstz"/>
     <w:rsid w:val="00BD5222"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="x-none" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...1 lines deleted...]
-    <w:link w:val="BodyText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PamattekstsRakstz">
+    <w:name w:val="Pamatteksts Rakstz."/>
+    <w:link w:val="Pamatteksts"/>
     <w:rsid w:val="00BD5222"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Vresteksts">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="VrestekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BD5222"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...1 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
+    <w:name w:val="Vēres teksts Rakstz."/>
+    <w:link w:val="Vresteksts"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BD5222"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Vresatsauce">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BD5222"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="GalveneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BD5222"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...1 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
+    <w:name w:val="Galvene Rakstz."/>
+    <w:link w:val="Galvene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BD5222"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Lappusesnumurs">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="00BD5222"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="Paraststmeklis">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BD5222"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText2">
+  <w:style w:type="paragraph" w:styleId="Pamatteksts2">
     <w:name w:val="Body Text 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyText2Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="Pamatteksts2Rakstz"/>
     <w:rsid w:val="00BD5222"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
-[...1 lines deleted...]
-    <w:link w:val="BodyText2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Pamatteksts2Rakstz">
+    <w:name w:val="Pamatteksts 2 Rakstz."/>
+    <w:link w:val="Pamatteksts2"/>
     <w:rsid w:val="00BD5222"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00BD5222"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="Bezatstarpm">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00BD5222"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Reatabula">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Parastatabula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00DF6E3C"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGridLight1">
     <w:name w:val="Table Grid Light1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Parastatabula"/>
     <w:uiPriority w:val="40"/>
     <w:rsid w:val="004A2449"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Balonteksts">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="BalontekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004A2449"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...1 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalontekstsRakstz">
+    <w:name w:val="Balonteksts Rakstz."/>
+    <w:link w:val="Balonteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004A2449"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Komentraatsauce">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003365DF"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Komentrateksts">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KomentratekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003365DF"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...1 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
+    <w:name w:val="Komentāra teksts Rakstz."/>
+    <w:link w:val="Komentrateksts"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003365DF"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Komentratma">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Komentrateksts"/>
+    <w:next w:val="Komentrateksts"/>
+    <w:link w:val="KomentratmaRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003365DF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...1 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
+    <w:name w:val="Komentāra tēma Rakstz."/>
+    <w:link w:val="Komentratma"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003365DF"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Prskatjums">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EF5C50"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00051EE7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00051EE7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+  <w:style w:type="paragraph" w:styleId="Pamattekstsaratkpi">
     <w:name w:val="Body Text Indent"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndentChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="PamattekstsaratkpiRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00051EE7"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
-[...1 lines deleted...]
-    <w:link w:val="BodyTextIndent"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PamattekstsaratkpiRakstz">
+    <w:name w:val="Pamatteksts ar atkāpi Rakstz."/>
+    <w:link w:val="Pamattekstsaratkpi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00051EE7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EndnoteText">
+  <w:style w:type="paragraph" w:styleId="Beiguvresteksts">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="EndnoteTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="BeiguvrestekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00237726"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
-[...1 lines deleted...]
-    <w:link w:val="EndnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BeiguvrestekstsRakstz">
+    <w:name w:val="Beigu vēres teksts Rakstz."/>
+    <w:link w:val="Beiguvresteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00237726"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteReference">
+  <w:style w:type="character" w:styleId="Beiguvresatsauce">
     <w:name w:val="endnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00237726"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+  <w:style w:type="paragraph" w:styleId="Pamattekstaatkpe2">
     <w:name w:val="Body Text Indent 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndent2Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="Pamattekstaatkpe2Rakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B507C9"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
-[...1 lines deleted...]
-    <w:link w:val="BodyTextIndent2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Pamattekstaatkpe2Rakstz">
+    <w:name w:val="Pamatteksta atkāpe 2 Rakstz."/>
+    <w:link w:val="Pamattekstaatkpe2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B507C9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hipersaite">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000F3538"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00450EF3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="Izmantotahipersaite">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E962CC"/>
     <w:rPr>
       <w:color w:val="954F72"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="Izteiksmgs">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00D03657"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
     <w:name w:val="Unresolved Mention2"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008A72A8"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
+  <w:style w:type="character" w:styleId="Izclums">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00EA0AEC"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CE471E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="23"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Neatrisintapieminana1">
+    <w:name w:val="Neatrisināta pieminēšana1"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00145E54"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Neatrisintapieminana">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BC2509"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:encoding w:val="windows-1252"/>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A02014R0717-20231025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A02013R1408-20231025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A02014R0717-20231025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX%3A02013R1408-20231025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX:32023R2831" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/303512-noteikumi-par-ide-minimisi-atbalsta-uzskaites-un-pieskirsanas-kartibu-un-ide-minimisi-atbalsta-uzskaites-veidlapu-paraugiem" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eds.vid.gov.lv/login/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/303512-noteikumi-par-ide-minimisi-atbalsta-uzskaites-un-pieskirsanas-kartibu-un-ide-minimisi-atbalsta-uzskaites-veidlapu-paraugiem" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eds.vid.gov.lv/login/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nva.gov.lv/lv/darba-vietas-pielagosana" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8103,77 +9482,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...16 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100975A8901862D2A47AFD73703472CD4A1" ma:contentTypeVersion="5" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="399a749a670c3a2fca697050f5f1be0c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a64a90a-d99c-4130-ba30-10c4724e7bc9" xmlns:ns3="0967018b-cd50-4cc6-91ff-cbead3b506cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a35bd0bfa12018ba06132a1b9a068662" ns2:_="" ns3:_="">
     <xsd:import namespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <xsd:import namespace="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Sagatavotajs" minOccurs="0"/>
                 <xsd:element ref="ns3:RegNr" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalComments" minOccurs="0"/>
                 <xsd:element ref="ns3:IsSysUpdate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -8300,143 +9661,161 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <IsSysUpdate xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc">false</IsSysUpdate>
+    <ThreeRoApprovalStatus xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
+    <RegNr xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc">201</RegNr>
+    <Sagatavotajs xmlns="1a64a90a-d99c-4130-ba30-10c4724e7bc9">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Sagatavotajs>
+    <ThreeRoApprovalComments xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A792D89-6B48-4015-AB5C-B2B21038C21A}">
-[...9 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C48DC912-6C7E-4488-B783-BA1AA2119C11}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0C41148-FF15-480D-BFCB-EB1D69AAE185}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A792D89-6B48-4015-AB5C-B2B21038C21A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
+    <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{928B0C72-5B29-4644-989F-DAA50AD8F4EB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3F31E49-D693-4517-9455-20D4C80E9C7F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>5756</Words>
-  <Characters>3282</Characters>
+  <Words>7312</Words>
+  <Characters>4168</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Nosaukums</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9020</CharactersWithSpaces>
+  <CharactersWithSpaces>11458</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Gunta Dejus</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100975A8901862D2A47AFD73703472CD4A1</vt:lpwstr>
   </property>
 </Properties>
 </file>