--- v0 (2025-10-07)
+++ v1 (2026-05-31)
@@ -9,265 +9,327 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core0.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="31551A51" w14:textId="77777777" w:rsidR="001636AB" w:rsidRPr="007B6843" w:rsidRDefault="001636AB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="31551A52" w14:textId="77777777" w:rsidR="001636AB" w:rsidRPr="007B6843" w:rsidRDefault="001636AB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31551A54" w14:textId="6C386520" w:rsidR="001636AB" w:rsidRPr="0084756D" w:rsidRDefault="001F5D6D" w:rsidP="0084756D">
+    <w:p w14:paraId="31551A55" w14:textId="4594351C" w:rsidR="001636AB" w:rsidRDefault="00A97AAE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Hlk105509499"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk105509499"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Nodarbinātā</w:t>
       </w:r>
       <w:r w:rsidR="0084756D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>s personas ar invaliditāti</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> apliecinājums par personas datu apstrādi</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk105509525"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk105509525"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>datu apstrādes pārzini un datu apstrādes tiesisko pamatu preventīvā bezdarba samazināšanas</w:t>
+        <w:t>datu apstrādes pārzini</w:t>
+      </w:r>
+      <w:r w:rsidR="00322275">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>datu apstrādes tiesisko pamatu preventīvā bezdarba samazināšanas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> pasākuma</w:t>
       </w:r>
       <w:r w:rsidR="0084756D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="0084756D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>”Darba vietu pielāgošanas pasākumi bezdarba riskam pakļautām</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman BaltRim;Times N"/>
+      <w:r w:rsidR="004176A0">
+        <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>nodarbinātām personām ar invaliditāti”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk105509533"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk105509533"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>īstenošanas laikā</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00322275">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="31551A56" w14:textId="59E5547C" w:rsidR="001636AB" w:rsidRPr="000354C8" w:rsidRDefault="001636AB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FD305CD" w14:textId="77777777" w:rsidR="002D0A02" w:rsidRPr="002D0A02" w:rsidRDefault="001F5D6D" w:rsidP="002D0A02">
+    <w:p w14:paraId="2435F0DA" w14:textId="77777777" w:rsidR="004F3B4D" w:rsidRPr="004F3B4D" w:rsidRDefault="00A97AAE" w:rsidP="004F3B4D">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:i/>
           <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>(ESF Plus projekts „Pasākumi iekļaujošai nodarbinātībai”)</w:t>
-      </w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="004F3B4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ESF Plus projekts „Pasākumi iekļaujošai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F3B4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>nodarbinātībai” Nr. 4.3.3.2/1/24/I/002)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk204698678"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="31551A58" w14:textId="77777777" w:rsidR="001636AB" w:rsidRDefault="001636AB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31551A59" w14:textId="77777777" w:rsidR="001636AB" w:rsidRDefault="001F5D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="31551A59" w14:textId="41B6B351" w:rsidR="001636AB" w:rsidRDefault="00A97AAE">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:right="-6"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>___________________________</w:t>
+        <w:t>____________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00390914">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="001A6493">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31551A5A" w14:textId="77777777" w:rsidR="001636AB" w:rsidRDefault="001F5D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="31551A5A" w14:textId="2DF9B168" w:rsidR="001636AB" w:rsidRDefault="00A97AAE">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:right="-6"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:tab/>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -293,79 +355,202 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
-        <w:t>vārds, uzvārds, personas kods</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">vārds, uzvārds </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31551A5B" w14:textId="77777777" w:rsidR="001636AB" w:rsidRDefault="001F5D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="2AC6C84F" w14:textId="17235669" w:rsidR="001A6493" w:rsidRDefault="00A97AAE">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:right="-6"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">                                                     ____________________</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C42BF56" w14:textId="19D7F3DD" w:rsidR="001A6493" w:rsidRPr="001A6493" w:rsidRDefault="00A97AAE">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:right="-6"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001A6493">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>personas kods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31551A5B" w14:textId="77777777" w:rsidR="001636AB" w:rsidRDefault="00A97AAE">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:right="-6"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31551A5C" w14:textId="77777777" w:rsidR="001636AB" w:rsidRDefault="001F5D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="31551A5C" w14:textId="0CB32E45" w:rsidR="001636AB" w:rsidRDefault="00A97AAE">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:right="-6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -404,79 +589,98 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001A6493">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
         <w:t>dzīvesvietas adrese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31551A5D" w14:textId="77777777" w:rsidR="001636AB" w:rsidRDefault="001F5D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="31551A5D" w14:textId="77777777" w:rsidR="001636AB" w:rsidRDefault="00A97AAE">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:right="-6"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>__________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31551A5E" w14:textId="77777777" w:rsidR="001636AB" w:rsidRDefault="001F5D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="31551A5E" w14:textId="5102BD65" w:rsidR="001636AB" w:rsidRDefault="00A97AAE">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:right="-6"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
@@ -508,445 +712,610 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">      tālrunis, e-pasta adrese</w:t>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="001A6493">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tālrunis, e-pasta adrese</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31551A5F" w14:textId="77777777" w:rsidR="001636AB" w:rsidRDefault="001636AB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:right="-6"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31551A60" w14:textId="77777777" w:rsidR="001636AB" w:rsidRDefault="001636AB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:right="-6"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31551A61" w14:textId="77777777" w:rsidR="001636AB" w:rsidRDefault="001F5D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="31551A61" w14:textId="16E3C09B" w:rsidR="001636AB" w:rsidRDefault="00A97AAE">
+      <w:pPr>
+        <w:pStyle w:val="Pamatteksts"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:right="-6"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Apliecinu, ka</w:t>
-[...10 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="00842563">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Apliecinu, ka</w:t>
+      </w:r>
+      <w:r w:rsidR="00842563">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esmu informēts/a, ka</w:t>
+      </w:r>
+      <w:r w:rsidR="00842563">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31551A62" w14:textId="77777777" w:rsidR="001636AB" w:rsidRDefault="001F5D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="73FDA23A" w14:textId="6A5934C5" w:rsidR="00E62334" w:rsidRPr="00E62334" w:rsidRDefault="00A97AAE">
+      <w:pPr>
+        <w:pStyle w:val="Galvene"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Darba devējs ir pieteicies finanšu atlīdzībai, lai saņemtu vienreizēju </w:t>
+        <w:t>__________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00842563">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F77CE">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(turpmāk – darba devējs) </w:t>
+      </w:r>
+      <w:r w:rsidR="00842563">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E59E3C3" w14:textId="77777777" w:rsidR="00E62334" w:rsidRPr="00BE19E9" w:rsidRDefault="00A97AAE" w:rsidP="00E62334">
+      <w:pPr>
+        <w:pStyle w:val="Galvene"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="792"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA0E2A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(juridiskās personas nosaukums/fiziskās personas vārds un uzvārds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31551A62" w14:textId="7B4A6199" w:rsidR="001636AB" w:rsidRDefault="00A97AAE" w:rsidP="00E62334">
+      <w:pPr>
+        <w:pStyle w:val="Galvene"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="792"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pieteicies finanšu atlīdzībai, lai saņemtu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62334">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">vienreizēju </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>dotāciju iekārtu un aprīkojuma iegādei, kā arī tehnisko palīglīdzekļu izgatavošanai un iegādei, tai skaitā piegādei un uzstādīšanai, lai sekmētu manu darbspēju saglabāšanu, preventīvi novērstu bezdarba iestāšanās risku un veicinātu ilgtspējīgas darba vietas saglabāšanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31551A63" w14:textId="77777777" w:rsidR="001636AB" w:rsidRDefault="001F5D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="31551A63" w14:textId="6F8F2A55" w:rsidR="001636AB" w:rsidRDefault="00A97AAE">
+      <w:pPr>
+        <w:pStyle w:val="Galvene"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">Ergoterapeita pakalpojuma saņemšanai būs nepieciešams uzrādīt </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>ģ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">imenes vai ārstējošā ārsta izziņu </w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk16615220"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk16615220"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(veidlapa Nr. 027/u)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...4 lines deleted...]
-        <w:t>.</w:t>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidR="003C1407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidR="003C1407" w:rsidRPr="00A905B1">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izraksts no stacionārā/ambulatorā pacienta medicīniskās kartes”, kurā jābūt norādītai pamatdiagnozei un/vai diagnozes kodam. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31551A64" w14:textId="4F87C8AA" w:rsidR="001636AB" w:rsidRDefault="001F5D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="31551A64" w14:textId="523B5677" w:rsidR="001636AB" w:rsidRDefault="00A97AAE">
+      <w:pPr>
+        <w:pStyle w:val="Galvene"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Manu personas datu apstrādes pārzinis ir Nodarbinātības valsts aģentūra (turpmāk – A</w:t>
       </w:r>
       <w:r w:rsidR="000354C8">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ģentūra</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>), reģ. Nr.90001634668, Krišjāņa Valdemāra iela 38, k-1, Rīga, LV-1010, kontaktinformācija: </w:t>
+        <w:t>), reģ. Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE54D9">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>90001634668, Krišjāņa Valdemāra iela 38, k-1, Rīga, LV-1010, kontaktinformācija:</w:t>
+      </w:r>
+      <w:r w:rsidR="001E18F8">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
-        <w:r>
+        <w:r w:rsidR="001636AB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>pasts@nva.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>, tālr. 67021820, datu aizsardzības speciālista kontaktinformācija: </w:t>
+        <w:t xml:space="preserve">, tālr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00160636" w:rsidRPr="00160636">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>80200206</w:t>
+      </w:r>
+      <w:r w:rsidR="00F14089">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> datu aizsardzības speciālista kontaktinformācija:</w:t>
+      </w:r>
+      <w:r w:rsidR="001E18F8">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
-        <w:r>
+        <w:r w:rsidR="001636AB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>das@nva.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31551A65" w14:textId="1A5A2585" w:rsidR="001636AB" w:rsidRDefault="001F5D6D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="31551A65" w14:textId="1A5A2585" w:rsidR="001636AB" w:rsidRDefault="00A97AAE">
+      <w:pPr>
+        <w:pStyle w:val="Galvene"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="008263ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> manus personas datus apstrādās normatīvajos aktos noteikto uzdevumu izpildei nodarbinātības veicināšanas jomā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E62726" w14:textId="77777777" w:rsidR="00310482" w:rsidRDefault="001F5D6D" w:rsidP="007B6843">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="27E62726" w14:textId="77777777" w:rsidR="00310482" w:rsidRDefault="00A97AAE" w:rsidP="007B6843">
+      <w:pPr>
+        <w:pStyle w:val="Galvene"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B6843">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Aģentūra apstrādā personas datus, ja datu apstrādei ir piemērojams kāds no šādiem juridiskajiem pamatojumiem:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31551A67" w14:textId="72AB4AFC" w:rsidR="001636AB" w:rsidRPr="007B6843" w:rsidRDefault="001F5D6D" w:rsidP="007B6843">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="31551A67" w14:textId="72AB4AFC" w:rsidR="001636AB" w:rsidRPr="007B6843" w:rsidRDefault="00A97AAE" w:rsidP="007B6843">
+      <w:pPr>
+        <w:pStyle w:val="Galvene"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">a) </w:t>
       </w:r>
       <w:r w:rsidR="00CC3E61" w:rsidRPr="007B6843">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>lai izpildītu uz Aģentūru attiecināmu juridisku pienākumu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D0C57F" w14:textId="30D53D0D" w:rsidR="00310482" w:rsidRDefault="001F5D6D" w:rsidP="007B6843">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="03D0C57F" w14:textId="30D53D0D" w:rsidR="00310482" w:rsidRDefault="00A97AAE" w:rsidP="007B6843">
+      <w:pPr>
+        <w:pStyle w:val="Galvene"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">b) </w:t>
       </w:r>
       <w:r w:rsidR="00CC3E61" w:rsidRPr="007B6843">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">lai realizētu Aģentūras pienākumus un īstenotu Aģentūras vai datu subjekta konkrētas tiesības nodarbinātības jomā, ciktāl to pieļauj </w:t>
       </w:r>
       <w:r w:rsidR="003E45F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Eiropas </w:t>
       </w:r>
       <w:r w:rsidR="00CC3E61" w:rsidRPr="007B6843">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Savienības vai Latvijas Republikas tiesību akti;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="439B53B5" w14:textId="54DD3D0D" w:rsidR="00CC3E61" w:rsidRPr="007B6843" w:rsidRDefault="001F5D6D" w:rsidP="007B6843">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="439B53B5" w14:textId="54DD3D0D" w:rsidR="00CC3E61" w:rsidRPr="007B6843" w:rsidRDefault="00A97AAE" w:rsidP="007B6843">
+      <w:pPr>
+        <w:pStyle w:val="Galvene"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B6843">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>c) lai izpildītu uzdevumu, ko veic sabiedrības interesēs, vai īstenojot pārzinim likumīgi piešķirtās oficiālās pilnvaras</w:t>
       </w:r>
       <w:r w:rsidR="00D4463D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31551A69" w14:textId="77777777" w:rsidR="001636AB" w:rsidRPr="007B6843" w:rsidRDefault="001F5D6D" w:rsidP="007B6843">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="31551A69" w14:textId="77777777" w:rsidR="001636AB" w:rsidRPr="007B6843" w:rsidRDefault="00A97AAE" w:rsidP="007B6843">
+      <w:pPr>
+        <w:pStyle w:val="Galvene"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Juridiskais pienākums un sabiedrības intereses noteiktas Bezdarbnieku un darba meklētāju atbalsta likumā, Ministru kabineta 2011. gada 25. janvāra noteikumos Nr.75 “Noteikumi par aktīvo nodarbinātības pasākumu un preventīvo bezdarba samazināšanas pasākumu organizēšanas un finansēšanas kārtību un pasākumu īstenotāju izvēles principiem” un Ministru kabineta 2017. gada 28. marta noteikumos Nr.172 “Bezdarbnieku uzskaites un reģistrēto vakanču informācijas sistēmas noteikumi”.</w:t>
+        <w:t xml:space="preserve">Juridiskais pienākums un sabiedrības intereses noteiktas Bezdarbnieku un darba meklētāju atbalsta likumā, Ministru kabineta 2011. gada 25. janvāra noteikumos Nr.75 “Noteikumi par aktīvo nodarbinātības pasākumu un preventīvo bezdarba samazināšanas pasākumu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>organizēšanas un finansēšanas kārtību un pasākumu īstenotāju izvēles principiem” un Ministru kabineta 2017. gada 28. marta noteikumos Nr.172 “Bezdarbnieku uzskaites un reģistrēto vakanču informācijas sistēmas noteikumi”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31551A6A" w14:textId="40E457BE" w:rsidR="001636AB" w:rsidRDefault="001F5D6D">
+    <w:p w14:paraId="31551A6A" w14:textId="40E457BE" w:rsidR="001636AB" w:rsidRDefault="00A97AAE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="000354C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -961,299 +1330,304 @@
         </w:rPr>
         <w:t xml:space="preserve"> manus personas datus apstrādās nolūkā izvērtēt darba devēja atbilstību preventīvā bezdarba samazināšanas pasākuma „</w:t>
       </w:r>
       <w:r>
         <w:t>Darba vietu pielāgošanas pasākumi bezdarba riskam pakļautām</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>nodarbinātām personām ar invaliditāti”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> īstenošanai, kā arī  iesaistei pasākumā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1306E34D" w14:textId="4091DDF8" w:rsidR="00D8259F" w:rsidRPr="007B6843" w:rsidRDefault="001F5D6D" w:rsidP="00D4463D">
+    <w:p w14:paraId="1306E34D" w14:textId="4091DDF8" w:rsidR="00D8259F" w:rsidRPr="007B6843" w:rsidRDefault="00A97AAE" w:rsidP="00D4463D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B0173F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Aģentūra glabā personas datus tik ilgi, cik tas nepieciešams personas datu apstrādes nolūku sasniegšanai, bet ne ilgāk, kā noteikts normatīvajos aktos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560508E8" w14:textId="77777777" w:rsidR="00D72C51" w:rsidRDefault="00D72C51" w:rsidP="00BE5BB7">
-[...9 lines deleted...]
-    <w:p w14:paraId="31551A6B" w14:textId="6AABA5D0" w:rsidR="001636AB" w:rsidRDefault="001F5D6D">
+    <w:p w14:paraId="31551A6B" w14:textId="21915F22" w:rsidR="001636AB" w:rsidRDefault="00A97AAE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ar informāciju par personas datu apstrādi varu iepazīties A</w:t>
       </w:r>
       <w:r w:rsidR="000354C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ģentūras</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Privātuma politikā, kas pieejama A</w:t>
       </w:r>
       <w:r w:rsidR="000354C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ģentūras</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> tīmekļa vietnē </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:tgtFrame="_blank">
-        <w:r>
+        <w:r w:rsidR="001636AB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>www.nva.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> sadaļā “Privātuma politika” vai A</w:t>
       </w:r>
       <w:r w:rsidR="000354C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ģentūras</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> filiālē.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31551A6C" w14:textId="77777777" w:rsidR="00916B84" w:rsidRDefault="00916B84">
-      <w:pPr>
+    <w:p w14:paraId="25E3577B" w14:textId="77777777" w:rsidR="00322275" w:rsidRPr="004176A0" w:rsidRDefault="00322275" w:rsidP="007B2080">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C1287EF" w14:textId="77777777" w:rsidR="00322275" w:rsidRPr="007B2080" w:rsidRDefault="00322275" w:rsidP="007B2080">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="300432F5" w14:textId="77777777" w:rsidR="00322275" w:rsidRPr="007B2080" w:rsidRDefault="00322275" w:rsidP="007B2080">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="160249D0" w14:textId="77777777" w:rsidR="00585C07" w:rsidRDefault="00A97AAE" w:rsidP="00585C07">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Esmu iepazinies (-usies) un piekrītu: </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="14F951EE" w14:textId="77777777" w:rsidR="00916B84" w:rsidRDefault="00916B84">
-[...23 lines deleted...]
-    <w:p w14:paraId="31551A6E" w14:textId="77777777" w:rsidR="001636AB" w:rsidRDefault="001636AB">
+    <w:p w14:paraId="70D66443" w14:textId="77777777" w:rsidR="00585C07" w:rsidRDefault="00585C07" w:rsidP="00585C07">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9375" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4597"/>
         <w:gridCol w:w="4778"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB0BF5" w14:paraId="31551A71" w14:textId="77777777">
+      <w:tr w:rsidR="00CC4AC9" w14:paraId="7EAAD059" w14:textId="77777777" w:rsidTr="00BE19E9">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4597" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31551A6F" w14:textId="77777777" w:rsidR="001636AB" w:rsidRDefault="001F5D6D">
+          <w:p w14:paraId="6BD144EA" w14:textId="77777777" w:rsidR="00585C07" w:rsidRDefault="00A97AAE" w:rsidP="00BE19E9">
             <w:pPr>
               <w:ind w:right="-43"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31551A70" w14:textId="77777777" w:rsidR="001636AB" w:rsidRDefault="001F5D6D">
+          <w:p w14:paraId="564DB879" w14:textId="77777777" w:rsidR="00585C07" w:rsidRDefault="00A97AAE" w:rsidP="00BE19E9">
             <w:pPr>
               <w:ind w:right="-43"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">      _______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB0BF5" w14:paraId="31551A74" w14:textId="77777777">
+      <w:tr w:rsidR="00CC4AC9" w14:paraId="4E685555" w14:textId="77777777" w:rsidTr="00BE19E9">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4597" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31551A72" w14:textId="77777777" w:rsidR="001636AB" w:rsidRDefault="001F5D6D">
+          <w:p w14:paraId="7A07D0BA" w14:textId="77777777" w:rsidR="00585C07" w:rsidRDefault="00A97AAE" w:rsidP="00BE19E9">
             <w:pPr>
               <w:ind w:right="-43"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>(datums – dd.mm.gggg.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31551A73" w14:textId="77777777" w:rsidR="001636AB" w:rsidRDefault="001F5D6D">
+          <w:p w14:paraId="18DF6D14" w14:textId="77777777" w:rsidR="00585C07" w:rsidRDefault="00A97AAE" w:rsidP="00BE19E9">
             <w:pPr>
               <w:ind w:right="-43"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>(paraksts, tā atšifrējums)</w:t>
@@ -1267,379 +1641,558 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001636AB" w:rsidSect="002120CD">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1701" w:header="709" w:footer="510" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AC0C642" w14:textId="77777777" w:rsidR="00D435AA" w:rsidRDefault="00D435AA">
+    <w:p w14:paraId="691ABB91" w14:textId="77777777" w:rsidR="00A97AAE" w:rsidRDefault="00A97AAE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13000054" w14:textId="77777777" w:rsidR="00D435AA" w:rsidRDefault="00D435AA">
+    <w:p w14:paraId="7797BCA9" w14:textId="77777777" w:rsidR="00A97AAE" w:rsidRDefault="00A97AAE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman BaltRim;Times N">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Droid Sans Fallback">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Droid Sans Devanagari">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4418676E" w14:textId="77777777" w:rsidR="00BE5BB7" w:rsidRDefault="00BE5BB7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5BCBC55E" w14:textId="77777777" w:rsidR="00025B85" w:rsidRDefault="00025B85">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="727DBCA4" w14:textId="77777777" w:rsidR="00BE5BB7" w:rsidRDefault="001F5D6D" w:rsidP="00B52629">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="727DBCA4" w14:textId="069B83C4" w:rsidR="00BE5BB7" w:rsidRDefault="00A97AAE" w:rsidP="00B52629">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
-      <w:t>KRG_4.2.20_1. pielikums_pieteikumam</w:t>
+      <w:t>4.2.20_</w:t>
+    </w:r>
+    <w:r w:rsidR="008909C7">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>. p_pieteikumam</w:t>
     </w:r>
     <w:r w:rsidRPr="002120CD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve">_1. versija </w:t>
+      <w:t>_</w:t>
+    </w:r>
+    <w:r w:rsidR="002915CB">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002120CD">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">. v </w:t>
+    </w:r>
+    <w:r w:rsidR="002915CB" w:rsidRPr="002915CB">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>28.05.2026.</w:t>
     </w:r>
     <w:r w:rsidRPr="00B52629">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
-      <w:t>16.01.2024.</w:t>
+      <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4F57D1F9" w14:textId="0D4A3270" w:rsidR="00BE5BB7" w:rsidRPr="002120CD" w:rsidRDefault="00BE5BB7" w:rsidP="002120CD">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:suppressAutoHyphens w:val="0"/>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="51F76A62" w14:textId="77777777" w:rsidR="00BE5BB7" w:rsidRDefault="00BE5BB7">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="1B8442A1" w14:textId="77777777" w:rsidR="00BE5BB7" w:rsidRDefault="00BE5BB7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32B5A15B" w14:textId="77777777" w:rsidR="00025B85" w:rsidRDefault="00025B85">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CFE1ACB" w14:textId="77777777" w:rsidR="00D435AA" w:rsidRDefault="00D435AA">
+    <w:p w14:paraId="711E4AF6" w14:textId="77777777" w:rsidR="00A43A9D" w:rsidRDefault="00A97AAE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DD58D4E" w14:textId="77777777" w:rsidR="00D435AA" w:rsidRDefault="00D435AA">
+    <w:p w14:paraId="06A4D781" w14:textId="77777777" w:rsidR="00A43A9D" w:rsidRDefault="00A97AAE">
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="44659CE8" w14:textId="22B23B6A" w:rsidR="004F3B4D" w:rsidRPr="00C26ADF" w:rsidRDefault="00A97AAE" w:rsidP="004F3B4D">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF72C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00EF72C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk204764500"/>
+      <w:r w:rsidRPr="00EF72C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Atsauci uz projektu n</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00EF72C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">epiemēro, ja </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk151044723"/>
+      <w:r w:rsidRPr="00EF72C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">finanšu atbalstam piesakās Komisijas 2013. gada 18. decembra Regulas (ES) Nr.1408/2013 par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF72C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF72C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbalstam lauksaimniecības nozarē ietvaros</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E3954">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="006E3954">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7B4F5E3D" w14:textId="77777777" w:rsidR="00BE5BB7" w:rsidRDefault="00BE5BB7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C71EC7D" w14:textId="77777777" w:rsidR="00025B85" w:rsidRDefault="00025B85">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="31551A7A" w14:textId="77777777" w:rsidR="00BE5BB7" w:rsidRDefault="001F5D6D" w:rsidP="00760BFF">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31551A7A" w14:textId="77777777" w:rsidR="00BE5BB7" w:rsidRDefault="00A97AAE" w:rsidP="00760BFF">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="31551A7B" w14:textId="661D0DFE" w:rsidR="00BE5BB7" w:rsidRPr="00760BFF" w:rsidRDefault="001F5D6D" w:rsidP="00760BFF">
+  <w:p w14:paraId="31551A7B" w14:textId="01D1E5E9" w:rsidR="00BE5BB7" w:rsidRDefault="00A97AAE" w:rsidP="00760BFF">
     <w:pPr>
-      <w:pStyle w:val="ListParagraph"/>
+      <w:pStyle w:val="Sarakstarindkopa"/>
       <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>1. p</w:t>
+      <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="00760BFF">
+    <w:r w:rsidR="00842563">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>. p</w:t>
+    </w:r>
+    <w:r w:rsidR="00842563" w:rsidRPr="00760BFF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>i</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00842563">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>elikums pi</w:t>
+      <w:t xml:space="preserve">elikums </w:t>
     </w:r>
-    <w:r w:rsidRPr="00760BFF">
+  </w:p>
+  <w:p w14:paraId="60373AE1" w14:textId="62610035" w:rsidR="008909C7" w:rsidRDefault="00A97AAE" w:rsidP="00760BFF">
+    <w:pPr>
+      <w:pStyle w:val="Sarakstarindkopa"/>
+      <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>eteikum</w:t>
-[...1 lines deleted...]
-    <w:r>
+    </w:pPr>
+    <w:r w:rsidRPr="006D4D55">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>am</w:t>
+      <w:t>Pieteikumam preventīvā bezdarba samazināšanas pasākuma</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="37062AEA" w14:textId="77777777" w:rsidR="008909C7" w:rsidRDefault="00A97AAE" w:rsidP="00760BFF">
+    <w:pPr>
+      <w:pStyle w:val="Sarakstarindkopa"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="006D4D55">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> “Darba vietu pielāgošanas pasākumi bezdarba riskam pakļautām</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5A8FA8B0" w14:textId="4F2E1C72" w:rsidR="008909C7" w:rsidRPr="006D4D55" w:rsidRDefault="00A97AAE" w:rsidP="00760BFF">
+    <w:pPr>
+      <w:pStyle w:val="Sarakstarindkopa"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="006D4D55">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>nodarbinātām personām ar invaliditāti” īstenošanai</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="24436309" w14:textId="77777777" w:rsidR="00BE5BB7" w:rsidRDefault="00BE5BB7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7342EBCD" w14:textId="77777777" w:rsidR="00025B85" w:rsidRDefault="00025B85">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F206DCE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="746A6BA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:pStyle w:val="Heading1"/>
+      <w:pStyle w:val="Virsraksts1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -1712,140 +2265,255 @@
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58306A4A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1B68EA60"/>
+    <w:lvl w:ilvl="0" w:tplc="AACCCA62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B6FA2D6E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="64DCBCEC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="587CF2B6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E2A8FFDA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EF38D554" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="91AC0D84" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E0B296C4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="59BE2A9C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EB35322"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CED8F448"/>
-    <w:lvl w:ilvl="0" w:tplc="B6C8B5F4">
+    <w:lvl w:ilvl="0" w:tplc="EB90BBD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C298C4F4" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="080ABF38" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="398C317E" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="3AA07B6C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F900F6D8" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="7896A640" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="487E722C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91087E3C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83A869C0" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61849388" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="549406DE" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="5E24F612" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="F3940566" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="CDFCE242" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="7F92AA5A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="7DB04326" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73777947"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DDAA46FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -1928,204 +2596,247 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="510029060">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1978022113">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1829856341">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="4" w16cid:durableId="634677084">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001636AB"/>
+    <w:rsid w:val="00025B85"/>
     <w:rsid w:val="000354C8"/>
     <w:rsid w:val="00035659"/>
+    <w:rsid w:val="000B72F4"/>
     <w:rsid w:val="00153044"/>
+    <w:rsid w:val="00160636"/>
     <w:rsid w:val="001636AB"/>
     <w:rsid w:val="0019145D"/>
-    <w:rsid w:val="00193AE3"/>
+    <w:rsid w:val="001A6493"/>
     <w:rsid w:val="001A75B8"/>
+    <w:rsid w:val="001E18F8"/>
     <w:rsid w:val="001F0D1B"/>
-    <w:rsid w:val="001F5D6D"/>
+    <w:rsid w:val="001F77CE"/>
     <w:rsid w:val="002120CD"/>
     <w:rsid w:val="00221F7D"/>
     <w:rsid w:val="00247B3A"/>
+    <w:rsid w:val="002915CB"/>
     <w:rsid w:val="002D0A02"/>
     <w:rsid w:val="00307867"/>
     <w:rsid w:val="00310482"/>
+    <w:rsid w:val="00322275"/>
+    <w:rsid w:val="003509D9"/>
+    <w:rsid w:val="00390914"/>
     <w:rsid w:val="0039174E"/>
+    <w:rsid w:val="003A1942"/>
     <w:rsid w:val="003B0F4C"/>
+    <w:rsid w:val="003C1407"/>
+    <w:rsid w:val="003D45E2"/>
     <w:rsid w:val="003E45F4"/>
     <w:rsid w:val="003F1EA0"/>
     <w:rsid w:val="00400B2D"/>
+    <w:rsid w:val="004176A0"/>
+    <w:rsid w:val="00492716"/>
     <w:rsid w:val="004E6F51"/>
+    <w:rsid w:val="004F3B4D"/>
     <w:rsid w:val="00522588"/>
+    <w:rsid w:val="005400EB"/>
+    <w:rsid w:val="00585C07"/>
     <w:rsid w:val="005947FC"/>
+    <w:rsid w:val="005964E0"/>
     <w:rsid w:val="005A4079"/>
     <w:rsid w:val="00636902"/>
     <w:rsid w:val="00697864"/>
+    <w:rsid w:val="006D3DBE"/>
+    <w:rsid w:val="006D4D55"/>
+    <w:rsid w:val="006E3954"/>
     <w:rsid w:val="007337AB"/>
     <w:rsid w:val="00760BFF"/>
     <w:rsid w:val="007803D7"/>
     <w:rsid w:val="00785CA9"/>
+    <w:rsid w:val="00797FCF"/>
+    <w:rsid w:val="007B2080"/>
     <w:rsid w:val="007B6843"/>
     <w:rsid w:val="008263ED"/>
+    <w:rsid w:val="00842563"/>
     <w:rsid w:val="0084756D"/>
     <w:rsid w:val="00856026"/>
     <w:rsid w:val="00860287"/>
+    <w:rsid w:val="008909C7"/>
+    <w:rsid w:val="00896283"/>
+    <w:rsid w:val="008E6C34"/>
     <w:rsid w:val="00916B84"/>
     <w:rsid w:val="00925E01"/>
     <w:rsid w:val="00947310"/>
+    <w:rsid w:val="00A05985"/>
     <w:rsid w:val="00A1708E"/>
+    <w:rsid w:val="00A43A9D"/>
+    <w:rsid w:val="00A905B1"/>
+    <w:rsid w:val="00A97AAE"/>
     <w:rsid w:val="00B0173F"/>
     <w:rsid w:val="00B250D5"/>
     <w:rsid w:val="00B46642"/>
     <w:rsid w:val="00B52629"/>
     <w:rsid w:val="00B538D1"/>
     <w:rsid w:val="00B8385A"/>
     <w:rsid w:val="00B93023"/>
+    <w:rsid w:val="00BA0E2A"/>
+    <w:rsid w:val="00BD5D04"/>
+    <w:rsid w:val="00BE19E9"/>
     <w:rsid w:val="00BE5BB7"/>
     <w:rsid w:val="00BF1DF3"/>
+    <w:rsid w:val="00C26ADF"/>
+    <w:rsid w:val="00C475EB"/>
     <w:rsid w:val="00C67AA5"/>
     <w:rsid w:val="00C81243"/>
     <w:rsid w:val="00C84EC5"/>
-    <w:rsid w:val="00CB0BF5"/>
     <w:rsid w:val="00CB1B4C"/>
     <w:rsid w:val="00CB74E4"/>
     <w:rsid w:val="00CC3E61"/>
+    <w:rsid w:val="00CC4AC9"/>
     <w:rsid w:val="00CD66B9"/>
-    <w:rsid w:val="00CE5B65"/>
-    <w:rsid w:val="00D435AA"/>
+    <w:rsid w:val="00CE54D9"/>
     <w:rsid w:val="00D4463D"/>
     <w:rsid w:val="00D72C51"/>
     <w:rsid w:val="00D8259F"/>
+    <w:rsid w:val="00DA3D77"/>
     <w:rsid w:val="00E023A8"/>
     <w:rsid w:val="00E107C1"/>
     <w:rsid w:val="00E128C9"/>
     <w:rsid w:val="00E30E9D"/>
+    <w:rsid w:val="00E62334"/>
+    <w:rsid w:val="00EF72C8"/>
     <w:rsid w:val="00F017F2"/>
+    <w:rsid w:val="00F14089"/>
     <w:rsid w:val="00F175D9"/>
     <w:rsid w:val="00F24B12"/>
     <w:rsid w:val="00F832F7"/>
+    <w:rsid w:val="00FC1159"/>
     <w:rsid w:val="00FF288C"/>
     <w:rsid w:val="00FF5E98"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="31551A51"/>
   <w15:docId w15:val="{4ED39D8C-DB8A-4CF2-B67A-B0B963EB74F8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="Droid Sans Devanagari"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2236,51 +2947,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
@@ -2453,106 +3164,111 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman BaltRim;Times N" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman BaltRim;Times N" w:cs="Times New Roman BaltRim;Times N"/>
       <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Virsraksts1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:ind w:right="-43"/>
       <w:jc w:val="center"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z1">
     <w:name w:val="WW8Num1z1"/>
     <w:qFormat/>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z0">
     <w:name w:val="WW8Num2z0"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z0">
     <w:name w:val="WW8Num4z0"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z0">
     <w:name w:val="WW8Num5z0"/>
     <w:qFormat/>
     <w:rPr>
       <w:b w:val="0"/>
@@ -3045,69 +3761,69 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num60z0">
     <w:name w:val="WW8Num60z0"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="0070C0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num60z1">
     <w:name w:val="WW8Num60z1"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EvaL">
     <w:name w:val="EvaL"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000080"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Komentraatsauce">
     <w:name w:val="annotation reference"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman BaltRim;Times N" w:hAnsi="Times New Roman BaltRim;Times N" w:cs="Times New Roman BaltRim;Times N"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hipersaite">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman BaltRim;Times N" w:hAnsi="Times New Roman BaltRim;Times N" w:cs="Times New Roman BaltRim;Times N"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman BaltRim;Times N" w:hAnsi="Times New Roman BaltRim;Times N" w:cs="Times New Roman BaltRim;Times N"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteCharacters">
     <w:name w:val="Footnote Characters"/>
     <w:qFormat/>
@@ -3126,244 +3842,244 @@
     <w:name w:val="Body Text Char"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:i/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="BodyText"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Pamatteksts"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Sans" w:cs="Droid Sans Devanagari"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Pamatteksts">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="List">
+  <w:style w:type="paragraph" w:styleId="Saraksts">
     <w:name w:val="List"/>
-    <w:basedOn w:val="BodyText"/>
+    <w:basedOn w:val="Pamatteksts"/>
     <w:rPr>
       <w:rFonts w:cs="Droid Sans Devanagari"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Parakstszemobjekta">
     <w:name w:val="caption"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Droid Sans Devanagari"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
     <w:name w:val="Index"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Droid Sans Devanagari"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharCharCharRakstzRakstz">
     <w:name w:val="Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Char Char Rakstz. Rakstz."/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderandFooter">
     <w:name w:val="Header and Footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Parastais14pt">
     <w:name w:val="Parastais + 14 pt"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="center"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Komentrateksts">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Komentratma">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-    <w:next w:val="CommentText"/>
+    <w:basedOn w:val="Komentrateksts"/>
+    <w:next w:val="Komentrateksts"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Balonteksts">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharCharChar">
     <w:name w:val="Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Char Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:basedOn w:val="Parasts"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Vresteksts">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharChar1RakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstzCharCharRakstzRakstz">
     <w:name w:val="Char Char1 Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz. Char Char Rakstz. Rakstz."/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableContents">
     <w:name w:val="Table Contents"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeading">
     <w:name w:val="Table Heading"/>
     <w:basedOn w:val="TableContents"/>
     <w:qFormat/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num1">
     <w:name w:val="WW8Num1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num2">
     <w:name w:val="WW8Num2"/>
     <w:qFormat/>
@@ -3578,69 +4294,105 @@
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num55">
     <w:name w:val="WW8Num55"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num56">
     <w:name w:val="WW8Num56"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num57">
     <w:name w:val="WW8Num57"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num58">
     <w:name w:val="WW8Num58"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num59">
     <w:name w:val="WW8Num59"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num60">
     <w:name w:val="WW8Num60"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Prskatjums">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007B6843"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman BaltRim;Times N" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman BaltRim;Times N" w:cs="Times New Roman BaltRim;Times N"/>
       <w:lang w:val="lv-LV" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Vresatsauce">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00322275"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Reatabula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Parastatabula"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00322275"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@nva.gov.lv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nva.gov.lv/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nva.gov.lv/lv/das@nva.gov.lv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -3876,87 +4628,87 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\HarvardAnglia2008OfficeOnline.xsl" StyleName="Harvard - Anglia" Version="2008"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75945F44-8425-4381-A949-808B578F6192}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56DF7FB5-396B-4509-B52F-38A843F50631}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>2124</Words>
-  <Characters>1211</Characters>
+  <Words>2366</Words>
+  <Characters>1349</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3329</CharactersWithSpaces>
+  <CharactersWithSpaces>3708</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Inese Lukšo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/core0.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>eval</dc:creator>
   <dc:description/>
   <cp:keywords/>
   <dc:language>en-US</dc:language>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>