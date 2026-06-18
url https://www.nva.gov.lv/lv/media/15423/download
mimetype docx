--- v0 (2025-10-04)
+++ v1 (2026-06-18)
@@ -6,377 +6,358 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C26265" w:rsidRPr="009A7F03" w:rsidRDefault="00275F34" w:rsidP="00C26265">
+    <w:p w14:paraId="56AB36AA" w14:textId="77777777" w:rsidR="00C26265" w:rsidRPr="009A7F03" w:rsidRDefault="007876E3" w:rsidP="00C26265">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk97629871"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="009A7F03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. pielikums </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C26265" w:rsidRDefault="00275F34" w:rsidP="00C26265">
+    <w:p w14:paraId="015CFCB1" w14:textId="77777777" w:rsidR="00C26265" w:rsidRDefault="007876E3" w:rsidP="00C26265">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Nodarbinātības valsts aģentūras</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C26265" w:rsidRDefault="00275F34" w:rsidP="00C26265">
+    <w:p w14:paraId="6756B91D" w14:textId="77777777" w:rsidR="00C26265" w:rsidRDefault="007876E3" w:rsidP="00C26265">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A24457">
+      <w:bookmarkStart w:id="1" w:name="_Hlk208817272"/>
+      <w:r w:rsidRPr="00F06144">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>28.05.2026.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00275F34" w:rsidRPr="00DA6D51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">08.07.2025. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve">rīkojumam Nr. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk208817589"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk208817283"/>
+      <w:r w:rsidRPr="00F06144">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="28"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00F95546" w:rsidRDefault="00F95546" w:rsidP="003D3A18">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.1-1/152</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="05086AD3" w14:textId="77777777" w:rsidR="00F95546" w:rsidRDefault="00F95546" w:rsidP="003D3A18">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003D3A18" w:rsidRPr="001E3BE5" w:rsidRDefault="003D3A18" w:rsidP="003D3A18">
+    <w:p w14:paraId="2EF6E510" w14:textId="77777777" w:rsidR="003D3A18" w:rsidRPr="001E3BE5" w:rsidRDefault="003D3A18" w:rsidP="003D3A18">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="50BE6A6F" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk106181545"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk106181545"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Aktīvā nodarbinātības pasākuma “</w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+        <w:t>Aktīvā nodarbinātības pasākuma “Pasākumi noteiktām personu grupām”</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Pasākumi noteiktām personu grupām</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> īstenotāju izvēles kārtība </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
+    <w:p w14:paraId="3405F313" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="634AF611" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I. Vispārīgie noteikumi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
+    <w:p w14:paraId="4DCEE608" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="009101DD" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="155BA46A" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="009101DD" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk97631530"/>
-      <w:bookmarkStart w:id="4" w:name="_Hlk97193892"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk97631530"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk97193892"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktīvā nodarbinātības pasākuma “Pasākumi noteiktām personu grupām” </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">(turpmāk – Pasākums) īstenotāju izvēles kārtība (turpmāk – kārtība) nosaka, kā Nodarbinātības valsts aģentūras (turpmāk – </w:t>
       </w:r>
       <w:r w:rsidR="00804F54" w:rsidRPr="00804F54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>) aktīvo nodarbinātības pasākumu īstenotāju izvēles komisij</w:t>
-[...8 lines deleted...]
-        <w:t>a (turpmāk – Komisija) izvērtē Pasākuma īstenotāju (turpmāk – pretendentu) iesniegtos pieteikumus</w:t>
+        <w:t>) aktīvo nodarbinātības pasākumu īstenotāju izvēles komisija (turpmāk – Komisija) izvērtē Pasākuma īstenotāju (turpmāk – pretendentu) iesniegtos pieteikumus</w:t>
       </w:r>
       <w:r w:rsidR="003E3D55" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pasākuma īstenošanai (turpmāk – pieteikums)</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>, atbilstoši Ministru kabineta</w:t>
       </w:r>
       <w:r w:rsidR="00F95546">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -413,331 +394,366 @@
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">janvāra </w:t>
       </w:r>
       <w:r w:rsidRPr="009101DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>noteikumos Nr.75 “Noteikumi par aktīvo nodarbinātības pasākum</w:t>
+        <w:t>noteikumos Nr.75 “Noteikumi par aktīvo nodarbinātības pasākumu un preventīvo bezdarba samazināšanas pasākumu organizēšanas un fi</w:t>
       </w:r>
       <w:r w:rsidRPr="009101DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>u un preventīvo bezdarba samazināšanas pasākumu organizēšanas un finansēšanas kārtību un pasākumu īstenotāju izvēles principiem” (turpmāk – Noteikumi) noteiktajam.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="009101DD" w:rsidRDefault="00275F34" w:rsidP="008E5AE6">
+        <w:t>nansēšanas kārtību un pasākumu īstenotāju izvēles principiem” (turpmāk – Noteikumi) noteiktajam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BF325F" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="000D4EB5" w:rsidRDefault="007876E3" w:rsidP="00917C13">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009101DD">
+      <w:r w:rsidRPr="000D4EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasākumu finansē no </w:t>
       </w:r>
-      <w:r w:rsidR="007D45C9" w:rsidRPr="00BF1319">
+      <w:r w:rsidR="007D45C9" w:rsidRPr="000D4EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eiropas Sociālā fonda Plus</w:t>
       </w:r>
-      <w:r w:rsidR="00315CF4">
+      <w:r w:rsidR="00315CF4" w:rsidRPr="000D4EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> projekta</w:t>
       </w:r>
-      <w:r w:rsidR="007D45C9" w:rsidRPr="00BF1319">
+      <w:r w:rsidR="007D45C9" w:rsidRPr="000D4EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00315CF4">
+      <w:r w:rsidR="00315CF4" w:rsidRPr="000D4EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00315CF4">
+      <w:r w:rsidR="00315CF4" w:rsidRPr="000D4EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>P</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="008E5AE6" w:rsidRPr="008E5AE6">
+        <w:t>Pasākumi</w:t>
+      </w:r>
+      <w:r w:rsidR="008E5AE6" w:rsidRPr="000D4EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> iekļaujošai nodarbinātībai”</w:t>
       </w:r>
-      <w:r w:rsidR="002D72F5">
+      <w:r w:rsidR="002D72F5" w:rsidRPr="000D4EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D056D">
+      <w:r w:rsidR="004D056D" w:rsidRPr="000D4EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Nr.</w:t>
       </w:r>
       <w:r w:rsidR="004D056D" w:rsidRPr="004D056D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D056D" w:rsidRPr="004D056D">
+      <w:r w:rsidR="004D056D" w:rsidRPr="000D4EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>4.3.3.2/1/24/I/002</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004D056D">
+        <w:t xml:space="preserve">4.3.3.2/1/24/I/002 </w:t>
+      </w:r>
+      <w:r w:rsidR="008E5AE6" w:rsidRPr="000D4EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E5AE6" w:rsidRPr="008E5AE6">
+        <w:t>finansējuma</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2778D" w:rsidRPr="000D4EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>finansējuma</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00315CF4">
+        <w:t>, izņemot gadījumus, kad pretendentam atbalsts piešķirams</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA205C" w:rsidRPr="000D4EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2778D" w:rsidRPr="000D4EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Komisijas regulas (ES) </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA205C" w:rsidRPr="000D4EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2778D" w:rsidRPr="000D4EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>1408/2013 ietvaros</w:t>
+      </w:r>
+      <w:r w:rsidR="00315CF4" w:rsidRPr="000D4EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="008E5AE6" w:rsidRPr="008E5AE6">
+      <w:r w:rsidR="008E5AE6" w:rsidRPr="000D4EB5">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="009101DD" w:rsidRDefault="00275F34" w:rsidP="008E5AE6">
+      <w:r w:rsidR="000D4EB5" w:rsidRPr="000D4EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apstiprināta finansējuma gadījumā atbalstu saskaņā ar </w:t>
+      </w:r>
+      <w:r w:rsidR="000D4EB5" w:rsidRPr="000D4EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Komisijas regulu (ES) Nr. 1408/2013 finansē no nodarbinātības speciālā budžeta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CFC6BBB" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="009101DD" w:rsidRDefault="007876E3" w:rsidP="008E5AE6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Hlk97630032"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk97630032"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk36730899"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="009101DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">II. </w:t>
       </w:r>
       <w:r w:rsidRPr="009101DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>Prasības piedāvājuma noformējumam un iesniegšanai</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="009101DD" w:rsidRDefault="00933983" w:rsidP="008E5AE6">
+    <w:p w14:paraId="7ABDE3A2" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="009101DD" w:rsidRDefault="00933983" w:rsidP="008E5AE6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRDefault="00275F34" w:rsidP="008E5AE6">
+    <w:p w14:paraId="61D2C40C" w14:textId="77777777" w:rsidR="00933983" w:rsidRDefault="007876E3" w:rsidP="008E5AE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009101DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Pretendents pieteikumu sagatavo un iesniedz saskaņā ar šajā kārtībā noteiktajām prasībām.</w:t>
+        <w:t xml:space="preserve">Pretendents pieteikumu sagatavo un iesniedz saskaņā ar šajā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009101DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kārtībā noteiktajām prasībām.</w:t>
       </w:r>
       <w:r w:rsidR="007E49A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E49A5" w:rsidRPr="007E49A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pretendents uzņemas atbildību par piedāvājuma iesniegšanu Aģentūras noteiktajā termiņā, saskaņā ar šajā kārtībā izvirzītajām prasībām. Pieteikumus, kuri Aģentūrā iesniegti pēc paziņojumā norādītā iesniegšanas termiņa beigām, Komisija nevērtē.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0008164A" w:rsidRPr="009101DD" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="6DB7E67C" w14:textId="77777777" w:rsidR="0008164A" w:rsidRPr="009101DD" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Pretendents iesniedz Aģentūra </w:t>
       </w:r>
       <w:r>
@@ -799,166 +815,135 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00684AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>dokumentus ar e-parakstu, ir 50 MB</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="431212FD" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Iesniegtajiem dokumentiem jābūt skaidri salasāmiem, lai izvairītos no jebk</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+        <w:t>Iesniegtajiem dokumentiem jābūt skaidri salasāmiem, lai izvairītos no jebkādiem pārpratumiem. Vārdiem un skaitļiem jābūt bez iestarpinājumiem, labojumiem vai dzēsumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276F5C23" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pieteikumam jābūt valsts valodā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="762E7797" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Pretendenta pieteikumu un tā pielikumus paraksta pretendentu pārstāvēt tiesīga vai pretendenta pilnvarota persona. Personas, kur</w:t>
-[...17 lines deleted...]
-      <w:bookmarkStart w:id="7" w:name="_Hlk182384913"/>
+        <w:t>Pretendenta pieteikumu un tā pielikumus paraksta pretendentu pārstāvēt tiesīga vai pretendenta pilnvarota persona. Personas, kuras paraksta pieteikumu, pārstāvības tiesībām jābūt nostiprinātām atbilstoši normatīvajos aktos noteiktajam regulējumam. Ja pieteikumā iekļauto dokumentāciju paraksta pilnvarota persona, piedāvājumam pievieno pretendenta paraksta tiesīgās personas izdotu pilnvaru vai normatīvajos aktos noteiktā kārtībā apliecinātu pilnvarojuma kopiju.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Hlk182384913"/>
       <w:r w:rsidR="00C312BB" w:rsidRPr="00C312BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C312BB">
-[...8 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="6FAEC3A1" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pretendenta pieteikuma izskatīšan</w:t>
       </w:r>
       <w:r w:rsidR="00672227" w:rsidRPr="001E3BE5">
         <w:rPr>
@@ -968,159 +953,177 @@
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Komisijā </w:t>
       </w:r>
       <w:r w:rsidR="00BE120E" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> uzsāk </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ne </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">vēlāk kā </w:t>
+        <w:t xml:space="preserve">ne vēlāk kā </w:t>
+      </w:r>
+      <w:r w:rsidR="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>desmit</w:t>
       </w:r>
       <w:r w:rsidR="003053CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">10 </w:t>
-[...7 lines deleted...]
-        <w:t>darba dienu laikā pēc dienas, kad saņemts pretendenta pieteikums</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>darb</w:t>
+      </w:r>
+      <w:r w:rsidR="00792A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dienu laikā pēc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dienas, kad saņemts pretendenta pieteikums</w:t>
       </w:r>
       <w:r w:rsidR="00BE120E" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="1E93E75C" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Līdz </w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_Hlk110927117"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk110927117"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pretendenta pieteikuma izskatīšanas </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Komisijā dienai pretendents ir tiesīgs grozīt iesniegto pieteikumu. Paziņojums par grozījumiem pieteikumā sagatavojams, noformējams un iesniedzams tāpat kā pieteikums un tajā jābūt norādei, ka tie ir sākotnējā pieteikuma grozījumi.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="2B1F6F3E" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3BE5">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">kuma izskatīšanas Komisijā dienai pretendents ir tiesīgs atsaukt iesniegto pieteikumu rakstveidā (atbilstoši </w:t>
+      <w:bookmarkStart w:id="11" w:name="_Hlk230004763"/>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Līdz pretendenta pieteikuma izskatīšanas Komisijā dienai pretendents ir tiesīgs atsaukt iesniegto pieteikumu rakstveidā (atbilstoši </w:t>
       </w:r>
       <w:r w:rsidR="004D06B4" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministru kabineta </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2018.</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1178,492 +1181,432 @@
         </w:rPr>
         <w:t xml:space="preserve">ai. </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pieteikuma atsaukšana nav grozāma un </w:t>
       </w:r>
       <w:r w:rsidR="00EE6431" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Komisijā pieteikumu nevērtē</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="6FFB678D" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="1AC077BF" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">III. </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>Pretendenta atlases dokumenti un kritēriji pretendenta vērtēšanai</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
+    <w:p w14:paraId="64BEA709" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0008164A" w:rsidRPr="0008164A" w:rsidRDefault="00275F34" w:rsidP="006D1731">
+    <w:p w14:paraId="011AFD82" w14:textId="77777777" w:rsidR="0008164A" w:rsidRPr="0008164A" w:rsidRDefault="007876E3" w:rsidP="006D1731">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk151457192"/>
+      <w:bookmarkStart w:id="12" w:name="_Hlk151457192"/>
       <w:r w:rsidRPr="00684AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Pretendents pieteikumu</w:t>
+        <w:t xml:space="preserve">Pretendents </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>pieteikumu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> pasākuma</w:t>
       </w:r>
       <w:r w:rsidRPr="00684AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> īstenošanai iesniedz, izmantojot Aģentūras mājaslapā www.nva.gov.lv →sadaļā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D1731">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00315CF4">
+        <w:r w:rsidR="0008164A" w:rsidRPr="00315CF4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t xml:space="preserve">Pasākumi noteiktām </w:t>
-[...19 lines deleted...]
-          <w:t xml:space="preserve"> grupām</w:t>
+          <w:t>Pasākumi noteiktām personu grupām</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D1731">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00684AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ievietotās pieteikuma veidlapas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00C312BB" w:rsidRDefault="00275F34" w:rsidP="00EF7C0B">
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="037C13A9" w14:textId="77777777" w:rsidR="00C312BB" w:rsidRPr="007600D4" w:rsidRDefault="007876E3" w:rsidP="007600D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Lai novērtētu pretendenta atbilstību Pasākuma īstenošanai, pretendentam jāiesniedz šādi</w:t>
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00443D13">
+        <w:t xml:space="preserve">Lai novērtētu pretendenta atbilstību Pasākuma īstenošanai, pretendentam jāiesniedz </w:t>
+      </w:r>
+      <w:r w:rsidR="007600D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007600D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ieteikums </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007600D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>pasākuma īstenošanai</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0042421F" w:rsidRPr="007600D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un tā pielikumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007600D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C312BB" w:rsidRPr="00EF7C0B" w:rsidRDefault="00275F34" w:rsidP="00302C1A">
-[...24 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="4A0AED0C" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Komisija uz lēmuma pieņemšanas dienu pārliecinās, ka pretendents atbilst šādām prasībām:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="2034C29B" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Hlk112768925"/>
-[...16 lines deleted...]
-        <w:t>sankciju likuma (turpmāk – Sankciju likums) 11.</w:t>
+      <w:bookmarkStart w:id="13" w:name="_Hlk112768925"/>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Komisija, atbilstoši Starptautisko un Latvijas Republikas nacionālo sankciju </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>likuma (turpmāk – Sankciju likums) 11.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pantā noteiktajam, pretendentam, tā valdes vai padomes locekļiem, patiesā labuma guvējam, pārstāvēt</w:t>
       </w:r>
       <w:r w:rsidR="0090683F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>tiesīgai personai vai prokūristam, vai personai, kura ir pilnvarota pārstāvēt pretendentu darbībās nav note</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">iktas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas. Papildus Komisija pārliecinās vai pretendents nav Padomes </w:t>
+        <w:t xml:space="preserve">tiesīgai personai vai prokūristam, vai personai, kura ir pilnvarota pārstāvēt pretendentu darbībās nav noteiktas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas. Papildus Komisija pārliecinās vai pretendents nav Padomes </w:t>
       </w:r>
       <w:r w:rsidR="004D06B4" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">2022. gada 8. aprīļa </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>regul</w:t>
       </w:r>
       <w:r w:rsidR="004D06B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -1673,237 +1616,219 @@
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ES) 2022/576, ar kuru groza Regulu (ES) Nr. 833/2014 par ierobežojošiem pasākumiem saistībā ar Krievijas darbībām, kas destabilizē situāciju Ukrainā (turpmāk – </w:t>
       </w:r>
       <w:r w:rsidR="00587016">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>egula (EU) 2022/576), 5.l panta pirmajā punktā minētā juridiskā person</w:t>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t>egula (EU) 2022/576), 5.l panta pirmajā punktā minētā juridiskā persona, vienība vai struktūra, kas veic uzņēmējdarbību Krievijā un kam vairāk nekā 50 % īpašuma daļu ir valsts īpašumā vai publiskā kontrolē</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="231A7559" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">saskaņā ar </w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="_Hlk97285257"/>
+      <w:bookmarkStart w:id="14" w:name="_Hlk97285257"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu 15.1.</w:t>
       </w:r>
       <w:r w:rsidR="00C532ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunkta prasībām </w:t>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="_Hlk106191461"/>
+      <w:bookmarkStart w:id="15" w:name="_Hlk106191461"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">– pretendents ir reģistrēts saskaņā ar attiecīgo saimniecisko darbību </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>regulējošo normatīvo aktu prasībām, kā arī pretendenta pieteikumā norādītais NACE kods ir reģistrēts Valsts ieņēmuma dienesta (turpmāk – VID) publiskojamo datu bāzē;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w14:paraId="4914A448" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">saskaņā ar </w:t>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="_Hlk97285294"/>
+      <w:bookmarkStart w:id="16" w:name="_Hlk97285294"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu 15.2.</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunkta prasībām </w:t>
       </w:r>
       <w:r w:rsidR="007002F5" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pretendentam ir licence, akreditācijas l</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+        <w:t xml:space="preserve"> pretendentam ir licence, akreditācijas lapa, sertifikāts attiecīgo pakalpojumu sniegšanai, ja to nepieciešamību nosaka normatīvie akti;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37EF4CE7" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -1922,64 +1847,55 @@
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunkta prasībām </w:t>
       </w:r>
       <w:r w:rsidR="007002F5" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pasākuma īstenošanas vietā ir atbilstoša materiāltehniskā bāze, kas izveidota jau pirms pasākuma īstenošanas u</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+        <w:t xml:space="preserve"> pasākuma īstenošanas vietā ir atbilstoša materiāltehniskā bāze, kas izveidota jau pirms pasākuma īstenošanas uzsākšanas;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="7265FF39" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -2035,63 +1951,63 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> laikā nav būtiski pārkāpis </w:t>
       </w:r>
       <w:r w:rsidR="00804F54" w:rsidRPr="00804F54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pasākumu īstenošanas </w:t>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="_Hlk106273318"/>
+      <w:bookmarkStart w:id="17" w:name="_Hlk106273318"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>nosacījumus;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:bookmarkEnd w:id="17"/>
+    <w:p w14:paraId="4DFD2E95" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007155E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -2140,220 +2056,202 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C534B1" w:rsidRPr="00C534B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">punktā </w:t>
       </w:r>
       <w:r w:rsidR="00AA52EF" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>minētajiem izslēgšanas noteikumiem:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="04F0F428" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701" w:hanging="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">ir pasludināts pretendenta maksātnespējas process, apturēta pretendenta </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+        <w:t xml:space="preserve">ir pasludināts pretendenta maksātnespējas process, apturēta pretendenta saimnieciskā darbība, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>pretendents tiek likvidēts;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD356D5" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701" w:hanging="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>pretendents ar kompetentas institūcijas lēmumu, tiesas spriedumu vai prokurora priekšrakstu par sodu, kas stājies spēkā un kļuvis neapstrīdams un nepārsūdzams, ir atzīts par vainīgu un sodīts par pārkāpumu,</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+        <w:t>pretendents ar kompetentas institūcijas lēmumu, tiesas spriedumu vai prokurora priekšrakstu par sodu, kas stājies spēkā un kļuvis neapstrīdams un nepārsūdzams, ir atzīts par vainīgu un sodīts par pārkāpumu, kurš izpaužas kā:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08B6FAFB" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2552" w:hanging="851"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>vienas vai vairāku personu nodarbināšana, ja tām nav nepieciešamās darba atļaujas vai ja tās nav tiesīgas uzturēties Eiropas Savienības dalībvalstī;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="6EC71B3D" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2552" w:hanging="851"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">personas nodarbināšana bez rakstveidā noslēgta darba līguma, nodokļu normatīvajos aktos </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+        <w:lastRenderedPageBreak/>
+        <w:t>personas nodarbināšana bez rakstveidā noslēgta darba līguma, nodokļu normatīvajos aktos noteiktajā termiņā neiesniedzot par šo personu informatīvo deklarāciju par darbiniekiem, kas iesniedzama par personām, kuras uzsāk darbu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676CEBDE" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Hlk97204557"/>
+      <w:bookmarkStart w:id="18" w:name="_Hlk97204557"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>saskaņā ar Noteikumu 15.5.</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -2368,421 +2266,314 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>dienā, kad pieņemts lēmums par iespējamu līguma slēgšanas tiesību piešķiršanu,</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Latvijā vai valstī, kurā tas reģistrēts vai kurā atrodas tā pastāvīgā dzīvesvieta, nav nodokļu parāds, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parāds, kas kopsummā kādā no valstīm pārsniedz 150 </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="_Hlk11139760"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+      <w:bookmarkStart w:id="19" w:name="_Hlk11139760"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="58A19577" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilstoši </w:t>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="_Hlk123289752"/>
-[...14 lines deleted...]
-        <w:t>teikumu 17.</w:t>
+      <w:bookmarkStart w:id="20" w:name="_Hlk123289752"/>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Noteikumu 17.</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">punkta </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">prasībām, Pasākuma pretendents, saskaņā ar pieteikumam pievienoto bezdarbnieka darba pienākumu vai amata aprakstu (bezdarbnieka darba pienākumiem jāatbilst Profesiju klasifikatorā norādītajai </w:t>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="_Hlk69745790"/>
+      <w:bookmarkStart w:id="21" w:name="_Hlk69745790"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>profesijai</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
-[...19 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>), spēj nodrošināt bezdarbnieku nodarbināšanu visu līguma darbības laiku, t.i., profesijās ar sezonālu raksturu darba pienākumu aprakstam jāietver darba pienākumi visās sezonās: pavasarī, vasarā, rudenī un ziemā;</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="_Hlk64639916"/>
+      <w:bookmarkStart w:id="23" w:name="_Hlk70325648"/>
+    </w:p>
+    <w:p w14:paraId="49EFCCB3" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>atbilstoši Darba likuma un Noteikumu 17.</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>punkta prasībām, pretendents pieteikt</w:t>
-[...7 lines deleted...]
-        <w:t>ajai darba vietai mēneša darba algu normāla darba laika ietvaros noteicis ne mazāk kā valstī noteiktās minimālās mēneša darba algas apmērā vai ne mazāk kā minimālo stundas tarifa likmi. Ja pieteiktā darba vieta ir profesijā, kas minēta 2019.</w:t>
+        <w:t>punkta prasībām, pretendents pieteiktajai darba vietai mēneša darba algu normāla darba laika ietvaros noteicis ne mazāk kā valstī noteiktās minimālās mēneša darba algas apmērā vai ne mazāk kā minimālo stundas tarifa likmi. Ja pieteiktā darba vieta ir profesijā, kas minēta 2019.</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gada 3.</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">maija </w:t>
-[...7 lines deleted...]
-        <w:t>Būvniecības Nozares ģenerālvienošanās</w:t>
+        <w:t>maija Būvniecības Nozares ģenerālvienošanās</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1.pielikumā un pretendents darbojas būvniecības nozarē, pretendents pieteiktajai darba vietai noteicis mēneša darba algu normāla darba laika ietvaros ne mazāk kā </w:t>
       </w:r>
-      <w:r w:rsidR="00F23EBD">
-[...72 lines deleted...]
-        <w:t>euro</w:t>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidR="00036DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Būvniecības ģenerālvienošanās noteikts</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="_Hlk43976467"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+      <w:bookmarkStart w:id="24" w:name="_Hlk43976467"/>
+      <w:bookmarkStart w:id="25" w:name="_Hlk69803047"/>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="0F8CBA09" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>atbilstoši Noteikumu 74.</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>punkta prasībām, pretendenta pieteiktā darba vieta tiek veidota no jauna vai darba vietām ir jābūt vakantām sakarā ar darba tiesisko attiecību izbeigšanu uz darbinieka uzteikuma pamata, uz pretendenta un darbinieka vien</w:t>
-[...9 lines deleted...]
-        <w:t>ošanās pamata vai uz pretendenta uzteikuma pamata Darba likuma 101.</w:t>
+        <w:t>punkta prasībām, pretendenta pieteiktā darba vieta tiek veidota no jauna vai darba vietām ir jābūt vakantām sakarā ar darba tiesisko attiecību izbeigšanu uz darbinieka uzteikuma pamata, uz pretendenta un darbinieka vienošanās pamata vai uz pretendenta uzteikuma pamata Darba likuma 101.</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>panta pirmās daļas 1., 2., 3., 4., 5. un 11.</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
@@ -2801,819 +2592,2029 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>punktā noteiktajos gadījumos, kā arī darba vietas ar nepilnu darba laiku, ja šāds darba laiks noteikts, pamatojoties uz darbinieka lūgumu;</w:t>
       </w:r>
       <w:r w:rsidR="00F23EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F23EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Vakancei jābūt aktuālai dienā, kad tiek iesniegts Pieteikums Pasākuma īstenošanai.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p w14:paraId="24C997EE" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilstoši </w:t>
       </w:r>
       <w:r w:rsidR="00AA52EF" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Noteikumu 82.</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA52EF" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>punkta prasībām - pretendents ir komersants (izņemot izglītības iestādi, kuras pamatuzdevums ir izglītības programmu īstenošana), pašnodarbināta persona</w:t>
+        <w:t>punkta prasībām - pretendents ir</w:t>
+      </w:r>
+      <w:r w:rsidR="002D327F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> komersants</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA52EF" w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, pašnodarbināta persona</w:t>
       </w:r>
       <w:r w:rsidR="00AA52EF" w:rsidRPr="00C312BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00262275" w:rsidRPr="00C312BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> individuālais uzņēmums,</w:t>
       </w:r>
       <w:r w:rsidR="00AA52EF" w:rsidRPr="00C312BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA52EF" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>biedrība (izņemot politisko partiju) vai nodibinājums, kooperatīvā sabiedrība;</w:t>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="_Hlk69742971"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRDefault="00275F34" w:rsidP="00933983">
+      <w:bookmarkStart w:id="26" w:name="_Hlk69742971"/>
+      <w:bookmarkStart w:id="27" w:name="_Hlk88492136"/>
+      <w:bookmarkStart w:id="28" w:name="_Hlk70074022"/>
+    </w:p>
+    <w:p w14:paraId="64D642D3" w14:textId="77777777" w:rsidR="00933983" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilstoši </w:t>
       </w:r>
-      <w:bookmarkStart w:id="26" w:name="_Hlk106721501"/>
+      <w:bookmarkStart w:id="29" w:name="_Hlk106721501"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu 82.2.</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>apakšpunkta</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prasībām, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="_Hlk107491911"/>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>pretendents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pasākuma ietvaros var nodrošināt kvalificētu darba vadītāju, kurš palīdz pasākumos iesaistītajiem bezdarbniekiem apgūt darbam nepieciešamās pamatprasmes un iemaņas. Par kvalificētu darba vadītāju uzskata personu, kura ir ieguvusi izglītību vai ne mazāk kā divus gadus ilgu darba pieredzi profesijā, kurā nodarbina bezdarbnieku. Darba vadītājam nav nepieciešama izglītība vai darba pieredze profesijā, kurā nodarbina bezdarbnieku, ja bezdarbnieku plānots nodarbin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>āt mazkvalificētos darbos (vienkāršo profesiju darbi atbilstoši Profesiju klasifikatora devītajai pamatgrupai). Viens darba vadītājs darbu vienlaikus vada ne vairāk kā diviem bezdarbniekiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20663">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A7BBB" w:rsidRPr="003A7BBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Aģentūras aktīvajos nodarbinātības pasākumos</w:t>
+      </w:r>
+      <w:r w:rsidR="003A7BBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (izņemot skolēnu vasaras nodarbinātības pasākumu)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="26"/>
-      <w:r w:rsidRPr="001E3BE5">
-[...19 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="27"/>
-      <w:r w:rsidRPr="001E3BE5">
-[...63 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00A701A0">
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="0ACE8FCB" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00A701A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Hlk123289918"/>
+      <w:bookmarkStart w:id="31" w:name="_Hlk123289918"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Noteikumu 82.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> punkta </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>prasībām –</w:t>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="_Hlk112765416"/>
+      <w:bookmarkStart w:id="32" w:name="_Hlk112765416"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="30" w:name="_Hlk114140698"/>
-      <w:bookmarkStart w:id="31" w:name="_Hlk114514338"/>
+      <w:bookmarkStart w:id="33" w:name="_Hlk114140698"/>
+      <w:bookmarkStart w:id="34" w:name="_Hlk114514338"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasākumā  </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>vienlaikus iesaistīto bezdarbnieku skaits pie viena darba devēja nepārsniedz 50 % no darba devēja kopējā nodarbināto skaita un nepārsniedz 20 personas</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00A701A0">
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="316F0AE1" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00A701A0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="0C01330E" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>IV Piedāvājumu vērtēšana</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">IV </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Piedāvājumu vērtēšana</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25106758" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="01596AD9" w14:textId="77777777" w:rsidR="005D0A64" w:rsidRPr="00917C13" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1F4E79"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00917C13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Komisija pārbauda, vai pretendents iesniedzis visus šīs kārtības 1</w:t>
+      </w:r>
+      <w:r w:rsidR="000A1B37" w:rsidRPr="00917C13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917C13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3BF1" w:rsidRPr="00917C13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917C13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>punktā noteiktos dokumentus un tie parakstīti atbilstoši kārtības 7.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3BF1" w:rsidRPr="00917C13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917C13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">punktam. </w:t>
+      </w:r>
+      <w:r w:rsidR="00756E81" w:rsidRPr="00917C13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Saņemot pretendenta pieteikumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00756E81" w:rsidRPr="00917C13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917C13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>divi komisijas locekļi</w:t>
+      </w:r>
+      <w:r w:rsidR="00756E81" w:rsidRPr="00917C13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pirms Komisijas sēdes pārliecinās, ka pieteikums satur visu nepieciešamo informāciju tā izvērtēšanai</w:t>
+      </w:r>
+      <w:r w:rsidR="00A959D2" w:rsidRPr="00520CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="00520CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tajā </w:t>
+      </w:r>
+      <w:r w:rsidR="00A959D2" w:rsidRPr="00520CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>nav tehnisku nepilnību</w:t>
+      </w:r>
+      <w:r w:rsidR="00520CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, pārbaudot šādu informāciju</w:t>
+      </w:r>
+      <w:r w:rsidR="00A959D2" w:rsidRPr="00520CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E64AC12" w14:textId="77777777" w:rsidR="00A959D2" w:rsidRPr="00525B11" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Hlk217394925"/>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Pieteikums noformēts atbilstoši dokumentu noformēšanas prasībām;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572A12F1" w14:textId="77777777" w:rsidR="005D0A64" w:rsidRPr="00525B11" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Hlk217394460"/>
+      <w:bookmarkStart w:id="37" w:name="_Hlk208498246"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pieteikums iesniegts uz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>aktuālas pieteikuma veidlapas</w:t>
+      </w:r>
+      <w:r w:rsidR="00B43CBA" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F43DC0" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to parakstījusi </w:t>
+      </w:r>
+      <w:r w:rsidR="005941C6" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00525B11" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ārstāvēt </w:t>
+      </w:r>
+      <w:r w:rsidR="005941C6" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>tiesīga person</w:t>
+      </w:r>
+      <w:r w:rsidR="00A741F8" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a un </w:t>
+      </w:r>
+      <w:r w:rsidR="0042421F" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ir pievienoti nepieciešamie pielikumi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidR="00B43CBA" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04259C25" w14:textId="77777777" w:rsidR="005D0A64" w:rsidRPr="00525B11" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Hlk208498267"/>
+      <w:bookmarkStart w:id="39" w:name="_Hlk208499770"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Pieteikum</w:t>
+      </w:r>
+      <w:r w:rsidR="008628F7" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> korekts </w:t>
+      </w:r>
+      <w:r w:rsidR="00562EF1" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>pretendenta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nosaukums, reģistrācijas numurs, iesniedzēja vārds un uzvārds</w:t>
+      </w:r>
+      <w:r w:rsidR="005941C6" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B43CBA" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidR="008628F7" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>sakrīt ar parakstītāju</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidR="00B43CBA" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E3DCD5" w14:textId="77777777" w:rsidR="005D0A64" w:rsidRPr="00525B11" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Hlk217394509"/>
+      <w:bookmarkStart w:id="41" w:name="_Hlk208498506"/>
+      <w:bookmarkStart w:id="42" w:name="_Hlk208499895"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pieteikumā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>norādītais NACE kods ir korekts, ir norādīts viens NACE kods</w:t>
+      </w:r>
+      <w:r w:rsidR="008628F7" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un tas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>sakrīt ar VID publiskojamo datu bāzē atrodamo informāciju, vai pieteikumam pievienota  VID izdruka par NACE kodiem</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9BA35C" w14:textId="77777777" w:rsidR="005D0A64" w:rsidRPr="00525B11" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Hlk208498541"/>
+      <w:bookmarkStart w:id="44" w:name="_Hlk217395016"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Pieteiku</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6975" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>mā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B097A" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>norādī</w:t>
+      </w:r>
+      <w:r w:rsidR="008628F7" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ta</w:t>
+      </w:r>
+      <w:r w:rsidR="002B097A" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> korekt</w:t>
+      </w:r>
+      <w:r w:rsidR="008628F7" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t> pretendenta kontaktinformācija</w:t>
+      </w:r>
+      <w:r w:rsidR="005941C6" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>bankas rekvizīti</w:t>
+      </w:r>
+      <w:r w:rsidR="005941C6" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D6BAF1" w14:textId="77777777" w:rsidR="005D0A64" w:rsidRPr="00525B11" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Hlk217394533"/>
+      <w:bookmarkStart w:id="46" w:name="_Hlk208498577"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pieteikumā </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="47" w:name="_Hlk208500236"/>
+      <w:r w:rsidR="002B097A" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>norādīts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidR="002B097A" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>minim</w:t>
+      </w:r>
+      <w:r w:rsidR="00897E31" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>s veidlapas n</w:t>
+      </w:r>
+      <w:r w:rsidR="002B097A" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>umurs un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veikta</w:t>
+      </w:r>
+      <w:r w:rsidR="002B097A" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atzīm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>e par</w:t>
+      </w:r>
+      <w:r w:rsidR="002B097A" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6975" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atbilstošu </w:t>
+      </w:r>
+      <w:r w:rsidR="002B097A" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>regul</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6975" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r w:rsidR="002B097A" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="16CE8413" w14:textId="77777777" w:rsidR="00150150" w:rsidRPr="00525B11" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_Hlk208498704"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Pieteikum</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6975" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> norādīts korekts Aģentūrā reģistrētās vakances numurs;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BAD7C30" w14:textId="77777777" w:rsidR="004822DF" w:rsidRPr="00525B11" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Hlk217395043"/>
+      <w:bookmarkStart w:id="50" w:name="_Hlk208498781"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pieteikumā </w:t>
+      </w:r>
+      <w:r w:rsidR="004433C9" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un tā pielikumos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">norādītais profesijas kods </w:t>
+      </w:r>
+      <w:r w:rsidR="00B43CBA" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un profesijas nosaukums </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>korekts un</w:t>
+      </w:r>
+      <w:r w:rsidR="005941C6" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atbilst </w:t>
+      </w:r>
+      <w:r w:rsidR="00150150" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aģentūrā reģistrētai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>vakancei;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1981E228" w14:textId="77777777" w:rsidR="004822DF" w:rsidRPr="00525B11" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Hlk208500112"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Pieteiku</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6975" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>mā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> norādītā</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6975" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darba vietas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adrese ir pilnīga un ir atrodama informācija par pretendenta tiesībām veikt saimniecisko darbību adresē, kā arī ir norādīta pamata darba vietas adrese;</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="52" w:name="_Hlk208498842"/>
+    </w:p>
+    <w:p w14:paraId="26CDCC29" w14:textId="77777777" w:rsidR="004822DF" w:rsidRPr="00525B11" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_Hlk208498930"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Pieteikum</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6975" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">norādīta precīza noteiktā darba alga, nevis </w:t>
+      </w:r>
+      <w:r w:rsidR="00E01FB1" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">algas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>diap</w:t>
+      </w:r>
+      <w:r w:rsidR="00304F5C" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zons, korekts darba režīms, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6975" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir aprakstīta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>materiāltehniskā bāze, korekts darba vadītāja personas kods, visa prasītā informācija par darba vadītāja darba pieredzi</w:t>
+      </w:r>
+      <w:r w:rsidR="00E01FB1" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6975" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00E01FB1" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pievienots izglītības dokuments, ja attiecināms;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401DFA24" w14:textId="77777777" w:rsidR="004822DF" w:rsidRPr="00525B11" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Hlk208501205"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Pieteikumā ir veikta</w:t>
+      </w:r>
+      <w:r w:rsidR="00712944" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atzīme par </w:t>
+      </w:r>
+      <w:r w:rsidR="003F54F1" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>nodarbinātā iesaisti – mērķa grupas bezdarbniekam vai personai ar invaliditāti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59120839" w14:textId="77777777" w:rsidR="004822DF" w:rsidRPr="00525B11" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_Hlk208499147"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pieteikumam </w:t>
+      </w:r>
+      <w:r w:rsidR="00A741F8" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pievienotā pielikumā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir norādīta korekta </w:t>
+      </w:r>
+      <w:r w:rsidR="004433C9" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>pretendentu rekvizītu sadaļa.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p w14:paraId="23D2680C" w14:textId="77777777" w:rsidR="004822DF" w:rsidRPr="00917C13" w:rsidRDefault="004822DF" w:rsidP="00917C13">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1F4E79"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59EE5911" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Hlk208499221"/>
+      <w:r w:rsidRPr="00520CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00E01FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tiek konstatēts, ka </w:t>
+      </w:r>
+      <w:r w:rsidR="005344DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>pieteikumā</w:t>
+      </w:r>
+      <w:r w:rsidR="00A959D2" w:rsidRPr="00520CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir tehniskas nepilnības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>vai trūkst pieteikuma pielikum</w:t>
+      </w:r>
+      <w:r w:rsidR="00304F5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D47735">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>komisijas loceklis,</w:t>
+      </w:r>
+      <w:r w:rsidR="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>pretendentam nosūtīta e-past</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47735">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par </w:t>
+      </w:r>
+      <w:r w:rsidR="00D47735">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">konstatētajām tehniskajām nepilnībām un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>nepieciešamību</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47735">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E475ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>divu</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47735">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbdienu laikā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A959D2" w:rsidRPr="00520CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iesniegt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00520CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>precizējumus</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+      <w:r w:rsidRPr="00520CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27DBD0AC" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3BE5">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:bookmarkStart w:id="57" w:name="_Hlk112762105"/>
+      <w:bookmarkStart w:id="58" w:name="_Hlk112765511"/>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Komisija atbilstoši Sankciju likuma 11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...278 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> pantā noteiktajam, pārbauda, vai uz pretendentu, tā valdes vai padomes locekli, patiesā labuma guvēju, pārstāvēt</w:t>
       </w:r>
       <w:r w:rsidR="0090683F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">tiesīgo personu vai prokūristu, vai personu, kura ir </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">sankcijas. Pārbaudei izmanto </w:t>
+        <w:t xml:space="preserve">tiesīgo personu vai prokūristu, vai personu, kura ir pilnvarota pārstāvēt pretendentu darbībās, kas saistītas ar filiāli, neattiecas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas. Pārbaudei izmanto </w:t>
       </w:r>
       <w:r w:rsidR="005A038F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>LURSOFT s</w:t>
       </w:r>
       <w:r w:rsidR="005A038F" w:rsidRPr="009852FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ankciju sarakst</w:t>
       </w:r>
       <w:r w:rsidR="005A038F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -3665,347 +4666,362 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>egulā (EU) 2022/576 5.l panta pirmajā punktā noteiktajam. Ja konstatē atbilstību Sankciju likuma 11.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pantā un Komisijas regulas (EU) 2022/576 5.l panta pirmajā punktā noteiktajam, Komisija izslēdz pretendenta pieteikumu no tālākas vērtēšanas.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p w14:paraId="36E114C0" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Komisija vēr</w:t>
-[...8 lines deleted...]
-        <w:t>tē pretendent</w:t>
+        <w:t>Komisija vērtē pretendent</w:t>
       </w:r>
       <w:r w:rsidR="00C02B80" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>u,</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">  pieteikumu un tā pielikuma atbilstību </w:t>
       </w:r>
       <w:r w:rsidR="00C02B80" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> prasībām:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="73E5E16A" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Hlk97632542"/>
+      <w:bookmarkStart w:id="59" w:name="_Hlk97632542"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="59"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15.1.</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>apakšpunkta prasību pārbaudei izmanto VID publiskojamo datu bāzi</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="001E3BE5">
+        <w:r w:rsidR="00933983" w:rsidRPr="001E3BE5">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www6.vid.gov.lv/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, vai VID Saimnieciskās darbības ve</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">icēju reģistru </w:t>
+        <w:t xml:space="preserve">, vai VID Saimnieciskās darbības veicēju reģistru </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="001E3BE5">
+        <w:r w:rsidR="00933983" w:rsidRPr="001E3BE5">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www6.vid.gov.lv/SDV</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="37" w:name="_Hlk106191554"/>
+      <w:bookmarkStart w:id="60" w:name="_Hlk106191554"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vai VID nodokļu maksātāju reģistru </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="001E3BE5">
+        <w:r w:rsidR="00933983" w:rsidRPr="001E3BE5">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www6.vid.gov.lv/STRV</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. Ja Komisija konstatē, ka pretendenta pieteikumā norādītais NACE kods nav reģistrēts VID publiskojamo datu bāzē, pārbauda vai pretendents iesniedzis izdrukas apliecinātu kopiju no Valsts ieņēmumu dienesta Elektroniskās deklarēšanas sistēmas (turpmāk – VID</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> EDS) par Pretendenta nozari, kurā tas darbojas un vēlas saņemt atbalstu. Ja nepieciešams, Komisija </w:t>
+        <w:t xml:space="preserve">. Ja Komisija konstatē, ka pretendenta pieteikumā norādītais NACE kods nav reģistrēts VID publiskojamo datu bāzē, pārbauda vai pretendents iesniedzis izdrukas apliecinātu kopiju no </w:t>
+      </w:r>
+      <w:r w:rsidR="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Elektroniskās deklarēšanas sistēmas (turpmāk –</w:t>
+      </w:r>
+      <w:r w:rsidR="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EDS) par Pretendenta nozari, kurā tas darbojas un vēlas saņemt atbalstu. Ja nepieciešams, Komisija </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA39E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>piecu</w:t>
       </w:r>
       <w:r w:rsidR="00302C1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">5 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003053CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">darba </w:t>
+        <w:t>darb</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dienu laikā no informācijas pieprasīšanas brīža pretendentam lūdz iesniegt no VID EDS</w:t>
       </w:r>
       <w:r w:rsidR="003053CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> iegūtu izziņu</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, kas apliecina pretendenta darbību pieteikumā no</w:t>
-[...7 lines deleted...]
-        <w:t>rādītā NACE koda jomā. Ja vēstulē noteiktajā termiņā iz</w:t>
+        <w:t xml:space="preserve">, kas apliecina pretendenta darbību pieteikumā norādītā NACE koda jomā. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ja vēstulē noteiktajā termiņā iz</w:t>
       </w:r>
       <w:r w:rsidR="003053CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ziņa</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> no VID EDS netiek iesniegta, pretendenta pieteikums no dalības tālākā vērtēšanā tiek izslēgts;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:bookmarkEnd w:id="60"/>
+    <w:p w14:paraId="55058D47" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -4045,51 +5061,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārbaud</w:t>
       </w:r>
       <w:r w:rsidR="003053CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ei</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmanto, pretendenta pieteikumā sniegto apliecinājumu un papildus iesniegto informāciju (ja attiecināms);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="5109BAAD" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -4126,139 +5142,130 @@
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārbaud</w:t>
       </w:r>
       <w:r w:rsidR="003053CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ei</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> izmanto, pretendenta pieteikumā sniegto apliecinājumu un papildus iesniegto informāciju (ja attiecināms</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+        <w:t xml:space="preserve"> izmanto, pretendenta pieteikumā sniegto apliecinājumu un papildus iesniegto informāciju (ja attiecināms);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4B6F89" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Hlk97216642"/>
+      <w:bookmarkStart w:id="61" w:name="_Hlk97216642"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu 15.4.</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunkta prasību pārbaudei </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="61"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">izmanto </w:t>
       </w:r>
       <w:r w:rsidR="00804F54" w:rsidRPr="00804F54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> aktīvo nodarbinātības pasākumu un pasākumu sadarbības partneru līgumsaistību pārkāpumu reģistru. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="_Hlk111022583"/>
+      <w:bookmarkStart w:id="62" w:name="_Hlk111022583"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja pretendents ir iekļauts pārkāpumu reģistrā </w:t>
       </w:r>
       <w:r w:rsidR="00E57787" w:rsidRPr="00E57787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>un kopš pārkāpuma</w:t>
       </w:r>
       <w:r w:rsidR="003053CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -4287,89 +5294,88 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E57787" w:rsidRPr="00E57787">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Komisija izslēdz pretendenta pieteikumu no tālākas vērtēšanas</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00FF2B93">
+    <w:p w14:paraId="5202E22A" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00FF2B93">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Atbilstību </w:t>
       </w:r>
       <w:r w:rsidR="00AA52EF" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu 15.5.</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA52EF" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4644,51 +5650,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA52EF" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja konstatē, ka pretendentam ir nodokļu parāds, </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>pretendenta pieteikums no dalības tālākā vērtēšanā tiek izslēgts.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="53AB47CA" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Noteikumu 17.punkta (kārtības </w:t>
       </w:r>
@@ -4742,99 +5748,99 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārbaud</w:t>
       </w:r>
       <w:r w:rsidR="003053CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ei</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="40" w:name="_Hlk107230542"/>
+      <w:bookmarkStart w:id="63" w:name="_Hlk107230542"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>izmanto informāciju, kas pieejama pretendenta sagatavotajā pieteikum</w:t>
       </w:r>
       <w:r w:rsidR="0080110B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-[...19 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+      <w:bookmarkEnd w:id="63"/>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pārbauda norādītās profesijas atbilstību Profesiju klasifikatorā norādītajai profesijai un izvērtē </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>pieteiktās darba vietas amata aprakstu (vai pretendents spēj nodrošināt Pasākumā iesaistītā nodarbināšanu visu līguma darbības laiku);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CEDE4C0" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu 17.</w:t>
       </w:r>
@@ -4870,127 +5876,127 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.9.</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunkts) </w:t>
       </w:r>
-      <w:bookmarkStart w:id="41" w:name="_Hlk107238440"/>
+      <w:bookmarkStart w:id="64" w:name="_Hlk107238440"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>prasīb</w:t>
       </w:r>
       <w:r w:rsidR="003053CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārbaud</w:t>
       </w:r>
       <w:r w:rsidR="003053CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ei</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="42" w:name="_Hlk106789583"/>
+      <w:bookmarkStart w:id="65" w:name="_Hlk106789583"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>izmanto informāciju, kas pieejama pretendenta sagatavotajā pieteikum</w:t>
       </w:r>
       <w:r w:rsidR="0080110B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> par darba algas apmēru mēnesī; </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+      <w:bookmarkEnd w:id="64"/>
+    </w:p>
+    <w:p w14:paraId="7D6D87D1" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -5045,306 +6051,257 @@
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmanto informāciju, kas pieejama pretendenta sagatavotajā pieteikum</w:t>
       </w:r>
       <w:r w:rsidR="002D72F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (vai apliecinā</w:t>
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="43" w:name="_Hlk188866726"/>
+        <w:t xml:space="preserve"> (vai apliecinājums, vai atzīme par pieteikto darba vietu)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="66" w:name="_Hlk188866726"/>
       <w:r w:rsidR="00F23EBD" w:rsidRPr="00F23EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F23EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>un informāciju IS BURVIS</w:t>
+        <w:t xml:space="preserve">un informāciju </w:t>
+      </w:r>
+      <w:r w:rsidR="00525B11" w:rsidRPr="001C4B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Bezdarbnieku uzskaites un reģistrēto vakanču informācijas sistēmā</w:t>
       </w:r>
       <w:r w:rsidR="00F23EBD" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+      <w:bookmarkEnd w:id="66"/>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p w14:paraId="6E0056AF" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu 82.</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">punkta </w:t>
       </w:r>
-      <w:bookmarkStart w:id="44" w:name="_Hlk132798822"/>
+      <w:bookmarkStart w:id="67" w:name="_Hlk132798822"/>
       <w:r w:rsidR="003053CC" w:rsidRPr="004E4D6E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>prasību pārbaudei izmanto Valsts Izglītības Informācijas sistēmu (</w:t>
+        <w:t xml:space="preserve">prasību pārbaudei izmanto </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="68" w:name="_Hlk194614015"/>
+      <w:bookmarkStart w:id="69" w:name="_Hlk106694959"/>
+      <w:r w:rsidR="00474239">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Latvijas vēstneša politisko partiju reģistra ziņas </w:t>
+      </w:r>
+      <w:r w:rsidR="00474239" w:rsidRPr="009A7F03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="003053CC" w:rsidRPr="004E4D6E">
-[...58 lines deleted...]
-      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00474239" w:rsidRPr="00403A95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://www.vestnesis.lv/oficialie-pazinojumi/politisko-partiju-registra</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00474239">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00474239" w:rsidRPr="00B2048D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>zinas</w:t>
       </w:r>
       <w:r w:rsidR="00474239" w:rsidRPr="009A7F03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="68"/>
       <w:r w:rsidR="003053CC" w:rsidRPr="003053CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(vai pretendents nav politiskā partija)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="47" w:name="_Hlk106694746"/>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkStart w:id="70" w:name="_Hlk106694746"/>
+      <w:bookmarkEnd w:id="69"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-[...31 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+      <w:bookmarkEnd w:id="67"/>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="71" w:name="_Hlk112765749"/>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ja pretendents ir pretendents ir politiskā partija, tā pieteikumu no dalības tālākā vērtēšanā izslēdz;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
+    </w:p>
+    <w:p w14:paraId="1E0A57DC" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -5381,824 +6338,720 @@
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārbaud</w:t>
       </w:r>
       <w:r w:rsidR="00583C45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ei</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> izmanto informāciju, kas pieejama pretendenta sagatavotajā pielikumā pie pieteikuma un papildus iesniegtos dokumentus (ja attiecināms). Pārbauda norādīto informāciju par pieteikto bezdarbnieku darba vietu skaitu un pārbauda norādīto darba vadītāju skaitu</w:t>
+        <w:t xml:space="preserve"> izmanto informāciju, kas pieejama pretendenta sagatavotajā pielikumā pie pieteikuma un papildus iesniegtos dokumentus (ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>attiecināms). Pārbauda norādīto informāciju par pieteikto bezdarbnieku darba vietu skaitu un pārbauda norādīto darba vadītāju skaitu</w:t>
       </w:r>
       <w:r w:rsidR="0080110B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>. Pārbaudei izmanto Bezdarbnieku uzskaites un reģistrēto vakanču informācijas sistēmā reģistrēto informāciju</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001A6DEA" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="0DD95623" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001A6DEA" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Hlk110597000"/>
-      <w:bookmarkStart w:id="50" w:name="_Hlk114514148"/>
+      <w:bookmarkStart w:id="72" w:name="_Hlk110597000"/>
+      <w:bookmarkStart w:id="73" w:name="_Hlk114514148"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu 82.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="51" w:name="_Hlk107238365"/>
+      <w:bookmarkStart w:id="74" w:name="_Hlk107238365"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>punkta prasīb</w:t>
       </w:r>
       <w:r w:rsidR="00583C45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārbaud</w:t>
       </w:r>
       <w:r w:rsidR="00583C45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ei</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> izmanto pretendenta pieteikumā sniegto apliecinājumu un iesniegto informāciju par kopējo pretendenta nodarb</w:t>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="51"/>
+        <w:t xml:space="preserve"> izmanto pretendenta pieteikumā sniegto apliecinājumu un iesniegto informāciju par kopējo pretendenta nodarbināto personu skaitu.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="74"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Komisija pārbauda pretendenta norādīto informāciju valstī kopā</w:t>
       </w:r>
       <w:r w:rsidR="002C017E" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ņem vērā gan Pasākumā iesaistīto bezdarbnieku skaitu)</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, t.sk.</w:t>
       </w:r>
       <w:r w:rsidR="00BB4EE2" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieteikto darba vietu skaitu</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">pārsniedz pieļaujamo darba vietu skaitu, lai nodrošinātu pretendenta atbilstību kritērijam, Komisija informē pretendentu par pieļaujamo darba vietu skaitu un </w:t>
+      <w:bookmarkEnd w:id="72"/>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ja Komisija konstatē, ka pretendenta pieteikumā pieteiktais darba vietu skaits pārsniedz pieļaujamo darba vietu skaitu, lai nodrošinātu pretendenta atbilstību kritērijam, Komisija informē pretendentu par pieļaujamo darba vietu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">skaitu un </w:t>
       </w:r>
       <w:r w:rsidR="00F23EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>piecu</w:t>
       </w:r>
       <w:r w:rsidR="00F23EBD" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E3BE5">
-[...15 lines deleted...]
-      <w:bookmarkStart w:id="52" w:name="_Hlk69745974"/>
+      <w:r w:rsidR="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>darb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dienu laikā no informācijas pieprasīšanas brīža lūdz iesniegt informāciju par darba vietām, kuras turpināt vērtēt komisijā.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="75" w:name="_Hlk69745974"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja vēstulē noteiktajā termiņā pretendents neiesniedz pieprasīto informāciju, pretendenta pieteikums no dalības tālākā vērtēšanā tiek izslēgts.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
-[...4 lines deleted...]
-        <w:widowControl w:val="0"/>
+      <w:bookmarkEnd w:id="75"/>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p w14:paraId="65CA2D91" w14:textId="77777777" w:rsidR="00525B11" w:rsidRPr="00D77486" w:rsidRDefault="007876E3" w:rsidP="00525B11">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...35 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc visu kritēriju pārbaudes, Komisija pārliecinās, vai pretendenta pieteikuma saturs sniedz visu izvērtēšanai nepieciešamo informāciju, vai tas ir atbilstoši noformēts. Ja Komisija konstatē, ka pieteikumā ietvertā vai pretendenta iesniegtā informācija, vai dokuments ir neskaidrs vai nepilnīgs, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="76" w:name="_Hlk191457497"/>
+      <w:r w:rsidR="00D86177" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:t>vai, ņemot vērā līdzšinējo sadarbību</w:t>
       </w:r>
-      <w:r w:rsidR="006952A2">
+      <w:r w:rsidR="006952A2" w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00D86177">
+      <w:r w:rsidR="00D86177" w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir nepieciešama papildu informācija</w:t>
       </w:r>
-      <w:r w:rsidR="006952A2">
+      <w:r w:rsidR="00772C4C" w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:t xml:space="preserve"> un pretendents nav sniedzis precizējumus pēc e-pastā nosūtītā aicinājuma</w:t>
+      </w:r>
+      <w:r w:rsidR="006952A2" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00D86177">
+      <w:r w:rsidR="00D86177" w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> lai gūtu pārliecību, ka pretendents spēs nodrošināt </w:t>
       </w:r>
-      <w:r w:rsidR="00D86177" w:rsidRPr="00DA50C9">
+      <w:r w:rsidR="00D86177" w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>P</w:t>
-[...82 lines deleted...]
-      <w:r w:rsidR="00D86177" w:rsidRPr="009A7F03">
+        <w:t>Pasākuma mērķa sasniegšanu un piešķirtā finansējuma izlietošanu atbilstoši Pasākuma īstenošanas nosacījumiem</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="76"/>
+      <w:r w:rsidR="00D86177" w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E3BE5">
-[...80 lines deleted...]
-      <w:r w:rsidR="00D86177">
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Komisija piecu</w:t>
+      </w:r>
+      <w:r w:rsidR="00F23EBD" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbdienu laikā, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rakstveidā par to informē pretendentu un piecu </w:t>
+      </w:r>
+      <w:r w:rsidR="00583C45" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>darb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>dienu laikā no informācijas pieprasīšanas brīža pieprasa, lai pretendents izskaidro vai papildina minēto informāciju vai dokumentu vai iesniedz trūkstošo dokumentu, nodrošinot vienlīdzīgu atti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eksmi pret visiem pretendentiem. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D86177" w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Komisijai ir tiesības </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D86177" w:rsidRPr="007E1326">
+        <w:t>Komisijai ir tiesības pieprasīt informāciju par pretendenta atbilstību no kompetentajām valsts institūcijām.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6DA4" w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>pieprasīt informāciju</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D86177">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6DA4" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja Komisija konstatē, ka pieteikums nav noformēts atbilstoši </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="77" w:name="_Hlk111021790"/>
+      <w:r w:rsidR="00DF6DA4" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ministru kabineta 2018. gada 4. septembra noteikumiem Nr. 558 “Dokumentu izstrādāšanas un noformēšanas kārtība” noteiktajām</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="77"/>
+      <w:r w:rsidR="00DF6DA4" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prasībām</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6DA4" w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> par pretendenta atbilstību</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D86177" w:rsidRPr="007E1326">
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="78" w:name="_Hlk229987165"/>
+      <w:bookmarkStart w:id="79" w:name="_Hlk229988260"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> no kompetentajām valsts institūcijām.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F23EBD" w:rsidRPr="001E3BE5" w:rsidRDefault="00F23EBD" w:rsidP="00F23EBD">
+        <w:t>pretendents nav sniedzis precizējumus oficiālā vēstulē norādītajā termiņā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, pretendenta pieteikumu no dalības tālākā vērtēšanā izslēdz.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="78"/>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p w14:paraId="1842FE00" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00525B11">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D17162C" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>V. Lēmuma pieņemšana</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
+    <w:p w14:paraId="59BA7D76" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="502"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00465B73" w:rsidRDefault="00275F34" w:rsidP="00465B73">
+    <w:p w14:paraId="626BEBC9" w14:textId="77777777" w:rsidR="00465B73" w:rsidRDefault="007876E3" w:rsidP="00465B73">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D1731">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Komisija pieņem l</w:t>
+        <w:t>Komisija pieņem lēmumu atbilstoši</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE72C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F23EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pasākuma īstenošanai</w:t>
       </w:r>
       <w:r w:rsidRPr="006D1731">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ēmumu atbilstoši</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> piešķirtajam rezultatīvajam</w:t>
+      </w:r>
+      <w:r w:rsidR="008B1467">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rādītājam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D1731">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ja </w:t>
       </w:r>
       <w:r w:rsidR="00F23EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Pasākuma īstenošanai</w:t>
+        <w:t>Pasākumam</w:t>
+      </w:r>
+      <w:r w:rsidR="0080110B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D1731">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> piešķirtajam rezultatīvajam</w:t>
-[...47 lines deleted...]
-        <w:t>pretendentiem, kuriem nav pieprasīta papildu informācija</w:t>
+        <w:t>noteiktais rezultatīvais rādītājs ir pietiekams visu pretendentu pieteikto darba vietu izveidei, Komisija pieņem lēmumu par iespējamu līguma slēgšanu ar pretendentiem, kuriem nav pieprasīta papildu informācija</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai dokumenti.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="00465B73" w:rsidRDefault="00275F34" w:rsidP="00465B73">
+    <w:p w14:paraId="614168A4" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="00465B73" w:rsidRDefault="007876E3" w:rsidP="00465B73">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00465B73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pretendentu, kur</w:t>
       </w:r>
       <w:r w:rsidR="003B4F9C" w:rsidRPr="00465B73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00465B73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> lūdz iesniegt papildu informāciju vai dokumentus</w:t>
       </w:r>
       <w:r w:rsidR="00D86177">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="54" w:name="_Hlk191454966"/>
+      <w:bookmarkStart w:id="80" w:name="_Hlk191454966"/>
       <w:r w:rsidR="00D86177">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vai par kuriem pieprasīta informācija no citām kompetentajām valsts institūcijām</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="80"/>
       <w:r w:rsidRPr="00465B73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (kārtības 1</w:t>
       </w:r>
       <w:r w:rsidR="00015777">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00465B73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1">
@@ -6241,156 +7094,147 @@
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00465B73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.1., 1</w:t>
       </w:r>
       <w:r w:rsidR="00015777">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00465B73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.5. </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00772C4C" w:rsidRPr="00465B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00772C4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00465B73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>un 1</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3BF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>apakšpunktā, kā arī 1</w:t>
       </w:r>
       <w:r w:rsidR="00015777">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00465B73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.12.</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>.punktā minētajos gadījumos), pieteikumus izskata atsevišķā Komisijas sēdē pēc papildu informācijas iesniegšanas termiņa beigām vai ātrāk, ja visa papildu pieprasītā informācija vai dokumenti iesniegti.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="55" w:name="_Hlk122693519"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00384FAB" w:rsidRDefault="00275F34" w:rsidP="00933983">
+      <w:bookmarkStart w:id="81" w:name="_Hlk122693519"/>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p w14:paraId="255847A0" w14:textId="77777777" w:rsidR="00384FAB" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Komisija izslēdz pret</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E3BE5">
+        <w:t>Komisija izslēdz pretendenta pieteikumu no dalības vērtēšanā gadījumā, ja</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>endenta pieteikumu no dalības vērtēšanā gadījumā, ja</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00766E4A">
+    <w:p w14:paraId="46C09C1E" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00766E4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="567" w:hanging="141"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -6419,284 +7263,276 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> dokumentus</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, vai</w:t>
       </w:r>
       <w:r w:rsidR="00384FAB" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="56" w:name="_Hlk191455022"/>
+      <w:bookmarkStart w:id="82" w:name="_Hlk191455022"/>
       <w:r w:rsidR="00384FAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00384FAB" w:rsidRPr="00D53F4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>av gūta pārliecība, ka pretendents spēs nodrošināt Pasākuma mērķa sasniegšanu un piešķirtā finansējuma izlietošanu, atbilstoši Pasākuma īstenošanas nosacījumiem</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="82"/>
       <w:r w:rsidR="00384FAB" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="66320051" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="574"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Hlk113882126"/>
-      <w:bookmarkStart w:id="58" w:name="_Hlk112765789"/>
+      <w:bookmarkStart w:id="83" w:name="_Hlk113882126"/>
+      <w:bookmarkStart w:id="84" w:name="_Hlk112765789"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">atbilst </w:t>
       </w:r>
       <w:r w:rsidR="00C02B80" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Sankciju likuma 11.</w:t>
       </w:r>
       <w:r w:rsidR="00C02B80" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00C02B80" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> panta un </w:t>
       </w:r>
       <w:r w:rsidR="00BE72C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00C02B80" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>egulas (EU) 2022/576 5.l panta pirmajā punktā noteiktajām prasībām</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="83"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:bookmarkEnd w:id="84"/>
+    <w:p w14:paraId="2742FFF7" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="369"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>neatbilst Noteikumu 15.1.</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">apakšpunkta prasībām – pretendents nav reģistrēts </w:t>
+        <w:t xml:space="preserve">apakšpunkta prasībām – </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>saskaņā ar attiecīgo saimniecisko darbību regulējošo normatīvo aktu prasībām;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+        <w:t>pretendents nav reģistrēts saskaņā ar attiecīgo saimniecisko darbību regulējošo normatīvo aktu prasībām;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506266B8" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="369"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>neatbilst Noteikumu 15.2.</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>apakšpunkta prasībām – pretendentam nav licence, akreditācijas lapa, sertifikāts attiecīgo pakalpojumu sniegšanai, ja to nepieciešamību nosaka normatīvi</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+        <w:t>apakšpunkta prasībām – pretendentam nav licence, akreditācijas lapa, sertifikāts attiecīgo pakalpojumu sniegšanai, ja to nepieciešamību nosaka normatīvie akti;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0B7F53" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="369"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -6745,51 +7581,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pasākumu īstenošanas </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>nosacījumus;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="5620953A" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="369"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -6844,368 +7680,332 @@
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C28F4" w:rsidRPr="008C28F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">punktā </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>minētajiem izslēgšanas noteikumiem, vai pretendentam dienā, kad pieņemts lēmums par iespējamu līguma slēgšanas tiesību piešķiršanu, Latvijā vai valstī, kurā tas reģistrēts vai kurā atrodas tā pastāvīgā dzīvesvieta, ir nodok</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">minētajiem izslēgšanas noteikumiem, vai pretendentam dienā, kad pieņemts lēmums par iespējamu līguma slēgšanas tiesību piešķiršanu, Latvijā vai valstī, kurā tas reģistrēts vai kurā atrodas tā pastāvīgā dzīvesvieta, ir nodokļu parāds, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parāds, kas kopsummā kādā no valstīm pārsniedz 150 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">ļu parāds, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parāds, kas kopsummā kādā no valstīm pārsniedz 150 </w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>euro</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="3B09B87F" w14:textId="77777777" w:rsidR="00933983" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="574"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>neatbilst Noteikumu 82.</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">punkta prasībām </w:t>
       </w:r>
-      <w:bookmarkStart w:id="59" w:name="_Hlk108529392"/>
+      <w:bookmarkStart w:id="85" w:name="_Hlk108529392"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:bookmarkStart w:id="60" w:name="_Hlk108529927"/>
+      <w:bookmarkStart w:id="86" w:name="_Hlk108529927"/>
+      <w:bookmarkStart w:id="87" w:name="_Hlk111019783"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pretendents </w:t>
-[...24 lines deleted...]
-    <w:p w:rsidR="00524AA2" w:rsidRPr="00524AA2" w:rsidRDefault="00275F34" w:rsidP="00766E4A">
+        <w:t>pretendents ir politiskā partija.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+    </w:p>
+    <w:p w14:paraId="7EF7C596" w14:textId="77777777" w:rsidR="00524AA2" w:rsidRPr="00524AA2" w:rsidRDefault="007876E3" w:rsidP="00766E4A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="_Hlk194574611"/>
+      <w:bookmarkStart w:id="88" w:name="_Hlk194574611"/>
       <w:r w:rsidRPr="00524AA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Pretendentam ir apturēta finansējuma izmaksa noslēgto līgumu par aktīvo nodarbinātības pasākumu īstenošanu ietvaros saistībā ar aizdomām par būtisku līguma nosacījumu neievērošanu</w:t>
+        <w:t xml:space="preserve">Pretendentam ir </w:t>
       </w:r>
       <w:r w:rsidRPr="00524AA2">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>apturēta finansējuma izmaksa noslēgto līgumu par aktīvo nodarbinātības pasākumu īstenošanu ietvaros saistībā ar aizdomām par būtisku līguma nosacījumu neievērošanu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00524AA2">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="62"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRDefault="00275F34" w:rsidP="00933983">
+      <w:bookmarkEnd w:id="88"/>
+    </w:p>
+    <w:p w14:paraId="02640973" w14:textId="77777777" w:rsidR="00933983" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Komisija pieņem lēmumu par tādu </w:t>
-[...7 lines deleted...]
-        <w:t>pretendentu pieteikumu atbalstīšanu, kuri nav izslēgti no dalības vērtēšanā un atbilst kārtības 1</w:t>
+        <w:t>Komisija pieņem lēmumu par tādu pretendentu pieteikumu atbalstīšanu, kuri nav izslēgti no dalības vērtēšanā un atbilst kārtības 1</w:t>
       </w:r>
       <w:r w:rsidR="002D72F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>punkta prasībām.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C23D8" w:rsidRPr="006C23D8" w:rsidRDefault="00275F34" w:rsidP="006C23D8">
+    <w:p w14:paraId="52CB414A" w14:textId="77777777" w:rsidR="006C23D8" w:rsidRPr="006C23D8" w:rsidRDefault="007876E3" w:rsidP="006C23D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C23D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ja</w:t>
       </w:r>
       <w:r w:rsidR="00BE72C9" w:rsidRPr="006C23D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F23EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pasākuma īstenošanai</w:t>
       </w:r>
       <w:r w:rsidRPr="006C23D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> piešķirtais rezultatīvais rādītājs nav pietiekams visu atbilstošo pretendentu pieteikto darba vietu atbalstīšanai,</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="006C23D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+        <w:t xml:space="preserve"> Komisija atbalsta pretendentu piedāvātās darba vietas pieteikumu reģistrēšanas secībā Aģentūrā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A949CC9" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Hlk97287189"/>
+      <w:bookmarkStart w:id="89" w:name="_Hlk97287189"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Komisija pieņem lēmumu:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="124FA0E4" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -7234,164 +8034,164 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00C02B80" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">ts </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilst </w:t>
       </w:r>
-      <w:bookmarkStart w:id="64" w:name="_Hlk132799094"/>
+      <w:bookmarkStart w:id="90" w:name="_Hlk132799094"/>
       <w:r w:rsidR="00583C45" w:rsidRPr="00583C45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Sankciju likuma 11.2 panta un </w:t>
       </w:r>
       <w:r w:rsidR="006C23D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00583C45" w:rsidRPr="00583C45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">egulas (EU) 2022/576 5.l panta pirmajā punktā noteiktajam, vai neatbilst Noteikumu 15.1., 15.2., 15.4., 15.5. apakšpunktā un </w:t>
       </w:r>
       <w:r w:rsidR="00583C45" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>82.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="90"/>
       <w:r w:rsidR="00461690">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>punktā</w:t>
       </w:r>
-      <w:bookmarkStart w:id="65" w:name="_Hlk111022925"/>
+      <w:bookmarkStart w:id="91" w:name="_Hlk111022925"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> atrunāt</w:t>
       </w:r>
       <w:r w:rsidR="00583C45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="91"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00583C45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>prasībām</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="13DC0473" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -7402,51 +8202,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pretendenta piedāvātās darba vietas, kuras atbilst </w:t>
       </w:r>
       <w:r w:rsidR="00F533D9" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu</w:t>
       </w:r>
       <w:r w:rsidR="00583C45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="66" w:name="_Hlk132799126"/>
+      <w:bookmarkStart w:id="92" w:name="_Hlk132799126"/>
       <w:r w:rsidR="00583C45" w:rsidRPr="00583C45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>15., 16., 17.,</w:t>
       </w:r>
       <w:r w:rsidR="008976B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 74</w:t>
       </w:r>
       <w:r w:rsidR="0085081D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -7508,51 +8308,51 @@
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008976B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>punkta</w:t>
       </w:r>
       <w:r w:rsidR="00936689" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="92"/>
       <w:r w:rsidR="00F533D9" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">u.c. normatīvo aktu </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>prasībām, vai ir atbalstāmas saskaņā ar kārtības 2</w:t>
       </w:r>
       <w:r w:rsidR="00B13A37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -7564,115 +8364,115 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>punkta papildus kritērijiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="7AA37D66" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>neatbalstīt</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pretendenta piedāvātās darba vietas, ja:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A111F" w:rsidRPr="00933983" w:rsidRDefault="00275F34" w:rsidP="001A111F">
+    <w:p w14:paraId="6D0EB926" w14:textId="77777777" w:rsidR="001A111F" w:rsidRPr="00933983" w:rsidRDefault="007876E3" w:rsidP="001A111F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1701" w:hanging="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00933983">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">pretendents neatbilst </w:t>
       </w:r>
-      <w:bookmarkStart w:id="67" w:name="_Hlk132799249"/>
+      <w:bookmarkStart w:id="93" w:name="_Hlk132799249"/>
       <w:r w:rsidR="003006CF" w:rsidRPr="003006CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu</w:t>
       </w:r>
       <w:r w:rsidR="008976B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15.3.apakšpunktam, 17.,</w:t>
       </w:r>
       <w:r w:rsidR="008976B1" w:rsidRPr="008976B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -7752,98 +8552,98 @@
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008976B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>punkta</w:t>
       </w:r>
       <w:r w:rsidR="008976B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="93"/>
       <w:r w:rsidRPr="00933983">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>prasībām;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="68E1D3D3" w14:textId="77777777" w:rsidR="00933983" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1701" w:hanging="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Pasākuma īstenošanai</w:t>
       </w:r>
       <w:r w:rsidR="00AA52EF" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteiktais rezultatīvais rādītājs ir nepietiekams, lai atbalstītu visu atbilstošo pretendentu piedāvāto darba vietu izveidi.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00133B99" w:rsidRPr="00524AA2" w:rsidRDefault="00275F34" w:rsidP="00524AA2">
+    <w:p w14:paraId="3A882A95" w14:textId="77777777" w:rsidR="00133B99" w:rsidRPr="00524AA2" w:rsidRDefault="007876E3" w:rsidP="00524AA2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF2B93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>23.4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -7861,107 +8661,98 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>agarināt administratīvā akta izdošanas termiņu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t>, ja</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="94" w:name="_Hlk183077623"/>
+      <w:r w:rsidR="00524AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ja</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00524AA2">
+        <w:t xml:space="preserve">omisija konstatē, ka lēmuma pieņemšanai par Pretendenta </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> K</w:t>
-[...21 lines deleted...]
-    <w:p w:rsidR="00133B99" w:rsidRDefault="00133B99" w:rsidP="00133B99">
+        <w:t>apstiprināšanu dalībai Pasākumā vai atteikumu apstiprināt tās dalību Pasākumā, Komisijai nepieciešams papildu laiks, kas pārsniedz Administratīvā procesa likuma 64. panta pirmajā daļā noteikto termiņu.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="94"/>
+    </w:p>
+    <w:p w14:paraId="14D6634F" w14:textId="77777777" w:rsidR="00133B99" w:rsidRDefault="00133B99" w:rsidP="00133B99">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="716"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:bookmarkEnd w:id="89"/>
+    <w:p w14:paraId="7FAC849E" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D1731">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ja viena mēneša laikā no lēmuma pieņemšanas dienas</w:t>
       </w:r>
       <w:r w:rsidR="006C23D8">
         <w:rPr>
@@ -7971,59 +8762,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F23EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pasākumam</w:t>
       </w:r>
       <w:r w:rsidR="006C23D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiek</w:t>
       </w:r>
       <w:r w:rsidRPr="006D1731">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> piešķirts papildu rezultatīvais rādītājs, lai atkārtoti lemtu par to pretendentu pieteikto darba vai mācību vietu atbalstīšanu, par kurām tika pieņemts Komisijas lēmums “neatbalstīt”</w:t>
+        <w:t xml:space="preserve"> piešķirts papildu rezultatīvais rādītājs, lai atkārtoti lemtu par to pretendentu pieteikto darba vai mācību vietu atbalstīšanu, par kurām tika pieņemts Komisijas lēmums “neatbalstīt”, pamatojoties uz kārtības </w:t>
       </w:r>
       <w:r w:rsidRPr="006D1731">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, pamatojoties uz kārtības 2</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00D3161D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="006D1731">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.3.2.</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1" w:rsidRPr="006D1731">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8070,251 +8862,242 @@
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">punkta nosacījumiem. Ja viena mēneša laikā papildu rezultatīvais rādītājs </w:t>
       </w:r>
       <w:r w:rsidR="00F23EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pasākuma īstenošanai</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> netiek piešķirts, atkārtotu Komisiju nesasauc.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
+    <w:p w14:paraId="1868A713" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="01DE392E" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>VI. Lēmuma paziņošana un līguma noslēgšana</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
+    <w:p w14:paraId="454452CE" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="69" w:name="_Hlk46388715"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+      <w:bookmarkStart w:id="95" w:name="_Hlk46388715"/>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p w14:paraId="69299269" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Komisija </w:t>
       </w:r>
-      <w:r w:rsidR="00F23EBD">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>piecu</w:t>
       </w:r>
       <w:r w:rsidR="00F23EBD" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">darba dienu laikā pēc lēmuma pieņemšanas dienas atbilstoši Paziņošanas likumā noteiktajai kārtībai </w:t>
+        <w:t xml:space="preserve">darbdienu laikā pēc lēmuma pieņemšanas dienas atbilstoši Paziņošanas likumā noteiktajai kārtībai </w:t>
       </w:r>
       <w:r w:rsidR="007D14C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>nosūta</w:t>
       </w:r>
       <w:r w:rsidR="007D14C6" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>pretendent</w:t>
       </w:r>
       <w:r w:rsidR="007D14C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>am</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieņemto lēmumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933983" w:rsidRPr="006C23D8" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="7AE2B45C" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="006C23D8" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003006CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Informācija par </w:t>
-[...8 lines deleted...]
-        <w:t>Komisijas lēmumu “atbalstīt” tiek publicēta Aģentūras mājaslapā</w:t>
+        <w:t>Informācija par Komisijas lēmumu “atbalstīt” tiek publicēta Aģentūras mājaslapā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED34E9" w:rsidRPr="002D72F5" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="662E350A" w14:textId="77777777" w:rsidR="00ED34E9" w:rsidRPr="002D72F5" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Pretendents Komisijas lēmumu var apstrīdēt </w:t>
       </w:r>
       <w:r>
@@ -8323,690 +9106,913 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> direktoram viena mēneša laikā no lēmuma spēkā stāšanās dienas, iesniedzot rakstveida iesniegumu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00524AA2" w:rsidRDefault="00275F34" w:rsidP="00524AA2">
+    <w:p w14:paraId="15B5B825" w14:textId="77777777" w:rsidR="00524AA2" w:rsidRDefault="007876E3" w:rsidP="00524AA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D72F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lēmumā un Komisijas protokolā norāda, ka </w:t>
+        <w:t>Lēmumā un Komisijas protokolā norāda, ka ar Komisijas atbalstītajiem pretendentiem līgumus par pasākuma īstenošanu slē</w:t>
+      </w:r>
+      <w:r w:rsidR="00936689" w:rsidRPr="002D72F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>dz</w:t>
       </w:r>
       <w:r w:rsidRPr="002D72F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>ar Komisijas atbalstītajiem pretendentiem līgumus par pasākuma īstenošanu slē</w:t>
-[...6 lines deleted...]
-        <w:t>dz</w:t>
+        <w:t xml:space="preserve"> viena mēneša laikā no Komisijas lēmuma spēkā stāšanās dienas (</w:t>
+      </w:r>
+      <w:r w:rsidR="005E47FC" w:rsidRPr="002D72F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>lēmums stājas spēkā ar brīdi, kad tas paziņots pretendentam un lēmumu paziņo pretendentam atbilstoši Paziņošanas likumam</w:t>
       </w:r>
       <w:r w:rsidRPr="002D72F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> viena mēneša laikā no Komisijas lēmuma spēkā stāšanās dienas (</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85862" w:rsidRDefault="00275F34" w:rsidP="00B85862">
+    <w:p w14:paraId="7766326A" w14:textId="77777777" w:rsidR="00B85862" w:rsidRDefault="007876E3" w:rsidP="00B85862">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B85862">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00524AA2" w:rsidRDefault="00275F34" w:rsidP="00474239">
+        <w:t xml:space="preserve">tikai par to darba vietu izveidi, kurā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85862">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pretendents nodarbinās bezdarbnieku, kurš atbilst pieteikumā norādītajām prasībām un ir Aģentūras norīkots dalībai Pasākumā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A8F795" w14:textId="77777777" w:rsidR="00524AA2" w:rsidRDefault="007876E3" w:rsidP="00474239">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D72F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ja pretendents uz līguma spēkā stāšanās datumu atbildīs </w:t>
       </w:r>
       <w:r w:rsidRPr="002D72F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de minimis </w:t>
       </w:r>
       <w:r w:rsidRPr="002D72F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>atbalsta saņemš</w:t>
+        <w:t>atbalsta saņemšanas nosacījumiem</w:t>
       </w:r>
       <w:r w:rsidRPr="002D72F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...2 lines deleted...]
-        <w:t>anas nosacījumiem</w:t>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saskaņā ar Komisijas regulu </w:t>
       </w:r>
       <w:r w:rsidRPr="002D72F5">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> saskaņā ar Komisijas regulu </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ES) </w:t>
       </w:r>
       <w:r w:rsidRPr="002D72F5">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nr. </w:t>
       </w:r>
       <w:r w:rsidRPr="00170DAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2023/2831</w:t>
       </w:r>
       <w:r w:rsidRPr="00921BD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>vai</w:t>
       </w:r>
       <w:r w:rsidRPr="00170DAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00921BD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Komisijas regulu Nr. (ES) Nr.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D72F5">
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00917C13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>717/2014</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="00D2778D" w:rsidRPr="00917C13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, vai Komisijas regulu (ES) Nr. 1408/2013</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00917C13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00524AA2" w:rsidRPr="00524AA2" w:rsidRDefault="00275F34" w:rsidP="00524AA2">
+    <w:p w14:paraId="3B2ED856" w14:textId="77777777" w:rsidR="00524AA2" w:rsidRPr="00524AA2" w:rsidRDefault="007876E3" w:rsidP="00524AA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00524AA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>ja Pretendentam nav apturēta finansējuma izmaksa citu noslēgto līgumu par aktīvo nodarbinātības pasākumu īstenošanu ietvaros saistībā ar aizdomām par</w:t>
+        <w:t xml:space="preserve">ja Pretendentam nav apturēta finansējuma izmaksa citu noslēgto līgumu par aktīvo nodarbinātības pasākumu īstenošanu ietvaros saistībā ar aizdomām par </w:t>
       </w:r>
       <w:r w:rsidRPr="00524AA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> būtisku līguma nosacījumu neievērošanu</w:t>
+        <w:t>būtisku līguma nosacījumu neievērošanu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C41504" w:rsidRPr="006D1731" w:rsidRDefault="00C41504" w:rsidP="00D3161D">
+    <w:p w14:paraId="0F2E207B" w14:textId="77777777" w:rsidR="00C41504" w:rsidRPr="006D1731" w:rsidRDefault="00C41504" w:rsidP="00D3161D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D1731" w:rsidRDefault="006D1731" w:rsidP="006D1731">
+    <w:p w14:paraId="77A0BBDD" w14:textId="77777777" w:rsidR="006D1731" w:rsidRDefault="006D1731" w:rsidP="006D1731">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D1731" w:rsidRPr="00C532ED" w:rsidRDefault="006D1731" w:rsidP="00D3161D">
+    <w:p w14:paraId="6C53FB6D" w14:textId="77777777" w:rsidR="006D1731" w:rsidRPr="00C532ED" w:rsidRDefault="006D1731" w:rsidP="00D3161D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006D1731" w:rsidRPr="00C532ED" w:rsidSect="0096539D">
-      <w:footerReference w:type="default" r:id="rId17"/>
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="720" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00275F34" w:rsidRDefault="00275F34">
+    <w:p w14:paraId="37E3BFAB" w14:textId="77777777" w:rsidR="007876E3" w:rsidRDefault="007876E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00275F34" w:rsidRDefault="00275F34">
+    <w:p w14:paraId="34EFDB4C" w14:textId="77777777" w:rsidR="007876E3" w:rsidRDefault="007876E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00170DAE" w:rsidRDefault="00275F34">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17271C01" w14:textId="77777777" w:rsidR="00170DAE" w:rsidRDefault="007876E3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00DC5C36">
+    <w:r w:rsidR="002D327F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00170DAE" w:rsidRDefault="00170DAE"/>
-  <w:p w:rsidR="00D96ED9" w:rsidRDefault="00D96ED9">
+  <w:p w14:paraId="5269FEF2" w14:textId="77777777" w:rsidR="00170DAE" w:rsidRDefault="00170DAE"/>
+  <w:p w14:paraId="476666AD" w14:textId="77777777" w:rsidR="00D96ED9" w:rsidRDefault="00D96ED9">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00D475B4" w:rsidRDefault="00275F34">
+  <w:p w14:paraId="3E7DCFBE" w14:textId="77777777" w:rsidR="00DD6717" w:rsidRDefault="007876E3">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Dokuments parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00170DAE" w:rsidRDefault="00275F34">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DCF2E46" w14:textId="77777777" w:rsidR="00170DAE" w:rsidRDefault="007876E3">
     <w:r>
       <w:t xml:space="preserve">          Šis dokuments ir parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00170DAE" w:rsidRDefault="00275F34">
+  <w:p w14:paraId="102F35BC" w14:textId="77777777" w:rsidR="00170DAE" w:rsidRDefault="007876E3">
     <w:r>
       <w:t xml:space="preserve">          Šis dokuments ir parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00170DAE" w:rsidRDefault="00275F34">
+  <w:p w14:paraId="7E2D1BF9" w14:textId="77777777" w:rsidR="00170DAE" w:rsidRDefault="007876E3">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Dokuments parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00275F34" w:rsidRDefault="00275F34" w:rsidP="0096539D">
+    <w:p w14:paraId="22C77D30" w14:textId="77777777" w:rsidR="007C067D" w:rsidRDefault="007876E3" w:rsidP="0096539D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00275F34" w:rsidRDefault="00275F34" w:rsidP="0096539D">
+    <w:p w14:paraId="3FF7C6FD" w14:textId="77777777" w:rsidR="007C067D" w:rsidRDefault="007876E3" w:rsidP="0096539D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00275F34" w:rsidRDefault="00275F34">
+    <w:p w14:paraId="651FB19C" w14:textId="77777777" w:rsidR="007C067D" w:rsidRDefault="007C067D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00170DAE" w:rsidRPr="00092CB7" w:rsidRDefault="00275F34" w:rsidP="00933983">
+    <w:p w14:paraId="06CD423C" w14:textId="77777777" w:rsidR="00170DAE" w:rsidRPr="00092CB7" w:rsidRDefault="007876E3" w:rsidP="00933983">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D2EEE">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B434CD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>https://www.latvijasbuvnieki.lv/generalvienosanas/par-generalvienosanos/</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60F43A07"/>
+    <w:nsid w:val="2D7A5723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="11FA08FE"/>
-    <w:lvl w:ilvl="0" w:tplc="60F048A0">
+    <w:tmpl w:val="974CCD12"/>
+    <w:lvl w:ilvl="0" w:tplc="ED22E63C">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="7BB41870" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C427ECC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E2186038" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="D2C2D48E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="9FA4C756" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C47C3ECE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="CA56FB80" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="B1A2256E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="E8D4AA2C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55F890DC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FC665D6C" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="D33092B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="598A6258" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="480E93C2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="215C3A04" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="03309308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51CB2C57"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80D4C04C"/>
+    <w:lvl w:ilvl="0" w:tplc="76B8D4C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E1BC6DB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9D460388">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B2E4815C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0F907C0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8D266A6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9B26931C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="14BCE7E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FAA05C38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60F43A07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="11FA08FE"/>
+    <w:lvl w:ilvl="0" w:tplc="01740E8A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2AF4524C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C792C416" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FAA6400A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44F27834" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C54812E8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="99C6CC84" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6038B940" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3EA8045C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B9A4C09"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="927C12C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="716" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
@@ -9054,505 +10060,594 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="121073640">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1557163533">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="742534075">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="4" w16cid:durableId="535772756">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1018235316">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="533931805">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0096539D"/>
     <w:rsid w:val="00015777"/>
+    <w:rsid w:val="000178CE"/>
     <w:rsid w:val="00020C29"/>
     <w:rsid w:val="00024E50"/>
     <w:rsid w:val="000359CA"/>
+    <w:rsid w:val="00036DC3"/>
     <w:rsid w:val="00037902"/>
     <w:rsid w:val="0005733A"/>
     <w:rsid w:val="000724CE"/>
     <w:rsid w:val="0008164A"/>
     <w:rsid w:val="0008398D"/>
     <w:rsid w:val="000840CA"/>
     <w:rsid w:val="0008615F"/>
     <w:rsid w:val="00092CB7"/>
     <w:rsid w:val="000A1B37"/>
     <w:rsid w:val="000A3D27"/>
     <w:rsid w:val="000B32E8"/>
     <w:rsid w:val="000B351C"/>
     <w:rsid w:val="000B4E51"/>
     <w:rsid w:val="000C0C5C"/>
     <w:rsid w:val="000C1E2F"/>
     <w:rsid w:val="000D2EEE"/>
+    <w:rsid w:val="000D4EB5"/>
     <w:rsid w:val="000D672E"/>
     <w:rsid w:val="000E65D9"/>
     <w:rsid w:val="000F0E9A"/>
     <w:rsid w:val="00104B38"/>
+    <w:rsid w:val="001114AC"/>
     <w:rsid w:val="00131214"/>
     <w:rsid w:val="00133B99"/>
     <w:rsid w:val="00136CEA"/>
     <w:rsid w:val="00137BA4"/>
     <w:rsid w:val="00143563"/>
     <w:rsid w:val="00144146"/>
     <w:rsid w:val="00146F94"/>
+    <w:rsid w:val="00150150"/>
     <w:rsid w:val="0015685A"/>
     <w:rsid w:val="00156D1F"/>
     <w:rsid w:val="00162B85"/>
     <w:rsid w:val="00170DAE"/>
     <w:rsid w:val="0018488B"/>
     <w:rsid w:val="00184C4B"/>
     <w:rsid w:val="0019672A"/>
     <w:rsid w:val="001A111F"/>
     <w:rsid w:val="001A23E1"/>
     <w:rsid w:val="001A27D1"/>
     <w:rsid w:val="001A6DEA"/>
     <w:rsid w:val="001B06A2"/>
+    <w:rsid w:val="001C4B6B"/>
     <w:rsid w:val="001E39FE"/>
     <w:rsid w:val="001E3BE5"/>
     <w:rsid w:val="001F4FBB"/>
     <w:rsid w:val="001F5A15"/>
     <w:rsid w:val="00204D8A"/>
     <w:rsid w:val="002111D2"/>
     <w:rsid w:val="00222550"/>
     <w:rsid w:val="00224218"/>
     <w:rsid w:val="002349DE"/>
     <w:rsid w:val="00237F36"/>
     <w:rsid w:val="0024393B"/>
+    <w:rsid w:val="00245A46"/>
     <w:rsid w:val="00254B51"/>
     <w:rsid w:val="00262275"/>
     <w:rsid w:val="00264518"/>
     <w:rsid w:val="00264F20"/>
     <w:rsid w:val="002731FE"/>
     <w:rsid w:val="00275F34"/>
     <w:rsid w:val="002840B6"/>
     <w:rsid w:val="00286D4A"/>
     <w:rsid w:val="00294120"/>
     <w:rsid w:val="002A07B2"/>
     <w:rsid w:val="002A24E5"/>
     <w:rsid w:val="002A365A"/>
     <w:rsid w:val="002B0747"/>
+    <w:rsid w:val="002B097A"/>
     <w:rsid w:val="002B4ABA"/>
     <w:rsid w:val="002C017E"/>
     <w:rsid w:val="002D1DB9"/>
+    <w:rsid w:val="002D327F"/>
     <w:rsid w:val="002D72F5"/>
     <w:rsid w:val="002D7E66"/>
     <w:rsid w:val="002E1772"/>
     <w:rsid w:val="002F4A91"/>
     <w:rsid w:val="003006CF"/>
     <w:rsid w:val="00302B83"/>
     <w:rsid w:val="00302C1A"/>
+    <w:rsid w:val="00304F5C"/>
     <w:rsid w:val="003053CC"/>
     <w:rsid w:val="00315CF4"/>
+    <w:rsid w:val="00317B36"/>
     <w:rsid w:val="00334EC7"/>
     <w:rsid w:val="003401D9"/>
+    <w:rsid w:val="00362437"/>
     <w:rsid w:val="003635DF"/>
     <w:rsid w:val="0037113C"/>
     <w:rsid w:val="00374B86"/>
     <w:rsid w:val="00374F84"/>
     <w:rsid w:val="0038041F"/>
     <w:rsid w:val="0038483C"/>
     <w:rsid w:val="00384FAB"/>
     <w:rsid w:val="00392D97"/>
     <w:rsid w:val="003A29CD"/>
     <w:rsid w:val="003A2BDA"/>
+    <w:rsid w:val="003A7BBB"/>
     <w:rsid w:val="003B4F9C"/>
     <w:rsid w:val="003B5BCC"/>
     <w:rsid w:val="003C5B78"/>
     <w:rsid w:val="003C7FF4"/>
     <w:rsid w:val="003D3A18"/>
     <w:rsid w:val="003D53C6"/>
     <w:rsid w:val="003E3D55"/>
     <w:rsid w:val="003E7CEA"/>
+    <w:rsid w:val="003F54F1"/>
     <w:rsid w:val="003F5A47"/>
     <w:rsid w:val="00403A95"/>
     <w:rsid w:val="00404120"/>
     <w:rsid w:val="0041211D"/>
     <w:rsid w:val="00413BBC"/>
+    <w:rsid w:val="0042421F"/>
+    <w:rsid w:val="004433C9"/>
     <w:rsid w:val="00443D13"/>
     <w:rsid w:val="00445734"/>
     <w:rsid w:val="00454027"/>
     <w:rsid w:val="0045606E"/>
     <w:rsid w:val="00457C8C"/>
     <w:rsid w:val="00461690"/>
     <w:rsid w:val="00464BFC"/>
     <w:rsid w:val="00465B73"/>
     <w:rsid w:val="00467A37"/>
     <w:rsid w:val="00474239"/>
+    <w:rsid w:val="004822DF"/>
     <w:rsid w:val="00484CFF"/>
     <w:rsid w:val="00497B8D"/>
     <w:rsid w:val="004A29EE"/>
     <w:rsid w:val="004B76EC"/>
     <w:rsid w:val="004C0588"/>
     <w:rsid w:val="004C43A8"/>
     <w:rsid w:val="004C5F1C"/>
     <w:rsid w:val="004D056D"/>
     <w:rsid w:val="004D06B4"/>
+    <w:rsid w:val="004D3306"/>
     <w:rsid w:val="004E3BB2"/>
     <w:rsid w:val="004E3CEA"/>
     <w:rsid w:val="004E4D6E"/>
+    <w:rsid w:val="004E5CFD"/>
     <w:rsid w:val="004F01D9"/>
+    <w:rsid w:val="004F4B5B"/>
     <w:rsid w:val="004F737A"/>
     <w:rsid w:val="004F7B13"/>
     <w:rsid w:val="0050240B"/>
+    <w:rsid w:val="005074C1"/>
+    <w:rsid w:val="00507A2F"/>
     <w:rsid w:val="00507D69"/>
     <w:rsid w:val="005155F6"/>
+    <w:rsid w:val="00520CB6"/>
     <w:rsid w:val="00521BBD"/>
     <w:rsid w:val="00524AA2"/>
+    <w:rsid w:val="00525B11"/>
     <w:rsid w:val="00527FEF"/>
+    <w:rsid w:val="005344DD"/>
     <w:rsid w:val="0054466E"/>
     <w:rsid w:val="005523BE"/>
     <w:rsid w:val="005574C6"/>
+    <w:rsid w:val="00561003"/>
+    <w:rsid w:val="00562EF1"/>
     <w:rsid w:val="005630E0"/>
     <w:rsid w:val="0057678E"/>
     <w:rsid w:val="00583C45"/>
     <w:rsid w:val="00587016"/>
+    <w:rsid w:val="005941C6"/>
     <w:rsid w:val="00597D9A"/>
     <w:rsid w:val="005A038F"/>
     <w:rsid w:val="005A35FC"/>
     <w:rsid w:val="005A718F"/>
     <w:rsid w:val="005C41F7"/>
+    <w:rsid w:val="005D0A64"/>
     <w:rsid w:val="005D200D"/>
     <w:rsid w:val="005E47FC"/>
     <w:rsid w:val="005E59BC"/>
     <w:rsid w:val="005E61DD"/>
     <w:rsid w:val="005F5C3A"/>
     <w:rsid w:val="005F7283"/>
     <w:rsid w:val="0060317D"/>
     <w:rsid w:val="0060328E"/>
     <w:rsid w:val="00604C3D"/>
     <w:rsid w:val="00610CCA"/>
     <w:rsid w:val="006161F2"/>
+    <w:rsid w:val="00645E27"/>
     <w:rsid w:val="006641A1"/>
     <w:rsid w:val="006659B2"/>
     <w:rsid w:val="00671E8F"/>
     <w:rsid w:val="00672227"/>
     <w:rsid w:val="00684AF7"/>
     <w:rsid w:val="0069191B"/>
     <w:rsid w:val="006952A2"/>
     <w:rsid w:val="006A03F3"/>
+    <w:rsid w:val="006A25F6"/>
+    <w:rsid w:val="006A50A2"/>
     <w:rsid w:val="006A62BE"/>
     <w:rsid w:val="006B04B3"/>
     <w:rsid w:val="006B1569"/>
     <w:rsid w:val="006B433B"/>
     <w:rsid w:val="006C23D8"/>
     <w:rsid w:val="006D1731"/>
     <w:rsid w:val="006D215B"/>
     <w:rsid w:val="006F40E4"/>
     <w:rsid w:val="007002F5"/>
     <w:rsid w:val="007024E2"/>
+    <w:rsid w:val="00712944"/>
     <w:rsid w:val="007155E5"/>
     <w:rsid w:val="00722D2E"/>
     <w:rsid w:val="0073055E"/>
     <w:rsid w:val="00735DFA"/>
     <w:rsid w:val="007415E5"/>
     <w:rsid w:val="00745E7F"/>
     <w:rsid w:val="0075371D"/>
     <w:rsid w:val="007560C5"/>
+    <w:rsid w:val="00756E81"/>
     <w:rsid w:val="00757F84"/>
+    <w:rsid w:val="007600D4"/>
     <w:rsid w:val="00766E4A"/>
     <w:rsid w:val="0077088A"/>
+    <w:rsid w:val="00772C4C"/>
     <w:rsid w:val="007834D5"/>
+    <w:rsid w:val="007876E3"/>
+    <w:rsid w:val="00792A81"/>
     <w:rsid w:val="007959FE"/>
     <w:rsid w:val="007A19D8"/>
     <w:rsid w:val="007B5C52"/>
+    <w:rsid w:val="007C067D"/>
     <w:rsid w:val="007C30AE"/>
+    <w:rsid w:val="007C3396"/>
     <w:rsid w:val="007C4CF5"/>
     <w:rsid w:val="007D14C6"/>
+    <w:rsid w:val="007D4365"/>
     <w:rsid w:val="007D45C9"/>
     <w:rsid w:val="007E1326"/>
     <w:rsid w:val="007E49A5"/>
+    <w:rsid w:val="007E79DD"/>
     <w:rsid w:val="0080110B"/>
     <w:rsid w:val="00804F54"/>
     <w:rsid w:val="0085081D"/>
     <w:rsid w:val="00860A5C"/>
+    <w:rsid w:val="008628F7"/>
     <w:rsid w:val="00870FA8"/>
     <w:rsid w:val="00874612"/>
     <w:rsid w:val="00894B73"/>
     <w:rsid w:val="008976B1"/>
+    <w:rsid w:val="00897E31"/>
     <w:rsid w:val="008A27D2"/>
     <w:rsid w:val="008A66BD"/>
     <w:rsid w:val="008A6B54"/>
     <w:rsid w:val="008B1467"/>
     <w:rsid w:val="008C28F4"/>
     <w:rsid w:val="008C2C0C"/>
     <w:rsid w:val="008D6A4D"/>
     <w:rsid w:val="008D76C3"/>
     <w:rsid w:val="008E5AE6"/>
     <w:rsid w:val="008E6EEC"/>
     <w:rsid w:val="008F1997"/>
     <w:rsid w:val="00904339"/>
     <w:rsid w:val="0090683F"/>
     <w:rsid w:val="00907342"/>
     <w:rsid w:val="009101DD"/>
     <w:rsid w:val="00917AEF"/>
+    <w:rsid w:val="00917C13"/>
     <w:rsid w:val="00921BD1"/>
     <w:rsid w:val="009243E4"/>
     <w:rsid w:val="00933983"/>
     <w:rsid w:val="00936689"/>
+    <w:rsid w:val="009576BE"/>
     <w:rsid w:val="0096539D"/>
     <w:rsid w:val="00971556"/>
     <w:rsid w:val="00975BFA"/>
     <w:rsid w:val="009839CD"/>
     <w:rsid w:val="009852FD"/>
     <w:rsid w:val="009943FD"/>
     <w:rsid w:val="0099455B"/>
     <w:rsid w:val="009A5313"/>
     <w:rsid w:val="009A7F03"/>
+    <w:rsid w:val="009B2207"/>
     <w:rsid w:val="009B4C17"/>
     <w:rsid w:val="009C6141"/>
     <w:rsid w:val="009D5B10"/>
     <w:rsid w:val="009E65C4"/>
     <w:rsid w:val="009E7B38"/>
     <w:rsid w:val="009F0C27"/>
     <w:rsid w:val="00A07A2E"/>
     <w:rsid w:val="00A16B7D"/>
     <w:rsid w:val="00A24457"/>
     <w:rsid w:val="00A31893"/>
+    <w:rsid w:val="00A34018"/>
     <w:rsid w:val="00A34F68"/>
     <w:rsid w:val="00A37672"/>
     <w:rsid w:val="00A436C1"/>
+    <w:rsid w:val="00A600D3"/>
     <w:rsid w:val="00A65D60"/>
     <w:rsid w:val="00A701A0"/>
+    <w:rsid w:val="00A741F8"/>
     <w:rsid w:val="00A872D4"/>
+    <w:rsid w:val="00A959D2"/>
     <w:rsid w:val="00AA52EF"/>
     <w:rsid w:val="00AA7BE8"/>
     <w:rsid w:val="00AB6888"/>
     <w:rsid w:val="00AC538F"/>
     <w:rsid w:val="00AD2903"/>
     <w:rsid w:val="00AF1856"/>
     <w:rsid w:val="00B032F4"/>
     <w:rsid w:val="00B04ED8"/>
     <w:rsid w:val="00B051F1"/>
     <w:rsid w:val="00B06209"/>
     <w:rsid w:val="00B07FB9"/>
     <w:rsid w:val="00B13A37"/>
     <w:rsid w:val="00B13D35"/>
     <w:rsid w:val="00B16EAC"/>
     <w:rsid w:val="00B2048D"/>
     <w:rsid w:val="00B31390"/>
     <w:rsid w:val="00B32741"/>
     <w:rsid w:val="00B35FD5"/>
     <w:rsid w:val="00B434CD"/>
+    <w:rsid w:val="00B43CBA"/>
     <w:rsid w:val="00B47474"/>
     <w:rsid w:val="00B53E04"/>
     <w:rsid w:val="00B64E97"/>
     <w:rsid w:val="00B81A2A"/>
     <w:rsid w:val="00B85862"/>
     <w:rsid w:val="00B951B6"/>
+    <w:rsid w:val="00BB21D8"/>
     <w:rsid w:val="00BB2378"/>
     <w:rsid w:val="00BB4EE2"/>
     <w:rsid w:val="00BC4F02"/>
     <w:rsid w:val="00BD27A7"/>
     <w:rsid w:val="00BE120E"/>
     <w:rsid w:val="00BE6F8F"/>
     <w:rsid w:val="00BE71A8"/>
     <w:rsid w:val="00BE72C9"/>
     <w:rsid w:val="00BF1147"/>
     <w:rsid w:val="00BF1319"/>
     <w:rsid w:val="00BF3B39"/>
     <w:rsid w:val="00BF54BF"/>
+    <w:rsid w:val="00BF63FC"/>
     <w:rsid w:val="00C02B80"/>
     <w:rsid w:val="00C20663"/>
     <w:rsid w:val="00C22AA9"/>
     <w:rsid w:val="00C26265"/>
     <w:rsid w:val="00C30BCE"/>
     <w:rsid w:val="00C312BB"/>
     <w:rsid w:val="00C41504"/>
     <w:rsid w:val="00C4508A"/>
     <w:rsid w:val="00C5150F"/>
     <w:rsid w:val="00C5158B"/>
     <w:rsid w:val="00C532ED"/>
     <w:rsid w:val="00C534B1"/>
     <w:rsid w:val="00C57A89"/>
     <w:rsid w:val="00C57B9F"/>
     <w:rsid w:val="00C618B8"/>
     <w:rsid w:val="00C81869"/>
     <w:rsid w:val="00C939FB"/>
     <w:rsid w:val="00CA258E"/>
     <w:rsid w:val="00CB68D9"/>
+    <w:rsid w:val="00CB6975"/>
     <w:rsid w:val="00CC4E75"/>
     <w:rsid w:val="00CE6378"/>
     <w:rsid w:val="00CF607B"/>
     <w:rsid w:val="00CF772D"/>
     <w:rsid w:val="00CF7BB3"/>
     <w:rsid w:val="00D13C90"/>
     <w:rsid w:val="00D14E98"/>
+    <w:rsid w:val="00D2778D"/>
     <w:rsid w:val="00D3161D"/>
     <w:rsid w:val="00D475B4"/>
+    <w:rsid w:val="00D47735"/>
     <w:rsid w:val="00D517F3"/>
     <w:rsid w:val="00D53717"/>
     <w:rsid w:val="00D53F4B"/>
     <w:rsid w:val="00D65AB0"/>
     <w:rsid w:val="00D70EFD"/>
+    <w:rsid w:val="00D77486"/>
     <w:rsid w:val="00D84E96"/>
     <w:rsid w:val="00D86177"/>
     <w:rsid w:val="00D96ED9"/>
     <w:rsid w:val="00DA50C9"/>
     <w:rsid w:val="00DA6276"/>
     <w:rsid w:val="00DA6D51"/>
+    <w:rsid w:val="00DB6625"/>
     <w:rsid w:val="00DB690E"/>
     <w:rsid w:val="00DB6F8B"/>
     <w:rsid w:val="00DC1CF6"/>
     <w:rsid w:val="00DC35E3"/>
+    <w:rsid w:val="00DC3719"/>
     <w:rsid w:val="00DC5C36"/>
+    <w:rsid w:val="00DD6717"/>
     <w:rsid w:val="00DE0D87"/>
     <w:rsid w:val="00DE1BAC"/>
     <w:rsid w:val="00DE1F06"/>
     <w:rsid w:val="00DE3108"/>
     <w:rsid w:val="00DF3170"/>
+    <w:rsid w:val="00DF6DA4"/>
     <w:rsid w:val="00DF785A"/>
+    <w:rsid w:val="00E01FB1"/>
     <w:rsid w:val="00E05B1A"/>
     <w:rsid w:val="00E22AB5"/>
     <w:rsid w:val="00E428C2"/>
+    <w:rsid w:val="00E46522"/>
     <w:rsid w:val="00E46877"/>
+    <w:rsid w:val="00E475ED"/>
     <w:rsid w:val="00E51732"/>
+    <w:rsid w:val="00E53EFA"/>
     <w:rsid w:val="00E57787"/>
+    <w:rsid w:val="00E71AB1"/>
     <w:rsid w:val="00E743DC"/>
     <w:rsid w:val="00E7724D"/>
     <w:rsid w:val="00E824B8"/>
     <w:rsid w:val="00E82592"/>
     <w:rsid w:val="00EA3BF1"/>
     <w:rsid w:val="00EA506D"/>
     <w:rsid w:val="00EB44FB"/>
     <w:rsid w:val="00EB788A"/>
     <w:rsid w:val="00EC3ED0"/>
     <w:rsid w:val="00ED34E9"/>
     <w:rsid w:val="00ED3A12"/>
     <w:rsid w:val="00ED50F9"/>
     <w:rsid w:val="00EE6431"/>
+    <w:rsid w:val="00EF3ABD"/>
     <w:rsid w:val="00EF7C0B"/>
     <w:rsid w:val="00F01432"/>
+    <w:rsid w:val="00F06144"/>
+    <w:rsid w:val="00F07DF0"/>
     <w:rsid w:val="00F126C8"/>
+    <w:rsid w:val="00F22E6B"/>
     <w:rsid w:val="00F23EBD"/>
+    <w:rsid w:val="00F42852"/>
     <w:rsid w:val="00F430B1"/>
+    <w:rsid w:val="00F43DC0"/>
     <w:rsid w:val="00F533D9"/>
     <w:rsid w:val="00F54AEB"/>
     <w:rsid w:val="00F63C11"/>
     <w:rsid w:val="00F65135"/>
     <w:rsid w:val="00F711BA"/>
     <w:rsid w:val="00F95546"/>
     <w:rsid w:val="00F97BE4"/>
+    <w:rsid w:val="00FA205C"/>
+    <w:rsid w:val="00FA39E1"/>
     <w:rsid w:val="00FA477B"/>
     <w:rsid w:val="00FB2933"/>
     <w:rsid w:val="00FC0A33"/>
+    <w:rsid w:val="00FD0BEC"/>
     <w:rsid w:val="00FD5010"/>
     <w:rsid w:val="00FF2B93"/>
     <w:rsid w:val="00FF5501"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1C589438"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3CBE37DE-3197-4E6D-98BB-6C9A42B40C04}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9884,50 +10979,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -10158,59 +11254,59 @@
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009E7B38"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
     <w:name w:val="Unresolved Mention2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00315CF4"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.vid.gov.lv/SDV" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.vid.gov.lv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vestnesis.lv/oficialie-pazinojumi/politisko-partiju-registra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sankcijas.lursoft.lv/site/index" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viis.gov.lv/registri/iestades" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nva.gov.lv/lv/subsidetas-darbavietas-atbalsts-bezdarbnieka-nodarbinasanai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.vid.gov.lv/STRV" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.vid.gov.lv/SDV" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.vid.gov.lv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sankcijas.lursoft.lv/site/index" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vestnesis.lv/oficialie-pazinojumi/politisko-partiju-registra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nva.gov.lv/lv/subsidetas-darbavietas-atbalsts-bezdarbnieka-nodarbinasanai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.vid.gov.lv/STRV" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10477,77 +11573,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...25 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100385BFBF87896214B9C4D01EAA747C93C" ma:contentTypeVersion="6" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="f96ba53e2e339d4f0c333e9442add6c6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c378985b-df90-45bd-bb96-a7893d9f901f" xmlns:ns3="1a64a90a-d99c-4130-ba30-10c4724e7bc9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2a03a883dd4d1bdc0e0b61b3f1213b1c" ns2:_="" ns3:_="">
     <xsd:import namespace="c378985b-df90-45bd-bb96-a7893d9f901f"/>
     <xsd:import namespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RegNr" minOccurs="0"/>
                 <xsd:element ref="ns2:ThreeRoApprovalStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:ThreeRoApprovalComments" minOccurs="0"/>
                 <xsd:element ref="ns2:IsSysUpdate" minOccurs="0"/>
                 <xsd:element ref="ns3:Sagatavotajs" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c378985b-df90-45bd-bb96-a7893d9f901f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -10674,124 +11743,151 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RegNr xmlns="c378985b-df90-45bd-bb96-a7893d9f901f">2367</RegNr>
+    <Sagatavotajs xmlns="1a64a90a-d99c-4130-ba30-10c4724e7bc9">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Sagatavotajs>
+    <IsSysUpdate xmlns="c378985b-df90-45bd-bb96-a7893d9f901f">false</IsSysUpdate>
+    <ThreeRoApprovalStatus xmlns="c378985b-df90-45bd-bb96-a7893d9f901f" xsi:nil="true"/>
+    <ThreeRoApprovalComments xmlns="c378985b-df90-45bd-bb96-a7893d9f901f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>RelatedItemsNewEditForm</Edit>
+  <New>RelatedItemsNewEditForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1926643E-2A93-4BC6-BB64-C6A9C1F6F3B3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c378985b-df90-45bd-bb96-a7893d9f901f"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEAFDCBD-EEF5-480A-BA70-D32531AF80B4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c378985b-df90-45bd-bb96-a7893d9f901f"/>
+    <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BADC4E8F-9E87-4C5D-8971-BDB5AB22E855}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>15253</Words>
-  <Characters>8695</Characters>
+  <Words>16110</Words>
+  <Characters>9184</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
-  <Paragraphs>47</Paragraphs>
+  <Lines>76</Lines>
+  <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>NVA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23901</CharactersWithSpaces>
+  <CharactersWithSpaces>25244</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Edgars Kainaizis</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100385BFBF87896214B9C4D01EAA747C93C</vt:lpwstr>
   </property>
 </Properties>
 </file>