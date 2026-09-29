--- v1 (2026-06-18)
+++ v2 (2026-09-29)
@@ -8,113 +8,113 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="56AB36AA" w14:textId="77777777" w:rsidR="00C26265" w:rsidRPr="009A7F03" w:rsidRDefault="007876E3" w:rsidP="00C26265">
+    <w:p w14:paraId="663A3304" w14:textId="77777777" w:rsidR="00C26265" w:rsidRPr="009A7F03" w:rsidRDefault="00B658D0" w:rsidP="00C26265">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk97629871"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="009A7F03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. pielikums </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015CFCB1" w14:textId="77777777" w:rsidR="00C26265" w:rsidRDefault="007876E3" w:rsidP="00C26265">
+    <w:p w14:paraId="61C40B39" w14:textId="77777777" w:rsidR="00C26265" w:rsidRDefault="00B658D0" w:rsidP="00C26265">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Nodarbinātības valsts aģentūras</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6756B91D" w14:textId="77777777" w:rsidR="00C26265" w:rsidRDefault="007876E3" w:rsidP="00C26265">
+    <w:p w14:paraId="38EF83B1" w14:textId="77777777" w:rsidR="00C26265" w:rsidRDefault="00B658D0" w:rsidP="00C26265">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk208817272"/>
       <w:r w:rsidRPr="00F06144">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>28.05.2026.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
@@ -126,181 +126,181 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00275F34" w:rsidRPr="00DA6D51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">rīkojumam Nr. </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk208817589"/>
       <w:bookmarkStart w:id="3" w:name="_Hlk208817283"/>
       <w:r w:rsidRPr="00F06144">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1.1-1/152</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="05086AD3" w14:textId="77777777" w:rsidR="00F95546" w:rsidRDefault="00F95546" w:rsidP="003D3A18">
+    <w:p w14:paraId="579BEC0D" w14:textId="77777777" w:rsidR="00F95546" w:rsidRDefault="00F95546" w:rsidP="003D3A18">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EF6E510" w14:textId="77777777" w:rsidR="003D3A18" w:rsidRPr="001E3BE5" w:rsidRDefault="003D3A18" w:rsidP="003D3A18">
+    <w:p w14:paraId="13BB84E5" w14:textId="77777777" w:rsidR="003D3A18" w:rsidRPr="001E3BE5" w:rsidRDefault="003D3A18" w:rsidP="003D3A18">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50BE6A6F" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="1BE5F453" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk106181545"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Aktīvā nodarbinātības pasākuma “Pasākumi noteiktām personu grupām”</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> īstenotāju izvēles kārtība </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3405F313" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
+    <w:p w14:paraId="5FDAD14B" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="634AF611" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="689C0C7A" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I. Vispārīgie noteikumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DCEE608" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
+    <w:p w14:paraId="4597832E" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="155BA46A" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="009101DD" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="609053E6" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="009101DD" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk97631530"/>
       <w:bookmarkStart w:id="6" w:name="_Hlk97193892"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -394,63 +394,54 @@
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">janvāra </w:t>
       </w:r>
       <w:r w:rsidRPr="009101DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>noteikumos Nr.75 “Noteikumi par aktīvo nodarbinātības pasākumu un preventīvo bezdarba samazināšanas pasākumu organizēšanas un fi</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="77BF325F" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="000D4EB5" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+        <w:t>noteikumos Nr.75 “Noteikumi par aktīvo nodarbinātības pasākumu un preventīvo bezdarba samazināšanas pasākumu organizēšanas un finansēšanas kārtību un pasākumu īstenotāju izvēles principiem” (turpmāk – Noteikumi) noteiktajam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BEF96BE" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="000D4EB5" w:rsidRDefault="00B658D0" w:rsidP="00917C13">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D4EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasākumu finansē no </w:t>
@@ -606,154 +597,146 @@
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D4EB5" w:rsidRPr="000D4EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Apstiprināta finansējuma gadījumā atbalstu saskaņā ar </w:t>
       </w:r>
       <w:r w:rsidR="000D4EB5" w:rsidRPr="000D4EB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Komisijas regulu (ES) Nr. 1408/2013 finansē no nodarbinātības speciālā budžeta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFC6BBB" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="009101DD" w:rsidRDefault="007876E3" w:rsidP="008E5AE6">
+    <w:p w14:paraId="5176B7FC" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="009101DD" w:rsidRDefault="00B658D0" w:rsidP="008E5AE6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Hlk97630032"/>
       <w:bookmarkStart w:id="8" w:name="_Hlk36730899"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="009101DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">II. </w:t>
       </w:r>
       <w:r w:rsidRPr="009101DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>Prasības piedāvājuma noformējumam un iesniegšanai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ABDE3A2" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="009101DD" w:rsidRDefault="00933983" w:rsidP="008E5AE6">
+    <w:p w14:paraId="527D2AE4" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="009101DD" w:rsidRDefault="00933983" w:rsidP="008E5AE6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61D2C40C" w14:textId="77777777" w:rsidR="00933983" w:rsidRDefault="007876E3" w:rsidP="008E5AE6">
+    <w:p w14:paraId="26E35FB2" w14:textId="77777777" w:rsidR="00933983" w:rsidRDefault="00B658D0" w:rsidP="008E5AE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009101DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pretendents pieteikumu sagatavo un iesniedz saskaņā ar šajā </w:t>
-[...7 lines deleted...]
-        <w:t>kārtībā noteiktajām prasībām.</w:t>
+        <w:t>Pretendents pieteikumu sagatavo un iesniedz saskaņā ar šajā kārtībā noteiktajām prasībām.</w:t>
       </w:r>
       <w:r w:rsidR="007E49A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E49A5" w:rsidRPr="007E49A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pretendents uzņemas atbildību par piedāvājuma iesniegšanu Aģentūras noteiktajā termiņā, saskaņā ar šajā kārtībā izvirzītajām prasībām. Pieteikumus, kuri Aģentūrā iesniegti pēc paziņojumā norādītā iesniegšanas termiņa beigām, Komisija nevērtē.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB7E67C" w14:textId="77777777" w:rsidR="0008164A" w:rsidRPr="009101DD" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="7BDAF498" w14:textId="77777777" w:rsidR="0008164A" w:rsidRPr="009101DD" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00684AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Pretendents iesniedz Aģentūra </w:t>
       </w:r>
       <w:r>
@@ -815,135 +798,135 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00684AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>dokumentus ar e-parakstu, ir 50 MB</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="431212FD" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="19E66F9F" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Iesniegtajiem dokumentiem jābūt skaidri salasāmiem, lai izvairītos no jebkādiem pārpratumiem. Vārdiem un skaitļiem jābūt bez iestarpinājumiem, labojumiem vai dzēsumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276F5C23" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="3854D8BD" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pieteikumam jābūt valsts valodā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762E7797" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="2A0BAA6C" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pretendenta pieteikumu un tā pielikumus paraksta pretendentu pārstāvēt tiesīga vai pretendenta pilnvarota persona. Personas, kuras paraksta pieteikumu, pārstāvības tiesībām jābūt nostiprinātām atbilstoši normatīvajos aktos noteiktajam regulējumam. Ja pieteikumā iekļauto dokumentāciju paraksta pilnvarota persona, piedāvājumam pievieno pretendenta paraksta tiesīgās personas izdotu pilnvaru vai normatīvajos aktos noteiktā kārtībā apliecinātu pilnvarojuma kopiju.</w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_Hlk182384913"/>
       <w:r w:rsidR="00C312BB" w:rsidRPr="00C312BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="6FAEC3A1" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="1C95A9F5" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pretendenta pieteikuma izskatīšan</w:t>
       </w:r>
       <w:r w:rsidR="00672227" w:rsidRPr="001E3BE5">
         <w:rPr>
@@ -993,113 +976,105 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>darb</w:t>
       </w:r>
       <w:r w:rsidR="00792A81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">dienu laikā pēc </w:t>
-[...7 lines deleted...]
-        <w:t>dienas, kad saņemts pretendenta pieteikums</w:t>
+        <w:t>dienu laikā pēc dienas, kad saņemts pretendenta pieteikums</w:t>
       </w:r>
       <w:r w:rsidR="00BE120E" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E93E75C" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="34A5E2BD" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Līdz </w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_Hlk110927117"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pretendenta pieteikuma izskatīšanas </w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Komisijā dienai pretendents ir tiesīgs grozīt iesniegto pieteikumu. Paziņojums par grozījumiem pieteikumā sagatavojams, noformējams un iesniedzams tāpat kā pieteikums un tajā jābūt norādei, ka tie ir sākotnējā pieteikuma grozījumi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1F6F3E" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="5AF8321E" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Hlk230004763"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Līdz pretendenta pieteikuma izskatīšanas Komisijā dienai pretendents ir tiesīgs atsaukt iesniegto pieteikumu rakstveidā (atbilstoši </w:t>
       </w:r>
@@ -1182,158 +1157,149 @@
         <w:t xml:space="preserve">ai. </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pieteikuma atsaukšana nav grozāma un </w:t>
       </w:r>
       <w:r w:rsidR="00EE6431" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Komisijā pieteikumu nevērtē</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:p w14:paraId="6FFB678D" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
+    <w:p w14:paraId="7EA79158" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AC077BF" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="7D7FE51C" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">III. </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>Pretendenta atlases dokumenti un kritēriji pretendenta vērtēšanai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BEA709" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
+    <w:p w14:paraId="2E856506" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="011AFD82" w14:textId="77777777" w:rsidR="0008164A" w:rsidRPr="0008164A" w:rsidRDefault="007876E3" w:rsidP="006D1731">
+    <w:p w14:paraId="4E8168C7" w14:textId="77777777" w:rsidR="0008164A" w:rsidRPr="0008164A" w:rsidRDefault="00B658D0" w:rsidP="006D1731">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Hlk151457192"/>
       <w:r w:rsidRPr="00684AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pretendents </w:t>
-[...8 lines deleted...]
-        <w:t>pieteikumu</w:t>
+        <w:t>Pretendents pieteikumu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> pasākuma</w:t>
       </w:r>
       <w:r w:rsidRPr="00684AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> īstenošanai iesniedz, izmantojot Aģentūras mājaslapā www.nva.gov.lv →sadaļā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1387,51 +1353,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00684AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ievietotās pieteikuma veidlapas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="037C13A9" w14:textId="77777777" w:rsidR="00C312BB" w:rsidRPr="007600D4" w:rsidRDefault="007876E3" w:rsidP="007600D4">
+    <w:p w14:paraId="559D6CB7" w14:textId="77777777" w:rsidR="00C312BB" w:rsidRPr="007600D4" w:rsidRDefault="00B658D0" w:rsidP="007600D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Lai novērtētu pretendenta atbilstību Pasākuma īstenošanai, pretendentam jāiesniedz </w:t>
       </w:r>
       <w:r w:rsidR="007600D4">
@@ -1458,118 +1424,109 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>pasākuma īstenošanai</w:t>
       </w:r>
       <w:r w:rsidR="0042421F" w:rsidRPr="007600D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> un tā pielikumi</w:t>
       </w:r>
       <w:r w:rsidRPr="007600D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0AED0C" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="13607AD4" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Komisija uz lēmuma pieņemšanas dienu pārliecinās, ka pretendents atbilst šādām prasībām:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2034C29B" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="7754E264" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Hlk112768925"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Komisija, atbilstoši Starptautisko un Latvijas Republikas nacionālo sankciju </w:t>
-[...8 lines deleted...]
-        <w:t>likuma (turpmāk – Sankciju likums) 11.</w:t>
+        <w:t>Komisija, atbilstoši Starptautisko un Latvijas Republikas nacionālo sankciju likuma (turpmāk – Sankciju likums) 11.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pantā noteiktajam, pretendentam, tā valdes vai padomes locekļiem, patiesā labuma guvējam, pārstāvēt</w:t>
       </w:r>
       <w:r w:rsidR="0090683F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1629,51 +1586,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>egula (EU) 2022/576), 5.l panta pirmajā punktā minētā juridiskā persona, vienība vai struktūra, kas veic uzņēmējdarbību Krievijā un kam vairāk nekā 50 % īpašuma daļu ir valsts īpašumā vai publiskā kontrolē</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="231A7559" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="0E7E0C32" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -1694,65 +1651,56 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunkta prasībām </w:t>
       </w:r>
       <w:bookmarkStart w:id="15" w:name="_Hlk106191461"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">– pretendents ir reģistrēts saskaņā ar attiecīgo saimniecisko darbību </w:t>
-[...8 lines deleted...]
-        <w:t>regulējošo normatīvo aktu prasībām, kā arī pretendenta pieteikumā norādītais NACE kods ir reģistrēts Valsts ieņēmuma dienesta (turpmāk – VID) publiskojamo datu bāzē;</w:t>
+        <w:t>– pretendents ir reģistrēts saskaņā ar attiecīgo saimniecisko darbību regulējošo normatīvo aktu prasībām, kā arī pretendenta pieteikumā norādītais NACE kods ir reģistrēts Valsts ieņēmuma dienesta (turpmāk – VID) publiskojamo datu bāzē;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:p w14:paraId="4914A448" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="14A68301" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -1784,51 +1732,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunkta prasībām </w:t>
       </w:r>
       <w:r w:rsidR="007002F5" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pretendentam ir licence, akreditācijas lapa, sertifikāts attiecīgo pakalpojumu sniegšanai, ja to nepieciešamību nosaka normatīvie akti;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EF4CE7" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="52FC709D" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -1851,51 +1799,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunkta prasībām </w:t>
       </w:r>
       <w:r w:rsidR="007002F5" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pasākuma īstenošanas vietā ir atbilstoša materiāltehniskā bāze, kas izveidota jau pirms pasākuma īstenošanas uzsākšanas;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="7265FF39" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="39791A2A" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -1963,51 +1911,51 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pasākumu īstenošanas </w:t>
       </w:r>
       <w:bookmarkStart w:id="17" w:name="_Hlk106273318"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>nosacījumus;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:p w14:paraId="4DFD2E95" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="75EDA302" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007155E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -2056,181 +2004,172 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C534B1" w:rsidRPr="00C534B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">punktā </w:t>
       </w:r>
       <w:r w:rsidR="00AA52EF" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>minētajiem izslēgšanas noteikumiem:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F0F428" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="38937731" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701" w:hanging="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">ir pasludināts pretendenta maksātnespējas process, apturēta pretendenta saimnieciskā darbība, </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2AD356D5" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+        <w:t>ir pasludināts pretendenta maksātnespējas process, apturēta pretendenta saimnieciskā darbība, pretendents tiek likvidēts;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C506932" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701" w:hanging="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>pretendents ar kompetentas institūcijas lēmumu, tiesas spriedumu vai prokurora priekšrakstu par sodu, kas stājies spēkā un kļuvis neapstrīdams un nepārsūdzams, ir atzīts par vainīgu un sodīts par pārkāpumu, kurš izpaužas kā:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B6FAFB" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="03E06734" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2552" w:hanging="851"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>vienas vai vairāku personu nodarbināšana, ja tām nav nepieciešamās darba atļaujas vai ja tās nav tiesīgas uzturēties Eiropas Savienības dalībvalstī;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC71B3D" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="52E3E6AB" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2552" w:hanging="851"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>personas nodarbināšana bez rakstveidā noslēgta darba līguma, nodokļu normatīvajos aktos noteiktajā termiņā neiesniedzot par šo personu informatīvo deklarāciju par darbiniekiem, kas iesniedzama par personām, kuras uzsāk darbu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676CEBDE" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="0C15117B" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Hlk97204557"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2280,51 +2219,51 @@
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:bookmarkStart w:id="19" w:name="_Hlk11139760"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="58A19577" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="1F4C499E" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2364,51 +2303,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">prasībām, Pasākuma pretendents, saskaņā ar pieteikumam pievienoto bezdarbnieka darba pienākumu vai amata aprakstu (bezdarbnieka darba pienākumiem jāatbilst Profesiju klasifikatorā norādītajai </w:t>
       </w:r>
       <w:bookmarkStart w:id="21" w:name="_Hlk69745790"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>profesijai</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>), spēj nodrošināt bezdarbnieku nodarbināšanu visu līguma darbības laiku, t.i., profesijās ar sezonālu raksturu darba pienākumu aprakstam jāietver darba pienākumi visās sezonās: pavasarī, vasarā, rudenī un ziemā;</w:t>
       </w:r>
       <w:bookmarkStart w:id="22" w:name="_Hlk64639916"/>
       <w:bookmarkStart w:id="23" w:name="_Hlk70325648"/>
     </w:p>
-    <w:p w14:paraId="49EFCCB3" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="4CB0F323" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2480,51 +2419,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> 1.pielikumā un pretendents darbojas būvniecības nozarē, pretendents pieteiktajai darba vietai noteicis mēneša darba algu normāla darba laika ietvaros ne mazāk kā </w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidR="00036DC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Būvniecības ģenerālvienošanās noteikts</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:bookmarkStart w:id="24" w:name="_Hlk43976467"/>
       <w:bookmarkStart w:id="25" w:name="_Hlk69803047"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="0F8CBA09" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="3B6C5D28" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -2594,51 +2533,51 @@
         <w:t>punktā noteiktajos gadījumos, kā arī darba vietas ar nepilnu darba laiku, ja šāds darba laiks noteikts, pamatojoties uz darbinieka lūgumu;</w:t>
       </w:r>
       <w:r w:rsidR="00F23EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F23EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Vakancei jābūt aktuālai dienā, kad tiek iesniegts Pieteikums Pasākuma īstenošanai.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkEnd w:id="25"/>
-    <w:p w14:paraId="24C997EE" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="473EA065" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2699,51 +2638,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> individuālais uzņēmums,</w:t>
       </w:r>
       <w:r w:rsidR="00AA52EF" w:rsidRPr="00C312BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA52EF" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>biedrība (izņemot politisko partiju) vai nodibinājums, kooperatīvā sabiedrība;</w:t>
       </w:r>
       <w:bookmarkStart w:id="26" w:name="_Hlk69742971"/>
       <w:bookmarkStart w:id="27" w:name="_Hlk88492136"/>
       <w:bookmarkStart w:id="28" w:name="_Hlk70074022"/>
     </w:p>
-    <w:p w14:paraId="64D642D3" w14:textId="77777777" w:rsidR="00933983" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="489C2CDD" w14:textId="77777777" w:rsidR="00933983" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -2792,107 +2731,107 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> prasībām, </w:t>
       </w:r>
       <w:bookmarkStart w:id="30" w:name="_Hlk107491911"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>pretendents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Pasākuma ietvaros var nodrošināt kvalificētu darba vadītāju, kurš palīdz pasākumos iesaistītajiem bezdarbniekiem apgūt darbam nepieciešamās pamatprasmes un iemaņas. Par kvalificētu darba vadītāju uzskata personu, kura ir ieguvusi izglītību vai ne mazāk kā divus gadus ilgu darba pieredzi profesijā, kurā nodarbina bezdarbnieku. Darba vadītājam nav nepieciešama izglītība vai darba pieredze profesijā, kurā nodarbina bezdarbnieku, ja bezdarbnieku plānots nodarbin</w:t>
+        <w:t xml:space="preserve"> Pasākuma ietvaros var nodrošināt kvalificētu darba vadītāju, kurš palīdz pasākumos iesaistītajiem bezdarbniekiem apgūt darbam nepieciešamās pamatprasmes</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>āt mazkvalificētos darbos (vienkāršo profesiju darbi atbilstoši Profesiju klasifikatora devītajai pamatgrupai). Viens darba vadītājs darbu vienlaikus vada ne vairāk kā diviem bezdarbniekiem</w:t>
+        <w:t xml:space="preserve"> un iemaņas. Par kvalificētu darba vadītāju uzskata personu, kura ir ieguvusi izglītību vai ne mazāk kā divus gadus ilgu darba pieredzi profesijā, kurā nodarbina bezdarbnieku. Darba vadītājam nav nepieciešama izglītība vai darba pieredze profesijā, kurā nodarbina bezdarbnieku, ja bezdarbnieku plānots nodarbināt mazkvalificētos darbos (vienkāršo profesiju darbi atbilstoši Profesiju klasifikatora devītajai pamatgrupai). Viens darba vadītājs darbu vienlaikus vada ne vairāk kā diviem bezdarbniekiem</w:t>
       </w:r>
       <w:r w:rsidR="00C20663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003A7BBB" w:rsidRPr="003A7BBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Aģentūras aktīvajos nodarbinātības pasākumos</w:t>
       </w:r>
       <w:r w:rsidR="003A7BBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (izņemot skolēnu vasaras nodarbinātības pasākumu)</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w14:paraId="0ACE8FCB" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00A701A0">
+    <w:p w14:paraId="2A7202E3" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00A701A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Hlk123289918"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
@@ -2959,116 +2898,107 @@
       </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>vienlaikus iesaistīto bezdarbnieku skaits pie viena darba devēja nepārsniedz 50 % no darba devēja kopējā nodarbināto skaita un nepārsniedz 20 personas</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="316F0AE1" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00A701A0">
+    <w:p w14:paraId="72E587D1" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00A701A0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C01330E" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="6A985675" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">IV </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="25106758" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
+        <w:t>IV Piedāvājumu vērtēšana</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7139B851" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01596AD9" w14:textId="77777777" w:rsidR="005D0A64" w:rsidRPr="00917C13" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+    <w:p w14:paraId="4E60F841" w14:textId="77777777" w:rsidR="005D0A64" w:rsidRPr="00917C13" w:rsidRDefault="00B658D0" w:rsidP="00917C13">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F4E79"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00917C13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Komisija pārbauda, vai pretendents iesniedzis visus šīs kārtības 1</w:t>
       </w:r>
@@ -3195,78 +3125,78 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>nav tehnisku nepilnību</w:t>
       </w:r>
       <w:r w:rsidR="00520CB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>, pārbaudot šādu informāciju</w:t>
       </w:r>
       <w:r w:rsidR="00A959D2" w:rsidRPr="00520CB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E64AC12" w14:textId="77777777" w:rsidR="00A959D2" w:rsidRPr="00525B11" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+    <w:p w14:paraId="7920C720" w14:textId="77777777" w:rsidR="00A959D2" w:rsidRPr="00525B11" w:rsidRDefault="00B658D0" w:rsidP="00917C13">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Hlk217394925"/>
       <w:r w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Pieteikums noformēts atbilstoši dokumentu noformēšanas prasībām;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="572A12F1" w14:textId="77777777" w:rsidR="005D0A64" w:rsidRPr="00525B11" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+    <w:p w14:paraId="79841DF1" w14:textId="77777777" w:rsidR="005D0A64" w:rsidRPr="00525B11" w:rsidRDefault="00B658D0" w:rsidP="00917C13">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Hlk217394460"/>
       <w:bookmarkStart w:id="37" w:name="_Hlk208498246"/>
       <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -3333,51 +3263,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">a un </w:t>
       </w:r>
       <w:r w:rsidR="0042421F" w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ir pievienoti nepieciešamie pielikumi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidR="00B43CBA" w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04259C25" w14:textId="77777777" w:rsidR="005D0A64" w:rsidRPr="00525B11" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+    <w:p w14:paraId="5C7DA88D" w14:textId="77777777" w:rsidR="005D0A64" w:rsidRPr="00525B11" w:rsidRDefault="00B658D0" w:rsidP="00917C13">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Hlk208498267"/>
       <w:bookmarkStart w:id="39" w:name="_Hlk208499770"/>
       <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -3444,118 +3374,109 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">tas </w:t>
       </w:r>
       <w:r w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>sakrīt ar parakstītāju</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidR="00B43CBA" w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E3DCD5" w14:textId="77777777" w:rsidR="005D0A64" w:rsidRPr="00525B11" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+    <w:p w14:paraId="5BB808C1" w14:textId="77777777" w:rsidR="005D0A64" w:rsidRPr="00525B11" w:rsidRDefault="00B658D0" w:rsidP="00917C13">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Hlk217394509"/>
       <w:bookmarkStart w:id="41" w:name="_Hlk208498506"/>
       <w:bookmarkStart w:id="42" w:name="_Hlk208499895"/>
       <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pieteikumā </w:t>
-[...8 lines deleted...]
-        <w:t>norādītais NACE kods ir korekts, ir norādīts viens NACE kods</w:t>
+        <w:t>Pieteikumā norādītais NACE kods ir korekts, ir norādīts viens NACE kods</w:t>
       </w:r>
       <w:r w:rsidR="008628F7" w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un tas </w:t>
       </w:r>
       <w:r w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>sakrīt ar VID publiskojamo datu bāzē atrodamo informāciju, vai pieteikumam pievienota  VID izdruka par NACE kodiem</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9BA35C" w14:textId="77777777" w:rsidR="005D0A64" w:rsidRPr="00525B11" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+    <w:p w14:paraId="3E34C4A8" w14:textId="77777777" w:rsidR="005D0A64" w:rsidRPr="00525B11" w:rsidRDefault="00B658D0" w:rsidP="00917C13">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_Hlk208498541"/>
       <w:bookmarkStart w:id="44" w:name="_Hlk217395016"/>
       <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -3630,51 +3551,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:r w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>bankas rekvizīti</w:t>
       </w:r>
       <w:r w:rsidR="005941C6" w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D6BAF1" w14:textId="77777777" w:rsidR="005D0A64" w:rsidRPr="00525B11" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+    <w:p w14:paraId="09693421" w14:textId="77777777" w:rsidR="005D0A64" w:rsidRPr="00525B11" w:rsidRDefault="00B658D0" w:rsidP="00917C13">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="45" w:name="_Hlk217394533"/>
       <w:bookmarkStart w:id="46" w:name="_Hlk208498577"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
@@ -3798,97 +3719,97 @@
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>regul</w:t>
       </w:r>
       <w:r w:rsidR="00CB6975" w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidR="002B097A" w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
-    <w:p w14:paraId="16CE8413" w14:textId="77777777" w:rsidR="00150150" w:rsidRPr="00525B11" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+    <w:p w14:paraId="24019A53" w14:textId="77777777" w:rsidR="00150150" w:rsidRPr="00525B11" w:rsidRDefault="00B658D0" w:rsidP="00917C13">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="48" w:name="_Hlk208498704"/>
       <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Pieteikum</w:t>
       </w:r>
       <w:r w:rsidR="00CB6975" w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> norādīts korekts Aģentūrā reģistrētās vakances numurs;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BAD7C30" w14:textId="77777777" w:rsidR="004822DF" w:rsidRPr="00525B11" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+    <w:p w14:paraId="6C8A2ECD" w14:textId="77777777" w:rsidR="004822DF" w:rsidRPr="00525B11" w:rsidRDefault="00B658D0" w:rsidP="00917C13">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="49" w:name="_Hlk217395043"/>
       <w:bookmarkStart w:id="50" w:name="_Hlk208498781"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -3954,51 +3875,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilst </w:t>
       </w:r>
       <w:r w:rsidR="00150150" w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūrā reģistrētai </w:t>
       </w:r>
       <w:r w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vakancei;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1981E228" w14:textId="77777777" w:rsidR="004822DF" w:rsidRPr="00525B11" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+    <w:p w14:paraId="0C3267B6" w14:textId="77777777" w:rsidR="004822DF" w:rsidRPr="00525B11" w:rsidRDefault="00B658D0" w:rsidP="00917C13">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="_Hlk208500112"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Pieteiku</w:t>
@@ -4019,187 +3940,178 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> norādītā</w:t>
       </w:r>
       <w:r w:rsidR="00CB6975" w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> darba vietas</w:t>
       </w:r>
       <w:r w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> adrese ir pilnīga un ir atrodama informācija par pretendenta tiesībām veikt saimniecisko darbību adresē, kā arī ir norādīta pamata darba vietas adrese;</w:t>
       </w:r>
       <w:bookmarkStart w:id="52" w:name="_Hlk208498842"/>
     </w:p>
-    <w:p w14:paraId="26CDCC29" w14:textId="77777777" w:rsidR="004822DF" w:rsidRPr="00525B11" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+    <w:p w14:paraId="04C160B3" w14:textId="77777777" w:rsidR="004822DF" w:rsidRPr="00525B11" w:rsidRDefault="00B658D0" w:rsidP="00917C13">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Hlk208498930"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Pieteikum</w:t>
       </w:r>
       <w:r w:rsidR="00CB6975" w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ir </w:t>
+        <w:t xml:space="preserve"> ir norādīta precīza noteiktā darba alga, nevis </w:t>
+      </w:r>
+      <w:r w:rsidR="00E01FB1" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">algas </w:t>
       </w:r>
       <w:r w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">norādīta precīza noteiktā darba alga, nevis </w:t>
+        <w:t>diap</w:t>
+      </w:r>
+      <w:r w:rsidR="00304F5C" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zons, korekts darba režīms, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6975" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir aprakstīta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>materiāltehniskā bāze, korekts darba vadītāja personas kods, visa prasītā informācija par darba vadītāja darba pieredzi</w:t>
       </w:r>
       <w:r w:rsidR="00E01FB1" w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">algas </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6975" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>diap</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidR="00E01FB1" w:rsidRPr="00525B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> pievienots izglītības dokuments, ja attiecināms;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401DFA24" w14:textId="77777777" w:rsidR="004822DF" w:rsidRPr="00525B11" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+    <w:p w14:paraId="09A7739F" w14:textId="77777777" w:rsidR="004822DF" w:rsidRPr="00525B11" w:rsidRDefault="00B658D0" w:rsidP="00917C13">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="54" w:name="_Hlk208501205"/>
       <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Pieteikumā ir veikta</w:t>
       </w:r>
@@ -4218,51 +4130,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atzīme par </w:t>
       </w:r>
       <w:r w:rsidR="003F54F1" w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>nodarbinātā iesaisti – mērķa grupas bezdarbniekam vai personai ar invaliditāti</w:t>
       </w:r>
       <w:r w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59120839" w14:textId="77777777" w:rsidR="004822DF" w:rsidRPr="00525B11" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+    <w:p w14:paraId="780B3DE6" w14:textId="77777777" w:rsidR="004822DF" w:rsidRPr="00525B11" w:rsidRDefault="00B658D0" w:rsidP="00917C13">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="55" w:name="_Hlk208499147"/>
       <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Pieteikumam </w:t>
       </w:r>
@@ -4273,65 +4185,65 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pievienotā pielikumā </w:t>
       </w:r>
       <w:r w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ir norādīta korekta </w:t>
       </w:r>
       <w:r w:rsidR="004433C9" w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pretendentu rekvizītu sadaļa.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:p w14:paraId="23D2680C" w14:textId="77777777" w:rsidR="004822DF" w:rsidRPr="00917C13" w:rsidRDefault="004822DF" w:rsidP="00917C13">
+    <w:p w14:paraId="6252A806" w14:textId="77777777" w:rsidR="004822DF" w:rsidRPr="00917C13" w:rsidRDefault="004822DF" w:rsidP="00917C13">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F4E79"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59EE5911" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00917C13">
+    <w:p w14:paraId="1804D79B" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00917C13">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="56" w:name="_Hlk208499221"/>
       <w:r w:rsidRPr="00520CB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Ja</w:t>
       </w:r>
@@ -4504,51 +4416,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">iesniegt </w:t>
       </w:r>
       <w:r w:rsidRPr="00520CB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>precizējumus</w:t>
       </w:r>
       <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidRPr="00520CB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DBD0AC" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="0CD01E98" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="_Hlk112762105"/>
       <w:bookmarkStart w:id="58" w:name="_Hlk112765511"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -4669,51 +4581,51 @@
         </w:rPr>
         <w:t>egulā (EU) 2022/576 5.l panta pirmajā punktā noteiktajam. Ja konstatē atbilstību Sankciju likuma 11.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pantā un Komisijas regulas (EU) 2022/576 5.l panta pirmajā punktā noteiktajam, Komisija izslēdz pretendenta pieteikumu no tālākas vērtēšanas.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:p w14:paraId="36E114C0" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="2732530F" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4736,51 +4648,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">  pieteikumu un tā pielikuma atbilstību </w:t>
       </w:r>
       <w:r w:rsidR="00C02B80" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> prasībām:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E5E16A" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="50A935DF" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="59" w:name="_Hlk97632542"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4949,79 +4861,71 @@
         </w:rPr>
         <w:t>darb</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dienu laikā no informācijas pieprasīšanas brīža pretendentam lūdz iesniegt no VID EDS</w:t>
       </w:r>
       <w:r w:rsidR="003053CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> iegūtu izziņu</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, kas apliecina pretendenta darbību pieteikumā norādītā NACE koda jomā. </w:t>
-[...7 lines deleted...]
-        <w:t>Ja vēstulē noteiktajā termiņā iz</w:t>
+        <w:t>, kas apliecina pretendenta darbību pieteikumā norādītā NACE koda jomā. Ja vēstulē noteiktajā termiņā iz</w:t>
       </w:r>
       <w:r w:rsidR="003053CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ziņa</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> no VID EDS netiek iesniegta, pretendenta pieteikums no dalības tālākā vērtēšanā tiek izslēgts;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:p w14:paraId="55058D47" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="06849A89" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -5061,51 +4965,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārbaud</w:t>
       </w:r>
       <w:r w:rsidR="003053CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ei</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmanto, pretendenta pieteikumā sniegto apliecinājumu un papildus iesniegto informāciju (ja attiecināms);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5109BAAD" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="28292A2D" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -5145,51 +5049,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārbaud</w:t>
       </w:r>
       <w:r w:rsidR="003053CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ei</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmanto, pretendenta pieteikumā sniegto apliecinājumu un papildus iesniegto informāciju (ja attiecināms);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4B6F89" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="4E43C0DC" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="61" w:name="_Hlk97216642"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5305,51 +5209,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Komisija izslēdz pretendenta pieteikumu no tālākas vērtēšanas</w:t>
       </w:r>
       <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5202E22A" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00FF2B93">
+    <w:p w14:paraId="184AA0D3" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00FF2B93">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -5650,51 +5554,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA52EF" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja konstatē, ka pretendentam ir nodokļu parāds, </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>pretendenta pieteikums no dalības tālākā vērtēšanā tiek izslēgts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53AB47CA" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="02087D85" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Noteikumu 17.punkta (kārtības </w:t>
       </w:r>
@@ -5784,63 +5688,54 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pārbauda norādītās profesijas atbilstību Profesiju klasifikatorā norādītajai profesijai un izvērtē </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6CEDE4C0" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+        <w:t>Pārbauda norādītās profesijas atbilstību Profesiju klasifikatorā norādītajai profesijai un izvērtē pieteiktās darba vietas amata aprakstu (vai pretendents spēj nodrošināt Pasākumā iesaistītā nodarbināšanu visu līguma darbības laiku);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC41A01" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu 17.</w:t>
       </w:r>
@@ -5952,51 +5847,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>izmanto informāciju, kas pieejama pretendenta sagatavotajā pieteikum</w:t>
       </w:r>
       <w:r w:rsidR="0080110B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> par darba algas apmēru mēnesī; </w:t>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
     </w:p>
-    <w:p w14:paraId="7D6D87D1" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="7026652A" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -6093,51 +5988,51 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">un informāciju </w:t>
       </w:r>
       <w:r w:rsidR="00525B11" w:rsidRPr="001C4B6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Bezdarbnieku uzskaites un reģistrēto vakanču informācijas sistēmā</w:t>
       </w:r>
       <w:r w:rsidR="00F23EBD" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:p w14:paraId="6E0056AF" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="0C03F412" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -6257,51 +6152,51 @@
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="67"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="71" w:name="_Hlk112765749"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Ja pretendents ir pretendents ir politiskā partija, tā pieteikumu no dalības tālākā vērtēšanā izslēdz;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
     </w:p>
-    <w:p w14:paraId="1E0A57DC" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="0EB71B1A" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -6369,51 +6264,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>attiecināms). Pārbauda norādīto informāciju par pieteikto bezdarbnieku darba vietu skaitu un pārbauda norādīto darba vadītāju skaitu</w:t>
       </w:r>
       <w:r w:rsidR="0080110B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>. Pārbaudei izmanto Bezdarbnieku uzskaites un reģistrēto vakanču informācijas sistēmā reģistrēto informāciju</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD95623" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001A6DEA" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="21976FA4" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001A6DEA" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="72" w:name="_Hlk110597000"/>
       <w:bookmarkStart w:id="73" w:name="_Hlk114514148"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6506,105 +6401,97 @@
         <w:t xml:space="preserve"> (ņem vērā gan Pasākumā iesaistīto bezdarbnieku skaitu)</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, t.sk.</w:t>
       </w:r>
       <w:r w:rsidR="00BB4EE2" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieteikto darba vietu skaitu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="72"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Ja Komisija konstatē, ka pretendenta pieteikumā pieteiktais darba vietu skaits pārsniedz pieļaujamo darba vietu skaitu, lai nodrošinātu pretendenta atbilstību kritērijam, Komisija informē pretendentu par pieļaujamo darba vietu </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">skaitu un </w:t>
+        <w:t xml:space="preserve">. Ja Komisija konstatē, ka pretendenta pieteikumā pieteiktais darba vietu skaits pārsniedz pieļaujamo darba vietu skaitu, lai nodrošinātu pretendenta atbilstību kritērijam, Komisija informē pretendentu par pieļaujamo darba vietu skaitu un </w:t>
       </w:r>
       <w:r w:rsidR="00F23EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>piecu</w:t>
       </w:r>
       <w:r w:rsidR="00F23EBD" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>darb</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dienu laikā no informācijas pieprasīšanas brīža lūdz iesniegt informāciju par darba vietām, kuras turpināt vērtēt komisijā.</w:t>
       </w:r>
       <w:bookmarkStart w:id="75" w:name="_Hlk69745974"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja vēstulē noteiktajā termiņā pretendents neiesniedz pieprasīto informāciju, pretendenta pieteikums no dalības tālākā vērtēšanā tiek izslēgts.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="75"/>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:p w14:paraId="65CA2D91" w14:textId="77777777" w:rsidR="00525B11" w:rsidRPr="00D77486" w:rsidRDefault="007876E3" w:rsidP="00525B11">
+    <w:p w14:paraId="49A2AD16" w14:textId="77777777" w:rsidR="00525B11" w:rsidRPr="00D77486" w:rsidRDefault="00B658D0" w:rsidP="00525B11">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -6705,60 +6592,51 @@
       <w:r w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">rakstveidā par to informē pretendentu un piecu </w:t>
       </w:r>
       <w:r w:rsidR="00583C45" w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>darb</w:t>
       </w:r>
       <w:r w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>dienu laikā no informācijas pieprasīšanas brīža pieprasa, lai pretendents izskaidro vai papildina minēto informāciju vai dokumentu vai iesniedz trūkstošo dokumentu, nodrošinot vienlīdzīgu atti</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">eksmi pret visiem pretendentiem. </w:t>
+        <w:t xml:space="preserve">dienu laikā no informācijas pieprasīšanas brīža pieprasa, lai pretendents izskaidro vai papildina minēto informāciju vai dokumentu vai iesniedz trūkstošo dokumentu, nodrošinot vienlīdzīgu attieksmi pret visiem pretendentiem. </w:t>
       </w:r>
       <w:r w:rsidR="00D86177" w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Komisijai ir tiesības pieprasīt informāciju par pretendenta atbilstību no kompetentajām valsts institūcijām.</w:t>
       </w:r>
       <w:r w:rsidR="00DF6DA4" w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF6DA4" w:rsidRPr="00525B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -6795,109 +6673,109 @@
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:bookmarkStart w:id="78" w:name="_Hlk229987165"/>
       <w:bookmarkStart w:id="79" w:name="_Hlk229988260"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>pretendents nav sniedzis precizējumus oficiālā vēstulē norādītajā termiņā</w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>, pretendenta pieteikumu no dalības tālākā vērtēšanā izslēdz.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="78"/>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:p w14:paraId="1842FE00" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00525B11">
+    <w:p w14:paraId="00D6FBEA" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00525B11">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D17162C" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="528AE818" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>V. Lēmuma pieņemšana</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59BA7D76" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
+    <w:p w14:paraId="35F6C161" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="502"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="626BEBC9" w14:textId="77777777" w:rsidR="00465B73" w:rsidRDefault="007876E3" w:rsidP="00465B73">
+    <w:p w14:paraId="56657151" w14:textId="77777777" w:rsidR="00465B73" w:rsidRDefault="00B658D0" w:rsidP="00465B73">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D1731">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Komisija pieņem lēmumu atbilstoši</w:t>
       </w:r>
       <w:r w:rsidR="00BE72C9">
         <w:rPr>
@@ -6950,51 +6828,51 @@
       <w:r w:rsidR="0080110B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D1731">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noteiktais rezultatīvais rādītājs ir pietiekams visu pretendentu pieteikto darba vietu izveidei, Komisija pieņem lēmumu par iespējamu līguma slēgšanu ar pretendentiem, kuriem nav pieprasīta papildu informācija</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai dokumenti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="614168A4" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="00465B73" w:rsidRDefault="007876E3" w:rsidP="00465B73">
+    <w:p w14:paraId="0CB90A6B" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="00465B73" w:rsidRDefault="00B658D0" w:rsidP="00465B73">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00465B73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pretendentu, kur</w:t>
       </w:r>
       <w:r w:rsidR="003B4F9C" w:rsidRPr="00465B73">
         <w:rPr>
@@ -7155,86 +7033,86 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apakšpunktā, kā arī 1</w:t>
       </w:r>
       <w:r w:rsidR="00015777">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00465B73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.punktā minētajos gadījumos), pieteikumus izskata atsevišķā Komisijas sēdē pēc papildu informācijas iesniegšanas termiņa beigām vai ātrāk, ja visa papildu pieprasītā informācija vai dokumenti iesniegti.</w:t>
       </w:r>
       <w:bookmarkStart w:id="81" w:name="_Hlk122693519"/>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:p w14:paraId="255847A0" w14:textId="77777777" w:rsidR="00384FAB" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="31D1641E" w14:textId="77777777" w:rsidR="00384FAB" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Komisija izslēdz pretendenta pieteikumu no dalības vērtēšanā gadījumā, ja</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C09C1E" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00766E4A">
+    <w:p w14:paraId="48FAA40C" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00766E4A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="567" w:hanging="141"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -7293,51 +7171,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00384FAB" w:rsidRPr="00D53F4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>av gūta pārliecība, ka pretendents spēs nodrošināt Pasākuma mērķa sasniegšanu un piešķirtā finansējuma izlietošanu, atbilstoši Pasākuma īstenošanas nosacījumiem</w:t>
       </w:r>
       <w:bookmarkEnd w:id="82"/>
       <w:r w:rsidR="00384FAB" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66320051" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="52742F55" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="574"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="83" w:name="_Hlk113882126"/>
       <w:bookmarkStart w:id="84" w:name="_Hlk112765789"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -7383,156 +7261,147 @@
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00C02B80" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>egulas (EU) 2022/576 5.l panta pirmajā punktā noteiktajām prasībām</w:t>
       </w:r>
       <w:bookmarkEnd w:id="83"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:p w14:paraId="2742FFF7" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="4E48BAF3" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="369"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>neatbilst Noteikumu 15.1.</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">apakšpunkta prasībām – </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="506266B8" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+        <w:t>apakšpunkta prasībām – pretendents nav reģistrēts saskaņā ar attiecīgo saimniecisko darbību regulējošo normatīvo aktu prasībām;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5738EBC5" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="369"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>neatbilst Noteikumu 15.2.</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>apakšpunkta prasībām – pretendentam nav licence, akreditācijas lapa, sertifikāts attiecīgo pakalpojumu sniegšanai, ja to nepieciešamību nosaka normatīvie akti;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A0B7F53" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="3DB9C932" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="369"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -7581,51 +7450,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pasākumu īstenošanas </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>nosacījumus;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5620953A" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="1B685AD5" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="369"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -7702,51 +7571,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">minētajiem izslēgšanas noteikumiem, vai pretendentam dienā, kad pieņemts lēmums par iespējamu līguma slēgšanas tiesību piešķiršanu, Latvijā vai valstī, kurā tas reģistrēts vai kurā atrodas tā pastāvīgā dzīvesvieta, ir nodokļu parāds, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parāds, kas kopsummā kādā no valstīm pārsniedz 150 </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B09B87F" w14:textId="77777777" w:rsidR="00933983" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="0D7164CA" w14:textId="77777777" w:rsidR="00933983" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="574"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -7774,95 +7643,87 @@
       <w:bookmarkStart w:id="85" w:name="_Hlk108529392"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:bookmarkStart w:id="86" w:name="_Hlk108529927"/>
       <w:bookmarkStart w:id="87" w:name="_Hlk111019783"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pretendents ir politiskā partija.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
     </w:p>
-    <w:p w14:paraId="7EF7C596" w14:textId="77777777" w:rsidR="00524AA2" w:rsidRPr="00524AA2" w:rsidRDefault="007876E3" w:rsidP="00766E4A">
+    <w:p w14:paraId="523450D4" w14:textId="77777777" w:rsidR="00524AA2" w:rsidRPr="00524AA2" w:rsidRDefault="00B658D0" w:rsidP="00766E4A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="88" w:name="_Hlk194574611"/>
       <w:r w:rsidRPr="00524AA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pretendentam ir </w:t>
+        <w:t>Pretendentam ir apturēta finansējuma izmaksa noslēgto līgumu par aktīvo nodarbinātības pasākumu īstenošanu ietvaros saistībā ar aizdomām par būtisku līguma nosacījumu neievērošanu</w:t>
       </w:r>
       <w:r w:rsidRPr="00524AA2">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="88"/>
     </w:p>
-    <w:p w14:paraId="02640973" w14:textId="77777777" w:rsidR="00933983" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="3C0DBEBD" w14:textId="77777777" w:rsidR="00933983" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Komisija pieņem lēmumu par tādu pretendentu pieteikumu atbalstīšanu, kuri nav izslēgti no dalības vērtēšanā un atbilst kārtības 1</w:t>
       </w:r>
       <w:r w:rsidR="002D72F5">
         <w:rPr>
@@ -7875,51 +7736,51 @@
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>punkta prasībām.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52CB414A" w14:textId="77777777" w:rsidR="006C23D8" w:rsidRPr="006C23D8" w:rsidRDefault="007876E3" w:rsidP="006C23D8">
+    <w:p w14:paraId="765B3DCF" w14:textId="77777777" w:rsidR="006C23D8" w:rsidRPr="006C23D8" w:rsidRDefault="00B658D0" w:rsidP="006C23D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C23D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ja</w:t>
       </w:r>
       <w:r w:rsidR="00BE72C9" w:rsidRPr="006C23D8">
         <w:rPr>
@@ -7933,79 +7794,79 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pasākuma īstenošanai</w:t>
       </w:r>
       <w:r w:rsidRPr="006C23D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> piešķirtais rezultatīvais rādītājs nav pietiekams visu atbilstošo pretendentu pieteikto darba vietu atbalstīšanai,</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="006C23D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Komisija atbalsta pretendentu piedāvātās darba vietas pieteikumu reģistrēšanas secībā Aģentūrā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A949CC9" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="255F36A5" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="89" w:name="_Hlk97287189"/>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Komisija pieņem lēmumu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="124FA0E4" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="50C028F0" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -8147,51 +8008,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00583C45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>prasībām</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13DC0473" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="76EF6696" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -8364,89 +8225,89 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00EA3BF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>punkta papildus kritērijiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA37D66" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="593F7BCE" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>neatbalstīt</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pretendenta piedāvātās darba vietas, ja:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0EB926" w14:textId="77777777" w:rsidR="001A111F" w:rsidRPr="00933983" w:rsidRDefault="007876E3" w:rsidP="001A111F">
+    <w:p w14:paraId="737D7CA7" w14:textId="77777777" w:rsidR="001A111F" w:rsidRPr="00933983" w:rsidRDefault="00B658D0" w:rsidP="001A111F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1701" w:hanging="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00933983">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">pretendents neatbilst </w:t>
       </w:r>
@@ -8563,87 +8424,87 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>punkta</w:t>
       </w:r>
       <w:r w:rsidR="008976B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="93"/>
       <w:r w:rsidRPr="00933983">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>prasībām;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E1D3D3" w14:textId="77777777" w:rsidR="00933983" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="3024054F" w14:textId="77777777" w:rsidR="00933983" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1701" w:hanging="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Pasākuma īstenošanai</w:t>
       </w:r>
       <w:r w:rsidR="00AA52EF" w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteiktais rezultatīvais rādītājs ir nepietiekams, lai atbalstītu visu atbilstošo pretendentu piedāvāto darba vietu izveidi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A882A95" w14:textId="77777777" w:rsidR="00133B99" w:rsidRPr="00524AA2" w:rsidRDefault="007876E3" w:rsidP="00524AA2">
+    <w:p w14:paraId="70EC7E3D" w14:textId="77777777" w:rsidR="00133B99" w:rsidRPr="00524AA2" w:rsidRDefault="00B658D0" w:rsidP="00524AA2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF2B93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>23.4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -8680,79 +8541,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>, ja</w:t>
       </w:r>
       <w:bookmarkStart w:id="94" w:name="_Hlk183077623"/>
       <w:r w:rsidR="00524AA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> K</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">omisija konstatē, ka lēmuma pieņemšanai par Pretendenta </w:t>
-[...8 lines deleted...]
-        <w:t>apstiprināšanu dalībai Pasākumā vai atteikumu apstiprināt tās dalību Pasākumā, Komisijai nepieciešams papildu laiks, kas pārsniedz Administratīvā procesa likuma 64. panta pirmajā daļā noteikto termiņu.</w:t>
+        <w:t>omisija konstatē, ka lēmuma pieņemšanai par Pretendenta apstiprināšanu dalībai Pasākumā vai atteikumu apstiprināt tās dalību Pasākumā, Komisijai nepieciešams papildu laiks, kas pārsniedz Administratīvā procesa likuma 64. panta pirmajā daļā noteikto termiņu.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="94"/>
     </w:p>
-    <w:p w14:paraId="14D6634F" w14:textId="77777777" w:rsidR="00133B99" w:rsidRDefault="00133B99" w:rsidP="00133B99">
+    <w:p w14:paraId="3BB3E27F" w14:textId="77777777" w:rsidR="00133B99" w:rsidRDefault="00133B99" w:rsidP="00133B99">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="716"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:p w14:paraId="7FAC849E" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="7F04F12F" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D1731">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ja viena mēneša laikā no lēmuma pieņemšanas dienas</w:t>
       </w:r>
       <w:r w:rsidR="006C23D8">
         <w:rPr>
@@ -8862,109 +8714,109 @@
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">punkta nosacījumiem. Ja viena mēneša laikā papildu rezultatīvais rādītājs </w:t>
       </w:r>
       <w:r w:rsidR="00F23EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pasākuma īstenošanai</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> netiek piešķirts, atkārtotu Komisiju nesasauc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1868A713" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
+    <w:p w14:paraId="7BA58A1D" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01DE392E" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="18B0660F" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>VI. Lēmuma paziņošana un līguma noslēgšana</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="454452CE" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
+    <w:p w14:paraId="42481A1A" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00933983" w:rsidP="00933983">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="95" w:name="_Hlk46388715"/>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:p w14:paraId="69299269" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="631E2A50" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="001E3BE5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Komisija </w:t>
       </w:r>
       <w:r w:rsidR="00525B11">
@@ -9018,86 +8870,86 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>pretendent</w:t>
       </w:r>
       <w:r w:rsidR="007D14C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>am</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieņemto lēmumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE2B45C" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="006C23D8" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="174A3B39" w14:textId="77777777" w:rsidR="00933983" w:rsidRPr="006C23D8" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003006CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Informācija par Komisijas lēmumu “atbalstīt” tiek publicēta Aģentūras mājaslapā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="662E350A" w14:textId="77777777" w:rsidR="00ED34E9" w:rsidRPr="002D72F5" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="15CEAC5D" w14:textId="77777777" w:rsidR="00ED34E9" w:rsidRPr="002D72F5" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Pretendents Komisijas lēmumu var apstrīdēt </w:t>
       </w:r>
       <w:r>
@@ -9106,51 +8958,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> direktoram viena mēneša laikā no lēmuma spēkā stāšanās dienas, iesniedzot rakstveida iesniegumu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B5B825" w14:textId="77777777" w:rsidR="00524AA2" w:rsidRDefault="007876E3" w:rsidP="00524AA2">
+    <w:p w14:paraId="34B7172B" w14:textId="77777777" w:rsidR="00524AA2" w:rsidRDefault="00B658D0" w:rsidP="00524AA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D72F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Lēmumā un Komisijas protokolā norāda, ka ar Komisijas atbalstītajiem pretendentiem līgumus par pasākuma īstenošanu slē</w:t>
       </w:r>
       <w:r w:rsidR="00936689" w:rsidRPr="002D72F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9165,86 +9017,78 @@
         </w:rPr>
         <w:t xml:space="preserve"> viena mēneša laikā no Komisijas lēmuma spēkā stāšanās dienas (</w:t>
       </w:r>
       <w:r w:rsidR="005E47FC" w:rsidRPr="002D72F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>lēmums stājas spēkā ar brīdi, kad tas paziņots pretendentam un lēmumu paziņo pretendentam atbilstoši Paziņošanas likumam</w:t>
       </w:r>
       <w:r w:rsidRPr="002D72F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7766326A" w14:textId="77777777" w:rsidR="00B85862" w:rsidRDefault="007876E3" w:rsidP="00B85862">
+    <w:p w14:paraId="6F00ACFA" w14:textId="77777777" w:rsidR="00B85862" w:rsidRDefault="00B658D0" w:rsidP="00B85862">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B85862">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">tikai par to darba vietu izveidi, kurā </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="26A8F795" w14:textId="77777777" w:rsidR="00524AA2" w:rsidRDefault="007876E3" w:rsidP="00474239">
+        <w:t>tikai par to darba vietu izveidi, kurā Pretendents nodarbinās bezdarbnieku, kurš atbilst pieteikumā norādītajām prasībām un ir Aģentūras norīkots dalībai Pasākumā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F8E34B" w14:textId="77777777" w:rsidR="00524AA2" w:rsidRDefault="00B658D0" w:rsidP="00474239">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D72F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ja pretendents uz līguma spēkā stāšanās datumu atbildīs </w:t>
       </w:r>
       <w:r w:rsidRPr="002D72F5">
@@ -9315,691 +9159,687 @@
         </w:rPr>
         <w:t>Komisijas regulu Nr. (ES) Nr.</w:t>
       </w:r>
       <w:r w:rsidRPr="00917C13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>717/2014</w:t>
       </w:r>
       <w:r w:rsidR="00D2778D" w:rsidRPr="00917C13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, vai Komisijas regulu (ES) Nr. 1408/2013</w:t>
       </w:r>
       <w:r w:rsidRPr="00917C13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2ED856" w14:textId="77777777" w:rsidR="00524AA2" w:rsidRPr="00524AA2" w:rsidRDefault="007876E3" w:rsidP="00524AA2">
+    <w:p w14:paraId="72345A15" w14:textId="77777777" w:rsidR="00524AA2" w:rsidRPr="00524AA2" w:rsidRDefault="00B658D0" w:rsidP="00524AA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00524AA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ja Pretendentam nav apturēta finansējuma izmaksa citu noslēgto līgumu par aktīvo nodarbinātības pasākumu īstenošanu ietvaros saistībā ar aizdomām par </w:t>
-[...6 lines deleted...]
-        <w:t>būtisku līguma nosacījumu neievērošanu</w:t>
+        <w:t>ja Pretendentam nav apturēta finansējuma izmaksa citu noslēgto līgumu par aktīvo nodarbinātības pasākumu īstenošanu ietvaros saistībā ar aizdomām par būtisku līguma nosacījumu neievērošanu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2E207B" w14:textId="77777777" w:rsidR="00C41504" w:rsidRPr="006D1731" w:rsidRDefault="00C41504" w:rsidP="00D3161D">
+    <w:p w14:paraId="5D70CD6A" w14:textId="77777777" w:rsidR="00C41504" w:rsidRPr="006D1731" w:rsidRDefault="00C41504" w:rsidP="00D3161D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77A0BBDD" w14:textId="77777777" w:rsidR="006D1731" w:rsidRDefault="006D1731" w:rsidP="006D1731">
+    <w:p w14:paraId="4B854A07" w14:textId="77777777" w:rsidR="006D1731" w:rsidRDefault="006D1731" w:rsidP="006D1731">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C53FB6D" w14:textId="77777777" w:rsidR="006D1731" w:rsidRPr="00C532ED" w:rsidRDefault="006D1731" w:rsidP="00D3161D">
+    <w:p w14:paraId="5375C54F" w14:textId="77777777" w:rsidR="006D1731" w:rsidRPr="00C532ED" w:rsidRDefault="006D1731" w:rsidP="00D3161D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006D1731" w:rsidRPr="00C532ED" w:rsidSect="0096539D">
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="720" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37E3BFAB" w14:textId="77777777" w:rsidR="007876E3" w:rsidRDefault="007876E3">
+    <w:p w14:paraId="64DC64BE" w14:textId="77777777" w:rsidR="00B658D0" w:rsidRDefault="00B658D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34EFDB4C" w14:textId="77777777" w:rsidR="007876E3" w:rsidRDefault="007876E3">
+    <w:p w14:paraId="2237B00C" w14:textId="77777777" w:rsidR="00B658D0" w:rsidRDefault="00B658D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="17271C01" w14:textId="77777777" w:rsidR="00170DAE" w:rsidRDefault="007876E3">
+  <w:p w14:paraId="0AD4DDC1" w14:textId="77777777" w:rsidR="00170DAE" w:rsidRDefault="00B658D0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="002D327F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5269FEF2" w14:textId="77777777" w:rsidR="00170DAE" w:rsidRDefault="00170DAE"/>
-  <w:p w14:paraId="476666AD" w14:textId="77777777" w:rsidR="00D96ED9" w:rsidRDefault="00D96ED9">
+  <w:p w14:paraId="234BE85E" w14:textId="77777777" w:rsidR="00170DAE" w:rsidRDefault="00170DAE"/>
+  <w:p w14:paraId="321E1AEB" w14:textId="77777777" w:rsidR="00D96ED9" w:rsidRDefault="00D96ED9">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3E7DCFBE" w14:textId="77777777" w:rsidR="00DD6717" w:rsidRDefault="007876E3">
+  <w:p w14:paraId="47FB68C3" w14:textId="77777777" w:rsidR="00F45C2D" w:rsidRDefault="00B658D0">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Dokuments parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7DCF2E46" w14:textId="77777777" w:rsidR="00170DAE" w:rsidRDefault="007876E3">
+  <w:p w14:paraId="6E5F6CDE" w14:textId="77777777" w:rsidR="00170DAE" w:rsidRDefault="00B658D0">
+    <w:r>
+      <w:t xml:space="preserve">          </w:t>
+    </w:r>
+    <w:r>
+      <w:t>Šis dokuments ir parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5DE06414" w14:textId="77777777" w:rsidR="00170DAE" w:rsidRDefault="00B658D0">
     <w:r>
       <w:t xml:space="preserve">          Šis dokuments ir parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="102F35BC" w14:textId="77777777" w:rsidR="00170DAE" w:rsidRDefault="007876E3">
-[...4 lines deleted...]
-  <w:p w14:paraId="7E2D1BF9" w14:textId="77777777" w:rsidR="00170DAE" w:rsidRDefault="007876E3">
+  <w:p w14:paraId="046C2E9B" w14:textId="77777777" w:rsidR="00170DAE" w:rsidRDefault="00B658D0">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Dokuments parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22C77D30" w14:textId="77777777" w:rsidR="007C067D" w:rsidRDefault="007876E3" w:rsidP="0096539D">
+    <w:p w14:paraId="5C8FECF5" w14:textId="77777777" w:rsidR="00B658D0" w:rsidRDefault="00B658D0" w:rsidP="0096539D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FF7C6FD" w14:textId="77777777" w:rsidR="007C067D" w:rsidRDefault="007876E3" w:rsidP="0096539D">
+    <w:p w14:paraId="593832BC" w14:textId="77777777" w:rsidR="00B658D0" w:rsidRDefault="00B658D0" w:rsidP="0096539D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="651FB19C" w14:textId="77777777" w:rsidR="007C067D" w:rsidRDefault="007C067D">
+    <w:p w14:paraId="6A95817A" w14:textId="77777777" w:rsidR="00B658D0" w:rsidRDefault="00B658D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="06CD423C" w14:textId="77777777" w:rsidR="00170DAE" w:rsidRPr="00092CB7" w:rsidRDefault="007876E3" w:rsidP="00933983">
+    <w:p w14:paraId="22BE792F" w14:textId="77777777" w:rsidR="00170DAE" w:rsidRPr="00092CB7" w:rsidRDefault="00B658D0" w:rsidP="00933983">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D2EEE">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B434CD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>https://www.latvijasbuvnieki.lv/generalvienosanas/par-generalvienosanos/</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D7A5723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="974CCD12"/>
-    <w:lvl w:ilvl="0" w:tplc="ED22E63C">
+    <w:lvl w:ilvl="0" w:tplc="460CA074">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C427ECC" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0096EF96" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="D2C2D48E" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="E1E22AB0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C47C3ECE" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="2DDE2A98" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="B1A2256E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="5C104F0E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55F890DC" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="1B2CEAC0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="D33092B2" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54BE8C66" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="480E93C2" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="9B34C108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="03309308" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="E4C606F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51CB2C57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80D4C04C"/>
-    <w:lvl w:ilvl="0" w:tplc="76B8D4C4">
+    <w:lvl w:ilvl="0" w:tplc="D41CC928">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="E1BC6DB8">
+    <w:lvl w:ilvl="1" w:tplc="B78ADF82">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9D460388">
+    <w:lvl w:ilvl="2" w:tplc="247643A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="B2E4815C">
+    <w:lvl w:ilvl="3" w:tplc="EEA6E68C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0F907C0E">
+    <w:lvl w:ilvl="4" w:tplc="0A746AA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="8D266A6E">
+    <w:lvl w:ilvl="5" w:tplc="96FCA7CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="9B26931C">
+    <w:lvl w:ilvl="6" w:tplc="35BE374A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14BCE7E0">
+    <w:lvl w:ilvl="7" w:tplc="631C9200">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FAA05C38">
+    <w:lvl w:ilvl="8" w:tplc="9B768DBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60F43A07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11FA08FE"/>
-    <w:lvl w:ilvl="0" w:tplc="01740E8A">
+    <w:lvl w:ilvl="0" w:tplc="F7C86D12">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="2AF4524C" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="CB10DBF4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="C792C416" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="CD1C30E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FAA6400A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="5E0EB414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44F27834" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="081ECBBA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C54812E8" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32CE7DA2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99C6CC84" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="2416B126" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6038B940" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="849240C2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="3EA8045C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="D9B206F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B9A4C09"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="927C12C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10206,50 +10046,51 @@
     <w:rsid w:val="002B4ABA"/>
     <w:rsid w:val="002C017E"/>
     <w:rsid w:val="002D1DB9"/>
     <w:rsid w:val="002D327F"/>
     <w:rsid w:val="002D72F5"/>
     <w:rsid w:val="002D7E66"/>
     <w:rsid w:val="002E1772"/>
     <w:rsid w:val="002F4A91"/>
     <w:rsid w:val="003006CF"/>
     <w:rsid w:val="00302B83"/>
     <w:rsid w:val="00302C1A"/>
     <w:rsid w:val="00304F5C"/>
     <w:rsid w:val="003053CC"/>
     <w:rsid w:val="00315CF4"/>
     <w:rsid w:val="00317B36"/>
     <w:rsid w:val="00334EC7"/>
     <w:rsid w:val="003401D9"/>
     <w:rsid w:val="00362437"/>
     <w:rsid w:val="003635DF"/>
     <w:rsid w:val="0037113C"/>
     <w:rsid w:val="00374B86"/>
     <w:rsid w:val="00374F84"/>
     <w:rsid w:val="0038041F"/>
     <w:rsid w:val="0038483C"/>
     <w:rsid w:val="00384FAB"/>
+    <w:rsid w:val="003868FB"/>
     <w:rsid w:val="00392D97"/>
     <w:rsid w:val="003A29CD"/>
     <w:rsid w:val="003A2BDA"/>
     <w:rsid w:val="003A7BBB"/>
     <w:rsid w:val="003B4F9C"/>
     <w:rsid w:val="003B5BCC"/>
     <w:rsid w:val="003C5B78"/>
     <w:rsid w:val="003C7FF4"/>
     <w:rsid w:val="003D3A18"/>
     <w:rsid w:val="003D53C6"/>
     <w:rsid w:val="003E3D55"/>
     <w:rsid w:val="003E7CEA"/>
     <w:rsid w:val="003F54F1"/>
     <w:rsid w:val="003F5A47"/>
     <w:rsid w:val="00403A95"/>
     <w:rsid w:val="00404120"/>
     <w:rsid w:val="0041211D"/>
     <w:rsid w:val="00413BBC"/>
     <w:rsid w:val="0042421F"/>
     <w:rsid w:val="004433C9"/>
     <w:rsid w:val="00443D13"/>
     <w:rsid w:val="00445734"/>
     <w:rsid w:val="00454027"/>
     <w:rsid w:val="0045606E"/>
     <w:rsid w:val="00457C8C"/>
@@ -10330,51 +10171,50 @@
     <w:rsid w:val="006B04B3"/>
     <w:rsid w:val="006B1569"/>
     <w:rsid w:val="006B433B"/>
     <w:rsid w:val="006C23D8"/>
     <w:rsid w:val="006D1731"/>
     <w:rsid w:val="006D215B"/>
     <w:rsid w:val="006F40E4"/>
     <w:rsid w:val="007002F5"/>
     <w:rsid w:val="007024E2"/>
     <w:rsid w:val="00712944"/>
     <w:rsid w:val="007155E5"/>
     <w:rsid w:val="00722D2E"/>
     <w:rsid w:val="0073055E"/>
     <w:rsid w:val="00735DFA"/>
     <w:rsid w:val="007415E5"/>
     <w:rsid w:val="00745E7F"/>
     <w:rsid w:val="0075371D"/>
     <w:rsid w:val="007560C5"/>
     <w:rsid w:val="00756E81"/>
     <w:rsid w:val="00757F84"/>
     <w:rsid w:val="007600D4"/>
     <w:rsid w:val="00766E4A"/>
     <w:rsid w:val="0077088A"/>
     <w:rsid w:val="00772C4C"/>
     <w:rsid w:val="007834D5"/>
-    <w:rsid w:val="007876E3"/>
     <w:rsid w:val="00792A81"/>
     <w:rsid w:val="007959FE"/>
     <w:rsid w:val="007A19D8"/>
     <w:rsid w:val="007B5C52"/>
     <w:rsid w:val="007C067D"/>
     <w:rsid w:val="007C30AE"/>
     <w:rsid w:val="007C3396"/>
     <w:rsid w:val="007C4CF5"/>
     <w:rsid w:val="007D14C6"/>
     <w:rsid w:val="007D4365"/>
     <w:rsid w:val="007D45C9"/>
     <w:rsid w:val="007E1326"/>
     <w:rsid w:val="007E49A5"/>
     <w:rsid w:val="007E79DD"/>
     <w:rsid w:val="0080110B"/>
     <w:rsid w:val="00804F54"/>
     <w:rsid w:val="0085081D"/>
     <w:rsid w:val="00860A5C"/>
     <w:rsid w:val="008628F7"/>
     <w:rsid w:val="00870FA8"/>
     <w:rsid w:val="00874612"/>
     <w:rsid w:val="00894B73"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="00897E31"/>
     <w:rsid w:val="008A27D2"/>
@@ -10430,50 +10270,51 @@
     <w:rsid w:val="00A872D4"/>
     <w:rsid w:val="00A959D2"/>
     <w:rsid w:val="00AA52EF"/>
     <w:rsid w:val="00AA7BE8"/>
     <w:rsid w:val="00AB6888"/>
     <w:rsid w:val="00AC538F"/>
     <w:rsid w:val="00AD2903"/>
     <w:rsid w:val="00AF1856"/>
     <w:rsid w:val="00B032F4"/>
     <w:rsid w:val="00B04ED8"/>
     <w:rsid w:val="00B051F1"/>
     <w:rsid w:val="00B06209"/>
     <w:rsid w:val="00B07FB9"/>
     <w:rsid w:val="00B13A37"/>
     <w:rsid w:val="00B13D35"/>
     <w:rsid w:val="00B16EAC"/>
     <w:rsid w:val="00B2048D"/>
     <w:rsid w:val="00B31390"/>
     <w:rsid w:val="00B32741"/>
     <w:rsid w:val="00B35FD5"/>
     <w:rsid w:val="00B434CD"/>
     <w:rsid w:val="00B43CBA"/>
     <w:rsid w:val="00B47474"/>
     <w:rsid w:val="00B53E04"/>
     <w:rsid w:val="00B64E97"/>
+    <w:rsid w:val="00B658D0"/>
     <w:rsid w:val="00B81A2A"/>
     <w:rsid w:val="00B85862"/>
     <w:rsid w:val="00B951B6"/>
     <w:rsid w:val="00BB21D8"/>
     <w:rsid w:val="00BB2378"/>
     <w:rsid w:val="00BB4EE2"/>
     <w:rsid w:val="00BC4F02"/>
     <w:rsid w:val="00BD27A7"/>
     <w:rsid w:val="00BE120E"/>
     <w:rsid w:val="00BE6F8F"/>
     <w:rsid w:val="00BE71A8"/>
     <w:rsid w:val="00BE72C9"/>
     <w:rsid w:val="00BF1147"/>
     <w:rsid w:val="00BF1319"/>
     <w:rsid w:val="00BF3B39"/>
     <w:rsid w:val="00BF54BF"/>
     <w:rsid w:val="00BF63FC"/>
     <w:rsid w:val="00C02B80"/>
     <w:rsid w:val="00C20663"/>
     <w:rsid w:val="00C22AA9"/>
     <w:rsid w:val="00C26265"/>
     <w:rsid w:val="00C30BCE"/>
     <w:rsid w:val="00C312BB"/>
     <w:rsid w:val="00C41504"/>
     <w:rsid w:val="00C4508A"/>
@@ -10497,134 +10338,134 @@
     <w:rsid w:val="00D13C90"/>
     <w:rsid w:val="00D14E98"/>
     <w:rsid w:val="00D2778D"/>
     <w:rsid w:val="00D3161D"/>
     <w:rsid w:val="00D475B4"/>
     <w:rsid w:val="00D47735"/>
     <w:rsid w:val="00D517F3"/>
     <w:rsid w:val="00D53717"/>
     <w:rsid w:val="00D53F4B"/>
     <w:rsid w:val="00D65AB0"/>
     <w:rsid w:val="00D70EFD"/>
     <w:rsid w:val="00D77486"/>
     <w:rsid w:val="00D84E96"/>
     <w:rsid w:val="00D86177"/>
     <w:rsid w:val="00D96ED9"/>
     <w:rsid w:val="00DA50C9"/>
     <w:rsid w:val="00DA6276"/>
     <w:rsid w:val="00DA6D51"/>
     <w:rsid w:val="00DB6625"/>
     <w:rsid w:val="00DB690E"/>
     <w:rsid w:val="00DB6F8B"/>
     <w:rsid w:val="00DC1CF6"/>
     <w:rsid w:val="00DC35E3"/>
     <w:rsid w:val="00DC3719"/>
     <w:rsid w:val="00DC5C36"/>
-    <w:rsid w:val="00DD6717"/>
     <w:rsid w:val="00DE0D87"/>
     <w:rsid w:val="00DE1BAC"/>
     <w:rsid w:val="00DE1F06"/>
     <w:rsid w:val="00DE3108"/>
     <w:rsid w:val="00DF3170"/>
     <w:rsid w:val="00DF6DA4"/>
     <w:rsid w:val="00DF785A"/>
     <w:rsid w:val="00E01FB1"/>
     <w:rsid w:val="00E05B1A"/>
     <w:rsid w:val="00E22AB5"/>
     <w:rsid w:val="00E428C2"/>
     <w:rsid w:val="00E46522"/>
     <w:rsid w:val="00E46877"/>
     <w:rsid w:val="00E475ED"/>
     <w:rsid w:val="00E51732"/>
     <w:rsid w:val="00E53EFA"/>
     <w:rsid w:val="00E57787"/>
     <w:rsid w:val="00E71AB1"/>
     <w:rsid w:val="00E743DC"/>
     <w:rsid w:val="00E7724D"/>
     <w:rsid w:val="00E824B8"/>
     <w:rsid w:val="00E82592"/>
     <w:rsid w:val="00EA3BF1"/>
     <w:rsid w:val="00EA506D"/>
     <w:rsid w:val="00EB44FB"/>
     <w:rsid w:val="00EB788A"/>
     <w:rsid w:val="00EC3ED0"/>
     <w:rsid w:val="00ED34E9"/>
     <w:rsid w:val="00ED3A12"/>
     <w:rsid w:val="00ED50F9"/>
     <w:rsid w:val="00EE6431"/>
     <w:rsid w:val="00EF3ABD"/>
     <w:rsid w:val="00EF7C0B"/>
     <w:rsid w:val="00F01432"/>
     <w:rsid w:val="00F06144"/>
     <w:rsid w:val="00F07DF0"/>
     <w:rsid w:val="00F126C8"/>
-    <w:rsid w:val="00F22E6B"/>
+    <w:rsid w:val="00F13409"/>
     <w:rsid w:val="00F23EBD"/>
     <w:rsid w:val="00F42852"/>
     <w:rsid w:val="00F430B1"/>
     <w:rsid w:val="00F43DC0"/>
+    <w:rsid w:val="00F45C2D"/>
     <w:rsid w:val="00F533D9"/>
     <w:rsid w:val="00F54AEB"/>
     <w:rsid w:val="00F63C11"/>
     <w:rsid w:val="00F65135"/>
     <w:rsid w:val="00F711BA"/>
     <w:rsid w:val="00F95546"/>
     <w:rsid w:val="00F97BE4"/>
     <w:rsid w:val="00FA205C"/>
     <w:rsid w:val="00FA39E1"/>
     <w:rsid w:val="00FA477B"/>
     <w:rsid w:val="00FB2933"/>
     <w:rsid w:val="00FC0A33"/>
     <w:rsid w:val="00FD0BEC"/>
     <w:rsid w:val="00FD5010"/>
     <w:rsid w:val="00FF2B93"/>
     <w:rsid w:val="00FF5501"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1C589438"/>
+  <w14:docId w14:val="5674C673"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3CBE37DE-3197-4E6D-98BB-6C9A42B40C04}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -11573,50 +11414,77 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RegNr xmlns="c378985b-df90-45bd-bb96-a7893d9f901f">2367</RegNr>
+    <Sagatavotajs xmlns="1a64a90a-d99c-4130-ba30-10c4724e7bc9">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Sagatavotajs>
+    <IsSysUpdate xmlns="c378985b-df90-45bd-bb96-a7893d9f901f">false</IsSysUpdate>
+    <ThreeRoApprovalStatus xmlns="c378985b-df90-45bd-bb96-a7893d9f901f" xsi:nil="true"/>
+    <ThreeRoApprovalComments xmlns="c378985b-df90-45bd-bb96-a7893d9f901f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>RelatedItemsNewEditForm</Edit>
+  <New>RelatedItemsNewEditForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100385BFBF87896214B9C4D01EAA747C93C" ma:contentTypeVersion="6" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="f96ba53e2e339d4f0c333e9442add6c6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c378985b-df90-45bd-bb96-a7893d9f901f" xmlns:ns3="1a64a90a-d99c-4130-ba30-10c4724e7bc9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2a03a883dd4d1bdc0e0b61b3f1213b1c" ns2:_="" ns3:_="">
     <xsd:import namespace="c378985b-df90-45bd-bb96-a7893d9f901f"/>
     <xsd:import namespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RegNr" minOccurs="0"/>
                 <xsd:element ref="ns2:ThreeRoApprovalStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:ThreeRoApprovalComments" minOccurs="0"/>
                 <xsd:element ref="ns2:IsSysUpdate" minOccurs="0"/>
                 <xsd:element ref="ns3:Sagatavotajs" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c378985b-df90-45bd-bb96-a7893d9f901f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -11743,111 +11611,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEAFDCBD-EEF5-480A-BA70-D32531AF80B4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c378985b-df90-45bd-bb96-a7893d9f901f"/>
+    <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BADC4E8F-9E87-4C5D-8971-BDB5AB22E855}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1926643E-2A93-4BC6-BB64-C6A9C1F6F3B3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c378985b-df90-45bd-bb96-a7893d9f901f"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>16110</Words>
   <Characters>9184</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>76</Lines>
   <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>