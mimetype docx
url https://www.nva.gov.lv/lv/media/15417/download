--- v0 (2025-10-06)
+++ v1 (2026-07-09)
@@ -7,482 +7,490 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00EE5E1F" w:rsidRPr="009A7F03" w:rsidRDefault="00EB02BA" w:rsidP="00EE5E1F">
+    <w:p w14:paraId="7C5AEC30" w14:textId="77777777" w:rsidR="00EE5E1F" w:rsidRPr="009A7F03" w:rsidRDefault="007D5657" w:rsidP="00EE5E1F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk152679046"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="009A7F03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. pielikums </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE5E1F" w:rsidRDefault="00EB02BA" w:rsidP="00EE5E1F">
+    <w:p w14:paraId="4723F20F" w14:textId="77777777" w:rsidR="00EE5E1F" w:rsidRDefault="007D5657" w:rsidP="00EE5E1F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Nodarbinātības valsts aģentūras</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE5E1F" w:rsidRDefault="00EB02BA" w:rsidP="00EE5E1F">
+    <w:p w14:paraId="490A16C5" w14:textId="77777777" w:rsidR="00EE5E1F" w:rsidRDefault="007D5657" w:rsidP="00EE5E1F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B631E4">
+      <w:bookmarkStart w:id="1" w:name="_Hlk208817272"/>
+      <w:r w:rsidRPr="00F06144">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>28.05.2026.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB02BA" w:rsidRPr="00B631E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>08.07.2025.  rīkojumam Nr. 1.1-1/149</w:t>
-      </w:r>
+        <w:t xml:space="preserve">rīkojumam Nr. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk208817283"/>
+      <w:r w:rsidRPr="00F06144">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.1-1/152</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="006C625F" w:rsidRDefault="006C625F" w:rsidP="001C7272">
+    <w:p w14:paraId="23185DEF" w14:textId="77777777" w:rsidR="006C625F" w:rsidRDefault="006C625F" w:rsidP="001C7272">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006C625F" w:rsidRDefault="006C625F" w:rsidP="001C7272">
+    <w:p w14:paraId="78D84F8B" w14:textId="77777777" w:rsidR="006C625F" w:rsidRDefault="006C625F" w:rsidP="001C7272">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="001C7272" w:rsidRPr="000B351C" w:rsidRDefault="001C7272" w:rsidP="001C7272">
+    <w:p w14:paraId="1D7090C4" w14:textId="77777777" w:rsidR="001C7272" w:rsidRPr="000B351C" w:rsidRDefault="001C7272" w:rsidP="001C7272">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00EB02BA" w:rsidP="00E71E92">
+    <w:p w14:paraId="026E800E" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Preventīvā bezdarba samazināšanas pasākuma „</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk112840287"/>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk112840287"/>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Darba vietu pielāgošanas pasākumi bezdarba riskam pakļautām nodarbinātām personām ar invaliditāti</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">” īstenotāju izvēles kārtība </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk97194536"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk97194536"/>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00E71E92" w:rsidP="00E71E92">
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="64334C2F" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00E71E92" w:rsidP="00E71E92">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="center" w:pos="4153"/>
           <w:tab w:val="right" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00EB02BA" w:rsidP="00E71E92">
+    <w:p w14:paraId="1EFEA2A3" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>I. Vispārīgie noteikumi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00E71E92" w:rsidP="00E71E92">
+    <w:p w14:paraId="29B1FF7D" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00E71E92" w:rsidP="00E71E92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="00E0385D" w:rsidRDefault="00EB02BA" w:rsidP="00E71E92">
+    <w:p w14:paraId="2CA321B3" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="00E0385D" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk97631530"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk97631530"/>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Preventīvā bezdarba samazināšanas pasākuma „Darba vietu pielāgošanas pasākumi bezdarba riskam pakļautām nodarbinātām personām ar invaliditāti” </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">(turpmāk – Pasākums) īstenotāju izvēles kārtība (turpmāk – kārtība) nosaka, kā Nodarbinātības valsts aģentūras (turpmāk – </w:t>
       </w:r>
       <w:r w:rsidR="00DB400A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>)  aktīvo nodarbinātības pasākumu īstenotāju izvēles komisija (turpmāk – Komisija) izvērtē Pasākuma īstenotāju (turpmāk – pret</w:t>
+        <w:t>)  aktīvo nodarbinātības pasākumu īstenotāju izvēles komisija (turpmāk – Komisija) izvērtē Pasākuma īstenotāju (turpmāk – pretendentu) iesniegtos pieteikumus</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC71ED" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pasākuma īstenošanai (turpmāk – pieteikums)</w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>endentu) iesniegtos pieteikumus</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Pasākuma īstenošanai (turpmāk – pieteikums)</w:t>
+        <w:t>, atbilstoši Ministru kabineta 2011.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5E1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>, atbilstoši Ministru kabineta 2011.</w:t>
-[...8 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve">gada </w:t>
+      </w:r>
+      <w:r w:rsidR="000B351C" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">gada </w:t>
-[...8 lines deleted...]
-        <w:br/>
+        <w:t>25.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32F48" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>25.</w:t>
+        <w:t>janvāra noteikumos Nr.</w:t>
       </w:r>
       <w:r w:rsidR="00F32F48" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>janvāra noteikumos Nr.</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> finansēšanas kārtību un pasākumu īstenotāju izvēles </w:t>
+        <w:t xml:space="preserve">75 “Noteikumi par aktīvo nodarbinātības pasākumu un preventīvo bezdarba samazināšanas pasākumu organizēšanas un finansēšanas kārtību un pasākumu īstenotāju izvēles </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0385D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>principiem” (turpmāk – Noteikumi) noteiktajam.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="00E0385D" w:rsidRDefault="00EB02BA" w:rsidP="00E71E92">
+    <w:p w14:paraId="095087DA" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="00E0385D" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617386">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -630,188 +638,244 @@
       <w:r w:rsidR="00D7594F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00FA5BE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0385D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>finansējuma.</w:t>
+        <w:t>finansējuma</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, izņemot gadījumus, kad pretendentam atbalsts piešķirams </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Komisijas regulas (ES)</w:t>
+      </w:r>
+      <w:r w:rsidR="00232658">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1408/2013 ietvaros</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0385D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D868E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00D7392C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apstiprināta finansējuma gadījumā atbalstu saskaņā ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7392C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Komisijas regulu (ES) Nr. 1408/2013 finansē no nodarbinātības speciālā budžeta.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="00E0385D" w:rsidRDefault="00E71E92" w:rsidP="00E71E92">
+    <w:p w14:paraId="71787608" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="00E0385D" w:rsidRDefault="00E71E92" w:rsidP="00E71E92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="00E0385D" w:rsidRDefault="00EB02BA" w:rsidP="00E71E92">
+    <w:p w14:paraId="355507D2" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="00E0385D" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E0385D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
-        <w:t xml:space="preserve">II. Prasības piedāvājuma </w:t>
-[...11 lines deleted...]
-        <w:t>noformējumam un iesniegšanai</w:t>
+        <w:t>II. Prasības piedāvājuma noformējumam un iesniegšanai</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="00E0385D" w:rsidRDefault="00E71E92" w:rsidP="00E71E92">
+    <w:p w14:paraId="1A19C0F5" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="00E0385D" w:rsidRDefault="00E71E92" w:rsidP="00E71E92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRDefault="00EB02BA" w:rsidP="00E71E92">
+    <w:p w14:paraId="690C3D49" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E0385D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Pretendents pieteikumu sagatavo un iesniedz saskaņā ar kārtībā noteiktajām prasībām.</w:t>
+        <w:t xml:space="preserve">Pretendents pieteikumu sagatavo un iesniedz saskaņā ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0385D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>kārtībā noteiktajām prasībām.</w:t>
       </w:r>
       <w:r w:rsidR="009475F6" w:rsidRPr="009475F6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009475F6" w:rsidRPr="009475F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Pretendents uzņemas atbildību par piedāvājuma iesniegšanu Aģentūras noteiktajā termiņā, saskaņā ar šajā kārtībā izvirzītajām prasībām. Pieteikumus, kuri Aģentūrā iesniegti pēc paziņojumā norādītā iesniegšanas termiņa beigām, Komisija nevērtē.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B46BE" w:rsidRPr="00D868E0" w:rsidRDefault="00EB02BA" w:rsidP="00D868E0">
+    <w:p w14:paraId="159801E6" w14:textId="77777777" w:rsidR="007B46BE" w:rsidRPr="00D868E0" w:rsidRDefault="007D5657" w:rsidP="00D868E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Hlk151457323"/>
-      <w:bookmarkStart w:id="6" w:name="_Hlk151457165"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk151457323"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk151457165"/>
       <w:r w:rsidRPr="00684AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Pretendents iesniedz Aģentūra </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>pieteikumu</w:t>
       </w:r>
       <w:r w:rsidR="00E4186E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -829,226 +893,190 @@
       <w:r w:rsidRPr="00684AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>iesūtot parakstītu ar drošu elektronisko parakstu uz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00684AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Aģentūras oficiālo e-adresi, ievērojot, ka maksimālai</w:t>
+        <w:t>Aģentūras oficiālo e-adresi, ievērojot, ka maksimālais pieļaujamais apjoms, sūtot un saņemot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237F36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00684AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>s pieļaujamais apjoms, sūtot un saņemot</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>dokumentus ar e-parakstu, ir 50 MB</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00684AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>dokumentus ar e-parakstu, ir 50 MB</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00EB02BA" w:rsidP="00E71E92">
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w14:paraId="038D8902" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E0385D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Iesniegtajiem dokumentiem jābūt skaidri</w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> salasāmiem, lai izvairītos no jebkādiem pārpratumiem. Vārdiem un skaitļiem jābūt bez iestarpinājumiem, labojumiem vai dzēsumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00EB02BA" w:rsidP="00E71E92">
+    <w:p w14:paraId="67CDCAE5" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Pieteikumam</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> jābūt valsts valodā.</w:t>
+        <w:t>Pieteikumam jābūt valsts valodā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00EB02BA" w:rsidP="00E71E92">
+    <w:p w14:paraId="5CEDA3BB" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Pretendenta pieteikumu un tā pielikumus paraksta pretendentu pārstāvēt tiesīga vai pretendenta pilnvarota persona. Personas, kuras paraksta pieteikumu, pārstāvības tiesībām jābūt nostiprinātām atbilstoši normatīvajos aktos noteiktajam</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> regulējumam. Ja pieteikumā iekļauto dokumentāciju paraksta pilnvarota persona, piedāvājumam pievieno pretendenta paraksta tiesīgās personas izdotu pilnvaru vai normatīvajos aktos noteiktā kārtībā apliecinātu pilnvarojuma kopiju.</w:t>
+        <w:t>Pretendenta pieteikumu un tā pielikumus paraksta pretendentu pārstāvēt tiesīga vai pretendenta pilnvarota persona. Personas, kuras paraksta pieteikumu, pārstāvības tiesībām jābūt nostiprinātām atbilstoši normatīvajos aktos noteiktajam regulējumam. Ja pieteikumā iekļauto dokumentāciju paraksta pilnvarota persona, piedāvājumam pievieno pretendenta paraksta tiesīgās personas izdotu pilnvaru vai normatīvajos aktos noteiktā kārtībā apliecinātu pilnvarojuma kopiju.</w:t>
       </w:r>
       <w:r w:rsidR="00B631E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B631E4" w:rsidRPr="00B631E4">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00EB02BA" w:rsidP="00E71E92">
+    <w:p w14:paraId="23AF3665" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -1069,2723 +1097,3106 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Komisijā </w:t>
       </w:r>
       <w:r w:rsidR="00DC71ED" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">uzsāk </w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">ne vēlāk kā </w:t>
       </w:r>
+      <w:r w:rsidR="00BD1A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>desmit</w:t>
+      </w:r>
       <w:r w:rsidR="00DB400A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">10 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>darba dienu laikā pēc dienas, kad saņemts pretendenta pieteikums;</w:t>
+        <w:t xml:space="preserve">darbdienu laikā pēc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>dienas, kad saņemts pretendenta pieteikums</w:t>
+      </w:r>
+      <w:r w:rsidR="00C700C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00EB02BA" w:rsidP="00E71E92">
+    <w:p w14:paraId="13C68507" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Līdz pretendenta pieteikuma i</w:t>
+        <w:t xml:space="preserve">Līdz pretendenta pieteikuma izskatīšanas Komisijā dienai pretendents ir tiesīgs grozīt iesniegto pieteikumu. Paziņojums par grozījumiem pieteikumā sagatavojams, noformējams </w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>zskatīšanas Komisijā dienai pretendents ir tiesīgs grozīt iesniegto pieteikumu. Paziņojums par grozījumiem pieteikumā sagatavojams, noformējams un iesniedzams tāpat kā pieteikums un tajā ir jābūt norādei, ka tie ir sākotnējā pieteikuma grozījumi.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>un iesniedzams tāpat kā pieteikums un tajā ir jābūt norādei, ka tie ir sākotnējā pieteikuma grozījumi.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00EB02BA" w:rsidP="00E71E92">
+    <w:p w14:paraId="41EA2A32" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Līdz pret</w:t>
+        <w:t xml:space="preserve">Līdz pretendenta pieteikuma izskatīšanas Komisijas dienā pretendents ir tiesīgs atsaukt iesniegto pieteikumu, rakstveidā (atbilstoši </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2413A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ministru kabineta </w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">endenta pieteikuma izskatīšanas Komisijas dienā pretendents ir tiesīgs atsaukt iesniegto pieteikumu, rakstveidā (atbilstoši </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Ministru kabineta </w:t>
+        <w:t>2018.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32F48" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>2018.</w:t>
+        <w:t>gada 4.</w:t>
       </w:r>
       <w:r w:rsidR="00F32F48" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>gada 4.</w:t>
+        <w:t>septembra noteikumos Nr.</w:t>
       </w:r>
       <w:r w:rsidR="00F32F48" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>septembra noteikumos Nr.</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">558 “Dokumentu izstrādāšanas un noformēšanas kārtība” noteiktajam) par to paziņojot </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB400A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Aģentūrai</w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">558 “Dokumentu izstrādāšanas un noformēšanas kārtība” noteiktajam) par to paziņojot </w:t>
-[...8 lines deleted...]
-        <w:t>Aģentūrai</w:t>
+        <w:t xml:space="preserve">. Pieteikuma atsaukšana nav grozāma un </w:t>
+      </w:r>
+      <w:r w:rsidR="00E32793" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Komisijā pieteikumu nevērtē</w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Pieteikuma atsaukšana nav grozāma un </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00E71E92" w:rsidP="00E71E92">
+    <w:p w14:paraId="4F619309" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00E71E92" w:rsidP="00E71E92">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00EB02BA" w:rsidP="00E71E92">
+    <w:p w14:paraId="6D52960F" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">III. </w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>Pretendenta atlases dokumenti un kritēriji pretendenta vērtēšanai</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00E71E92" w:rsidP="00E71E92">
+    <w:p w14:paraId="1453BCD5" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00E71E92" w:rsidP="00E71E92">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0022784D" w:rsidRDefault="00EB02BA" w:rsidP="0022784D">
+    <w:p w14:paraId="6B7FE2C3" w14:textId="77777777" w:rsidR="0022784D" w:rsidRDefault="007D5657" w:rsidP="0022784D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Hlk151457192"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk151457192"/>
       <w:r w:rsidRPr="00684AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Pretendents pieteikumu</w:t>
+        <w:t xml:space="preserve">Pretendents </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>pieteikumu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> pasākuma</w:t>
       </w:r>
       <w:r w:rsidRPr="00684AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> īstenošanai iesniedz, izmantojot Aģentūras mājaslapā www.nva.gov.lv →sadaļā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00615AAC">
+        <w:r w:rsidR="0022784D" w:rsidRPr="00615AAC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>Darba vietu pielāgošanas pasākumi bezdarba riskam pakļautām nodarbinātām personām ar invaliditāti</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0022784D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00684AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ievietotās pieteikuma veidlapas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:p w:rsidR="0022784D" w:rsidRDefault="0022784D" w:rsidP="00B21A37">
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="242B3333" w14:textId="77777777" w:rsidR="0022784D" w:rsidRDefault="0022784D" w:rsidP="00B21A37">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00EB02BA" w:rsidP="00E71E92">
+    <w:p w14:paraId="2857F5C8" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="00AF4F62" w:rsidRDefault="007D5657" w:rsidP="00AF4F62">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Lai novērtētu pretendenta atbilstību Pasākuma īstenošanai, pretendentam jāiesniedz šādi dokumenti:</w:t>
+        <w:t>Lai novērtētu pretendenta atbilstību Pasākuma īstenošanai, pretendentam jāiesniedz</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB7049" w:rsidRPr="00AF4F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ieteikums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Hlk151457392"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk151457246"/>
+      <w:r w:rsidRPr="00AF4F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>pasākuma īstenošanai</w:t>
+      </w:r>
+      <w:r w:rsidR="00B873A2" w:rsidRPr="00AF4F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un tā pielikumi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidR="00AF4F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00EB02BA" w:rsidP="00E71E92">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="517CD3B8" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Komisija uz lēmuma pieņemšanas dienu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>pārliecinās, ka pretendents atbilst šādām prasībām:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD3206C" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>P</w:t>
-[...10 lines deleted...]
-      <w:r>
+        <w:t>Komisija, atbilstoši Starptautisko un Latvijas Republikas nacionālo sankciju likuma (turpmāk – Sankciju likums) 11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pantā noteiktajam, pretendentam, tā valdes vai padomes locekļiem, patiesā labuma guvējam, pārstāvēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00583ACE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_Hlk151457392"/>
-[...19 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>tiesīgai personai vai prokūristam, vai personai, kura ir pilnvarota pārstāvēt pretendentu darbībās nav noteiktas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas</w:t>
+      </w:r>
+      <w:r w:rsidR="001D27D5" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Papildus Komisija pārliecinās</w:t>
+      </w:r>
+      <w:r w:rsidR="00F60EF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai pretendents nav Padomes </w:t>
+      </w:r>
+      <w:r w:rsidR="009078C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="001627EF" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022. gada 8. aprīļa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>regul</w:t>
+      </w:r>
+      <w:r w:rsidR="001627EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ES) 2022/576, ar kuru groza Regulu (ES) Nr. 833/2014 par ierobežojošiem pasākumiem saistībā ar Krievijas darbībām, kas destabilizē situāciju Ukrainā (turpmāk – </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2413A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">egula (EU) 2022/576), 5.l panta pirmajā punktā minētā juridiskā persona, vienība vai struktūra, kas veic uzņēmējdarbību Krievijā un kam vairāk nekā </w:t>
+      </w:r>
+      <w:r w:rsidR="009078C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>50 % īpašuma daļu ir valsts īpašumā vai publiskā kontrolē;</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...2 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w14:paraId="0A8F9C44" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">pieteikuma </w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">saskaņā ar </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Hlk97285257"/>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>“Nodarbinātā apliecinājums par personas datu apstrādi,</w:t>
+        <w:t>Noteikumu 15.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32F48" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>apakšpunkta prasībām – pretendents ir reģistrēts saskaņā ar attiecīgo saimniecisko darbību regulējošo normatīvo aktu prasībām, kā arī pretendenta pieteikumā norādītais NACE kods ir reģistrēts Valsts ieņēmuma dienesta (turpmāk – VID) publiskojamo datu bāzē;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="426A85B0" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="00322AC9" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">saskaņā ar </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Hlk97285294"/>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Noteikumu 15.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32F48" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apakšpunkta prasībām – pretendentam ir licence, akreditācijas lapa, sertifikāts attiecīgo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>pakalpojumu sniegšanai, ja to nepieciešamību nosaka normatīvie akti;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="0B97987E" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="00322AC9" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>saskaņā ar Noteikumu 15.4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32F48" w:rsidRPr="00322AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>apakšpunkta prasībām – pretendents pēdēj</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB174C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>o divu gadu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laikā nav būtiski pārkāpis </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB400A" w:rsidRPr="00322AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Aģentūras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00322AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pasākumu īstenošanas nosacījumus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C1CE4C" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uz lēmuma pieņemšanas dienu, </w:t>
+      </w:r>
+      <w:r w:rsidR="008775BB" w:rsidRPr="00322AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>saskaņā ar Noteikumu 15.5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32F48" w:rsidRPr="00322AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008775BB" w:rsidRPr="00322AC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>apakšpunkta</w:t>
+      </w:r>
+      <w:r w:rsidR="008775BB" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prasībām – uz pretendentu neattiecas neviens no Publisko iepirkumu likuma (turpmāk – PIL) 42. panta </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4CFB" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>otrās daļas 4., 6. un 14.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32F48" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4CFB" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">punktā </w:t>
+      </w:r>
+      <w:r w:rsidR="008775BB" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>minētajiem izslēgšanas noteikumiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1314201D" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1701" w:hanging="708"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>pasludināts pretendenta maksātnespējas process, apturēta pretendenta saimnieciskā darbība, pretendents tiek likvidēts;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0620BE99" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1701" w:hanging="708"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>pretendents ar kompetentas institūcijas lēmumu, tiesas spriedumu vai prokurora priekšrakstu par sodu, kas stājies spēkā un kļuvis neapstrīdams un nepārsūdzams, ir atzīts par vainīgu un sodīts par pārkāpumu, kurš izpaužas kā:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313CA0B1" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2552"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2552" w:hanging="851"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>vienas vai vairāku personu nodarbināšana, ja tām nav nepieciešamās darba atļaujas vai ja tās nav tiesīgas uzturēties Eiropas Savienības dalībvalstī;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DED671C" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2552"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2552" w:hanging="851"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>personas nodarbināšana bez rakstveidā noslēgta darba līguma, nodokļu normatīvajos aktos noteiktajā termiņā neiesniedzot par šo personu informatīvo deklarāciju par darbiniekiem, kas iesniedzama par personām, kuras uzsāk darbu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1799A1F3" w14:textId="77777777" w:rsidR="006C5D01" w:rsidRPr="000B351C" w:rsidRDefault="007D5657" w:rsidP="006C5D01">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Hlk97204557"/>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>saskaņā ar Noteikumu 15.5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32F48" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apakšpunkta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>prasībām - pretendentam</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4CFB" w:rsidRPr="000B351C">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00DA4CFB" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>dienā, kad pieņemts lēmums par iespējamu līguma slēgšanas tiesību piešķiršanu,</w:t>
+      </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>datu apstrādes</w:t>
+        <w:t xml:space="preserve"> Latvijā vai valstī, kurā tas reģistrēts vai kurā atrodas tā pastāvīgā dzīvesvieta, nav nodokļu parāds, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parāds, kas kopsummā kādā no valstīm pārsniedz 150 </w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:r w:rsidR="00C6243A" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE695A8" w14:textId="77777777" w:rsidR="006C5D01" w:rsidRPr="000B351C" w:rsidRDefault="007D5657" w:rsidP="006C5D01">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atbilstoši </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="_Hlk113880918"/>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Noteikumu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>109.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">punkta </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prasībām – pretendenta pieteikumā norādītais darbinieks atbilst Pasākuma noteiktajai mērķa grupai – </w:t>
+      </w:r>
+      <w:r w:rsidR="007C5258" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bezdarba riskam pakļauta nodarbināta persona ar invaliditāti, </w:t>
+      </w:r>
+      <w:r w:rsidR="00150F7C" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>kura nodarbināta pie pretendenta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58083894" w14:textId="77777777" w:rsidR="000C231D" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Hlk113881876"/>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Noteikumu 109.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> punkta prasībām – pretendents ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>īstenošanas laikā”;</w:t>
+        <w:t>komersants</w:t>
+      </w:r>
+      <w:r w:rsidR="00E858D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4186E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B631E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">individuālais </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uzņēmums</w:t>
+      </w:r>
+      <w:r w:rsidR="00A72082" w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A72082" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>valsts vai pašvaldības iestāde</w:t>
+      </w:r>
+      <w:r w:rsidR="00A72082" w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00EB02BA" w:rsidP="00E71E92">
+    <w:p w14:paraId="4E6F6AFE" w14:textId="77777777" w:rsidR="006665DA" w:rsidRPr="000C231D" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00864911" w:rsidRPr="000C231D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tbilstoši Noteikumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00864911" w:rsidRPr="000C231D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>109.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23F49" w:rsidRPr="000C231D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 28</w:t>
+      </w:r>
+      <w:r w:rsidR="00864911" w:rsidRPr="000C231D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00864911" w:rsidRPr="000C231D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>punkta prasībām - Dotāciju viena nodarbinātā darba vietas pielāgošanai var   piešķirt ne biežāk kā reizi piecos gados.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="23687B53" w14:textId="77777777" w:rsidR="000B351C" w:rsidRPr="000B351C" w:rsidRDefault="000B351C" w:rsidP="00E71E92">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A4FEBF3" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IV Piedāvājumu vērtēšana</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="671BD072" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00E71E92" w:rsidP="00E71E92">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Hlk52539347"/>
+    </w:p>
+    <w:p w14:paraId="31189954" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Komisija uz lēmuma pieņemšanas dienu pārliecinās, ka pretendents atbilst šādām prasībām:</w:t>
+        <w:t>Komisija pārbauda, vai pretendents iesniedzis visus kārtības 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB174C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32F48" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>punktā noteiktos dokumentus un tie parakstīti atbilstoši kārtības 7.</w:t>
+      </w:r>
+      <w:r w:rsidR="009078C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">punktam. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C95AED" w:rsidRPr="00C95AED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C95AED" w:rsidRPr="00646748">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Saņemot pretendenta pieteikumu</w:t>
+      </w:r>
+      <w:r w:rsidR="0053637F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95AED" w:rsidRPr="00646748">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C95AED" w:rsidRPr="001E179E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">divi komisijas locekļi pirms Komisijas sēdes pārliecinās, ka pieteikums satur visu nepieciešamo informāciju tā izvērtēšanai un </w:t>
+      </w:r>
+      <w:r w:rsidR="00C95AED" w:rsidRPr="00D83C85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>tajā nav tehnisku nepilnību, pārbaudot šādu informāciju</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95AED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00EB02BA" w:rsidP="00E71E92">
-      <w:pPr>
+    <w:p w14:paraId="17BF0548" w14:textId="77777777" w:rsidR="00C95AED" w:rsidRPr="00F8406F" w:rsidRDefault="007D5657" w:rsidP="004E602C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="993" w:hanging="567"/>
-[...179 lines deleted...]
-        <w:t>50 % īpašuma daļu ir valsts īpašumā vai publiskā kontrolē;</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pieteikums noformēts atbilstoši </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>dokumentu noformēšanas prasībām;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00EB02BA" w:rsidP="00E71E92">
-      <w:pPr>
+    <w:p w14:paraId="163A65DD" w14:textId="77777777" w:rsidR="001060B6" w:rsidRPr="00F8406F" w:rsidRDefault="007D5657" w:rsidP="004E602C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:tabs>
-[...917 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="15" w:name="_Hlk52539347"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pieteikums iesniegts uz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>aktuālas pieteikuma veidlapas, to parakstījusi p</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8406F" w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ārstāvēt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>tiesīga persona</w:t>
+      </w:r>
+      <w:r w:rsidR="00700B0D" w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="_Hlk208558329"/>
+      <w:r w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ir pievienot</w:t>
+      </w:r>
+      <w:r w:rsidR="00B873A2" w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>i visi nepieciešamie pielikumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00EB02BA" w:rsidP="00E71E92">
-      <w:pPr>
+    <w:p w14:paraId="5962866E" w14:textId="77777777" w:rsidR="00C95AED" w:rsidRPr="00F8406F" w:rsidRDefault="007D5657" w:rsidP="004E602C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Pieteikumam pievienotie pielikumi ir korekti aizpildīti</w:t>
+      </w:r>
+      <w:r w:rsidR="00B873A2" w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (nodarbinātā vārds, uzvārds, personas kods, dzīvesvietas adrese un kontaktinformācija; pašvaldību un valsts iestādes pieteikumam pievienota </w:t>
+      </w:r>
+      <w:r w:rsidR="00B873A2" w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidR="00B873A2" w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vērtējuma anketa)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57541" w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="33CC1E2D" w14:textId="77777777" w:rsidR="00D46DD0" w:rsidRPr="00F8406F" w:rsidRDefault="007D5657" w:rsidP="004E602C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Hlk208498267"/>
+      <w:bookmarkStart w:id="19" w:name="_Hlk208498478"/>
+      <w:bookmarkStart w:id="20" w:name="_Hlk208499770"/>
+      <w:r w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pieteikumā korekts pretendenta nosaukums, reģistrācijas numurs, iesniedzēja vārds un uzvārds un tas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>sakrīt ar parakstītāju</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38AE739F" w14:textId="77777777" w:rsidR="00D46DD0" w:rsidRPr="00F8406F" w:rsidRDefault="007D5657" w:rsidP="004E602C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Hlk208498506"/>
+      <w:bookmarkStart w:id="22" w:name="_Hlk208498541"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Pieteikum</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8464B" w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>norādītais NACE kods ir korekts, ir norādīts viens NACE kods un tas sakrīt ar VI</w:t>
+      </w:r>
+      <w:r w:rsidR="00512811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> publiskojamo datu bāzē atrodamo informāciju, vai pieteikumam pievienota  VID izdruka par NACE kodiem;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p w14:paraId="17967B59" w14:textId="77777777" w:rsidR="00C95AED" w:rsidRPr="00F8406F" w:rsidRDefault="007D5657" w:rsidP="004E602C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Pieteikum</w:t>
+      </w:r>
+      <w:r w:rsidR="008220B9" w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> norādīt</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46DD0" w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> korekt</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46DD0" w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t> pretendenta kontaktinformācija un bankas rekvizīti;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p w14:paraId="0306BDFB" w14:textId="77777777" w:rsidR="00C95AED" w:rsidRPr="00F8406F" w:rsidRDefault="007D5657" w:rsidP="00F60EF5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="426"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B351C">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Pieteikum</w:t>
+      </w:r>
+      <w:r w:rsidR="008220B9" w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir norādīta korekta un pilnīga informācija par nodarbināto, profesijas nosaukums un profesijas kodu un darba vietas adresi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B305F3" w14:textId="77777777" w:rsidR="00C95AED" w:rsidRPr="00F8406F" w:rsidRDefault="007D5657" w:rsidP="00C95AED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pieteikumā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">norādīts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>de minim</w:t>
+      </w:r>
+      <w:r w:rsidR="0053637F" w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veidlapas numurs un veikta atzīme par atbilstošu regulu, ja attiecināms;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F804DC" w14:textId="77777777" w:rsidR="00C95AED" w:rsidRPr="000B351C" w:rsidRDefault="007D5657" w:rsidP="004E602C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>tiek konstatēts, ka pieteikumā ir tehniskas nepilnības vai trūkst pieteikuma pielikumi, komisijas loceklis,</w:t>
+      </w:r>
+      <w:r w:rsidR="00700B0D" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pretendentam nosūtīta e-pastu  par konstatētajām tehniskajām nepilnībām un nepieciešamību </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>divu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbdienu laikā iesniegt precizējumus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00F32F48" w:rsidRPr="000B351C">
-[...166 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00EB02BA" w:rsidP="00E71E92">
+    <w:p w14:paraId="0FDF44A4" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Komisija atbilstoši Sankciju likuma </w:t>
       </w:r>
-      <w:bookmarkStart w:id="19" w:name="_Hlk113867061"/>
+      <w:bookmarkStart w:id="23" w:name="_Hlk113867061"/>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pantā </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>noteiktajam, pārbauda, vai uz pretendentu, tā valdes vai padomes locekli, pati</w:t>
+        <w:t xml:space="preserve">noteiktajam, pārbauda, vai uz pretendentu, tā valdes vai padomes </w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>esā labuma guvēju, pārstāvēt</w:t>
+        <w:t>locekli, patiesā labuma guvēju, pārstāvēt</w:t>
       </w:r>
       <w:r w:rsidR="00583ACE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>tiesīgo personu vai prokūristu, vai personu, kura ir pilnvarota pārstāvēt pretendentu darbībās, kas saistītas ar filiāli, neattiecas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības v</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">ai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas. Pārbaudei izmanto </w:t>
+        <w:t xml:space="preserve">tiesīgo personu vai prokūristu, vai personu, kura ir pilnvarota pārstāvēt pretendentu darbībās, kas saistītas ar filiāli, neattiecas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas. Pārbaudei izmanto </w:t>
       </w:r>
       <w:r w:rsidR="00F53EBB" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>LURSOFT sankciju sarakstu (</w:t>
+        <w:t xml:space="preserve">LURSOFT sankciju sarakstu </w:t>
+      </w:r>
+      <w:r w:rsidR="00F53EBB" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00F53EBB" w:rsidRPr="000B351C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://sankcijas.lursoft.lv/site/index</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F53EBB" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>un Uzņēmumu reģistrā pārbauda pretendenta (tikai j</w:t>
+        <w:t>un Uzņēmumu reģistrā pārbauda pretendenta (tikai juridiskas personas), tā vienības vai struktūras Komisijas regulā (EU) 2022/576 5.l panta pirmajā punktā noteiktajam. Ja konstatē atbilstību Sankciju likuma 11.</w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t>uridiskas personas), tā vienības vai struktūras Komisijas regulā (EU) 2022/576 5.l panta pirmajā punktā noteiktajam. Ja konstatē atbilstību Sankciju likuma 11.</w:t>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:vertAlign w:val="superscript"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> pretendenta pieteikumu no tālākas vērtēšanas; </w:t>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pantā un Komisijas regulas (EU) 2022/576 5.l panta pirmajā punktā noteiktajam, Komisija izslēdz pretendenta pieteikumu no tālākas vērtēšanas; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00EB02BA" w:rsidP="00E71E92">
+    <w:p w14:paraId="0358FD75" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Komisija vērtē pretendent</w:t>
       </w:r>
       <w:r w:rsidR="00C66270" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieteikumu un tā pielikumu atbilstību Noteikumu prasībām:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00EB02BA" w:rsidP="00E71E92">
+    <w:p w14:paraId="080015A0" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Hlk97632542"/>
+      <w:bookmarkStart w:id="24" w:name="_Hlk97632542"/>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15.1.</w:t>
       </w:r>
       <w:r w:rsidR="00F32F48" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>apakšpunkta prasību pārbaudei izmanto VID publiskojamo datu bāzi</w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="000B351C">
+        <w:r w:rsidR="00E71E92" w:rsidRPr="000B351C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>h</w:t>
-[...9 lines deleted...]
-          <w:t>ttps://www6.vid.gov.lv/</w:t>
+          <w:t>https://www6.vid.gov.lv/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, vai VID Saimnieciskās darbības veicēju reģistru </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="000B351C">
+        <w:r w:rsidR="00E71E92" w:rsidRPr="000B351C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www6.vid.gov.lv/SDV</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, vai VID nodokļu maksātāju reģistru </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="000B351C">
+        <w:r w:rsidR="00E71E92" w:rsidRPr="000B351C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www6.vid.gov.lv/STRV</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ja Komisija konstatē, ka pretendenta pieteikumā norādītais NACE kods nav reģistrēts VID publiskojamo datu bāzē, Komisija </w:t>
       </w:r>
-      <w:r w:rsidR="00F7796A">
+      <w:r w:rsidR="005710EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>piecu</w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB400A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">darba </w:t>
+        <w:t>darb</w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">dienu laikā no informācijas pieprasīšanas brīža pretendentam lūdz iesniegt no VID </w:t>
+        <w:t>dienu laikā no informācijas pieprasīšanas brīža pretendentam lūdz iesniegt no VID elektroniskās deklarēšanas sistēmas (turpmāk – VID EDS)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB400A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iegūtu izziņu</w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>elektroniskās deklarēšanas sistēmas (turpm</w:t>
+        <w:t xml:space="preserve">, kas apliecina pretendenta darbību, pieteikumā norādītā NACE koda jomā. Ja vēstulē noteiktajā termiņā </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB400A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izziņa</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB400A" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>āk – VID EDS)</w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>no VID EDS netiek iesniegta, pretendenta pieteikums no dalības tālākā vērtēšanā tiek izslēgts;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00EB02BA" w:rsidP="00E71E92">
+    <w:p w14:paraId="064A3D5F" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu 15.2.</w:t>
       </w:r>
       <w:r w:rsidR="00F32F48" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>apakšpun</w:t>
+        <w:t>apakšpunkta prasīb</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB400A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>kta prasīb</w:t>
+        <w:t xml:space="preserve"> pārbaud</w:t>
       </w:r>
       <w:r w:rsidR="00DB400A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>u</w:t>
+        <w:t>ei</w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pārbaud</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> izmanto, pretendenta pieteikumā sniegto apliecinājumu un papildu iesniegto informāciju (ja attiecināms);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00EB02BA" w:rsidP="00E71E92">
+    <w:p w14:paraId="6921195C" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Hlk97216642"/>
+      <w:bookmarkStart w:id="25" w:name="_Hlk97216642"/>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu 15.4.</w:t>
       </w:r>
       <w:r w:rsidR="00F32F48" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunkta prasību pārbaudei </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">izmanto </w:t>
       </w:r>
       <w:r w:rsidR="00DB400A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aktīvo nodarbinātības pasākumu un pasākumu sadarbības partneru lī</w:t>
+        <w:t xml:space="preserve"> aktīvo nodarbinātības pasākumu un pasākumu sadarbības partneru līgumsaistību pārkāpumu reģistru. Ja pretendents ir iekļauts pārkāpumu reģistrā</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF227B" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un kopš pārkāpuma</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB400A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reģistrēšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF227B" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, nav pagāj</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB174C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>uši divi gadi</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF227B" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>gumsaistību pārkāpumu reģistru. Ja pretendents ir iekļauts pārkāpumu reģistrā</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>Komisija izslēdz pretendenta pieteikumu no tālākas vērtēšanas;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615AAC" w:rsidRPr="00615AAC" w:rsidRDefault="00EB02BA" w:rsidP="00BA772C">
+    <w:p w14:paraId="35D6D2F0" w14:textId="77777777" w:rsidR="00615AAC" w:rsidRPr="00615AAC" w:rsidRDefault="007D5657" w:rsidP="00BA772C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -4092,63 +4503,54 @@
       <w:r w:rsidR="00BD0476" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">punkts). </w:t>
       </w:r>
       <w:r w:rsidR="008775BB" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja konstatē, ka pretendentam ir nodokļu parāds, </w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>pretendenta pieteikums no dalības tālākā v</w:t>
-[...8 lines deleted...]
-        <w:t>ērtēšanā tiek izslēgts.</w:t>
+        <w:t>pretendenta pieteikums no dalības tālākā vērtēšanā tiek izslēgts.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B2413A" w:rsidRPr="00B2413A" w:rsidRDefault="00EB02BA" w:rsidP="00FD5479">
+    <w:p w14:paraId="0D6705FA" w14:textId="77777777" w:rsidR="00B2413A" w:rsidRPr="00B2413A" w:rsidRDefault="007D5657" w:rsidP="00FD5479">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">      16.5. </w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00B2413A">
         <w:rPr>
@@ -4208,60 +4610,69 @@
       <w:r w:rsidR="00150F7C" w:rsidRPr="00B2413A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>nodarbināto</w:t>
       </w:r>
       <w:r w:rsidR="00951F89" w:rsidRPr="00B2413A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="005C6527" w:rsidRPr="00B2413A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>“Bezdarbnieku uzskaites un reģistrēto vakanču informācijas sistēmā” (BURVIS)</w:t>
+        <w:t>Bezdarbnieku uzskaites un reģistrēto vakanču informācijas sistēmā</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000223B3" w:rsidRPr="00B2413A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pārbauda </w:t>
+        <w:t xml:space="preserve">pārbauda </w:t>
       </w:r>
       <w:r w:rsidR="00951F89" w:rsidRPr="00B2413A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>VID datus</w:t>
       </w:r>
       <w:r w:rsidR="001627EF" w:rsidRPr="00B2413A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00951F89" w:rsidRPr="00B2413A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -4316,184 +4727,193 @@
       <w:r w:rsidR="005C6527" w:rsidRPr="00B2413A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Veselības un darbspēju ekspertīzes ārstu valsts komisija</w:t>
       </w:r>
       <w:r w:rsidR="001627EF" w:rsidRPr="00B2413A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="005C6527" w:rsidRPr="00B2413A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000223B3" w:rsidRPr="00B2413A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>VDEĀVK</w:t>
-[...8 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>datus</w:t>
+      </w:r>
+      <w:r w:rsidR="001627EF" w:rsidRPr="00B2413A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="000223B3" w:rsidRPr="00B2413A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> datus</w:t>
-[...8 lines deleted...]
-        <w:t>,</w:t>
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:r w:rsidR="00150F7C" w:rsidRPr="00B2413A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>nodarbinātajam</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2561F" w:rsidRPr="00B2413A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000223B3" w:rsidRPr="00B2413A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vai </w:t>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t>ir noteikta invaliditāte;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C231D" w:rsidRDefault="00EB02BA" w:rsidP="000C231D">
+    <w:p w14:paraId="445CF18E" w14:textId="77777777" w:rsidR="007E4DE2" w:rsidRPr="00BD1934" w:rsidRDefault="007D5657" w:rsidP="000C231D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">      16.6. </w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00B2413A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu 109.</w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00B2413A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>28</w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00B2413A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> punkta prasības pārbaudē izmanto Uzņēmumu reģistrā </w:t>
+        <w:t xml:space="preserve"> punkta prasības pārbaudē izmanto Uzņēmumu reģistr</w:t>
+      </w:r>
+      <w:r w:rsidR="003774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003774B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>datus</w:t>
       </w:r>
       <w:r w:rsidR="000604BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">vestos reģistrus. </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CF4BC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00B2413A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">ieejamo informāciju </w:t>
       </w:r>
       <w:r w:rsidR="005C6527" w:rsidRPr="00B2413A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -4505,414 +4925,1171 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>komercreģistrā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B2413A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> komersanta</w:t>
       </w:r>
+      <w:r w:rsidR="00A72082">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA772C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="000D74CF" w:rsidRPr="00123DDC">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>individuālā uzņēmuma</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="000604BF">
+        <w:t xml:space="preserve">individuālā </w:t>
+      </w:r>
+      <w:r w:rsidR="000D74CF" w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uzņēmuma</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06FFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A72082" w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valsts vai pašvaldību iestādes</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6527" w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> statusam</w:t>
+      </w:r>
+      <w:r w:rsidR="000604BF" w:rsidRPr="00BD1934">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F5D6D" w:rsidRPr="000C231D" w:rsidRDefault="00EB02BA" w:rsidP="000C231D">
+    <w:p w14:paraId="3CABB518" w14:textId="77777777" w:rsidR="007E4DE2" w:rsidRPr="004E602C" w:rsidRDefault="007D5657" w:rsidP="000C231D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...50 lines deleted...]
-      <w:r w:rsidR="00E4186E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>16.6.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A72082" w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Atbilstoši Noteikumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 192.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> punktam, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00A72082" w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alsts un pašvaldību iestādēm, kuras pieteikumā </w:t>
+      </w:r>
+      <w:r w:rsidR="006D662C" w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>veikušas atzīmi</w:t>
+      </w:r>
+      <w:r w:rsidR="00A72082" w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, ka</w:t>
+      </w:r>
+      <w:r w:rsidR="00512D88" w:rsidRPr="00BD1934">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00512D88" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">finanšu atbalstam piesakās ārpus </w:t>
+      </w:r>
+      <w:r w:rsidR="00512D88" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidR="00512D88" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regulējuma,</w:t>
+      </w:r>
+      <w:r w:rsidR="00512D88" w:rsidRPr="00BD1934">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A72082" w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D662C" w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>pārliecinās</w:t>
+      </w:r>
+      <w:r w:rsidR="00D21251" w:rsidRPr="004E602C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00BE2811" w:rsidRPr="00BE2811">
-[...53 lines deleted...]
-      <w:r w:rsidR="00B631E4" w:rsidRPr="000B351C">
+      <w:r w:rsidR="006D662C" w:rsidRPr="00BD1934">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB400A">
-[...17 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00A72082" w:rsidRPr="00BD1934">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> no kompetentajām valsts institūcijām.</w:t>
+      <w:r w:rsidR="006D662C" w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="006D662C" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00512D88" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tā</w:t>
+      </w:r>
+      <w:r w:rsidR="00011E07" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00512D88" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D662C" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ir iekļaut</w:t>
+      </w:r>
+      <w:r w:rsidR="00512D88" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00011E07" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="006D662C" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E06FFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aģentūras apstiprinātajā v</w:t>
+      </w:r>
+      <w:r w:rsidR="006D662C" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alsts un pašvaldību iestāžu sarakstā, kurām komercdarbības atbalsta nosacījumi netiek piemēroti</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06FFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRDefault="00E71E92" w:rsidP="002E67C2">
+    <w:p w14:paraId="224F31C3" w14:textId="77777777" w:rsidR="000C231D" w:rsidRPr="004E602C" w:rsidRDefault="007D5657" w:rsidP="000C231D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">16.6.2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Atbilstoši Noteikumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 192.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> punktam, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valsts </w:t>
+      </w:r>
+      <w:r w:rsidR="00512D88" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vai pašvaldību iestāde</w:t>
+      </w:r>
+      <w:r w:rsidR="00011E07" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00512D88" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, kura</w:t>
+      </w:r>
+      <w:r w:rsidR="00011E07" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00512D88" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pieteikumā veic atzīmi, ka finanšu atbalstam piesakās ārpus </w:t>
+      </w:r>
+      <w:r w:rsidR="00512D88" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidR="00512D88" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regulējuma un nav iekļauta</w:t>
+      </w:r>
+      <w:r w:rsidR="00011E07" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00E06FFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aģentūras apstiprinātajā v</w:t>
+      </w:r>
+      <w:r w:rsidR="00011E07" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alsts un pašvaldību iestāžu sarakstā, kurām komercdarbības </w:t>
+      </w:r>
+      <w:r w:rsidR="00011E07" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>atbalsta nosacījumi netiek piemēroti</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06FFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57541" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atbilstību </w:t>
+      </w:r>
+      <w:r w:rsidR="00512D88" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">finanšu atbalsta saņemšanai </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57541" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00512D88" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ārpus </w:t>
+      </w:r>
+      <w:r w:rsidR="00512D88" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de minimis </w:t>
+      </w:r>
+      <w:r w:rsidR="00512D88" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>regulējuma</w:t>
+      </w:r>
+      <w:r w:rsidR="00512D88" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57541" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izvērtē</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5590C" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, ņemot vērā</w:t>
+      </w:r>
+      <w:r w:rsidR="00512D88" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pieteikumam </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57541" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pievienot</w:t>
+      </w:r>
+      <w:r w:rsidR="00011E07" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57541" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5590C" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pielikum</w:t>
+      </w:r>
+      <w:r w:rsidR="00011E07" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00011E07" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “D</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57541" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e minimis</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57541" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vērtēšanas anket</w:t>
+      </w:r>
+      <w:r w:rsidR="00011E07" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a”</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57541" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iekļaut</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5590C" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57541" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informācij</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5590C" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57541" w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3BBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00B631E4" w:rsidRPr="000B351C" w:rsidRDefault="00B631E4" w:rsidP="000253B7">
+    <w:p w14:paraId="5334C9B9" w14:textId="77777777" w:rsidR="008F5D6D" w:rsidRPr="000C231D" w:rsidRDefault="007D5657" w:rsidP="000C231D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4185">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB7049" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc visu kritēriju pārbaudes, Komisija pārliecinās, vai pretendenta pieteikuma saturs sniedz visu izvērtēšanai nepieciešamo informāciju, vai tas ir atbilstoši noformēts. Ja Komisija konstatē, ka pieteikumā ietvertā vai pretendenta iesniegtā informācija vai dokuments ir neskaidrs vai nepilnīgs, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2811" w:rsidRPr="00BE2811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>vai, ņemot vērā līdzšinējo sadarbību</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4186E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2811" w:rsidRPr="00BE2811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir nepieciešama papildu informācija</w:t>
+      </w:r>
+      <w:r w:rsidR="008C32F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C32F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>un pretendents nav sniedzis precizējumus pēc e-pastā nosūtītā aicinājuma,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2811" w:rsidRPr="00BE2811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lai gūtu pārliecību, ka pretendents spēs nodrošināt Pasākuma mērķa sasniegšanu un piešķirtā finansējuma izlietošanu atbilstoši Pasākuma īstenošanas nosacījumiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2811">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB7049" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Komisija </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>piecu</w:t>
+      </w:r>
+      <w:r w:rsidR="00B631E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbdienu laikā </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB7049" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rakstveidā par to informē pretendentu un </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">piecu </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB400A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>darb</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB7049" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dienu laikā no informācijas pieprasīšanas brīža pieprasa, lai pretendents izskaidro vai papildina minēto informāciju, vai dokumentu, vai iesniedz trūkstošo dokumentu, nodrošinot vienlīdzīgu attieksmi pret visiem pretendentiem. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Komisijai ir tiesības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1326">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>pieprasīt informāc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1326">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>iju</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par pretendenta atbilstību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E1326">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no kompetentajām valsts institūcijām.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E41BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E41BF" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ja Komisija konstatē, ka pieteikums nav noformēts atbilstoši Ministru kabineta 2018. gada 4. septembra noteikumiem Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E41BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E41BF" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>558 “Dokumentu izstrādāšanas un noformēšanas kārtība” noteiktajām prasībām</w:t>
+      </w:r>
+      <w:r w:rsidR="008E41BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8406F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>pretendents nav sniedzis precizējumus oficiālā vēstulē norādītajā termiņā</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8406F" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, pretendenta pieteikumu no dalības tālākā vērtēšanā izslēdz.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E41BF" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B2BADC7" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRDefault="00E71E92" w:rsidP="002E67C2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45B67087" w14:textId="77777777" w:rsidR="00B631E4" w:rsidRPr="000B351C" w:rsidRDefault="00B631E4" w:rsidP="000253B7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00E71E92" w:rsidP="00E71E92">
+    <w:p w14:paraId="0307BE98" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00E71E92" w:rsidP="00E71E92">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00EB02BA" w:rsidP="00E71E92">
+    <w:p w14:paraId="5B276EA3" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="007D5657" w:rsidP="00E71E92">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>V. Lēmuma pieņemšana</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00E71E92" w:rsidP="00E71E92">
+    <w:p w14:paraId="12CC3D82" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="000B351C" w:rsidRDefault="00E71E92" w:rsidP="00E71E92">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FD3F64" w:rsidRPr="00B21A37" w:rsidRDefault="00EB02BA" w:rsidP="000C231D">
+    <w:p w14:paraId="406069FC" w14:textId="77777777" w:rsidR="00FD3F64" w:rsidRPr="00B21A37" w:rsidRDefault="007D5657" w:rsidP="000C231D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Hlk532311985"/>
+      <w:bookmarkStart w:id="26" w:name="_Hlk532311985"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidR="00D043B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00B21A37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Komisija pieņem lēmumu atbilstoši </w:t>
       </w:r>
       <w:r w:rsidR="00513131">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4941,54 +6118,54 @@
       <w:r w:rsidR="00CB7049" w:rsidRPr="00B21A37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteiktais rezultatīvais rādītājs  ir pietiekams visu pretendentu pieteikto darba vietu </w:t>
       </w:r>
       <w:r w:rsidR="00DC6D27">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>pielāgošanai</w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00B21A37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>, Komisija pieņem lēmumu par iespējamu līguma slēgšanu ar pretendentiem, kuriem nav pieprasīta papildus informācija vai dokumenti.</w:t>
+        <w:t>, Komisija pieņem lēmumu par iespējamu līguma slēgšanu ar pretendentiem, kuriem nav pieprasīta papildu informācija vai dokumenti.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRDefault="00EB02BA" w:rsidP="000C231D">
+    <w:p w14:paraId="4DCEC682" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRDefault="007D5657" w:rsidP="000C231D">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidR="000253B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5000,50 +6177,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Pretendentu, kuriem lūdz iesniegt papildu informāciju vai dokumentus</w:t>
       </w:r>
       <w:r w:rsidR="008F5D6D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F5D6D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vai par kuriem pieprasīta informācija no citām kompetentajām valsts institūcijām</w:t>
       </w:r>
+      <w:r w:rsidR="00F60EF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">(kārtības </w:t>
       </w:r>
       <w:r w:rsidR="009078C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -5097,175 +6282,139 @@
       <w:r w:rsidR="00CB7049" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ā, 1</w:t>
       </w:r>
       <w:r w:rsidR="00D043B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>.1., 1</w:t>
+        <w:t>.1.apakšpunktā un 1</w:t>
       </w:r>
       <w:r w:rsidR="00D043B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>.4.</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F32F48" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>apakšpunktā un 1</w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t>punktā minētajos gadījumos), pieteikumus izskata atsevišķā Komisijas sēdē pēc papildu informācijas iesniegšanas termiņa beigām vai ātrāk, ja visa papildu pieprasītā informācija vai dokumenti iesniegti.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE2811" w:rsidRDefault="00EB02BA" w:rsidP="000C231D">
+    <w:p w14:paraId="10A23A87" w14:textId="77777777" w:rsidR="00BE2811" w:rsidRDefault="007D5657" w:rsidP="000C231D">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00D043B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00D67A53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Komisija izslēdz pretendenta pieteikumu no dalības vērtēšanā gadījumā, ja</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D67A53" w:rsidRDefault="00EB02BA" w:rsidP="003A2CCB">
+    <w:p w14:paraId="3AAC0397" w14:textId="77777777" w:rsidR="00D67A53" w:rsidRDefault="007D5657" w:rsidP="003A2CCB">
       <w:pPr>
         <w:ind w:left="993" w:hanging="142"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="003A2CCB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5315,51 +6464,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="008F5D6D" w:rsidRPr="00D53F4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>av gūta pārliecība, ka pretendents spēs nodrošināt Pasākuma mērķa sasniegšanu un piešķirtā finansējuma izlietošanu, atbilstoši Pasākuma īstenošanas nosacījumiem</w:t>
       </w:r>
       <w:r w:rsidR="008F5D6D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="00D67A53" w:rsidRDefault="00EB02BA" w:rsidP="009E5011">
+    <w:p w14:paraId="74129AAF" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="00D67A53" w:rsidRDefault="007D5657" w:rsidP="009E5011">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="426" w:firstLine="294"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C46071" w:rsidRPr="00D67A53">
         <w:rPr>
@@ -5476,51 +6625,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="00F2561F" w:rsidRPr="00D67A53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>punktā noteiktaj</w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00D67A53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>iem nosacījumiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C92BF6" w:rsidRDefault="00EB02BA" w:rsidP="00C46071">
+    <w:p w14:paraId="08C51BD2" w14:textId="77777777" w:rsidR="00C92BF6" w:rsidRDefault="007D5657" w:rsidP="00C46071">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidR="00C46071">
@@ -5555,99 +6704,99 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>neatbilst Noteikumu 15.1.</w:t>
       </w:r>
       <w:r w:rsidR="00F32F48" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunkta prasībām - </w:t>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="_Hlk97293508"/>
+      <w:bookmarkStart w:id="27" w:name="_Hlk97293508"/>
       <w:r w:rsidR="00CB7049" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">pretendents nav reģistrēts saskaņā </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="00C46071">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ar attiecīgo saimniecisko darbību regulējošo normatīvo aktu prasībām</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidR="00CB7049" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C92BF6" w:rsidRDefault="00EB02BA" w:rsidP="00C46071">
+    <w:p w14:paraId="0CC8FEAA" w14:textId="77777777" w:rsidR="00C92BF6" w:rsidRDefault="007D5657" w:rsidP="00C46071">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidR="00C46071">
         <w:rPr>
@@ -5690,108 +6839,108 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>neatbilst Noteikumu 15.2.</w:t>
       </w:r>
       <w:r w:rsidR="00F32F48" w:rsidRPr="00C92BF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00C92BF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunkta prasībām - pretendentam </w:t>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="_Hlk97293531"/>
+      <w:bookmarkStart w:id="28" w:name="_Hlk97293531"/>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00C92BF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">nav licence, </w:t>
       </w:r>
       <w:r w:rsidR="00C46071">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00C92BF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">akreditācijas lapa, sertifikāts attiecīgo pakalpojumu sniegšanai, ja to nepieciešamību </w:t>
       </w:r>
       <w:r w:rsidR="00C46071">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00C92BF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>nosaka normatīvie akti</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00C92BF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C92BF6" w:rsidRDefault="00EB02BA" w:rsidP="00C46071">
+    <w:p w14:paraId="15DE7C27" w14:textId="77777777" w:rsidR="00C92BF6" w:rsidRDefault="007D5657" w:rsidP="00C46071">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="851"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00D043B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -5823,127 +6972,128 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>neatbilst Noteikumu 15.4.</w:t>
       </w:r>
       <w:r w:rsidR="00F32F48" w:rsidRPr="00C92BF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00C92BF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunkta prasībām - pretendents </w:t>
       </w:r>
-      <w:bookmarkStart w:id="25" w:name="_Hlk97293622"/>
+      <w:bookmarkStart w:id="29" w:name="_Hlk97293622"/>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00C92BF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>pēdēj</w:t>
       </w:r>
       <w:r w:rsidR="00D67A53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">o divu gadu </w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00C92BF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">laikā ir būtiski pārkāpis </w:t>
       </w:r>
       <w:r w:rsidR="00DB400A" w:rsidRPr="00C92BF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00C92BF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pasākumu īstenošanas nosacījumus</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00C92BF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C92BF6" w:rsidRDefault="00EB02BA" w:rsidP="00C46071">
+    <w:p w14:paraId="134DA715" w14:textId="77777777" w:rsidR="00C92BF6" w:rsidRDefault="007D5657" w:rsidP="00C46071">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="851"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="005D2A4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008F5D6D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6012,51 +7162,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">punktā </w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00C92BF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">minētajiem izslēgšanas noteikumiem, vai pretendentam dienā, kad pieņemts lēmums par iespējamu līguma slēgšanas tiesību piešķiršanu, Latvijā vai valstī, kurā tas reģistrēts vai kurā atrodas tā pastāvīgā dzīvesvieta, ir nodokļu parāds, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parāds, kas kopsummā kādā no valstīm pārsniedz 150 </w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00C92BF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>euro;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF2646" w:rsidRDefault="00EB02BA" w:rsidP="00FF2646">
+    <w:p w14:paraId="250F8BF9" w14:textId="77777777" w:rsidR="00FF2646" w:rsidRDefault="007D5657" w:rsidP="00FF2646">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="851"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="005D2A4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6095,51 +7245,60 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>neatbilst Noteikumu 109.</w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00C92BF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>28</w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00C92BF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> punkta prasībām -</w:t>
+        <w:t xml:space="preserve"> punkta prasībām </w:t>
+      </w:r>
+      <w:r w:rsidR="00960F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00C92BF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00C92BF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">pretendents nav </w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="002E67C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -6149,166 +7308,285 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003A46B3" w:rsidRPr="002E67C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">vai </w:t>
       </w:r>
       <w:r w:rsidR="003A46B3" w:rsidRPr="002E67C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>individuālais uzņēmums</w:t>
       </w:r>
-      <w:r w:rsidR="00C67050" w:rsidRPr="002E67C2">
+      <w:r w:rsidR="006D662C" w:rsidRPr="00BD1934">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>, valsts vai pašvaldību iestāde</w:t>
+      </w:r>
+      <w:r w:rsidR="00C67050" w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003A46B3" w:rsidRPr="002E67C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF2646" w:rsidRPr="009A7F03" w:rsidRDefault="00EB02BA" w:rsidP="00FF2646">
+    <w:p w14:paraId="6079A3E6" w14:textId="77777777" w:rsidR="00FF2646" w:rsidRDefault="007D5657" w:rsidP="00FF2646">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="851"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20.8. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="26" w:name="_Hlk194574611"/>
+      <w:bookmarkStart w:id="30" w:name="_Hlk194574611"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pretendentam ir apturēta </w:t>
       </w:r>
       <w:r w:rsidRPr="00004DEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">finansējuma </w:t>
+        <w:t>finansējuma izmaksa noslēgto līgumu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par aktīvo nodarbinātības pasākumu īstenošanu</w:t>
       </w:r>
       <w:r w:rsidRPr="00004DEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>izmaksa noslēgto līgumu</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> ietvaros saistībā ar aizdomām par būtisku līguma nosacījumu neievērošanu</w:t>
       </w:r>
       <w:r w:rsidRPr="007E1326">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:p w:rsidR="00FF2646" w:rsidRPr="00C92BF6" w:rsidRDefault="00FF2646" w:rsidP="00C46071">
+    <w:p w14:paraId="3591A398" w14:textId="77777777" w:rsidR="00CA0EFA" w:rsidRPr="004E602C" w:rsidRDefault="007D5657">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="851"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20.9. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92BF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>neatbilst Noteikumu 109.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92BF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92BF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> punkta prasībām </w:t>
+      </w:r>
+      <w:r w:rsidR="00960F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92BF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pretendenta pieteikumā norādītais darbinieks </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>atbilst Pasākuma noteiktajai mērķa grupai – bezdarba riskam pakļauta nodarbināta persona ar invaliditāti, kura nodarbināta pie pretendenta</w:t>
+      </w:r>
+      <w:r w:rsidR="006D662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="002E67C2" w:rsidRDefault="00EB02BA" w:rsidP="000C231D">
+    <w:bookmarkEnd w:id="30"/>
+    <w:p w14:paraId="2F3DCD6B" w14:textId="77777777" w:rsidR="00FF2646" w:rsidRPr="00C92BF6" w:rsidRDefault="00FF2646" w:rsidP="00C46071">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="851"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70FE5B7C" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="002E67C2" w:rsidRDefault="007D5657" w:rsidP="000C231D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Hlk106197289"/>
+      <w:bookmarkStart w:id="31" w:name="_Hlk106197289"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidR="002E67C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="005A025C" w:rsidRPr="002E67C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -6329,52 +7607,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E2163D" w:rsidRPr="002E67C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A025C" w:rsidRPr="002E67C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>punktā noteiktajām prasībām.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="00BD7AD6" w:rsidRDefault="00EB02BA" w:rsidP="000C231D">
+    <w:bookmarkEnd w:id="31"/>
+    <w:p w14:paraId="6908872D" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="00BD7AD6" w:rsidRDefault="007D5657" w:rsidP="000C231D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidR="00D043B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6387,51 +7665,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
       <w:r w:rsidR="00BD7AD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasākuma īstenošanai piešķirtais </w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00617386">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>rezultatīvais rādītājs nav pietiekams visu atbilstošo pretendentu pieteikto darba vietu atbalstīšanai,</w:t>
       </w:r>
-      <w:bookmarkStart w:id="28" w:name="_Hlk106197480"/>
+      <w:bookmarkStart w:id="32" w:name="_Hlk106197480"/>
       <w:r w:rsidR="00BD7AD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D043B6" w:rsidRPr="00617386">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Komisija </w:t>
       </w:r>
       <w:r w:rsidR="00D043B6" w:rsidRPr="00BD7AD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">atbalsta pretendentu piedāvātās darba vietas pieteikumu reģistrēšanas secībā </w:t>
@@ -6439,99 +7717,100 @@
       <w:r w:rsidR="00DB400A" w:rsidRPr="00BD7AD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūr</w:t>
       </w:r>
       <w:r w:rsidR="0065641B" w:rsidRPr="00BD7AD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidR="00D043B6" w:rsidRPr="00BD7AD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA772C" w:rsidRDefault="00EB02BA" w:rsidP="000C231D">
+    <w:p w14:paraId="0736AF2E" w14:textId="77777777" w:rsidR="00BA772C" w:rsidRDefault="007D5657" w:rsidP="000C231D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidR="00D043B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00DC14E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Komisija pieņem lēmumu:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00617386" w:rsidRPr="00DC14E2" w:rsidRDefault="00EB02BA" w:rsidP="00BA772C">
+    <w:p w14:paraId="57EB256B" w14:textId="77777777" w:rsidR="00617386" w:rsidRPr="00A57541" w:rsidRDefault="007D5657">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993" w:hanging="1"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidR="00D043B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -6597,122 +7876,216 @@
       <w:r w:rsidR="00DC14E2" w:rsidRPr="00DC14E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> panta un </w:t>
       </w:r>
       <w:r w:rsidR="00BD7AD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00DC14E2" w:rsidRPr="00DC14E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">egulas (EU) 2022/576 5.l panta pirmajā punktā noteiktajam, vai neatbilst Noteikumu 15.1., 15.2., 15.4., 15.5. apakšpunktā un </w:t>
+        <w:t>egulas (EU) 2022/576 5.l panta pirmajā punktā noteiktajam, vai neatbilst Noteikumu 15.1., 15.2., 15.4., 15.5. apakšpunktā</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0982">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noteiktajam</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC14E2" w:rsidRPr="00DC14E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00142716">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00DC14E2" w:rsidRPr="00DC14E2">
+      <w:r w:rsidR="00CA0EFA" w:rsidRPr="00DC14E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>109.</w:t>
       </w:r>
-      <w:r w:rsidR="00DC14E2" w:rsidRPr="00DC14E2">
+      <w:r w:rsidR="00CA0EFA" w:rsidRPr="00DC14E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>28</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DC14E2" w:rsidRPr="00DC14E2">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0EFA" w:rsidRPr="00DC14E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00203ED7" w:rsidRPr="00DC14E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>punktā atrunātajām prasībām</w:t>
+      </w:r>
+      <w:r w:rsidR="00203ED7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0EFA" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pretendenta pieteikumā norādītais darbinieks </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0EFA" w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>atbilst Pasākuma noteiktajai mērķa grupai – bezdarba riskam pakļauta nodarbināta persona ar invaliditāti, kura nodarbināta pie pretendenta</w:t>
+      </w:r>
+      <w:r w:rsidR="00203ED7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00DC14E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>punktā atrunātajām prasībām;</w:t>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="00B46D9A" w:rsidRDefault="00EB02BA" w:rsidP="00617386">
+    <w:p w14:paraId="73074C11" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="00B46D9A" w:rsidRDefault="007D5657" w:rsidP="00617386">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00C46071">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00D043B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">.2. </w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00DC14E2">
@@ -6851,51 +8224,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00DC14E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">punkta </w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00B46D9A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>nosacījumiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD7AD6" w:rsidRDefault="00EB02BA" w:rsidP="00617386">
+    <w:p w14:paraId="79FE0BFA" w14:textId="77777777" w:rsidR="000D62EA" w:rsidRDefault="007D5657">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidR="00D043B6">
         <w:rPr>
@@ -6916,51 +8289,51 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>neatbalstīt</w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00B46D9A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pretendenta piedāvātās darba vietas, ja</w:t>
       </w:r>
       <w:r w:rsidR="00D043B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD7AD6" w:rsidRDefault="00EB02BA" w:rsidP="00617386">
+    <w:p w14:paraId="221E73ED" w14:textId="77777777" w:rsidR="00BD7AD6" w:rsidRDefault="007D5657" w:rsidP="00617386">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7AD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>23.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -7040,246 +8413,395 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC14E2" w:rsidRPr="00B46D9A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> punkta </w:t>
       </w:r>
       <w:r w:rsidR="005D16B9" w:rsidRPr="00B46D9A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>prasībām</w:t>
       </w:r>
+      <w:r w:rsidR="002E34B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="002E34B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="002E34B1" w:rsidRPr="000C231D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>otāciju viena nodarbinātā darba vietas pielāgošanai var piešķirt ne biežāk kā reizi piecos gados</w:t>
+      </w:r>
+      <w:r w:rsidR="002E34B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRDefault="00EB02BA" w:rsidP="00617386">
+    <w:p w14:paraId="0552198D" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="00BD1934" w:rsidRDefault="007D5657" w:rsidP="00617386">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">23.3.2. Pasākuma īstenošanai </w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00B46D9A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">noteiktais rezultatīvais rādītājs ir nepietiekams, lai atbalstītu visu atbilstošo pretendentu piedāvāto darba vietu </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DC6D27">
+        <w:t xml:space="preserve">noteiktais rezultatīvais rādītājs ir nepietiekams, lai atbalstītu </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB7049" w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">visu atbilstošo pretendentu piedāvāto darba vietu </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6D27" w:rsidRPr="00BD1934">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>pielāgošanu</w:t>
       </w:r>
-      <w:r w:rsidR="00CB7049" w:rsidRPr="00B46D9A">
+      <w:r w:rsidR="00CB7049" w:rsidRPr="00BD1934">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B631E4" w:rsidRPr="009E5011" w:rsidRDefault="00EB02BA" w:rsidP="00B631E4">
+    <w:p w14:paraId="39AAF085" w14:textId="77777777" w:rsidR="000D62EA" w:rsidRDefault="007D5657" w:rsidP="00617386">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...66 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>23.3.3. neatbilst Noteikumu 109.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> punktā minētajām prasībām (pretendents ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">komersants, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>individuālais uzņēmums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E602C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>valsts vai pašvaldības iestāde.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD1934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B631E4" w:rsidRPr="00B46D9A" w:rsidRDefault="00B631E4" w:rsidP="00617386">
+    <w:p w14:paraId="6DD9DDEE" w14:textId="77777777" w:rsidR="00B631E4" w:rsidRPr="009E5011" w:rsidRDefault="007D5657" w:rsidP="00B631E4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C46071">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.4. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="33" w:name="_Hlk182386772"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Pagarināt administratīvā akta izdošanas termiņu,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="34" w:name="_Hlk185325058"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidR="009E5011">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Komisija konstatē, ka lēmuma pieņemšanai par Pretendenta apstiprināšanu dalībai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Pasākumā vai atteikumu apstiprināt tā dalību Pasākumā, Komisijai nepieciešams papildu laiks, kas pārsniedz Administratīvā procesa likuma 64. panta pirmajā daļā noteikto termiņu</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidR="00E4186E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00F7600D" w:rsidRDefault="00EB02BA" w:rsidP="000C231D">
+    <w:p w14:paraId="5A23D577" w14:textId="77777777" w:rsidR="00B631E4" w:rsidRPr="00B46D9A" w:rsidRDefault="00B631E4" w:rsidP="00617386">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="993"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BC1268D" w14:textId="77777777" w:rsidR="00F7600D" w:rsidRDefault="007D5657" w:rsidP="000C231D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Hlk106197533"/>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkStart w:id="35" w:name="_Hlk106197533"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="005D2A4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -7317,59 +8839,69 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Pasākumam</w:t>
       </w:r>
       <w:r w:rsidR="006D0A42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiek</w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00871CF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="_Hlk98235751"/>
+      <w:bookmarkStart w:id="36" w:name="_Hlk98235751"/>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00871CF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>piešķirts papildu rezultatīvais rādītājs, lai atkārtoti lemtu par to pretendentu pieteikto darba vai mācību vietu atbalstīšanu, par kurām tika pieņemts Komisijas lēmums “neatbalstīt”, pamatojoties uz kā</w:t>
+        <w:t xml:space="preserve">piešķirts papildu rezultatīvais rādītājs, lai atkārtoti lemtu par to pretendentu pieteikto darba vai mācību vietu atbalstīšanu, par kurām tika pieņemts Komisijas lēmums “neatbalstīt”, pamatojoties uz </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB7049" w:rsidRPr="00871CF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>kā</w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00110076">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>rtības 2</w:t>
       </w:r>
       <w:r w:rsidR="005D2A4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00110076">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -7381,51 +8913,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00F32F48" w:rsidRPr="00110076">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00110076">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>apakšpunktu,</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00110076">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Komisijas priekšsēdētājs sasauc Komisiju. Komisija pieņem lēmumu, atbilstoši kārtības</w:t>
       </w:r>
       <w:r w:rsidR="00EE5E1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00110076">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -7472,540 +9004,540 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasākuma īstenošanai </w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00871CF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">papildu rezultatīvais rādītājs </w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>netiek piešķirts, atkārtotu Komisiju nesasauc.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="33" w:name="_Hlk106197985"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkStart w:id="37" w:name="_Hlk106197985"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
-    <w:p w:rsidR="00142716" w:rsidRDefault="00142716" w:rsidP="00142716">
+    <w:p w14:paraId="2BF0AD6A" w14:textId="77777777" w:rsidR="00142716" w:rsidRDefault="00142716" w:rsidP="00142716">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D1ED0" w:rsidRPr="00142716" w:rsidRDefault="007D1ED0" w:rsidP="00142716">
+    <w:p w14:paraId="4B398C35" w14:textId="77777777" w:rsidR="007D1ED0" w:rsidRPr="00142716" w:rsidRDefault="007D1ED0" w:rsidP="00142716">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E71E92" w:rsidRPr="00142716" w:rsidRDefault="00EB02BA" w:rsidP="00142716">
+    <w:p w14:paraId="79C498C7" w14:textId="77777777" w:rsidR="00E71E92" w:rsidRPr="00142716" w:rsidRDefault="007D5657" w:rsidP="00142716">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>VI. Lēmuma paziņošana</w:t>
+        <w:t xml:space="preserve">VI. Lēmuma paziņošana un līguma </w:t>
       </w:r>
       <w:r w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un līguma noslēgšana</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+        <w:t>noslēgšana</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="38" w:name="_Hlk46388715"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:p w:rsidR="00142716" w:rsidRDefault="00142716" w:rsidP="00D7594F">
+    <w:bookmarkEnd w:id="38"/>
+    <w:p w14:paraId="06260E18" w14:textId="77777777" w:rsidR="00142716" w:rsidRDefault="00142716" w:rsidP="00D7594F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00142716" w:rsidRDefault="00EB02BA" w:rsidP="000C231D">
+    <w:p w14:paraId="7CF775AC" w14:textId="77777777" w:rsidR="00142716" w:rsidRDefault="007D5657" w:rsidP="000C231D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="005D2A4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Komisija </w:t>
       </w:r>
-      <w:r w:rsidR="002E67C2">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00BD1A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>piecu</w:t>
       </w:r>
       <w:r w:rsidR="00B631E4" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">darba dienu laikā pēc lēmuma pieņemšanas dienas atbilstoši Paziņošanas likumā noteiktajai kārtībai </w:t>
+        <w:t xml:space="preserve">darbdienu laikā pēc lēmuma pieņemšanas dienas atbilstoši Paziņošanas likumā noteiktajai kārtībai </w:t>
       </w:r>
       <w:r w:rsidR="00DB400A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>nosūta</w:t>
       </w:r>
       <w:r w:rsidR="00DB400A" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>pretendent</w:t>
       </w:r>
       <w:r w:rsidR="00DB400A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>am</w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="000B351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> lēmumu.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
-    <w:p w:rsidR="00142716" w:rsidRDefault="00EB02BA" w:rsidP="000C231D">
+    <w:p w14:paraId="3C6A4836" w14:textId="77777777" w:rsidR="00142716" w:rsidRDefault="007D5657" w:rsidP="000C231D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="005D2A4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00142716">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Informācija par Komisijas lēmumu “atbalstīt” tiek publicēta Aģentūras mājaslapā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F5B62" w:rsidRDefault="00EB02BA" w:rsidP="000C231D">
+    <w:p w14:paraId="54611BDA" w14:textId="77777777" w:rsidR="002F5B62" w:rsidRDefault="007D5657" w:rsidP="000C231D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">27. </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Pretendents Komisijas lēmumu var apstrīdēt </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> direktoram viena mēneša laikā no lēmuma spēkā stāšanās dienas, iesniedzot rakstveida iesniegumu</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6082B" w:rsidRDefault="00EB02BA" w:rsidP="000C231D">
+    <w:p w14:paraId="2C766B0A" w14:textId="77777777" w:rsidR="00C6082B" w:rsidRDefault="007D5657" w:rsidP="000C231D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="002F5B62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00142716">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lēmumā un Komisijas protokolā norāda, ka ar Komisijas atbalstītajiem pretendentiem līgumu par Pasākuma īstenošanu slēdz </w:t>
       </w:r>
-      <w:bookmarkStart w:id="35" w:name="_Hlk112840325"/>
+      <w:bookmarkStart w:id="39" w:name="_Hlk112840325"/>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00142716">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">desmit darba dienu laikā </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00142716">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>no Komisijas lēmuma spēkā stāšanās dienas (</w:t>
       </w:r>
       <w:r w:rsidR="003F64C2" w:rsidRPr="00142716">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lēmums stājas spēkā ar brīdi, kad tas paziņots pretendentam un lēmumu paziņo pretendentam atbilstoši Paziņošanas likumam</w:t>
       </w:r>
       <w:r w:rsidR="00CB7049" w:rsidRPr="00142716">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="36" w:name="_Hlk112840386"/>
+      <w:bookmarkStart w:id="40" w:name="_Hlk112840386"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C6082B" w:rsidRDefault="00EB02BA" w:rsidP="00C6082B">
+    <w:p w14:paraId="55F5273D" w14:textId="77777777" w:rsidR="00C6082B" w:rsidRDefault="007D5657" w:rsidP="00C6082B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Hlk194574858"/>
+      <w:bookmarkStart w:id="41" w:name="_Hlk194574858"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>28.1.</w:t>
       </w:r>
       <w:r w:rsidR="009F2E11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="_Hlk194575731"/>
+      <w:bookmarkStart w:id="42" w:name="_Hlk194575731"/>
       <w:r w:rsidR="00924748" w:rsidRPr="00924748">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tikai par to darba vietu pielāgošanu nodarbinātajam, kurš </w:t>
       </w:r>
       <w:r w:rsidR="001E3D34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">uz </w:t>
       </w:r>
       <w:r w:rsidR="00924748" w:rsidRPr="00924748">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>līguma spēkā stāšanās datum</w:t>
       </w:r>
       <w:r w:rsidR="001E3D34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00924748" w:rsidRPr="00924748">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbilst pasākuma mērķa grupai;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00110076" w:rsidRDefault="00EB02BA" w:rsidP="00C6082B">
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p w14:paraId="38EF2960" w14:textId="77777777" w:rsidR="00110076" w:rsidRDefault="007D5657" w:rsidP="00C6082B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">28.2. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidRPr="00142716">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ja</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pretendents</w:t>
       </w:r>
       <w:r w:rsidRPr="00142716">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> uz līguma spēkā stāšanās datumu </w:t>
       </w:r>
       <w:r>
@@ -8084,320 +9616,356 @@
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00142716">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ES) Nr. </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>717/2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:r w:rsidR="00DD2F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai Komisijas regulu (ES) </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0099">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1408/2013 (ja attiecināms),</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00C6082B" w:rsidRDefault="00EB02BA" w:rsidP="000C231D">
+    <w:p w14:paraId="4A131606" w14:textId="77777777" w:rsidR="00C6082B" w:rsidRDefault="007D5657" w:rsidP="000C231D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>28.3.</w:t>
       </w:r>
       <w:r w:rsidR="00995A96" w:rsidRPr="00995A96">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="_Hlk194574697"/>
-      <w:bookmarkStart w:id="40" w:name="_Hlk194575861"/>
+      <w:bookmarkStart w:id="43" w:name="_Hlk194574697"/>
+      <w:bookmarkStart w:id="44" w:name="_Hlk194575861"/>
       <w:r w:rsidR="00995A96" w:rsidRPr="00995A96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ja Pretendentam nav apturēta finansējuma izmaksa citu noslēgto līgumu par aktīvo nodarbinātības pasākumu īstenošanu ietvaros saistībā ar aizdomām par būtisku līguma nosacījumu neievērošanu.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:p w:rsidR="00617386" w:rsidRDefault="00617386" w:rsidP="00617386">
+    <w:bookmarkEnd w:id="44"/>
+    <w:p w14:paraId="5940CF53" w14:textId="77777777" w:rsidR="00617386" w:rsidRDefault="00617386" w:rsidP="00617386">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00617386" w:rsidRDefault="00617386" w:rsidP="00617386">
+    <w:p w14:paraId="265E999E" w14:textId="77777777" w:rsidR="00617386" w:rsidRDefault="00617386" w:rsidP="00617386">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00617386" w:rsidRDefault="00617386" w:rsidP="00617386">
+    <w:p w14:paraId="1637FC8C" w14:textId="77777777" w:rsidR="00617386" w:rsidRDefault="00617386" w:rsidP="00617386">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00617386" w:rsidRPr="00142716" w:rsidRDefault="00617386" w:rsidP="00617386">
+    <w:p w14:paraId="7CE03889" w14:textId="77777777" w:rsidR="00617386" w:rsidRPr="00142716" w:rsidRDefault="00617386" w:rsidP="00617386">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00617386" w:rsidRPr="00142716" w:rsidSect="00150F7C">
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1701" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EB02BA" w:rsidRDefault="00EB02BA">
+    <w:p w14:paraId="671C45AC" w14:textId="77777777" w:rsidR="007D5657" w:rsidRDefault="007D5657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EB02BA" w:rsidRDefault="00EB02BA">
+    <w:p w14:paraId="07A1F9AD" w14:textId="77777777" w:rsidR="007D5657" w:rsidRDefault="007D5657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00BF3038" w:rsidRPr="001627EF" w:rsidRDefault="00BF3038">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0CF44D90" w14:textId="77777777" w:rsidR="00BF3038" w:rsidRPr="001627EF" w:rsidRDefault="00BF3038">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00BF3038" w:rsidRDefault="00EB02BA" w:rsidP="001A02FB">
+  <w:p w14:paraId="13503D32" w14:textId="77777777" w:rsidR="00BF3038" w:rsidRDefault="007D5657" w:rsidP="001A02FB">
     <w:r>
       <w:t xml:space="preserve">          </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00E159D3" w:rsidRDefault="00E159D3">
+  <w:p w14:paraId="08485D44" w14:textId="77777777" w:rsidR="00E159D3" w:rsidRDefault="00E159D3">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00123E99" w:rsidRDefault="00EB02BA">
+  <w:p w14:paraId="5B2EB2B9" w14:textId="77777777" w:rsidR="005257B8" w:rsidRDefault="007D5657">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Dokuments parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00BF3038" w:rsidRDefault="00EB02BA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F0217E6" w14:textId="77777777" w:rsidR="00BF3038" w:rsidRDefault="007D5657">
     <w:r>
       <w:t xml:space="preserve">          Šis dokuments ir parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00BF3038" w:rsidRDefault="00EB02BA">
+  <w:p w14:paraId="6E5BBC80" w14:textId="77777777" w:rsidR="00BF3038" w:rsidRDefault="007D5657">
     <w:r>
       <w:t xml:space="preserve">          Šis dokuments ir parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00BF3038" w:rsidRDefault="00EB02BA">
+  <w:p w14:paraId="505B748F" w14:textId="77777777" w:rsidR="00BF3038" w:rsidRDefault="007D5657">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Dokuments parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EB02BA" w:rsidRDefault="00EB02BA">
+    <w:p w14:paraId="4A83EB2C" w14:textId="77777777" w:rsidR="007D5657" w:rsidRDefault="007D5657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EB02BA" w:rsidRDefault="00EB02BA">
+    <w:p w14:paraId="0E152BD6" w14:textId="77777777" w:rsidR="007D5657" w:rsidRDefault="007D5657">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03534948"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="927C12C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1850" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
@@ -8450,215 +10018,215 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BE924DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="241CC120"/>
-    <w:lvl w:ilvl="0" w:tplc="BBA89670">
+    <w:lvl w:ilvl="0" w:tplc="B79EB9DA">
       <w:start w:val="21"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B67E7DCE" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="4F980772" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="EABCE500" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="E61A2354" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2226" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F7A29810" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97C4A780" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2946" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49E0AD86" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84EA835E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3666" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A08CA6AC" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18501664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4386" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="AD82CCE8" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="649C419C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67E2C9CA" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="591CF3BC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FB5CACD2" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="116E0436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C802ACD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D82C911E"/>
-    <w:lvl w:ilvl="0" w:tplc="57060F44">
+    <w:lvl w:ilvl="0" w:tplc="C3DECF3E">
       <w:start w:val="22"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="E5B6FE96" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="1916D3E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="5F5A66F0" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="A0E4E898" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2226" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="9278933C" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93745F02" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2946" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="DEEED77C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="2E76D086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3666" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="4238EF26" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44C22550" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4386" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="3EB2830A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="B31E3D68" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B2F260B8" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="1CE865C0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="DCC4DE64" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FC806570" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17AC5D98"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A846028E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="21"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -8738,50 +10306,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D7A5723"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="974CCD12"/>
+    <w:lvl w:ilvl="0" w:tplc="348E89B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AFA6E20E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BA700168" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="60C4A5E0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="33466B0E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="55A2B984" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6CCC52C0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="ED545276" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F89C0FC8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D5654EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EE76CC38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -8867,51 +10548,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="480A69D9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EE76CC38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -8997,51 +10678,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="515747AD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0A8CEA86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="15"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="660" w:hanging="660"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="660" w:hanging="660"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -9110,137 +10791,250 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51CB2C57"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80D4C04C"/>
+    <w:lvl w:ilvl="0" w:tplc="248C7388">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C61EE60A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D01A2D26">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5CEAFBB6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="177EAC9C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8F0C2C12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="12D01AFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CEAE94CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A93CCE02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52677D7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9FA6518A"/>
-    <w:lvl w:ilvl="0" w:tplc="CE309A4A">
+    <w:lvl w:ilvl="0" w:tplc="80FCA5C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="AC0E360A" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="962A3D8A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="774AF176" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25ACB00C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2226" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="00B0BB96" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="3216F052" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2946" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="1EFE81CA" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="F88CB162" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3666" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="AA56122C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="AFF84ACA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4386" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="A4EA1C46" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="8668C35A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="F926BD88" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="F8C43224" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="A25C170A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="F238DAE2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A081BED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07D24D20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="19"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -9309,51 +11103,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A1A6A11"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="927C12C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1850" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
@@ -9401,51 +11195,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="614F6313"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="591C236A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4112" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
@@ -9534,51 +11328,164 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7646" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8366" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65913456"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D478ADD4"/>
+    <w:lvl w:ilvl="0" w:tplc="6FE893BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B8C87210" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="53DA59EA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CBDC6520" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EC762DFA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1610D442" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="62AA6D4C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5D1E9E26" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A8F89F52" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B9A4C09"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="927C12C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="716" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
@@ -9626,779 +11533,1098 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BB42190"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C36E0FE2"/>
+    <w:lvl w:ilvl="0" w:tplc="6FAE0074">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CF9E97B2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1248CC18" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4FA86360" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EC503B7E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C8A03AD0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="93C456E2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5466" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AF106552" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6186" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="67406CCA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6906" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="723405FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7B0788C"/>
-    <w:lvl w:ilvl="0" w:tplc="DD989642">
+    <w:lvl w:ilvl="0" w:tplc="C4E2B574">
       <w:start w:val="18"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FA68F584" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="D7DA74D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="600E5AAC" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="529EE12A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08E23142" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="BFF6DB5E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33104314" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52B2F55C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="EB047FF0" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55DC4826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="C158FFDA" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55727EA8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04FEE064" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66F0A372" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="DA50C916" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="BF908ED6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="4"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74B335E2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A7061D8A"/>
+    <w:lvl w:ilvl="0" w:tplc="38C2D572">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="25BC12BC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3AA0789E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D1A8C6AC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="611A78C0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="ED2C713C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6D0E4F56" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5466" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="16865C30" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6186" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="01A0B99E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6906" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1032221774">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="122777708">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="747731188">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="527916003">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="5" w16cid:durableId="1910001096">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="809782166">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1141536553">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2019577232">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4">
-[...14 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="257250424">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="985008579">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="395858304">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="12" w16cid:durableId="1416051986">
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="13" w16cid:durableId="1393116810">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="14" w16cid:durableId="1883131454">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1528248705">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1730614300">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1365449384">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="165364051">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="108009060">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="242762065">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002C7677"/>
     <w:rsid w:val="00004873"/>
     <w:rsid w:val="00004DEF"/>
     <w:rsid w:val="00005831"/>
     <w:rsid w:val="000076B9"/>
     <w:rsid w:val="000111FE"/>
+    <w:rsid w:val="00011E07"/>
     <w:rsid w:val="00020462"/>
     <w:rsid w:val="000223AE"/>
     <w:rsid w:val="000223B3"/>
     <w:rsid w:val="000253B7"/>
     <w:rsid w:val="00030C3C"/>
     <w:rsid w:val="00031CF9"/>
     <w:rsid w:val="000404C5"/>
     <w:rsid w:val="00042CF3"/>
     <w:rsid w:val="00045862"/>
+    <w:rsid w:val="00053261"/>
     <w:rsid w:val="000604BF"/>
     <w:rsid w:val="00067DB0"/>
     <w:rsid w:val="00074DF3"/>
     <w:rsid w:val="000840CA"/>
     <w:rsid w:val="000914AF"/>
     <w:rsid w:val="0009622A"/>
     <w:rsid w:val="000A2894"/>
     <w:rsid w:val="000B1504"/>
     <w:rsid w:val="000B3437"/>
     <w:rsid w:val="000B351C"/>
     <w:rsid w:val="000B45BB"/>
     <w:rsid w:val="000B74CB"/>
     <w:rsid w:val="000C231D"/>
     <w:rsid w:val="000C5EA5"/>
+    <w:rsid w:val="000D1206"/>
     <w:rsid w:val="000D246E"/>
     <w:rsid w:val="000D247F"/>
     <w:rsid w:val="000D2A49"/>
+    <w:rsid w:val="000D62EA"/>
     <w:rsid w:val="000D6D90"/>
     <w:rsid w:val="000D74CF"/>
     <w:rsid w:val="000F1303"/>
     <w:rsid w:val="000F20D6"/>
     <w:rsid w:val="0010596D"/>
+    <w:rsid w:val="001060B6"/>
     <w:rsid w:val="00110076"/>
     <w:rsid w:val="00111FDC"/>
     <w:rsid w:val="00112932"/>
     <w:rsid w:val="00113341"/>
     <w:rsid w:val="0012010F"/>
     <w:rsid w:val="00123DDC"/>
     <w:rsid w:val="00123E99"/>
     <w:rsid w:val="00123FE6"/>
     <w:rsid w:val="00132AEF"/>
     <w:rsid w:val="00132E9D"/>
     <w:rsid w:val="00142716"/>
     <w:rsid w:val="00146AA8"/>
     <w:rsid w:val="00150EB3"/>
     <w:rsid w:val="00150F7C"/>
     <w:rsid w:val="0015198A"/>
     <w:rsid w:val="00155434"/>
     <w:rsid w:val="001627EF"/>
     <w:rsid w:val="001674C3"/>
     <w:rsid w:val="0017248B"/>
     <w:rsid w:val="001725F3"/>
     <w:rsid w:val="00181ADB"/>
     <w:rsid w:val="001828B1"/>
     <w:rsid w:val="00185787"/>
     <w:rsid w:val="00196F09"/>
     <w:rsid w:val="001A02FB"/>
     <w:rsid w:val="001B1CC4"/>
     <w:rsid w:val="001C7272"/>
     <w:rsid w:val="001D27D5"/>
     <w:rsid w:val="001D7F02"/>
     <w:rsid w:val="001E104B"/>
+    <w:rsid w:val="001E179E"/>
     <w:rsid w:val="001E3D34"/>
     <w:rsid w:val="001F595B"/>
     <w:rsid w:val="00200F35"/>
     <w:rsid w:val="002017CE"/>
     <w:rsid w:val="002024CB"/>
+    <w:rsid w:val="00203ED7"/>
+    <w:rsid w:val="002059B8"/>
     <w:rsid w:val="00210287"/>
     <w:rsid w:val="00213406"/>
     <w:rsid w:val="00221E0E"/>
     <w:rsid w:val="0022541D"/>
     <w:rsid w:val="0022784D"/>
     <w:rsid w:val="00231800"/>
+    <w:rsid w:val="00231820"/>
+    <w:rsid w:val="00232658"/>
     <w:rsid w:val="00237F36"/>
     <w:rsid w:val="002406B9"/>
     <w:rsid w:val="002414A3"/>
     <w:rsid w:val="002479E5"/>
     <w:rsid w:val="00262E28"/>
     <w:rsid w:val="00266575"/>
+    <w:rsid w:val="00267D3D"/>
     <w:rsid w:val="00277765"/>
     <w:rsid w:val="00294120"/>
     <w:rsid w:val="00295796"/>
     <w:rsid w:val="00297F76"/>
     <w:rsid w:val="002A3485"/>
     <w:rsid w:val="002B0BFA"/>
     <w:rsid w:val="002B0FA7"/>
     <w:rsid w:val="002B7D0B"/>
     <w:rsid w:val="002C7677"/>
     <w:rsid w:val="002D4A38"/>
     <w:rsid w:val="002E052B"/>
+    <w:rsid w:val="002E34B1"/>
     <w:rsid w:val="002E67C2"/>
     <w:rsid w:val="002F58CF"/>
     <w:rsid w:val="002F5B62"/>
     <w:rsid w:val="0030423C"/>
     <w:rsid w:val="00314F14"/>
     <w:rsid w:val="00315C32"/>
     <w:rsid w:val="00315DA2"/>
     <w:rsid w:val="00322AC9"/>
     <w:rsid w:val="00325EA1"/>
     <w:rsid w:val="0032697B"/>
     <w:rsid w:val="00332D64"/>
     <w:rsid w:val="0034405E"/>
     <w:rsid w:val="003440D4"/>
     <w:rsid w:val="00356490"/>
+    <w:rsid w:val="00356DDA"/>
     <w:rsid w:val="00360CD0"/>
     <w:rsid w:val="003615AE"/>
     <w:rsid w:val="00364B95"/>
     <w:rsid w:val="00365112"/>
     <w:rsid w:val="00374C85"/>
     <w:rsid w:val="003773C8"/>
+    <w:rsid w:val="003774B8"/>
     <w:rsid w:val="003A2CCB"/>
     <w:rsid w:val="003A46B3"/>
     <w:rsid w:val="003B3BE3"/>
     <w:rsid w:val="003C0BB7"/>
     <w:rsid w:val="003C2332"/>
     <w:rsid w:val="003C6A0A"/>
     <w:rsid w:val="003D3BF3"/>
     <w:rsid w:val="003D69AE"/>
     <w:rsid w:val="003E1BD0"/>
+    <w:rsid w:val="003E47CF"/>
     <w:rsid w:val="003E58A8"/>
     <w:rsid w:val="003F201F"/>
     <w:rsid w:val="003F2FB1"/>
     <w:rsid w:val="003F4AB6"/>
     <w:rsid w:val="003F64C2"/>
     <w:rsid w:val="00402681"/>
     <w:rsid w:val="00404EB5"/>
     <w:rsid w:val="004075CE"/>
     <w:rsid w:val="0041647C"/>
     <w:rsid w:val="00431CC8"/>
     <w:rsid w:val="00445B6C"/>
     <w:rsid w:val="00467A37"/>
     <w:rsid w:val="00473927"/>
     <w:rsid w:val="0048258F"/>
     <w:rsid w:val="004828B2"/>
     <w:rsid w:val="004859E5"/>
     <w:rsid w:val="00491F46"/>
     <w:rsid w:val="00494489"/>
     <w:rsid w:val="0049772A"/>
     <w:rsid w:val="00497A7F"/>
     <w:rsid w:val="004B7B5A"/>
     <w:rsid w:val="004C0D83"/>
     <w:rsid w:val="004C15B8"/>
     <w:rsid w:val="004C3BD5"/>
     <w:rsid w:val="004C573C"/>
     <w:rsid w:val="004D18B7"/>
     <w:rsid w:val="004E0C52"/>
     <w:rsid w:val="004E16C5"/>
+    <w:rsid w:val="004E602C"/>
     <w:rsid w:val="004F6695"/>
     <w:rsid w:val="004F67E8"/>
     <w:rsid w:val="004F6EA9"/>
     <w:rsid w:val="00511D35"/>
+    <w:rsid w:val="00512811"/>
+    <w:rsid w:val="00512D88"/>
     <w:rsid w:val="00513131"/>
+    <w:rsid w:val="00520CB6"/>
     <w:rsid w:val="005212C3"/>
     <w:rsid w:val="00522F3C"/>
+    <w:rsid w:val="005257B8"/>
     <w:rsid w:val="00527647"/>
     <w:rsid w:val="00531105"/>
+    <w:rsid w:val="0053637F"/>
     <w:rsid w:val="00537B3A"/>
     <w:rsid w:val="00542572"/>
+    <w:rsid w:val="0054564A"/>
     <w:rsid w:val="00554269"/>
     <w:rsid w:val="00556B0C"/>
+    <w:rsid w:val="00561003"/>
     <w:rsid w:val="0056151B"/>
     <w:rsid w:val="00565E5D"/>
     <w:rsid w:val="00567621"/>
     <w:rsid w:val="00570CEA"/>
+    <w:rsid w:val="005710EE"/>
     <w:rsid w:val="00583ACE"/>
     <w:rsid w:val="00584620"/>
     <w:rsid w:val="005858B9"/>
     <w:rsid w:val="005A025C"/>
     <w:rsid w:val="005A0B78"/>
+    <w:rsid w:val="005A4FDF"/>
     <w:rsid w:val="005B2009"/>
     <w:rsid w:val="005B7074"/>
     <w:rsid w:val="005C6527"/>
     <w:rsid w:val="005C788C"/>
+    <w:rsid w:val="005D0982"/>
     <w:rsid w:val="005D16B9"/>
     <w:rsid w:val="005D2A4B"/>
     <w:rsid w:val="005E012C"/>
     <w:rsid w:val="005E0C2D"/>
     <w:rsid w:val="005E23D9"/>
     <w:rsid w:val="005E2EC8"/>
+    <w:rsid w:val="005E362D"/>
     <w:rsid w:val="005E46DC"/>
     <w:rsid w:val="005E4875"/>
     <w:rsid w:val="005F1F90"/>
     <w:rsid w:val="005F35AF"/>
     <w:rsid w:val="005F4F87"/>
+    <w:rsid w:val="006003A3"/>
     <w:rsid w:val="00607648"/>
     <w:rsid w:val="00610FF8"/>
     <w:rsid w:val="00615AAC"/>
     <w:rsid w:val="00617386"/>
     <w:rsid w:val="00622ABE"/>
     <w:rsid w:val="00630815"/>
     <w:rsid w:val="00633F34"/>
     <w:rsid w:val="006343E9"/>
     <w:rsid w:val="00641DE4"/>
+    <w:rsid w:val="00646748"/>
     <w:rsid w:val="006474DF"/>
     <w:rsid w:val="0065641B"/>
     <w:rsid w:val="0066247A"/>
     <w:rsid w:val="006625E2"/>
     <w:rsid w:val="006641A1"/>
     <w:rsid w:val="006665DA"/>
     <w:rsid w:val="006761AD"/>
     <w:rsid w:val="00684AF7"/>
     <w:rsid w:val="00684C29"/>
     <w:rsid w:val="006923F3"/>
     <w:rsid w:val="006967D6"/>
     <w:rsid w:val="00697C3E"/>
     <w:rsid w:val="006A62BE"/>
     <w:rsid w:val="006A6AA7"/>
     <w:rsid w:val="006B20C6"/>
     <w:rsid w:val="006B33C1"/>
     <w:rsid w:val="006B4653"/>
     <w:rsid w:val="006C1F08"/>
     <w:rsid w:val="006C5D01"/>
     <w:rsid w:val="006C625F"/>
     <w:rsid w:val="006C7A84"/>
+    <w:rsid w:val="006C7DE5"/>
     <w:rsid w:val="006D0A42"/>
     <w:rsid w:val="006D491D"/>
+    <w:rsid w:val="006D4D1C"/>
+    <w:rsid w:val="006D662C"/>
     <w:rsid w:val="006E21BA"/>
     <w:rsid w:val="006E23AE"/>
     <w:rsid w:val="006E30BC"/>
     <w:rsid w:val="006E6AF4"/>
     <w:rsid w:val="006F1159"/>
     <w:rsid w:val="006F1B51"/>
     <w:rsid w:val="006F5E14"/>
     <w:rsid w:val="006F601B"/>
+    <w:rsid w:val="00700B0D"/>
+    <w:rsid w:val="00703024"/>
     <w:rsid w:val="00714004"/>
     <w:rsid w:val="00720311"/>
     <w:rsid w:val="00724264"/>
     <w:rsid w:val="00724ECF"/>
     <w:rsid w:val="007402B1"/>
     <w:rsid w:val="0074497B"/>
     <w:rsid w:val="00751947"/>
     <w:rsid w:val="00754621"/>
     <w:rsid w:val="00755C66"/>
     <w:rsid w:val="007779C2"/>
     <w:rsid w:val="00790AAB"/>
     <w:rsid w:val="00794E7B"/>
     <w:rsid w:val="0079577B"/>
+    <w:rsid w:val="007A3879"/>
     <w:rsid w:val="007A50F4"/>
     <w:rsid w:val="007A587D"/>
     <w:rsid w:val="007A709A"/>
+    <w:rsid w:val="007B1203"/>
     <w:rsid w:val="007B46BE"/>
     <w:rsid w:val="007B53D7"/>
     <w:rsid w:val="007C1DDC"/>
     <w:rsid w:val="007C5258"/>
     <w:rsid w:val="007D1ED0"/>
     <w:rsid w:val="007D322C"/>
+    <w:rsid w:val="007D5657"/>
     <w:rsid w:val="007D782E"/>
     <w:rsid w:val="007E1326"/>
     <w:rsid w:val="007E250D"/>
     <w:rsid w:val="007E3516"/>
+    <w:rsid w:val="007E4DE2"/>
     <w:rsid w:val="007E5D43"/>
     <w:rsid w:val="007F11B7"/>
     <w:rsid w:val="007F2E18"/>
     <w:rsid w:val="00803D05"/>
     <w:rsid w:val="00812BF8"/>
     <w:rsid w:val="00814126"/>
     <w:rsid w:val="00816ABE"/>
     <w:rsid w:val="00817905"/>
+    <w:rsid w:val="008220B9"/>
     <w:rsid w:val="008263F9"/>
     <w:rsid w:val="00830C57"/>
     <w:rsid w:val="0083413A"/>
     <w:rsid w:val="0083451B"/>
     <w:rsid w:val="00836113"/>
     <w:rsid w:val="00842F9A"/>
     <w:rsid w:val="00846976"/>
     <w:rsid w:val="008502B1"/>
     <w:rsid w:val="00852969"/>
     <w:rsid w:val="00853797"/>
     <w:rsid w:val="00855299"/>
     <w:rsid w:val="00862F13"/>
     <w:rsid w:val="00864911"/>
     <w:rsid w:val="00867395"/>
     <w:rsid w:val="00871CF2"/>
     <w:rsid w:val="008775BB"/>
     <w:rsid w:val="008922D1"/>
     <w:rsid w:val="00897FE6"/>
     <w:rsid w:val="008A6716"/>
+    <w:rsid w:val="008B0F4A"/>
     <w:rsid w:val="008C040D"/>
     <w:rsid w:val="008C0BB9"/>
+    <w:rsid w:val="008C32F0"/>
     <w:rsid w:val="008C501E"/>
     <w:rsid w:val="008C736B"/>
     <w:rsid w:val="008C7471"/>
     <w:rsid w:val="008D5D05"/>
+    <w:rsid w:val="008E41BF"/>
     <w:rsid w:val="008E44E2"/>
     <w:rsid w:val="008F08DD"/>
     <w:rsid w:val="008F5D6D"/>
     <w:rsid w:val="00904681"/>
     <w:rsid w:val="009078C6"/>
     <w:rsid w:val="00924748"/>
     <w:rsid w:val="009340F2"/>
     <w:rsid w:val="00936302"/>
     <w:rsid w:val="009475F6"/>
     <w:rsid w:val="00951F89"/>
     <w:rsid w:val="00960676"/>
+    <w:rsid w:val="00960F6E"/>
     <w:rsid w:val="0096354C"/>
     <w:rsid w:val="009707B0"/>
     <w:rsid w:val="0097206C"/>
     <w:rsid w:val="0097311A"/>
     <w:rsid w:val="00976B51"/>
     <w:rsid w:val="00995A96"/>
+    <w:rsid w:val="00996BFE"/>
     <w:rsid w:val="009A6C7B"/>
     <w:rsid w:val="009A7967"/>
     <w:rsid w:val="009A7F03"/>
     <w:rsid w:val="009B612B"/>
     <w:rsid w:val="009C1DDF"/>
     <w:rsid w:val="009C2669"/>
     <w:rsid w:val="009C27AF"/>
     <w:rsid w:val="009C5236"/>
     <w:rsid w:val="009C7C83"/>
     <w:rsid w:val="009E5011"/>
     <w:rsid w:val="009F0CC2"/>
     <w:rsid w:val="009F2E11"/>
     <w:rsid w:val="009F3E94"/>
     <w:rsid w:val="009F5742"/>
     <w:rsid w:val="00A001AE"/>
     <w:rsid w:val="00A13A62"/>
     <w:rsid w:val="00A23F49"/>
     <w:rsid w:val="00A34E83"/>
     <w:rsid w:val="00A373FE"/>
     <w:rsid w:val="00A4675D"/>
     <w:rsid w:val="00A50146"/>
     <w:rsid w:val="00A534F4"/>
+    <w:rsid w:val="00A57541"/>
     <w:rsid w:val="00A60254"/>
     <w:rsid w:val="00A6192E"/>
     <w:rsid w:val="00A61EED"/>
     <w:rsid w:val="00A653B3"/>
     <w:rsid w:val="00A67ECA"/>
+    <w:rsid w:val="00A72082"/>
     <w:rsid w:val="00A737B7"/>
     <w:rsid w:val="00A80749"/>
     <w:rsid w:val="00A8090E"/>
     <w:rsid w:val="00A87372"/>
     <w:rsid w:val="00A96312"/>
     <w:rsid w:val="00AB56FE"/>
     <w:rsid w:val="00AC39FB"/>
     <w:rsid w:val="00AC42B8"/>
     <w:rsid w:val="00AC69D5"/>
     <w:rsid w:val="00AD1A8F"/>
     <w:rsid w:val="00AD522C"/>
+    <w:rsid w:val="00AD655B"/>
     <w:rsid w:val="00AE63DE"/>
     <w:rsid w:val="00AF1E31"/>
+    <w:rsid w:val="00AF4F62"/>
     <w:rsid w:val="00B02E20"/>
     <w:rsid w:val="00B12243"/>
     <w:rsid w:val="00B21A37"/>
     <w:rsid w:val="00B2413A"/>
+    <w:rsid w:val="00B263C5"/>
     <w:rsid w:val="00B3293A"/>
     <w:rsid w:val="00B42A07"/>
     <w:rsid w:val="00B46D9A"/>
+    <w:rsid w:val="00B5590C"/>
     <w:rsid w:val="00B562B5"/>
     <w:rsid w:val="00B631E4"/>
     <w:rsid w:val="00B64ADD"/>
+    <w:rsid w:val="00B873A2"/>
     <w:rsid w:val="00B926E8"/>
     <w:rsid w:val="00BA01DA"/>
     <w:rsid w:val="00BA5819"/>
     <w:rsid w:val="00BA772C"/>
     <w:rsid w:val="00BB2407"/>
+    <w:rsid w:val="00BB3BBA"/>
     <w:rsid w:val="00BC19F8"/>
     <w:rsid w:val="00BC1E62"/>
     <w:rsid w:val="00BD0476"/>
+    <w:rsid w:val="00BD1934"/>
+    <w:rsid w:val="00BD1A8E"/>
     <w:rsid w:val="00BD5828"/>
     <w:rsid w:val="00BD6782"/>
     <w:rsid w:val="00BD7AD6"/>
+    <w:rsid w:val="00BE0019"/>
     <w:rsid w:val="00BE1F29"/>
     <w:rsid w:val="00BE2811"/>
     <w:rsid w:val="00BE4C55"/>
     <w:rsid w:val="00BE70E8"/>
     <w:rsid w:val="00BF0002"/>
     <w:rsid w:val="00BF26CC"/>
     <w:rsid w:val="00BF3038"/>
     <w:rsid w:val="00BF6E86"/>
     <w:rsid w:val="00C1557C"/>
     <w:rsid w:val="00C1569A"/>
     <w:rsid w:val="00C22E77"/>
     <w:rsid w:val="00C23988"/>
     <w:rsid w:val="00C27172"/>
     <w:rsid w:val="00C42B43"/>
     <w:rsid w:val="00C46071"/>
     <w:rsid w:val="00C6082B"/>
     <w:rsid w:val="00C6243A"/>
     <w:rsid w:val="00C66270"/>
     <w:rsid w:val="00C67050"/>
+    <w:rsid w:val="00C700C7"/>
+    <w:rsid w:val="00C856F0"/>
     <w:rsid w:val="00C92BF6"/>
+    <w:rsid w:val="00C95AED"/>
+    <w:rsid w:val="00CA0BCA"/>
+    <w:rsid w:val="00CA0EFA"/>
     <w:rsid w:val="00CB2139"/>
     <w:rsid w:val="00CB53D8"/>
     <w:rsid w:val="00CB6720"/>
     <w:rsid w:val="00CB7049"/>
     <w:rsid w:val="00CC516F"/>
     <w:rsid w:val="00CC69FF"/>
     <w:rsid w:val="00CD1C9C"/>
     <w:rsid w:val="00CF19A7"/>
     <w:rsid w:val="00CF2478"/>
     <w:rsid w:val="00CF4BC4"/>
+    <w:rsid w:val="00CF5738"/>
     <w:rsid w:val="00CF5BD8"/>
     <w:rsid w:val="00CF658E"/>
     <w:rsid w:val="00D0135D"/>
     <w:rsid w:val="00D043B6"/>
     <w:rsid w:val="00D05562"/>
+    <w:rsid w:val="00D21251"/>
     <w:rsid w:val="00D2601C"/>
     <w:rsid w:val="00D31721"/>
+    <w:rsid w:val="00D46DD0"/>
     <w:rsid w:val="00D53F4B"/>
     <w:rsid w:val="00D5692B"/>
     <w:rsid w:val="00D67A53"/>
+    <w:rsid w:val="00D7392C"/>
     <w:rsid w:val="00D7594F"/>
     <w:rsid w:val="00D81CAF"/>
+    <w:rsid w:val="00D83C85"/>
     <w:rsid w:val="00D84970"/>
     <w:rsid w:val="00D868E0"/>
     <w:rsid w:val="00D957D9"/>
     <w:rsid w:val="00DA2CD9"/>
     <w:rsid w:val="00DA36DE"/>
     <w:rsid w:val="00DA4CFB"/>
     <w:rsid w:val="00DA6D51"/>
+    <w:rsid w:val="00DB0099"/>
     <w:rsid w:val="00DB400A"/>
     <w:rsid w:val="00DB5C72"/>
     <w:rsid w:val="00DC0ED1"/>
     <w:rsid w:val="00DC14E2"/>
     <w:rsid w:val="00DC6D27"/>
     <w:rsid w:val="00DC7123"/>
     <w:rsid w:val="00DC71ED"/>
+    <w:rsid w:val="00DD2F72"/>
     <w:rsid w:val="00DD5CA4"/>
     <w:rsid w:val="00DD67F3"/>
     <w:rsid w:val="00DE11C6"/>
     <w:rsid w:val="00DE3D3F"/>
     <w:rsid w:val="00DE5747"/>
     <w:rsid w:val="00DF227B"/>
     <w:rsid w:val="00DF74C9"/>
     <w:rsid w:val="00E0092E"/>
     <w:rsid w:val="00E0385D"/>
+    <w:rsid w:val="00E06FFF"/>
     <w:rsid w:val="00E134DF"/>
     <w:rsid w:val="00E159D3"/>
     <w:rsid w:val="00E2163D"/>
     <w:rsid w:val="00E251A4"/>
     <w:rsid w:val="00E25A50"/>
     <w:rsid w:val="00E2611D"/>
     <w:rsid w:val="00E30D77"/>
     <w:rsid w:val="00E32793"/>
     <w:rsid w:val="00E35762"/>
     <w:rsid w:val="00E3771C"/>
     <w:rsid w:val="00E4186E"/>
     <w:rsid w:val="00E43A8F"/>
+    <w:rsid w:val="00E46522"/>
     <w:rsid w:val="00E4768E"/>
     <w:rsid w:val="00E50673"/>
     <w:rsid w:val="00E51732"/>
     <w:rsid w:val="00E55E08"/>
     <w:rsid w:val="00E63E33"/>
     <w:rsid w:val="00E71E92"/>
     <w:rsid w:val="00E83A0C"/>
     <w:rsid w:val="00E858D1"/>
     <w:rsid w:val="00E9141A"/>
     <w:rsid w:val="00E95312"/>
     <w:rsid w:val="00EA43BC"/>
     <w:rsid w:val="00EA49CB"/>
+    <w:rsid w:val="00EA7823"/>
     <w:rsid w:val="00EB02BA"/>
     <w:rsid w:val="00EB174C"/>
     <w:rsid w:val="00EB31F6"/>
     <w:rsid w:val="00EB42B3"/>
+    <w:rsid w:val="00EC0D7D"/>
     <w:rsid w:val="00ED29F3"/>
     <w:rsid w:val="00ED4534"/>
     <w:rsid w:val="00EE1968"/>
     <w:rsid w:val="00EE5E1F"/>
     <w:rsid w:val="00EF445F"/>
     <w:rsid w:val="00F0077A"/>
     <w:rsid w:val="00F0343D"/>
     <w:rsid w:val="00F04597"/>
+    <w:rsid w:val="00F06144"/>
     <w:rsid w:val="00F133A2"/>
     <w:rsid w:val="00F142BC"/>
     <w:rsid w:val="00F169F0"/>
     <w:rsid w:val="00F24F87"/>
     <w:rsid w:val="00F2561F"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32F48"/>
     <w:rsid w:val="00F53EBB"/>
+    <w:rsid w:val="00F60EF5"/>
     <w:rsid w:val="00F716E5"/>
     <w:rsid w:val="00F7600D"/>
     <w:rsid w:val="00F7796A"/>
+    <w:rsid w:val="00F8406F"/>
+    <w:rsid w:val="00F8464B"/>
     <w:rsid w:val="00F855E3"/>
     <w:rsid w:val="00FA5542"/>
     <w:rsid w:val="00FA5BE1"/>
     <w:rsid w:val="00FA5BFE"/>
     <w:rsid w:val="00FB0314"/>
     <w:rsid w:val="00FB1C2B"/>
     <w:rsid w:val="00FB25E1"/>
     <w:rsid w:val="00FB5B6E"/>
     <w:rsid w:val="00FB6620"/>
     <w:rsid w:val="00FC0248"/>
     <w:rsid w:val="00FC3E88"/>
     <w:rsid w:val="00FD349A"/>
     <w:rsid w:val="00FD3F64"/>
     <w:rsid w:val="00FD4185"/>
     <w:rsid w:val="00FD5479"/>
     <w:rsid w:val="00FD5A28"/>
     <w:rsid w:val="00FE28D3"/>
     <w:rsid w:val="00FE7019"/>
     <w:rsid w:val="00FF2646"/>
     <w:rsid w:val="00FF53B0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7DA93B98"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F9C7C0DF-BA97-4006-8E61-3DB3BEBDF0A5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10730,50 +12956,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00754621"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -11070,51 +13297,51 @@
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00402681"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention3">
     <w:name w:val="Unresolved Mention3"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00615AAC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.vid.gov.lv/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sankcijas.lursoft.lv/site/index" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nva.gov.lv/lv/darba-vietas-pielagosana" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.vid.gov.lv/STRV" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.vid.gov.lv/SDV" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -11573,153 +13800,153 @@
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>RelatedItemsNewEditForm</Edit>
   <New>RelatedItemsNewEditForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <RegNr xmlns="c378985b-df90-45bd-bb96-a7893d9f901f">2367</RegNr>
     <Sagatavotajs xmlns="1a64a90a-d99c-4130-ba30-10c4724e7bc9">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Sagatavotajs>
     <IsSysUpdate xmlns="c378985b-df90-45bd-bb96-a7893d9f901f">false</IsSysUpdate>
     <ThreeRoApprovalStatus xmlns="c378985b-df90-45bd-bb96-a7893d9f901f" xsi:nil="true"/>
     <ThreeRoApprovalComments xmlns="c378985b-df90-45bd-bb96-a7893d9f901f" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...2 lines deleted...]
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6442EA5F-3160-484D-B5DA-915B437F525D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c378985b-df90-45bd-bb96-a7893d9f901f"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19D7FC80-6121-4CC3-B434-A6A9180F8BC4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F727640D-2571-4D2C-9D84-FB6C7B9FFCDF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13E02DD1-0168-4258-90D9-FD4D5AFE48DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c378985b-df90-45bd-bb96-a7893d9f901f"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>7005</Characters>
+  <Pages>7</Pages>
+  <Words>14003</Words>
+  <Characters>7983</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>38</Paragraphs>
+  <Lines>66</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>NVA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19254</CharactersWithSpaces>
+  <CharactersWithSpaces>21943</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Edgars Kainaizis</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100385BFBF87896214B9C4D01EAA747C93C</vt:lpwstr>
   </property>
 </Properties>
 </file>