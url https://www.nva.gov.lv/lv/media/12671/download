--- v1 (2026-03-13)
+++ v2 (2026-04-02)
@@ -9,347 +9,345 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00361981" w:rsidRDefault="00361981" w:rsidP="00001241">
+    <w:p w:rsidR="00361981" w:rsidRPr="00D7402E" w:rsidRDefault="00361981" w:rsidP="00001241">
       <w:pPr>
         <w:ind w:left="426" w:right="196"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0065209C" w:rsidRDefault="0065209C" w:rsidP="00234563">
+    <w:p w:rsidR="0065209C" w:rsidRPr="00D7402E" w:rsidRDefault="0065209C" w:rsidP="00234563">
       <w:pPr>
         <w:ind w:right="-6"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D94E34" w:rsidRDefault="0057101F" w:rsidP="007E4D53">
+    <w:p w:rsidR="00D94E34" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="007E4D53">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>APLIECINĀJUMS</w:t>
       </w:r>
-      <w:r w:rsidR="00D06A0C">
+      <w:r w:rsidR="00D06A0C" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB664C" w:rsidRPr="00C26EFC" w:rsidRDefault="0057101F" w:rsidP="007E4D53">
+    <w:p w:rsidR="00DB664C" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="007E4D53">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26EFC">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">par iepazīšanos ar </w:t>
       </w:r>
-      <w:r w:rsidR="00EC6D13" w:rsidRPr="00C26EFC">
+      <w:r w:rsidR="00EC6D13" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">nosacījumiem dalībai </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26EFC">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="004929F0" w:rsidRPr="00C26EFC">
+      <w:r w:rsidR="004929F0" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>tbalsta</w:t>
       </w:r>
-      <w:r w:rsidR="002445BD" w:rsidRPr="00C26EFC">
+      <w:r w:rsidR="002445BD" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006F68B9" w:rsidRPr="00C26EFC">
+      <w:r w:rsidR="006F68B9" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>pasākum</w:t>
       </w:r>
-      <w:r w:rsidR="00EC6D13" w:rsidRPr="00C26EFC">
+      <w:r w:rsidR="00EC6D13" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="006F68B9" w:rsidRPr="00C26EFC">
+      <w:r w:rsidR="006F68B9" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F68B9" w:rsidRPr="00C26EFC" w:rsidRDefault="0057101F" w:rsidP="00C776D4">
+    <w:p w:rsidR="006F68B9" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00C776D4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26EFC">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
-      <w:r w:rsidR="002A0A68" w:rsidRPr="00C26EFC">
+      <w:r w:rsidR="002A0A68" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Atbalsts reģionālajai mobilitātei aktīvo nodarbinātības pasākumu ietvaros”</w:t>
       </w:r>
-      <w:r w:rsidR="00976DB2" w:rsidRPr="00C26EFC">
+      <w:r w:rsidR="00976DB2" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0071128B" w:rsidRPr="00C26EFC">
+      <w:r w:rsidR="0071128B" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Pasākums)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C776D4" w:rsidRPr="00C26EFC" w:rsidRDefault="0057101F" w:rsidP="00C776D4">
+    <w:p w:rsidR="00C776D4" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00C776D4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C26EFC">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
-      <w:r w:rsidR="006F68B9" w:rsidRPr="00C26EFC">
+      <w:r w:rsidR="006F68B9" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>pienākum</w:t>
       </w:r>
-      <w:r w:rsidR="009F0673" w:rsidRPr="00C26EFC">
+      <w:r w:rsidR="009F0673" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>iem</w:t>
       </w:r>
-      <w:r w:rsidR="00F60986" w:rsidRPr="00C26EFC">
+      <w:r w:rsidR="00F60986" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EC6D13" w:rsidRPr="00C26EFC">
+      <w:r w:rsidR="00EC6D13" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Pasākuma īstenošanas laikā</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F60986" w:rsidRPr="00C26EFC" w:rsidRDefault="00F60986" w:rsidP="00CD05AF">
+    <w:p w:rsidR="00F60986" w:rsidRPr="00D7402E" w:rsidRDefault="00F60986" w:rsidP="00CD05AF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3060"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF56D5" w:rsidRDefault="0057101F" w:rsidP="00CD05AF">
+    <w:p w:rsidR="00AF56D5" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00CD05AF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="8820"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>31750</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4117975" cy="346710"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Text Box 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4117975" cy="346710"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="C0C0C0"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00926A88" w:rsidRPr="00FF7CFE" w:rsidRDefault="0057101F" w:rsidP="00AF56D5">
+                          <w:p w:rsidR="00926A88" w:rsidRPr="00FF7CFE" w:rsidRDefault="0034142E" w:rsidP="00AF56D5">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="2160"/>
                               </w:tabs>
                               <w:spacing w:line="360" w:lineRule="auto"/>
                               <w:ind w:right="-169"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FF7CFE">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t xml:space="preserve">1. </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>Klienta</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00FF7CFE">
                               <w:rPr>
                                 <w:b/>
@@ -387,51 +385,51 @@
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:2.5pt;width:324.25pt;height:27.3pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDi2LlpHgIAADYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhOc2mMOMWWrsOA&#10;7gK0+wBalm1huk1SYmdfP0pO06DbXobZgCCK1BF5Drm5GZQkB+68MLqk+WRKCdfM1EK3Jf32ePfm&#10;mhIfQNcgjeYlPXJPb7avX216W/CZ6YysuSMIon3R25J2IdgiyzzruAI/MZZrdDbGKQhoujarHfSI&#10;rmQ2m06XWW9cbZ1h3Hs8vR2ddJvwm4az8KVpPA9ElhRzC2l1aa3imm03ULQObCfYKQ34hywUCI2P&#10;nqFuIQDZO/EblBLMGW+aMGFGZaZpBOOpBqwmn76o5qEDy1MtSI63Z5r8/4Nlnw9fHRF1Sa8o0aBQ&#10;okc+BPLODGQZ2emtLzDowWJYGPAYVU6Ventv2HdPtNl1oFv+1jnTdxxqzC6PN7OLqyOOjyBV/8nU&#10;+Azsg0lAQ+NUpA7JIIiOKh3PysRUGB7O83y1Xi0oYei7mi9XeZIug+LptnU+fOBGkbgpqUPlEzoc&#10;7n2I2UDxFBIf80aK+k5ImQzXVjvpyAGwS3bT+KcCXoRJTfqSrhezxUjAXyGm6fsThBIB210KVdLr&#10;cxAUkbb3uk7NGEDIcY8pS33iMVI3khiGajjpUpn6iIw6M7Y1jiFuOuN+UtJjS5fU/9iD45TIjxpV&#10;WefzeZyBZMwXqxka7tJTXXpAM4QqaaBk3O7CODd760Tb4UvPKmNzJoZPgxS7/9JONTyP+/YXAAAA&#10;//8DAFBLAwQUAAYACAAAACEAeNC9OdoAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF&#10;7yb9D5tp4s0uNZZUZGkakkY9GSneF3YElJ0l7FLw3zue7Onl5U3e+yY9LLYXFxx950jBdhOBQKqd&#10;6ahRUJ5Pd3sQPmgyuneECn7QwyFb3aQ6MW6md7wUoRFcQj7RCtoQhkRKX7dotd+4AYmzTzdaHdiO&#10;jTSjnrnc9vI+imJpdUe80OoB8xbr72KyCl6nr9pVH1X0POQ2f5uL8uV8KpW6XS/HJxABl/B/DH/4&#10;jA4ZM1VuIuNFr4AfCQp2LBzGD/sdiIr9YwwyS+U1ffYLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA4ti5aR4CAAA2BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAeNC9OdoAAAAFAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" fillcolor="silver">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00926A88" w:rsidRPr="00FF7CFE" w:rsidRDefault="0057101F" w:rsidP="00AF56D5">
+                    <w:p w:rsidR="00926A88" w:rsidRPr="00FF7CFE" w:rsidRDefault="0034142E" w:rsidP="00AF56D5">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="2160"/>
                         </w:tabs>
                         <w:spacing w:line="360" w:lineRule="auto"/>
                         <w:ind w:right="-169"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00FF7CFE">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t xml:space="preserve">1. </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>Klienta</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00FF7CFE">
                         <w:rPr>
                           <w:b/>
@@ -453,2406 +451,2177 @@
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="00926A88" w:rsidRDefault="00926A88" w:rsidP="00AF56D5">
                       <w:pPr>
                         <w:ind w:right="-169"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F60986" w:rsidRDefault="00F60986" w:rsidP="00CD05AF">
+    <w:p w:rsidR="00F60986" w:rsidRPr="00D7402E" w:rsidRDefault="00F60986" w:rsidP="00CD05AF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3060"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00226ED7" w:rsidRDefault="0057101F" w:rsidP="00F251B3">
+    <w:p w:rsidR="00226ED7" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00F251B3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasākuma ietvaros </w:t>
       </w:r>
-      <w:r w:rsidR="006F0D57">
+      <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>klienta</w:t>
       </w:r>
-      <w:r w:rsidR="00201376">
+      <w:r w:rsidR="00201376" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> pirmos četrus darba tiesisko attiecību mēnešus</w:t>
       </w:r>
-      <w:r w:rsidR="00156463">
+      <w:r w:rsidR="00156463" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="002B4DB1">
+      <w:r w:rsidR="002B4DB1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai atbilstoši apmācību ilgumam</w:t>
       </w:r>
-      <w:r w:rsidR="00156463">
+      <w:r w:rsidR="00156463" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir iespēja saņemt finanšu atlīdzību</w:t>
       </w:r>
-      <w:r w:rsidR="00182CED">
+      <w:r w:rsidR="00182CED" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00924A86">
+      <w:r w:rsidR="00924A86" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00226ED7" w:rsidRDefault="0057101F" w:rsidP="008F5E22">
+    <w:p w:rsidR="00226ED7" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="008F5E22">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">nepārsniedzot </w:t>
       </w:r>
-      <w:r w:rsidR="00C51370">
+      <w:r w:rsidR="00C51370" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E90E37">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> dienā transporta izdevumu segšanai par braucieniem no deklarētās dzīvesvietas uz darba</w:t>
       </w:r>
-      <w:r w:rsidR="002B4DB1">
+      <w:r w:rsidR="002B4DB1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai apmācību/prakses </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>vietu un atpakaļ</w:t>
       </w:r>
-      <w:r w:rsidR="002B699D">
+      <w:r w:rsidR="002B699D" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="002B699D">
+      <w:r w:rsidR="002B699D" w:rsidRPr="00D7402E">
         <w:t xml:space="preserve">Atlīdzību transporta izmaksu segšanai piešķir gadījumos, ja attālums no </w:t>
       </w:r>
-      <w:r w:rsidR="006F0D57">
+      <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
         <w:t>klienta</w:t>
       </w:r>
-      <w:r w:rsidR="002B699D">
+      <w:r w:rsidR="002B699D" w:rsidRPr="00D7402E">
         <w:t xml:space="preserve"> deklarētās dzīvesvietas līdz apmācību</w:t>
       </w:r>
-      <w:r w:rsidR="00162471">
+      <w:r w:rsidR="00162471" w:rsidRPr="00D7402E">
         <w:t>/prakses</w:t>
       </w:r>
-      <w:r w:rsidR="002B699D">
+      <w:r w:rsidR="002B699D" w:rsidRPr="00D7402E">
         <w:t xml:space="preserve"> vai darba vietai nepārsniedz 110 km</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00226ED7" w:rsidRDefault="0057101F" w:rsidP="003F3272">
+    <w:p w:rsidR="00226ED7" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="003F3272">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">nepārsniedzot </w:t>
       </w:r>
-      <w:r w:rsidR="00C51370">
+      <w:r w:rsidR="00C51370" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">200 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E90E37">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-      <w:r w:rsidR="00961253">
+      <w:r w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mēnesī dzīvojamās telpas īres vai dzīvošanas dienesta viesnīcā izdevumu kompensācijai (t.sk.</w:t>
+      </w:r>
+      <w:r w:rsidR="00961253" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00575A73">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> transporta izmaksas vienam braucienam mēnesī no deklarētās dzīvesvietas uz darba</w:t>
       </w:r>
-      <w:r w:rsidR="00B55480">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00575A73">
+      <w:r w:rsidR="00B55480" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai apmācību/prakses vietu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> un atpakaļ).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00226ED7" w:rsidRPr="009F19CC" w:rsidRDefault="0057101F" w:rsidP="00F251B3">
+    <w:p w:rsidR="00226ED7" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00F251B3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00644F69">
-[...9 lines deleted...]
-        <w:t>es kritēriji Pasākumā:</w:t>
+      <w:r w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Iesaistes kritēriji Pasākumā:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00923B8D" w:rsidRPr="008F7B17" w:rsidRDefault="0057101F" w:rsidP="008F7B17">
+    <w:p w:rsidR="00923B8D" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="008F7B17">
       <w:pPr>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F7B17">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>1.2.1.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00013861" w:rsidRPr="00EF6EF6">
+      <w:r w:rsidR="00013861" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>apmācību/prakses vieta</w:t>
       </w:r>
-      <w:r w:rsidR="00013861" w:rsidRPr="00EF6EF6">
+      <w:r w:rsidR="00013861" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> atrodas vismaz </w:t>
       </w:r>
-      <w:r w:rsidR="00965A59" w:rsidRPr="00EF6EF6">
+      <w:r w:rsidR="00965A59" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">15 </w:t>
       </w:r>
-      <w:r w:rsidR="00013861" w:rsidRPr="00EF6EF6">
+      <w:r w:rsidR="00013861" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>km attālumā no deklarētās dzīvesvietas</w:t>
       </w:r>
-      <w:r w:rsidR="006A7F6E" w:rsidRPr="006A7F6E">
+      <w:r w:rsidR="006A7F6E" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="000259E1">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>(nav attiecin</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="000259E1">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="000259E1">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ms uz R</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>gas administrat</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">vo teritoriju, ja </w:t>
       </w:r>
-      <w:r w:rsidR="006F0D57">
+      <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>klients</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir deklar</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ts R</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> un apm</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>bu/prakses</w:t>
       </w:r>
-      <w:r w:rsidR="004B53A7" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="004B53A7" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>vieta atrodas R</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>gas administrat</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>vaj</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> teritorij</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="001D3A38" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="001D3A38" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00013861" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="00013861" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
-      <w:r w:rsidR="006F0D57">
+      <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>klients</w:t>
       </w:r>
-      <w:r w:rsidR="00013861" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="00013861" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> norādītajā dzīvesvietā ir deklarēts vismaz sešus mēnešus vai šajā laikā ir mainījis deklarēto dzīvesvietu, un gan jaunā, gan iepriekšējā dzīvesvieta atrodas vienas pašvaldības administratīvajā teritorijā</w:t>
       </w:r>
-      <w:r w:rsidR="00A67ABA" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="00A67ABA" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, izņemot gadījumus, kad konkrētā dzīvesvieta ir </w:t>
       </w:r>
-      <w:r w:rsidR="006F0D57">
+      <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>klienta</w:t>
       </w:r>
-      <w:r w:rsidR="00A67ABA" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="00A67ABA" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> pirmā deklarētā dzīvesvieta Latvijā</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="001D3A38" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="001D3A38" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7B17" w:rsidRDefault="0057101F" w:rsidP="008F7B17">
+    <w:p w:rsidR="008F7B17" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="008F7B17">
       <w:pPr>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F7B17">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>1.2.2.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00226ED7" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="00226ED7" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>darbavieta</w:t>
       </w:r>
-      <w:r w:rsidR="00226ED7" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="00226ED7" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> atrodas vismaz</w:t>
       </w:r>
-      <w:r w:rsidR="00CB326F" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="00CB326F" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00965A59" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="00965A59" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">15 </w:t>
       </w:r>
-      <w:r w:rsidR="00226ED7" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="00226ED7" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">km attālumā no </w:t>
       </w:r>
-      <w:r w:rsidR="006F0D57">
+      <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>klienta</w:t>
       </w:r>
-      <w:r w:rsidR="00226ED7" w:rsidRPr="008F7B17">
+      <w:r w:rsidR="00226ED7" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> deklarētās dzīvesvietas</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="008F7B17">
-[...17 lines deleted...]
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="007F0AD1">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (nav attiecin</w:t>
+      </w:r>
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="007F0AD1">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ms uz R</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="007F0AD1">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="007F0AD1">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>gas administrat</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="007F0AD1">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="007F0AD1">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">vo teritoriju, ja </w:t>
       </w:r>
-      <w:r w:rsidR="006F0D57">
+      <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>klients</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="007F0AD1">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir deklar</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="007F0AD1">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="007F0AD1">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ts R</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="007F0AD1">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="007F0AD1">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="007F0AD1">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="007F0AD1">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> un darbavieta atrodas R</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="007F0AD1">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="007F0AD1">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>gas administrat</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="007F0AD1">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="007F0AD1">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>vaj</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="007F0AD1">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="007F0AD1">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> teritorij</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="007F0AD1">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="007F0AD1" w:rsidRPr="007F0AD1">
+      <w:r w:rsidR="007F0AD1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="009625A1">
+      <w:r w:rsidR="009625A1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00226ED7" w:rsidRPr="0039307D">
+      <w:r w:rsidR="00226ED7" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:r w:rsidR="006F0D57">
+      <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>klients</w:t>
       </w:r>
-      <w:r w:rsidR="00226ED7" w:rsidRPr="0039307D">
+      <w:r w:rsidR="00226ED7" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> norādītajā dzīvesvietā ir deklarēts vismaz sešus mēnešus, vai šajā laikā </w:t>
       </w:r>
-      <w:r w:rsidR="006F0D57">
+      <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>klients</w:t>
       </w:r>
-      <w:r w:rsidR="00226ED7" w:rsidRPr="00C879C7">
+      <w:r w:rsidR="00226ED7" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir mainījis deklarēto dzīvesvietu un gan jaunā, gan iepriekšējā dzīvesvieta atrodas vienas pašvaldības administratīvajā teritorijā</w:t>
       </w:r>
-      <w:r w:rsidR="00965A59">
+      <w:r w:rsidR="00965A59" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, izņemot gadījumus, kad konkrētā dzīvesvieta ir </w:t>
       </w:r>
-      <w:r w:rsidR="006F0D57">
+      <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>klienta</w:t>
       </w:r>
-      <w:r w:rsidR="00965A59">
+      <w:r w:rsidR="00965A59" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> pirmā deklarētā dzīvesvieta Latvijā. </w:t>
       </w:r>
-      <w:r w:rsidR="006F0D57">
+      <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Klienta</w:t>
       </w:r>
-      <w:r w:rsidR="001E47A1" w:rsidRPr="009F19CC">
+      <w:r w:rsidR="001E47A1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="00226ED7" w:rsidRPr="009F19CC">
+      <w:r w:rsidR="00226ED7" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir noteikts normālais darba laiks un </w:t>
       </w:r>
-      <w:r w:rsidR="006F0D57">
+      <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>klienta</w:t>
       </w:r>
-      <w:r w:rsidR="00226ED7" w:rsidRPr="009F19CC">
-[...11 lines deleted...]
-      <w:r w:rsidR="000B2A4C">
+      <w:r w:rsidR="00226ED7" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darba alga ir vismaz valstī noteiktās minimālās mēneša darba algas apmērā, bet ne lielāka par divu valstī noteikto minimālo mēneša darba algu apmēru</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2A4C" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE3F3A" w:rsidRPr="00C26EFC" w:rsidRDefault="0057101F" w:rsidP="008F7B17">
+    <w:p w:rsidR="00EE3F3A" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="008F7B17">
       <w:pPr>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>1.2.3.</w:t>
       </w:r>
-      <w:r w:rsidR="009F19CC">
+      <w:r w:rsidR="009F19CC" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006F0D57">
+      <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>klients</w:t>
       </w:r>
-      <w:r w:rsidR="00226876" w:rsidRPr="00C26EFC">
+      <w:r w:rsidR="00226876" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10 darb</w:t>
       </w:r>
-      <w:r w:rsidR="00226ED7" w:rsidRPr="00C26EFC">
+      <w:r w:rsidR="00226ED7" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">dienu laikā no darba tiesisko attiecību </w:t>
       </w:r>
-      <w:r w:rsidR="00226876" w:rsidRPr="00C26EFC">
+      <w:r w:rsidR="00226876" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>vai apmācību/prakses uzsākšanas dienas</w:t>
       </w:r>
-      <w:r w:rsidR="005F6B0E" w:rsidRPr="00C26EFC">
+      <w:r w:rsidR="005F6B0E" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00226876" w:rsidRPr="00C26EFC">
+      <w:r w:rsidR="00226876" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004817C5" w:rsidRPr="00C26EFC">
+      <w:r w:rsidR="004817C5" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Nodarbinā</w:t>
       </w:r>
-      <w:r w:rsidR="00B039F3" w:rsidRPr="00C26EFC">
+      <w:r w:rsidR="00B039F3" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">tības valsts </w:t>
       </w:r>
-      <w:r w:rsidR="00760A2C" w:rsidRPr="00C26EFC">
-[...11 lines deleted...]
-      <w:r w:rsidR="00760A2C" w:rsidRPr="00C26EFC">
+      <w:r w:rsidR="00760A2C" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aģentūrā </w:t>
+      </w:r>
+      <w:r w:rsidR="00B039F3" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(turpmāk</w:t>
+      </w:r>
+      <w:r w:rsidR="000708ED" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B039F3" w:rsidRPr="00C26EFC">
-[...5 lines deleted...]
-      <w:r w:rsidR="000708ED" w:rsidRPr="00C26EFC">
+      <w:r w:rsidR="00B039F3" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00E11634" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Aģentūra</w:t>
+      </w:r>
+      <w:r w:rsidR="004817C5" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00226ED7" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B039F3" w:rsidRPr="00C26EFC">
-[...17 lines deleted...]
-      <w:r w:rsidR="00226ED7" w:rsidRPr="00C26EFC">
+      <w:r w:rsidR="008E26CB" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ir iesniedzis</w:t>
+      </w:r>
+      <w:r w:rsidR="00226ED7" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E26CB" w:rsidRPr="00C26EFC">
-[...11 lines deleted...]
-      <w:r w:rsidR="004236F1" w:rsidRPr="00C26EFC">
+      <w:r w:rsidR="004236F1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>iesniegum</w:t>
       </w:r>
-      <w:r w:rsidR="008E26CB" w:rsidRPr="00C26EFC">
+      <w:r w:rsidR="008E26CB" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="004236F1" w:rsidRPr="00C26EFC">
+      <w:r w:rsidR="004236F1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> par nepieciešamo finanšu atbalstu</w:t>
       </w:r>
-      <w:r w:rsidR="00226ED7" w:rsidRPr="00C26EFC">
+      <w:r w:rsidR="00226ED7" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, un ir pieņēmusi lēmumu par finanšu atlīdzības piešķiršanu</w:t>
       </w:r>
-      <w:r w:rsidR="001614CE">
+      <w:r w:rsidR="001614CE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C96D23" w:rsidRPr="00A93EC9" w:rsidRDefault="0057101F" w:rsidP="00BA60CD">
+    <w:p w:rsidR="00C96D23" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00BA60CD">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93EC9">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>1.3</w:t>
       </w:r>
-      <w:r w:rsidR="009625A1">
+      <w:r w:rsidR="009625A1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93EC9">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Labvēlīga lēmuma gadījumā </w:t>
       </w:r>
-      <w:r w:rsidR="006F0D57">
+      <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>klients</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93EC9">
+      <w:r w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saņem finanšu atlīdzību</w:t>
+      </w:r>
+      <w:r w:rsidR="005C5468" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA60CD">
-[...11 lines deleted...]
-      <w:r w:rsidR="005C5468">
+      <w:r w:rsidR="00AB18C7" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>transporta izmaksu segšanai par braucieniem no deklarētās dzīvesvietas uz darba</w:t>
+      </w:r>
+      <w:r w:rsidR="00787484" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB18C7" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apmācību/prakses vietu un atpakaļ, </w:t>
+      </w:r>
+      <w:r w:rsidR="00787484" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r w:rsidR="00787484" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB18C7" w:rsidRPr="00020175">
-[...60 lines deleted...]
-      <w:r w:rsidRPr="00A93EC9">
+      <w:r w:rsidR="00AB18C7" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>izdevumu kompensācijai par dzīvojamās telpas īri vai dzīvošanu dienesta viesnīcā (t.sk transporta izmaksas vienam braucienam mēnesī no deklarētās dzīvesvietas uz darba vai apmācību/prakses vietu un atpakaļ) šādā kārtībā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028219A" w:rsidRPr="00A93EC9" w:rsidRDefault="0057101F" w:rsidP="008F5E22">
+    <w:p w:rsidR="0028219A" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="008F5E22">
       <w:pPr>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93EC9">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1.3.1</w:t>
       </w:r>
-      <w:r w:rsidR="003D30AB">
+      <w:r w:rsidR="003D30AB" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93EC9">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>par apmācību</w:t>
       </w:r>
-      <w:r w:rsidR="00FB3FFD">
+      <w:r w:rsidR="00FB3FFD" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>/prakses</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93EC9">
-[...11 lines deleted...]
-      <w:r w:rsidR="003E719B">
+      <w:r w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai darba tiesisko attiecību pirmo mēnesi – </w:t>
+      </w:r>
+      <w:r w:rsidR="003E719B" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">avansu </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93EC9">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">līdz </w:t>
       </w:r>
-      <w:r w:rsidR="00C51370">
+      <w:r w:rsidR="00C51370" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>200</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93EC9">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93EC9">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93EC9">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00182CED" w:rsidRPr="00A93EC9">
-[...11 lines deleted...]
-      <w:r w:rsidR="00804AFB">
+      <w:r w:rsidR="00182CED" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>apmērā dzīvojamās telpas īres izdevumu segšanai vai atbilstoši darba vai mācību dienu skaitam attiecīgajā mēnesī transporta izmaksu segšanai</w:t>
+      </w:r>
+      <w:r w:rsidR="00804AFB" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, nepārsniedzot </w:t>
       </w:r>
-      <w:r w:rsidR="00C51370">
+      <w:r w:rsidR="00C51370" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidR="00804AFB">
+      <w:r w:rsidR="00804AFB" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00804AFB" w:rsidRPr="00E90E37">
+      <w:r w:rsidR="00804AFB" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
-      <w:r w:rsidR="00804AFB">
+      <w:r w:rsidR="00804AFB" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> dienā</w:t>
       </w:r>
-      <w:r w:rsidR="00182CED">
+      <w:r w:rsidR="00182CED" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93EC9">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006F0D57">
+      <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>klienta</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93EC9">
-[...17 lines deleted...]
-      <w:r w:rsidR="00644DF5">
+      <w:r w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m izmaksā piecu darbdienu laikā pēc lēmuma pieņemšanas par finanšu atlīdzības piešķiršanu. </w:t>
+      </w:r>
+      <w:r w:rsidR="00644DF5" w:rsidRPr="00D7402E">
+        <w:t xml:space="preserve">Transporta izmaksu gadījumā avansu piešķir ne lielāku, kāds nepieciešams izmaksu segšanai </w:t>
+      </w:r>
+      <w:r w:rsidR="00764070" w:rsidRPr="00D7402E">
+        <w:t xml:space="preserve">par </w:t>
+      </w:r>
+      <w:r w:rsidR="00644DF5" w:rsidRPr="00D7402E">
+        <w:t>pirm</w:t>
+      </w:r>
+      <w:r w:rsidR="00764070" w:rsidRPr="00D7402E">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00644DF5" w:rsidRPr="00D7402E">
+        <w:t xml:space="preserve"> mēnes</w:t>
+      </w:r>
+      <w:r w:rsidR="00764070" w:rsidRPr="00D7402E">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00644DF5" w:rsidRPr="00D7402E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00764DFE" w:rsidRPr="00D7402E">
+        <w:t xml:space="preserve">ko aprēķina </w:t>
+      </w:r>
+      <w:r w:rsidR="00644DF5" w:rsidRPr="00D7402E">
+        <w:t>ņemot vērā attālumu, likmi</w:t>
+      </w:r>
+      <w:r w:rsidR="001847B3" w:rsidRPr="00D7402E">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00644DF5" w:rsidRPr="00A056B4">
-[...38 lines deleted...]
-      <w:r w:rsidR="00EF75F2">
+      <w:r w:rsidR="00EF75F2" w:rsidRPr="00D7402E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00644DF5">
+      <w:r w:rsidR="00644DF5" w:rsidRPr="00D7402E">
         <w:t xml:space="preserve">apmācību </w:t>
       </w:r>
-      <w:r w:rsidR="001847B3">
+      <w:r w:rsidR="001847B3" w:rsidRPr="00D7402E">
         <w:t xml:space="preserve"> dienu skaitu</w:t>
       </w:r>
-      <w:r w:rsidR="00BF56BF">
+      <w:r w:rsidR="00BF56BF" w:rsidRPr="00D7402E">
         <w:t xml:space="preserve"> vai plānoto darba dienu skaitu darba tiesisko attiecību gadījumā</w:t>
       </w:r>
-      <w:r w:rsidR="00644DF5">
+      <w:r w:rsidR="00644DF5" w:rsidRPr="00D7402E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93EC9">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Gadījumā, ja </w:t>
       </w:r>
-      <w:r w:rsidR="006F0D57">
+      <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>klients</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93EC9">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> nevēlas saņemt avansu, </w:t>
       </w:r>
-      <w:r w:rsidR="003D30AB">
+      <w:r w:rsidR="003D30AB" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>finanšu atlīdzību izmaksā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93EC9">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> viena mēneša laikā pēc </w:t>
       </w:r>
-      <w:r w:rsidR="003D30AB">
+      <w:r w:rsidR="003D30AB" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">pirmā </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93EC9">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>apmācību, darba tiesisko</w:t>
       </w:r>
-      <w:r w:rsidR="00D421E5">
+      <w:r w:rsidR="00D421E5" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai dienesta attiecību</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93EC9">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> mēneša beigām;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F60CE1" w:rsidRDefault="0057101F" w:rsidP="008F5E22">
+    <w:p w:rsidR="00F60CE1" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="008F5E22">
       <w:pPr>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A93EC9">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>1.3.2</w:t>
       </w:r>
-      <w:r w:rsidR="003D30AB">
+      <w:r w:rsidR="003D30AB" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A93EC9">
-[...11 lines deleted...]
-      <w:r w:rsidR="00256BD8">
+      <w:r w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par nākamajiem apmācību vai trijiem darba tiesisko vai attiecību mēnešiem finanšu atlīdzību izmaksā viena mēneša laikā pēc iepriekšējā apmācību, darba tiesisko vai dienesta attiecību mēneša beigām</w:t>
+      </w:r>
+      <w:r w:rsidR="00256BD8" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidR="006F0D57">
+      <w:r w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gadījumā, ja </w:t>
+      </w:r>
+      <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>klienta</w:t>
       </w:r>
-      <w:r>
-[...35 lines deleted...]
-      <w:r w:rsidR="0064470E">
+      <w:r w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>m kompensē dzīvojamās telpas īres izdevumus vai dzīvošanu dienesta viesnīcā, finanšu atlīdzību aprēķina, ņemot vērā pirmajā mēnesī radušās faktiskās izmaksas par dzīvojamās telpas īri vai dienesta viesnīcu. Ja izmaksas apliecinoši dokumenti iesniegti atkārtoti, ikmēneša finanšu atlīdzību par nākam</w:t>
+      </w:r>
+      <w:r w:rsidR="0064470E" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidR="00256BD8">
+      <w:r w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>jiem mēnešiem aprēķina, ņemot vērā attiecīgajā mēnesī radušās dzīvojamo telpu īres vai transporta izmaksas</w:t>
+      </w:r>
+      <w:r w:rsidR="00256BD8" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C96D23" w:rsidRDefault="0057101F" w:rsidP="00BA60CD">
+    <w:p w:rsidR="00C96D23" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00BA60CD">
       <w:pPr>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>1.3.3.</w:t>
       </w:r>
-      <w:r w:rsidR="0064470E">
+      <w:r w:rsidR="0064470E" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> ikmēneša finanšu atlīdzību izmaksā uz </w:t>
       </w:r>
-      <w:r w:rsidR="006F0D57">
+      <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>klienta</w:t>
       </w:r>
-      <w:r w:rsidR="0064470E">
+      <w:r w:rsidR="0064470E" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> norādīto </w:t>
       </w:r>
-      <w:r w:rsidR="00696F66">
+      <w:r w:rsidR="00696F66" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">personīgo </w:t>
       </w:r>
-      <w:r w:rsidR="0064470E">
+      <w:r w:rsidR="0064470E" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>bankas kontu.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00226ED7" w:rsidRDefault="0057101F" w:rsidP="006E4F96">
+    <w:p w:rsidR="00226ED7" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="006E4F96">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00650755">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Par pārejošas darbnespējas laiku finanšu atlīdzības izmaksas netiek veiktas</w:t>
       </w:r>
-      <w:r w:rsidR="00166DFC">
+      <w:r w:rsidR="00166DFC" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00650755">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="004817C5">
+      <w:r w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un finanšu atlīdzības saņemšanas laiks pagarinās </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6737" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tikai darba tiesisko </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6CBF" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>attiec</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6CBF" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6CBF" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>bu gad</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6CBF" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>ī</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6CBF" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>jum</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6CBF" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6CBF" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FC6737">
-[...11 lines deleted...]
-      <w:r w:rsidR="00CD6CBF" w:rsidRPr="009625A1">
+      <w:r w:rsidR="009625A1" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>par dien</w:t>
+      </w:r>
+      <w:r w:rsidR="009625A1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>ī</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00CD6CBF" w:rsidRPr="009625A1">
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="009625A1" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>m, kur</w:t>
+      </w:r>
+      <w:r w:rsidR="009625A1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>ī</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00CD6CBF" w:rsidRPr="009625A1">
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="009625A1" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>klienta</w:t>
+      </w:r>
+      <w:r w:rsidR="009625A1" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>m bija j</w:t>
+      </w:r>
+      <w:r w:rsidR="009625A1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="00CD6CBF" w:rsidRPr="009625A1">
+      <w:r w:rsidR="009625A1" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ierodas darb</w:t>
+      </w:r>
+      <w:r w:rsidR="009625A1" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="009625A1" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00064E63" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Apmācību gadījumā finanšu atlīdzības saņemšanas laiks nepagarinās.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009625A1" w:rsidRPr="009625A1">
-[...76 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="008B48F9" w:rsidRDefault="0057101F" w:rsidP="006E4F96">
+    <w:p w:rsidR="008B48F9" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="006E4F96">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ikmēneša finanšu atbalsts transporta izdevumu segšanai tiek aprēķināts </w:t>
       </w:r>
-      <w:r w:rsidR="002F6DA9">
+      <w:r w:rsidR="002F6DA9" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">par </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">dienām, kurās </w:t>
       </w:r>
-      <w:r w:rsidR="006F0D57">
+      <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>klients</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> piedalījies Pasākumā</w:t>
       </w:r>
-      <w:r w:rsidR="009B72CE">
+      <w:r w:rsidR="009B72CE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> klātienē</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC472A" w:rsidRDefault="0057101F" w:rsidP="0045630D">
+    <w:p w:rsidR="00CC472A" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="0045630D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...35 lines deleted...]
-      <w:r w:rsidR="006F0D57">
+      <w:r w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Finanšu atlīdzība netiek sniegta par periodu, kad </w:t>
+      </w:r>
+      <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>klients</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C4451">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, paralēli dalībai </w:t>
       </w:r>
-      <w:r w:rsidR="00C0234C">
+      <w:r w:rsidR="00C0234C" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C4451">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>asākumā ieguvis darba ņēmēja statusu</w:t>
       </w:r>
-      <w:r w:rsidR="003F38DC" w:rsidRPr="00625E3A">
+      <w:r w:rsidR="003F38DC" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC472A" w:rsidRDefault="0057101F" w:rsidP="006E4F96">
+    <w:p w:rsidR="00CC472A" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="006E4F96">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00497EE2">
+      <w:r w:rsidR="00497EE2" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja tiek zaudēts </w:t>
       </w:r>
-      <w:r w:rsidR="006F0D57">
+      <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>bezdarbnieka</w:t>
       </w:r>
-      <w:r w:rsidR="00497EE2">
+      <w:r w:rsidR="00497EE2" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> statuss, </w:t>
       </w:r>
-      <w:r w:rsidR="00C0234C">
+      <w:r w:rsidR="00C0234C" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>finanšu atlīdzība</w:t>
       </w:r>
-      <w:r w:rsidR="00497EE2">
+      <w:r w:rsidR="00497EE2" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiek pārtraukta ar dienu, kad zaudēts bezdarbnieka statuss.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E48D9" w:rsidRDefault="0057101F" w:rsidP="006E4F96">
+    <w:p w:rsidR="000E48D9" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="006E4F96">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00497EE2">
+      <w:r w:rsidR="00497EE2" w:rsidRPr="00D7402E">
         <w:t>Gadījumos, ja telpu īres līgums ir noslēgts ar fizisku personu, piešķirot finanšu atbalstu, tiks vērtēts, vai persona ir reģistrēta VID kā saimnieciskās darbības veicējs vai VID ir reģistrēta paziņotā saimnieciskā darbība.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00773B24" w:rsidRPr="006B7A14" w:rsidRDefault="0057101F" w:rsidP="007D3FA7">
+    <w:p w:rsidR="00773B24" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="007D3FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="00B0F0"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00497EE2" w:rsidRPr="00773B24">
+      <w:r w:rsidR="00497EE2" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Ja tiek pārtraukta dal</w:t>
       </w:r>
-      <w:r w:rsidR="00CD2149" w:rsidRPr="00773B24">
+      <w:r w:rsidR="00CD2149" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ība</w:t>
       </w:r>
-      <w:r w:rsidR="00497EE2" w:rsidRPr="00773B24">
+      <w:r w:rsidR="00497EE2" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> aktīvajā nodarbinātības pasākumā, kura ietvaros </w:t>
       </w:r>
-      <w:r w:rsidR="006F0D57" w:rsidRPr="00773B24">
+      <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>klienta</w:t>
       </w:r>
-      <w:r w:rsidR="002C0A40" w:rsidRPr="00773B24">
+      <w:r w:rsidR="002C0A40" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="00497EE2" w:rsidRPr="00773B24">
+      <w:r w:rsidR="00497EE2" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieš</w:t>
       </w:r>
-      <w:r w:rsidR="00CD2149" w:rsidRPr="00773B24">
+      <w:r w:rsidR="00CD2149" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ķirts atbalsts reģionālajai </w:t>
       </w:r>
-      <w:r w:rsidR="00497EE2" w:rsidRPr="00773B24">
+      <w:r w:rsidR="00497EE2" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>mobilit</w:t>
       </w:r>
-      <w:r w:rsidR="00CD2149" w:rsidRPr="00773B24">
+      <w:r w:rsidR="00CD2149" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ātei, finanšu atlīdzība tiek pārtraukta ar dienu, kad pārtraukta dalība aktīvajā nodarbinātības pasākumā.</w:t>
       </w:r>
-      <w:r w:rsidR="00497EE2" w:rsidRPr="00773B24">
+      <w:r w:rsidR="00497EE2" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D83C16">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Ja k</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D83C16">
+      <w:r w:rsidRPr="00D7402E">
         <w:t xml:space="preserve">lients ar izglītības iestādes rīkojumu ir atskaitīts no izglītojamo skaita un tādēļ zaudējis bezdarbnieka statusu, tad </w:t>
       </w:r>
-      <w:r w:rsidR="006B7A14" w:rsidRPr="00D83C16">
+      <w:r w:rsidR="006B7A14" w:rsidRPr="00D7402E">
         <w:t xml:space="preserve">klients atlīdzina Aģentūrai apmācību laikā saņemto mobilitātes atbalstu. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D1C8B" w:rsidRPr="00773B24" w:rsidRDefault="0057101F" w:rsidP="007D3FA7">
+    <w:p w:rsidR="000D1C8B" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="007D3FA7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00773B24">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>Aģ</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00773B24">
+        <w:t xml:space="preserve">Aģentūrai ir tiesības </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31DBE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">entūrai ir tiesības </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D31DBE" w:rsidRPr="00773B24">
+        <w:t>pieprasīt iesniegt izdevumu</w:t>
+      </w:r>
+      <w:r w:rsidR="003E01E3" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>pieprasīt iesniegt izdevumu</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003E01E3" w:rsidRPr="00773B24">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31DBE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
+        <w:t xml:space="preserve"> apliecinoš</w:t>
+      </w:r>
+      <w:r w:rsidR="001760E7" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="003E01E3" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00D31DBE" w:rsidRPr="00773B24">
+      <w:r w:rsidR="00D31DBE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> apliecinoš</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001760E7" w:rsidRPr="00773B24">
+        <w:t xml:space="preserve"> dokumentu</w:t>
+      </w:r>
+      <w:r w:rsidR="003E01E3" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>u</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003E01E3" w:rsidRPr="00773B24">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="001760E7" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D31DBE" w:rsidRPr="00773B24">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31DBE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dokumentu</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003E01E3" w:rsidRPr="00773B24">
+        <w:t>par jebkuru darba tiesisko attiecību vai apmācību</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0A40" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001760E7" w:rsidRPr="00773B24">
+        <w:t>/prakses</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31DBE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D31DBE" w:rsidRPr="00773B24">
+        <w:t xml:space="preserve"> mēnesi, kurā saņemta finanšu atlīdzība, un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>par jebkuru darba tiesisko attiecību vai apmācību</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002C0A40" w:rsidRPr="00773B24">
+        <w:t>apturēt maksājumu veikšanu</w:t>
+      </w:r>
+      <w:r w:rsidR="005969CA" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>/prakses</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D31DBE" w:rsidRPr="00773B24">
+        <w:t xml:space="preserve">, ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> mēnesi, kurā saņemta finanšu atlīdzība, un </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00773B24">
+        <w:t xml:space="preserve">Aģentūras </w:t>
+      </w:r>
+      <w:r w:rsidR="005969CA" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>apturēt maksājumu veikšanu</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005969CA" w:rsidRPr="00773B24">
+        <w:t xml:space="preserve">rīcībā ir informācija par iespējami neatbilstošu finansējuma izmantošanu, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31DBE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">, ja </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">līdz situācijas noskaidrošanai. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B90DBA" w:rsidRDefault="0057101F" w:rsidP="006E4F96">
+    <w:p w:rsidR="00B90DBA" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="006E4F96">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūra viena mēneša laikā pēc </w:t>
       </w:r>
-      <w:r w:rsidR="006F0D57">
+      <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>klienta</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> dalības Pasākumā pabeigšanas uz </w:t>
       </w:r>
-      <w:r w:rsidR="006F0D57">
+      <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>klienta</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> par dalību Pasākumā.</w:t>
+      <w:r w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> norādīto e-pasta adresi nosūta uzaicinājumu aizpildīt aptaujas anketu par dalību Pasākumā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E48D9" w:rsidRDefault="000E48D9" w:rsidP="000E48D9">
+    <w:p w:rsidR="000E48D9" w:rsidRPr="00D7402E" w:rsidRDefault="000E48D9" w:rsidP="000E48D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CC472A" w:rsidRPr="004817C5" w:rsidRDefault="0057101F" w:rsidP="006E4F96">
+    <w:p w:rsidR="00CC472A" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="006E4F96">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="510"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6985</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>120015</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2254250" cy="334645"/>
                 <wp:effectExtent l="0" t="0" r="0" b="8255"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2254250" cy="334645"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="C0C0C0"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00926A88" w:rsidRPr="00FF7CFE" w:rsidRDefault="0057101F" w:rsidP="00575A73">
+                          <w:p w:rsidR="00926A88" w:rsidRPr="00FF7CFE" w:rsidRDefault="0034142E" w:rsidP="00575A73">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="2160"/>
                               </w:tabs>
                               <w:spacing w:line="360" w:lineRule="auto"/>
                               <w:ind w:right="-169"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00FF7CFE">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t xml:space="preserve">2. </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>Klienta</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00FF7CFE">
                               <w:rPr>
                                 <w:b/>
@@ -2868,2325 +2637,2129 @@
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.55pt;margin-top:9.45pt;width:177.5pt;height:26.35pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAG11NAIAIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthx7aw14hRbug4D&#10;ugvQ7gNkWbaFyZJGKbGzry8lp2l2exlmAwIpUofkIbm+ngZF9gKcNLqiy0VKidDcNFJ3Ff36cPvq&#10;khLnmW6YMlpU9CAcvd68fLEebSky0xvVCCAIol052or23tsySRzvxcDcwlih0dgaGJhHFbqkATYi&#10;+qCSLE1XyWigsWC4cA5vb2Yj3UT8thXcf25bJzxRFcXcfDwhnnU4k82alR0w20t+TIP9QxYDkxqD&#10;nqBumGdkB/I3qEFyMM60fsHNkJi2lVzEGrCaZfpLNfc9syLWguQ4e6LJ/T9Y/mn/BYhsKppRotmA&#10;LXoQkydvzURWgZ3RuhKd7i26+QmvscuxUmfvDP/miDbbnulOvAEwYy9Yg9ktw8vk7OmM4wJIPX40&#10;DYZhO28i0NTCEKhDMgiiY5cOp86EVDheZlmRZwWaONouLvJVXsQQrHx6bcH598IMJAgVBex8RGf7&#10;O+dDNqx8cgnBnFGyuZVKRQW6equA7BlOyTYN/xH9JzelyVjRqyIrZgL+CpHG708Qg/Q47koOFb08&#10;ObEy0PZON3EYPZNqljFlpY88BupmEv1UT7FhkeTAcW2aAxILZp5u3EYUegM/KBlxsivqvu8YCErU&#10;B43NuVrmeViFqOTF6wwVOLfU5xamOUJV1FMyi1s/r8/Ogux6jPTcbJzRSPRxn8ISnOuxlOet3zwC&#10;AAD//wMAUEsDBBQABgAIAAAAIQBS3h1H2gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5BT4Qw&#10;EIXvJv6HZky8uQWNuMtSNoZko56MLN4LHQGlU0LLgv/e8aSnyZv38t6XHVY7iDNOvnekIN5EIJAa&#10;Z3pqFVSn480WhA+ajB4coYJv9HDILy8ynRq30Buey9AKLiGfagVdCGMqpW86tNpv3IjE3oebrA4s&#10;p1aaSS9cbgd5G0WJtLonXuj0iEWHzVc5WwUv82fj6vc6ehoLW7wuZfV8OlZKXV+tj3sQAdfwF4Zf&#10;fEaHnJlqN5PxYmAdc5DPdgeC7bv7hB+1goc4AZln8j9//gMAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAG11NAIAIAAD0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBS3h1H2gAAAAcBAAAPAAAAAAAAAAAAAAAAAHoEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" fillcolor="silver">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00926A88" w:rsidRPr="00FF7CFE" w:rsidRDefault="0057101F" w:rsidP="00575A73">
+                    <w:p w:rsidR="00926A88" w:rsidRPr="00FF7CFE" w:rsidRDefault="0034142E" w:rsidP="00575A73">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="2160"/>
                         </w:tabs>
                         <w:spacing w:line="360" w:lineRule="auto"/>
                         <w:ind w:right="-169"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00FF7CFE">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t xml:space="preserve">2. </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>Klienta</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00FF7CFE">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t xml:space="preserve"> pienākumi</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="00926A88" w:rsidRDefault="00926A88" w:rsidP="00575A73">
                       <w:pPr>
                         <w:ind w:right="-169"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00575A73" w:rsidRDefault="00575A73" w:rsidP="006E4F96">
+    <w:p w:rsidR="00575A73" w:rsidRPr="00D7402E" w:rsidRDefault="00575A73" w:rsidP="006E4F96">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="8820"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00226ED7" w:rsidRDefault="00226ED7" w:rsidP="00394D86">
+    <w:p w:rsidR="00226ED7" w:rsidRPr="00D7402E" w:rsidRDefault="00226ED7" w:rsidP="00394D86">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006A76A0" w:rsidRPr="00BA60CD" w:rsidRDefault="0057101F" w:rsidP="00C26805">
+    <w:p w:rsidR="006A76A0" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00C26805">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00DF5735">
+      <w:r w:rsidR="00DF5735" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C67C96">
+      <w:r w:rsidR="00C67C96" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00480496">
+      <w:r w:rsidR="00480496" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="002519AA">
+      <w:r w:rsidR="002519AA" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>zdevumu kompensācijas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00560EDB">
-[...11 lines deleted...]
-      <w:r w:rsidR="00347B8F">
+      <w:r w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par dzīvojamās telpas īri vai dzīvošanu dienesta viesnīcā (t.sk.</w:t>
+      </w:r>
+      <w:r w:rsidR="00347B8F" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA60CD">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> transporta izmaksas vienam braucienam mēnesī no deklarētās dzīvesvietas uz </w:t>
       </w:r>
-      <w:r w:rsidR="00533C49" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="00533C49" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">apmācību/prakses vai </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA60CD">
-[...11 lines deleted...]
-      <w:r w:rsidR="00A6060A" w:rsidRPr="00BA60CD">
+      <w:r w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>darba vietu un atpakaļ) gadījumā</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6060A" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD1A77" w:rsidRPr="00D83C16" w:rsidRDefault="0057101F" w:rsidP="00533C49">
+    <w:p w:rsidR="00FD1A77" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00533C49">
       <w:pPr>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA60CD">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00DF5735" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="00DF5735" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA60CD">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.1. </w:t>
       </w:r>
-      <w:r w:rsidR="00A6060A" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="00A6060A" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">iesniegt </w:t>
       </w:r>
-      <w:r w:rsidR="0053014B" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="0053014B" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>izdevumus apliecinošus dokumentus -</w:t>
       </w:r>
-      <w:r w:rsidR="008808EF" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="008808EF" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003D2A4C" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="003D2A4C" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>maksājumu apliecinoš</w:t>
       </w:r>
-      <w:r w:rsidR="0053014B" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="0053014B" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="003D2A4C" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="003D2A4C" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> dokument</w:t>
       </w:r>
-      <w:r w:rsidR="0053014B" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="0053014B" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="003D2A4C" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="003D2A4C" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> kopiju</w:t>
       </w:r>
-      <w:r w:rsidR="00A6060A" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="00A6060A" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10 darbdienu laikā pēc pirmā </w:t>
       </w:r>
-      <w:r w:rsidR="00694CD0" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="00694CD0" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">apmācību/prakses vai </w:t>
       </w:r>
-      <w:r w:rsidR="00A6060A" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="00A6060A" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>darba tiesisko attiecību mēneša beigām</w:t>
       </w:r>
-      <w:r w:rsidR="001A2002" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="001A2002" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0063727C" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="0063727C" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0064067D" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="0064067D" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="0063727C" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="0063727C" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>aksājumu apliecinošaj</w:t>
       </w:r>
-      <w:r w:rsidR="0064067D" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="0064067D" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="0063727C" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="0063727C" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> dokument</w:t>
       </w:r>
-      <w:r w:rsidR="0064067D" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="0064067D" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="0063727C" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="0063727C" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> jābūt norādītam noslēgtā dzīvojamās telpas īres vai dzīvošanas dienesta viesnīcā apliecinošā dokumenta</w:t>
       </w:r>
-      <w:r w:rsidR="00BD0812" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="00BD0812" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (līguma</w:t>
+      </w:r>
+      <w:r w:rsidR="002F7148" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, rēkina</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0812" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0063727C" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> numuram un datumam</w:t>
+      </w:r>
+      <w:r w:rsidR="002F7148" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, ja maksātājs ir cita persona, jābūt norādītam pakalpojuma saņēmēja vārdam, uzvārdam</w:t>
+      </w:r>
+      <w:r w:rsidR="0048794A" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="008074E2" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD0812" w:rsidRPr="00D83C16">
-[...40 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="008074E2" w:rsidRDefault="0057101F" w:rsidP="00533C49">
+    <w:p w:rsidR="008074E2" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00533C49">
       <w:pPr>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA60CD">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00DF5735" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="00DF5735" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="006A76A0" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="006A76A0" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.2.</w:t>
       </w:r>
-      <w:r w:rsidR="00D06A0C" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="00D06A0C" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00183E67" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="00183E67" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ja mainās </w:t>
       </w:r>
-      <w:r w:rsidR="00694CD0" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="00694CD0" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">apmācību/prakses vai </w:t>
       </w:r>
-      <w:r w:rsidR="00183E67" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="00183E67" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>darbavietas adrese</w:t>
       </w:r>
-      <w:r w:rsidR="005806EE" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="005806EE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (maina dzīvojamo telpu vai dienesta viesnīcu (ja attiecināms))</w:t>
       </w:r>
-      <w:r w:rsidR="007F4E19">
+      <w:r w:rsidR="007F4E19" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="005806EE" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="005806EE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A6060A" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="00A6060A" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00DF5735" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="00DF5735" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00A6060A" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="00A6060A" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.1. punktā minētos dokumentus</w:t>
       </w:r>
-      <w:r w:rsidR="00A11DB7">
+      <w:r w:rsidR="00A11DB7" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (dzīvojamās telpas</w:t>
       </w:r>
-      <w:r w:rsidR="00017907">
+      <w:r w:rsidR="00017907" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> īres vai dienesta viesnīcas īres līgumu, ja attiecināms)</w:t>
       </w:r>
-      <w:r w:rsidR="00A6060A" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="00A6060A" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegt atkārtoti 10 darbdienu laikā </w:t>
       </w:r>
-      <w:r w:rsidR="0029793E" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="0029793E" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">pēc darba </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk89860405"/>
-      <w:r w:rsidR="0029793E" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="0029793E" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">tiesisko attiecību </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="0029793E" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="0029793E" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>vai apmācību</w:t>
       </w:r>
-      <w:r w:rsidR="00FE528F" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="00FE528F" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>/prakses</w:t>
       </w:r>
-      <w:r w:rsidR="0029793E" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="0029793E" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> mēneša beigām, kurā notikušas minētās izmaiņas</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002320DA" w:rsidRPr="009D1D91" w:rsidRDefault="0057101F" w:rsidP="008074E2">
+    <w:p w:rsidR="002320DA" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="008074E2">
       <w:pPr>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk221692392"/>
-      <w:r w:rsidRPr="009D1D91">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2.1.3. informēt 1.8. apakšpunktā minēto fizisko personu par viņu datu apstrādi Pasākuma ietvaros</w:t>
       </w:r>
-      <w:r w:rsidR="00AB4633" w:rsidRPr="009D1D91">
+      <w:r w:rsidR="00AB4633" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="00DF5735" w:rsidRPr="004875AC" w:rsidRDefault="0057101F" w:rsidP="00BA60CD">
+    <w:p w:rsidR="00DF5735" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00BA60CD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA60CD">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">2.2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA60CD">
+      <w:r w:rsidRPr="00D7402E">
         <w:t>Ja piedaloties akt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA60CD">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA60CD">
+      <w:r w:rsidRPr="00D7402E">
         <w:t>vaj</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA60CD">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA60CD">
+      <w:r w:rsidRPr="00D7402E">
         <w:t xml:space="preserve"> nodarbin</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA60CD">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA60CD">
+      <w:r w:rsidRPr="00D7402E">
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA60CD">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA60CD">
+      <w:r w:rsidRPr="00D7402E">
         <w:t>bas pas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA60CD">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA60CD">
+      <w:r w:rsidRPr="00D7402E">
         <w:t>kum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA60CD">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="005969CA">
+      <w:r w:rsidR="005969CA" w:rsidRPr="00D7402E">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA60CD">
+      <w:r w:rsidRPr="00D7402E">
         <w:t xml:space="preserve"> ir noteikts summ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA60CD">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA60CD">
+      <w:r w:rsidRPr="00D7402E">
         <w:t>tais darba laiks</w:t>
       </w:r>
-      <w:r w:rsidR="00424BB2">
+      <w:r w:rsidR="00424BB2" w:rsidRPr="00D7402E">
         <w:t xml:space="preserve"> vai darbu plānots veikt vairākās adresēs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA60CD">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009648FF">
+      <w:r w:rsidRPr="00D7402E">
+        <w:t>, tad kop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="009648FF">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00BA60CD">
+      <w:r w:rsidRPr="00D7402E">
+        <w:t xml:space="preserve"> ar Iesniegumu iesniegt pl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA60CD">
+      <w:r w:rsidRPr="00D7402E">
         <w:t>noto darba grafiku pirmajam m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA60CD">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
-      <w:r w:rsidRPr="004875AC">
+      <w:r w:rsidRPr="00D7402E">
         <w:t>nesim.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C67C96" w:rsidRPr="004875AC" w:rsidRDefault="0057101F" w:rsidP="00BA60CD">
+    <w:p w:rsidR="00C67C96" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00BA60CD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004875AC">
-[...11 lines deleted...]
-      <w:r w:rsidR="00F81916">
+      <w:r w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.3. Ja darba pienākumus veic vairākās adresēs, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F81916" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">tad </w:t>
       </w:r>
-      <w:r w:rsidR="000E08FB">
+      <w:r w:rsidR="000E08FB" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">10 darbdienu laikā pēc </w:t>
       </w:r>
-      <w:r w:rsidR="005540C6">
+      <w:r w:rsidR="005540C6" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>katra</w:t>
       </w:r>
-      <w:r w:rsidR="000E08FB">
+      <w:r w:rsidR="000E08FB" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> nostrādātā darba tiesisko attiecību mēneša</w:t>
       </w:r>
-      <w:r w:rsidR="00D06A0C">
+      <w:r w:rsidR="00D06A0C" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004308CE">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">iesniegt </w:t>
       </w:r>
-      <w:r w:rsidR="001F0359">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="004308CE">
+      <w:r w:rsidR="001F0359" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aģentūras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">darba devēja apstiprinājumu </w:t>
       </w:r>
-      <w:r w:rsidR="00422630">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="004308CE">
+      <w:r w:rsidR="00422630" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>katrā darba dienā norādot darba sākšanas adresi un darba noslēgšanas adresi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, kurās pārskata periodā veikti darba pienākumi.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C19C8" w:rsidRPr="001D21CA" w:rsidRDefault="0057101F" w:rsidP="00DF5735">
+    <w:p w:rsidR="006C19C8" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00DF5735">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004875AC">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00FC3EEB" w:rsidRPr="004308CE">
+      <w:r w:rsidR="00FC3EEB" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D21CA">
-[...11 lines deleted...]
-      <w:r w:rsidR="001F0359">
+      <w:r w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Informēt </w:t>
+      </w:r>
+      <w:r w:rsidR="001F0359" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Aģentūr</w:t>
       </w:r>
-      <w:r w:rsidR="00760A2C">
+      <w:r w:rsidR="00760A2C" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">u </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D21CA">
-[...11 lines deleted...]
-      <w:r w:rsidR="00EE39A9" w:rsidRPr="00BA60CD">
+      <w:r w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vienas darbdienas laikā, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE39A9" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ja</w:t>
       </w:r>
-      <w:r w:rsidR="00951793" w:rsidRPr="00BA60CD">
+      <w:r w:rsidR="00951793" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pasākuma īstenošanas laikā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA60CD">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C19C8" w:rsidRPr="00780960" w:rsidRDefault="0057101F" w:rsidP="00B33461">
+    <w:p w:rsidR="006C19C8" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00B33461">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00FC3EEB">
+      <w:r w:rsidR="00FC3EEB" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. zaudēta atbilstība </w:t>
+      </w:r>
+      <w:r w:rsidR="0092545F" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šī apliecinājuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00D853BA" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>1.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB68DF" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00780960">
-[...29 lines deleted...]
-      <w:r w:rsidR="00D853BA">
+      <w:r w:rsidR="00D853BA" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>apakšpunktā minētaj</w:t>
       </w:r>
-      <w:r w:rsidR="0092545F">
+      <w:r w:rsidR="0092545F" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00D853BA">
+      <w:r w:rsidR="00D853BA" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">m </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>iesaistes kritērij</w:t>
       </w:r>
-      <w:r w:rsidR="0092545F">
+      <w:r w:rsidR="0092545F" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="0071128B">
+      <w:r w:rsidR="0071128B" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pasākumā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00780960">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00951793" w:rsidRDefault="0057101F" w:rsidP="00B33461">
+    <w:p w:rsidR="00951793" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00B33461">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00FC3EEB">
+      <w:r w:rsidR="00FC3EEB" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="006C19C8" w:rsidRPr="00780960">
+      <w:r w:rsidR="006C19C8" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> paralēli dalībai </w:t>
       </w:r>
-      <w:r w:rsidR="004B50A8">
+      <w:r w:rsidR="004B50A8" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="006C19C8" w:rsidRPr="00780960">
+      <w:r w:rsidR="006C19C8" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">asākumā iegūts darba ņēmēja statuss </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C2D78">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C021C1" w:rsidRDefault="0057101F" w:rsidP="00C021C1">
+    <w:p w:rsidR="00C021C1" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00C021C1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="001D21CA">
+      <w:r w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>2.4.3. ir b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ū</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D21CA">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>tiskas izmai</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D21CA">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ņ</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D21CA">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>as apm</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D21CA">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D21CA">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D21CA">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D21CA">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>bu vai darba grafik</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D21CA">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3DF4" w:rsidRPr="009D1D91" w:rsidRDefault="0057101F" w:rsidP="00DE40EE">
+    <w:p w:rsidR="004F3DF4" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00DE40EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="852" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="009D1D91">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00FC3EEB" w:rsidRPr="009D1D91">
+      <w:r w:rsidR="00FC3EEB" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D1D91">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.4. </w:t>
       </w:r>
-      <w:r w:rsidR="00B87FF9" w:rsidRPr="009D1D91">
+      <w:r w:rsidR="00B87FF9" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ja ir </w:t>
       </w:r>
-      <w:r w:rsidR="006C3EB5" w:rsidRPr="009D1D91">
+      <w:r w:rsidR="006C3EB5" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>mainīju</w:t>
       </w:r>
-      <w:r w:rsidR="00B87FF9" w:rsidRPr="009D1D91">
+      <w:r w:rsidR="00B87FF9" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>š</w:t>
       </w:r>
-      <w:r w:rsidR="006C3EB5" w:rsidRPr="009D1D91">
+      <w:r w:rsidR="006C3EB5" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ies</w:t>
       </w:r>
-      <w:r w:rsidR="00B87FF9" w:rsidRPr="009D1D91">
+      <w:r w:rsidR="00B87FF9" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008162FE" w:rsidRPr="009D1D91">
+      <w:r w:rsidR="008162FE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>iesaistes kritēriji</w:t>
       </w:r>
-      <w:r w:rsidR="00DE40EE" w:rsidRPr="009D1D91">
+      <w:r w:rsidR="00DE40EE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00FF32D5" w:rsidRPr="009D1D91">
+      <w:r w:rsidR="00FF32D5" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegt atkārtoti Iesniegumu Aģentūrā 10 darbdienu laikā pēc izmaiņu iestāšanās brīža</w:t>
       </w:r>
-      <w:r w:rsidR="00DE40EE" w:rsidRPr="009D1D91">
+      <w:r w:rsidR="00DE40EE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F3DF4" w:rsidRPr="009D1D91" w:rsidRDefault="0057101F" w:rsidP="00B33461">
+    <w:p w:rsidR="004F3DF4" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00B33461">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D1D91">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00DF5735" w:rsidRPr="009D1D91">
+      <w:r w:rsidR="00DF5735" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D1D91">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00171FAF" w:rsidRPr="009D1D91">
+      <w:r w:rsidR="00171FAF" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D1D91">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.1.</w:t>
       </w:r>
-      <w:r w:rsidR="009F24EA" w:rsidRPr="009D1D91">
+      <w:r w:rsidR="009F24EA" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006F0D57" w:rsidRPr="009D1D91">
+      <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>klienta</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D1D91">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> deklar</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D1D91">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D1D91">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D1D91">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D1D91">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> dz</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D1D91">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D1D91">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>vesvietas adrese;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B72CE" w:rsidRPr="009D1D91" w:rsidRDefault="0057101F" w:rsidP="00C021C1">
+    <w:p w:rsidR="009B72CE" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00C021C1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D1D91">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00DF5735" w:rsidRPr="009D1D91">
+      <w:r w:rsidR="00DF5735" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00C67C96" w:rsidRPr="009D1D91">
+      <w:r w:rsidR="00C67C96" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00171FAF" w:rsidRPr="009D1D91">
+      <w:r w:rsidR="00171FAF" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="009F24EA" w:rsidRPr="009D1D91">
+      <w:r w:rsidR="009F24EA" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D1D91">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>apm</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D1D91">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D1D91">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D1D91">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D1D91">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>bu (t.sk. prakses) vietas vai darba vietas adrese;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003239D9" w:rsidRPr="00DE40EE" w:rsidRDefault="0057101F" w:rsidP="00FB4C5E">
+    <w:p w:rsidR="003239D9" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00FB4C5E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="009B72CE">
+      <w:r w:rsidR="009B72CE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2.4.4.</w:t>
       </w:r>
-      <w:r w:rsidR="00C021C1">
+      <w:r w:rsidR="00C021C1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="009B72CE">
-[...9 lines deleted...]
-        <w:t>mainījies iesniegumā norādītais transporta veids nokļūšanai no deklarētās dzīvesvietas līdz apmācību vai prakses vai darba vietai un atpakaļ.</w:t>
+      <w:r w:rsidR="009B72CE" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. mainījies iesniegumā norādītais transporta veids nokļūšanai no deklarētās dzīvesvietas līdz apmācību vai prakses vai darba vietai un atpakaļ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007249F7" w:rsidRDefault="0057101F" w:rsidP="00FB4C5E">
+    <w:p w:rsidR="007249F7" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00FB4C5E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4C5E">
+      <w:r w:rsidR="00FB4C5E" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>. J</w:t>
       </w:r>
-      <w:r w:rsidR="00087D2F">
-[...23 lines deleted...]
-      <w:r w:rsidR="00A250BE">
+      <w:r w:rsidR="00087D2F" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a iestājusies pārejoša darbnespēja, trīs darbdienu laikā </w:t>
+      </w:r>
+      <w:r w:rsidR="00A250BE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">telefoniski vai elektroniski </w:t>
       </w:r>
-      <w:r w:rsidR="00087D2F">
-[...17 lines deleted...]
-      <w:r w:rsidR="001F0359">
+      <w:r w:rsidR="00087D2F" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par to paziņot </w:t>
+      </w:r>
+      <w:r w:rsidR="001F0359" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
-      <w:r w:rsidR="001C4D9E">
+      <w:r w:rsidR="001C4D9E" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00BB50BC">
+      <w:r w:rsidR="00BB50BC" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00764070" w:rsidRDefault="0057101F" w:rsidP="00B33461">
+    <w:p w:rsidR="00764070" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00B33461">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4C5E">
+      <w:r w:rsidR="00FB4C5E" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA60CD">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00FA2DE6">
-[...11 lines deleted...]
-      <w:r w:rsidR="001822BE" w:rsidRPr="001D21CA">
+      <w:r w:rsidR="00FA2DE6" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Darba tiesisko attiecību gadījumā nākamajā</w:t>
+      </w:r>
+      <w:r w:rsidR="001822BE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> darbdien</w:t>
       </w:r>
-      <w:r w:rsidR="001822BE" w:rsidRPr="001D21CA">
+      <w:r w:rsidR="001822BE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="001822BE" w:rsidRPr="001D21CA">
+      <w:r w:rsidR="001822BE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> p</w:t>
       </w:r>
-      <w:r w:rsidR="001822BE" w:rsidRPr="001D21CA">
+      <w:r w:rsidR="001822BE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
-      <w:r w:rsidR="001822BE" w:rsidRPr="001D21CA">
+      <w:r w:rsidR="001822BE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>c p</w:t>
       </w:r>
-      <w:r w:rsidR="001822BE" w:rsidRPr="001D21CA">
+      <w:r w:rsidR="001822BE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="001822BE" w:rsidRPr="001D21CA">
+      <w:r w:rsidR="001822BE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>rejo</w:t>
       </w:r>
-      <w:r w:rsidR="001822BE" w:rsidRPr="001D21CA">
+      <w:r w:rsidR="001822BE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>š</w:t>
       </w:r>
-      <w:r w:rsidR="001822BE" w:rsidRPr="001D21CA">
+      <w:r w:rsidR="001822BE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>as darbnesp</w:t>
       </w:r>
-      <w:r w:rsidR="001822BE" w:rsidRPr="001D21CA">
+      <w:r w:rsidR="001822BE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
-      <w:r w:rsidR="001822BE" w:rsidRPr="001D21CA">
+      <w:r w:rsidR="001822BE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>jas beig</w:t>
       </w:r>
-      <w:r w:rsidR="001822BE" w:rsidRPr="001D21CA">
+      <w:r w:rsidR="001822BE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="001822BE" w:rsidRPr="001D21CA">
-[...11 lines deleted...]
-      <w:r w:rsidR="001F0359">
+      <w:r w:rsidR="001822BE" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m par to paziņot </w:t>
+      </w:r>
+      <w:r w:rsidR="001F0359" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
-      <w:r w:rsidR="001C4D9E">
+      <w:r w:rsidR="001C4D9E" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00B54CC3" w:rsidRPr="00BA60CD">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00B54CC3" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="004277BD" w:rsidRPr="00D7402E">
+        <w:t>darbnespēju ap</w:t>
+      </w:r>
+      <w:r w:rsidR="00E11DDF" w:rsidRPr="00D7402E">
+        <w:t>lieci</w:t>
+      </w:r>
+      <w:r w:rsidR="004277BD" w:rsidRPr="00D7402E">
+        <w:t>nošu dokumentu</w:t>
+      </w:r>
+      <w:r w:rsidR="00B54CC3" w:rsidRPr="00D7402E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B54CC3">
-[...14 lines deleted...]
-      <w:r w:rsidR="00B54CC3">
+      <w:r w:rsidR="006316BC" w:rsidRPr="00D7402E">
+        <w:t xml:space="preserve">un iesniegumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00B54CC3" w:rsidRPr="00D7402E">
+        <w:t xml:space="preserve">iesniegt </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC16C6" w:rsidRPr="00D7402E">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00B54CC3" w:rsidRPr="00D7402E">
+        <w:t xml:space="preserve"> darbdienu laikā pēc pārejošas darbnespējas beigām.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006316BC">
-[...13 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00424BB2" w:rsidRDefault="0057101F" w:rsidP="00B33461">
+    <w:p w:rsidR="00424BB2" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00B33461">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4C5E">
+      <w:r w:rsidR="00FB4C5E" w:rsidRPr="00D7402E">
         <w:t>7</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00873707">
+      <w:r w:rsidR="00873707" w:rsidRPr="00D7402E">
         <w:t>Četrus mēnešus</w:t>
       </w:r>
-      <w:r w:rsidR="001E07D1">
+      <w:r w:rsidR="001E07D1" w:rsidRPr="00D7402E">
         <w:t xml:space="preserve"> (no izdevumu apliecinošā dokumenta </w:t>
       </w:r>
-      <w:r w:rsidR="008118F3">
+      <w:r w:rsidR="008118F3" w:rsidRPr="00D7402E">
         <w:t>izdošanas diena</w:t>
       </w:r>
-      <w:r w:rsidR="001E07D1">
+      <w:r w:rsidR="001E07D1" w:rsidRPr="00D7402E">
         <w:t xml:space="preserve">s) </w:t>
       </w:r>
-      <w:r w:rsidR="00873707">
+      <w:r w:rsidR="00873707" w:rsidRPr="00D7402E">
         <w:t xml:space="preserve">saglabāt </w:t>
       </w:r>
-      <w:r w:rsidR="00786EA6">
+      <w:r w:rsidR="00786EA6" w:rsidRPr="00D7402E">
         <w:t xml:space="preserve">transporta vai īres </w:t>
       </w:r>
-      <w:r w:rsidR="00873707">
+      <w:r w:rsidR="00873707" w:rsidRPr="00D7402E">
         <w:t xml:space="preserve">izdevumus apliecinošu dokumentu oriģinālus (degvielas pirkuma čekus, transporta biļetes, maksājuma uzdevumus u.c.) un pēc </w:t>
       </w:r>
-      <w:r w:rsidR="001F0359">
+      <w:r w:rsidR="001F0359" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūras </w:t>
       </w:r>
-      <w:r w:rsidR="00873707">
+      <w:r w:rsidR="00873707" w:rsidRPr="00D7402E">
         <w:t xml:space="preserve">pieprasījuma tos uzrādīt desmit darbdienu laikā no pieprasījuma saņemšanas dienas. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00424BB2" w:rsidRPr="004308CE" w:rsidRDefault="0057101F" w:rsidP="00B33461">
+    <w:p w:rsidR="00424BB2" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00B33461">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4C5E">
+      <w:r w:rsidR="00FB4C5E" w:rsidRPr="00D7402E">
         <w:t>8</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:t xml:space="preserve">. Piešķirto atbalstu izmantot tikai </w:t>
       </w:r>
-      <w:r w:rsidR="003B6388">
+      <w:r w:rsidR="003B6388" w:rsidRPr="00D7402E">
         <w:t xml:space="preserve">transporta </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:t xml:space="preserve">izdevumu kompensēšanai </w:t>
       </w:r>
-      <w:r w:rsidR="001240D0">
+      <w:r w:rsidR="001240D0" w:rsidRPr="00D7402E">
         <w:t xml:space="preserve">nokļūšanai </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:t>no deklarētās dzīvesvietas uz apmācību/prakses vai darba vietu un atpakaļ uz deklarēto dzīvesvietu</w:t>
       </w:r>
-      <w:r w:rsidR="003B6388" w:rsidRPr="003B6388">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="003B6388" w:rsidRPr="00D7402E">
+        <w:t xml:space="preserve"> vai īres izdevumu kompensēšanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001822BE" w:rsidRPr="001822BE" w:rsidRDefault="0057101F" w:rsidP="00B33461">
+    <w:p w:rsidR="001822BE" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00B33461">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004308CE">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4C5E">
+      <w:r w:rsidR="00FB4C5E" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D21CA">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D21CA">
-[...5 lines deleted...]
-      <w:r w:rsidR="001F0359">
+      <w:r w:rsidRPr="00D7402E">
+        <w:t xml:space="preserve">Atmaksāt </w:t>
+      </w:r>
+      <w:r w:rsidR="001F0359" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūrai </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA60CD">
-[...20 lines deleted...]
-      <w:r w:rsidR="006F0D57">
+      <w:r w:rsidRPr="00D7402E">
+        <w:t xml:space="preserve">pārmaksāto finanšu atlīdzības summu labprātīgi piecu darbdienu laikā, ja </w:t>
+      </w:r>
+      <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
         <w:t>klients</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD7C42" w:rsidRDefault="0057101F" w:rsidP="00B33461">
+    <w:p w:rsidR="00FD7C42" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00B33461">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4C5E">
+      <w:r w:rsidR="00FB4C5E" w:rsidRPr="00D7402E">
         <w:t>9</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:t>.1.</w:t>
       </w:r>
-      <w:r w:rsidR="008B2080">
+      <w:r w:rsidR="008B2080" w:rsidRPr="00D7402E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00511A94">
+      <w:r w:rsidR="00511A94" w:rsidRPr="00D7402E">
         <w:t>pārtrauc dalību pasākumā;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD7C42" w:rsidRDefault="0057101F" w:rsidP="00B33461">
+    <w:p w:rsidR="00FD7C42" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00B33461">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4C5E">
+      <w:r w:rsidR="00FB4C5E" w:rsidRPr="00D7402E">
         <w:t>9</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:t>.2.</w:t>
       </w:r>
-      <w:r w:rsidR="008B2080">
+      <w:r w:rsidR="008B2080" w:rsidRPr="00D7402E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001822BE" w:rsidRPr="006F0644">
+      <w:r w:rsidR="001822BE" w:rsidRPr="00D7402E">
         <w:t>zaudē atbilstību Pasākuma iesaistes kritērijiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F52F0" w:rsidRDefault="0057101F" w:rsidP="00B33461">
+    <w:p w:rsidR="001F52F0" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00B33461">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="425" w:right="-6"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4C5E">
+      <w:r w:rsidR="00FB4C5E" w:rsidRPr="00D7402E">
         <w:t>9</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:t>.3.</w:t>
       </w:r>
-      <w:r w:rsidR="008B2080">
+      <w:r w:rsidR="008B2080" w:rsidRPr="00D7402E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F50A52" w:rsidRPr="00B874D5">
+      <w:r w:rsidR="00F50A52" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>neapliecina piešķirtā finanšu atbalsta izlietojumu īres izdevumu kompensēšanai vai</w:t>
       </w:r>
-      <w:r w:rsidR="005540C6">
+      <w:r w:rsidR="005540C6" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00F50A52" w:rsidRPr="00B874D5">
+      <w:r w:rsidR="00F50A52" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pēc </w:t>
       </w:r>
-      <w:r w:rsidR="001F0359">
+      <w:r w:rsidR="001F0359" w:rsidRPr="00D7402E">
         <w:t xml:space="preserve">Aģentūras </w:t>
       </w:r>
-      <w:r w:rsidR="00F50A52" w:rsidRPr="00B874D5">
+      <w:r w:rsidR="00F50A52" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pieprasījuma</w:t>
       </w:r>
-      <w:r w:rsidR="005540C6">
+      <w:r w:rsidR="005540C6" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00F50A52" w:rsidRPr="00B874D5">
+      <w:r w:rsidR="00F50A52" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> transporta izdevumu kompensēšanai</w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> transporta izdevumu kompensēšanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C6C5C" w:rsidRDefault="0057101F" w:rsidP="008956AA">
+    <w:p w:rsidR="005C6C5C" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="008956AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F50A52">
+      <w:r w:rsidRPr="00D7402E">
         <w:lastRenderedPageBreak/>
         <w:t>2.1</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4C5E">
+      <w:r w:rsidR="00FB4C5E" w:rsidRPr="00D7402E">
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F50A52">
-[...8 lines deleted...]
-      <w:r w:rsidR="002B6091">
+      <w:r w:rsidRPr="00D7402E">
+        <w:t>. Ja 90 dienu laikā pēc apmācības pabeigšanas bez attaisnojošiem iemesliem nekārto eksāmenu vai noslēguma pārbaudījumu, atlīdzināt Aģentūrai apmācības laikā saņemto mobilitātes atbalstu</w:t>
+      </w:r>
+      <w:r w:rsidR="002B6091" w:rsidRPr="00D7402E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A053DE" w:rsidRDefault="0057101F" w:rsidP="008956AA">
+    <w:p w:rsidR="00A053DE" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="008956AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:t>2.1</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4C5E">
+      <w:r w:rsidR="00FB4C5E" w:rsidRPr="00D7402E">
         <w:t>1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00E878EF" w:rsidRPr="008956AA">
+      <w:r w:rsidR="00E878EF" w:rsidRPr="00D7402E">
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
-      <w:r w:rsidR="00F8354A" w:rsidRPr="008956AA">
+      <w:r w:rsidR="00F8354A" w:rsidRPr="00D7402E">
         <w:t>atl</w:t>
       </w:r>
-      <w:r w:rsidR="00F8354A" w:rsidRPr="008956AA">
+      <w:r w:rsidR="00F8354A" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidR="00F8354A" w:rsidRPr="008956AA">
+      <w:r w:rsidR="00F8354A" w:rsidRPr="00D7402E">
         <w:t>dz</w:t>
       </w:r>
-      <w:r w:rsidR="00F8354A" w:rsidRPr="008956AA">
+      <w:r w:rsidR="00F8354A" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidR="00F8354A" w:rsidRPr="008956AA">
+      <w:r w:rsidR="00F8354A" w:rsidRPr="00D7402E">
         <w:t>bas sa</w:t>
       </w:r>
-      <w:r w:rsidR="00F8354A" w:rsidRPr="008956AA">
+      <w:r w:rsidR="00F8354A" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ņē</w:t>
       </w:r>
-      <w:r w:rsidR="00F8354A" w:rsidRPr="008956AA">
+      <w:r w:rsidR="00F8354A" w:rsidRPr="00D7402E">
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="00F8354A" w:rsidRPr="008956AA">
+      <w:r w:rsidR="00F8354A" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
-      <w:r w:rsidR="00F8354A" w:rsidRPr="008956AA">
+      <w:r w:rsidR="00F8354A" w:rsidRPr="00D7402E">
         <w:t>js atl</w:t>
       </w:r>
-      <w:r w:rsidR="00F8354A" w:rsidRPr="008956AA">
+      <w:r w:rsidR="00F8354A" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidR="00F8354A" w:rsidRPr="008956AA">
+      <w:r w:rsidR="00F8354A" w:rsidRPr="00D7402E">
         <w:t>dzin</w:t>
       </w:r>
-      <w:r w:rsidR="00F8354A" w:rsidRPr="008956AA">
+      <w:r w:rsidR="00F8354A" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="00F8354A" w:rsidRPr="008956AA">
+      <w:r w:rsidR="00F8354A" w:rsidRPr="00D7402E">
         <w:t xml:space="preserve">mo summu </w:t>
       </w:r>
-      <w:r w:rsidR="00E878EF" w:rsidRPr="008956AA">
-[...2 lines deleted...]
-      <w:r w:rsidR="001F0359">
+      <w:r w:rsidR="00E878EF" w:rsidRPr="00D7402E">
+        <w:t xml:space="preserve">neatmaksā labprātīgi vai pārrunu ceļā netiek </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:r w:rsidR="00E878EF" w:rsidRPr="00D7402E">
+        <w:t xml:space="preserve">panākta vienošanās ar </w:t>
+      </w:r>
+      <w:r w:rsidR="001F0359" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūru </w:t>
       </w:r>
-      <w:r w:rsidR="00E878EF" w:rsidRPr="008956AA">
+      <w:r w:rsidR="00E878EF" w:rsidRPr="00D7402E">
         <w:t xml:space="preserve">par finanšu atlīdzības summas atmaksu, </w:t>
       </w:r>
-      <w:r w:rsidR="001F0359">
+      <w:r w:rsidR="001F0359" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūra  </w:t>
       </w:r>
-      <w:r w:rsidR="00E878EF" w:rsidRPr="008956AA">
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00E878EF" w:rsidRPr="00D7402E">
         <w:t>attiecīgo summu piedzen</w:t>
       </w:r>
-      <w:r w:rsidR="00F8354A" w:rsidRPr="008956AA">
+      <w:r w:rsidR="00F8354A" w:rsidRPr="00D7402E">
         <w:t>, iesniedzot tiesu izpild</w:t>
       </w:r>
-      <w:r w:rsidR="00F8354A" w:rsidRPr="008956AA">
+      <w:r w:rsidR="00F8354A" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidR="00F8354A" w:rsidRPr="008956AA">
+      <w:r w:rsidR="00F8354A" w:rsidRPr="00D7402E">
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00F8354A" w:rsidRPr="008956AA">
+      <w:r w:rsidR="00F8354A" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="00F8354A" w:rsidRPr="008956AA">
+      <w:r w:rsidR="00F8354A" w:rsidRPr="00D7402E">
         <w:t>jam izpildr</w:t>
       </w:r>
-      <w:r w:rsidR="00F8354A" w:rsidRPr="008956AA">
+      <w:r w:rsidR="00F8354A" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidR="00F8354A" w:rsidRPr="008956AA">
+      <w:r w:rsidR="00F8354A" w:rsidRPr="00D7402E">
         <w:t>kojumu administrat</w:t>
       </w:r>
-      <w:r w:rsidR="00F8354A" w:rsidRPr="008956AA">
+      <w:r w:rsidR="00F8354A" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidR="00F8354A" w:rsidRPr="008956AA">
+      <w:r w:rsidR="00F8354A" w:rsidRPr="00D7402E">
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="00F8354A" w:rsidRPr="008956AA">
+      <w:r w:rsidR="00F8354A" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="00F8354A" w:rsidRPr="008956AA">
-[...5 lines deleted...]
-      <w:r w:rsidR="00861C00" w:rsidRPr="00A470CA">
+      <w:r w:rsidR="00F8354A" w:rsidRPr="00D7402E">
+        <w:t xml:space="preserve"> akta piespiedu izpildei</w:t>
+      </w:r>
+      <w:r w:rsidR="00861C00" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00361981" w:rsidRDefault="00361981" w:rsidP="008956AA">
+    <w:p w:rsidR="00361981" w:rsidRPr="00D7402E" w:rsidRDefault="00361981" w:rsidP="008956AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E26C93" w:rsidRDefault="0057101F" w:rsidP="00B33461">
+    <w:p w:rsidR="00E26C93" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00B33461">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="005C6C5C">
+      <w:r w:rsidR="005C6C5C" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4C5E">
+      <w:r w:rsidR="00FB4C5E" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="001822BE">
-[...17 lines deleted...]
-      <w:r w:rsidR="001F0359">
+      <w:r w:rsidR="001822BE" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pārmaksāto finanšu atlīdzības summu pārskaitīt </w:t>
+      </w:r>
+      <w:r w:rsidR="001F0359" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Aģentūrai</w:t>
       </w:r>
-      <w:r w:rsidR="001822BE" w:rsidRPr="00500046">
-[...11 lines deleted...]
-      <w:r w:rsidR="001822BE" w:rsidRPr="000F45A9">
+      <w:r w:rsidR="001822BE" w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, izmantojot šādus rekvizītus </w:t>
+      </w:r>
+      <w:r w:rsidR="001822BE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(vajadz</w:t>
       </w:r>
-      <w:r w:rsidR="001822BE" w:rsidRPr="000F45A9">
+      <w:r w:rsidR="001822BE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidR="001822BE" w:rsidRPr="000F45A9">
+      <w:r w:rsidR="001822BE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>go atst</w:t>
       </w:r>
-      <w:r w:rsidR="001822BE" w:rsidRPr="000F45A9">
+      <w:r w:rsidR="001822BE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="001822BE" w:rsidRPr="000F45A9">
+      <w:r w:rsidR="001822BE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>j, lieko dz</w:t>
       </w:r>
-      <w:r w:rsidR="001822BE" w:rsidRPr="000F45A9">
+      <w:r w:rsidR="001822BE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ēš</w:t>
       </w:r>
-      <w:r w:rsidR="001822BE">
+      <w:r w:rsidR="001822BE" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00361981" w:rsidRPr="00B33461" w:rsidRDefault="00361981" w:rsidP="00B33461">
+    <w:p w:rsidR="00361981" w:rsidRPr="00D7402E" w:rsidRDefault="00361981" w:rsidP="00B33461">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-    <w:p w:rsidR="006E4201" w:rsidRDefault="0057101F" w:rsidP="00CD05AF">
+    <w:p w:rsidR="006E4201" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00CD05AF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00500046">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43815</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5911200" cy="2462400"/>
                 <wp:effectExtent l="0" t="0" r="13970" b="14605"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 7"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -5214,1290 +4787,1237 @@
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect id="Rectangle 7" o:spid="_x0000_s1027" style="width:465.45pt;height:193.9pt;margin-top:3.45pt;margin-left:0;mso-height-percent:0;mso-height-relative:page;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-width-percent:0;mso-width-relative:page;mso-wrap-distance-bottom:0;mso-wrap-distance-left:9pt;mso-wrap-distance-right:9pt;mso-wrap-distance-top:0;mso-wrap-style:square;position:absolute;v-text-anchor:top;visibility:visible;z-index:-251657216">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="00A53461" w:rsidRPr="00A53461" w:rsidRDefault="0057101F" w:rsidP="00B33461">
+    <w:p w:rsidR="00A53461" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00B33461">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nodarbin</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>bas valsts a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ģ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ū</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ra</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53461" w:rsidRPr="00A53461" w:rsidRDefault="0057101F" w:rsidP="00B33461">
+    <w:p w:rsidR="00A53461" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00B33461">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Re</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ģ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Nr. 90001634668</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00651D8A" w:rsidRDefault="0057101F" w:rsidP="00B33461">
+    <w:p w:rsidR="00651D8A" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00B33461">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Valsts kase </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53461" w:rsidRPr="00A53461" w:rsidRDefault="0057101F" w:rsidP="00B33461">
+    <w:p w:rsidR="00A53461" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00B33461">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kods: </w:t>
-[...7 lines deleted...]
-        <w:t>TRELLV22</w:t>
+        <w:t>Kods: TRELLV22</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53461" w:rsidRPr="00A53461" w:rsidRDefault="0057101F" w:rsidP="00B33461">
+    <w:p w:rsidR="00A53461" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00B33461">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00B17DAA">
+      <w:r w:rsidR="00B17DAA" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00A53461">
+        <w:t xml:space="preserve"> projekta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk143000490"/>
-      <w:r w:rsidRPr="00F956A2">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Prasmju pilnveide pieaugušajiem</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nr.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E2D58">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3.1.2.5.i.0/1/23/I/CFLA/001 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ietvaros;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53461" w:rsidRPr="00A53461" w:rsidRDefault="0057101F" w:rsidP="00B33461">
+    <w:p w:rsidR="00A53461" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00B33461">
       <w:pPr>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Konts: </w:t>
       </w:r>
-      <w:r w:rsidR="00017907" w:rsidRPr="00017907">
+      <w:r w:rsidR="00017907" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>LV</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00017907">
+        <w:t>LV73TREL2180451</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17DAA" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>73</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00017907" w:rsidRPr="00017907">
+        <w:t>114</w:t>
+      </w:r>
+      <w:r w:rsidR="00017907" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>TREL2180451</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>00B</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53461" w:rsidRPr="00A53461" w:rsidRDefault="0057101F" w:rsidP="00B33461">
+    <w:p w:rsidR="00A53461" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00B33461">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ESF </w:t>
       </w:r>
-      <w:r w:rsidR="00A2510E">
+      <w:r w:rsidR="00A2510E" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plus </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
-      <w:r w:rsidR="008E2D58" w:rsidRPr="00F956A2">
+      <w:r w:rsidR="008E2D58" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Pasākumi iekļaujošai nodarbinātībai</w:t>
       </w:r>
-      <w:r w:rsidR="008E2D58" w:rsidRPr="00A53461">
+      <w:r w:rsidR="008E2D58" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="007D3FA7">
+      <w:r w:rsidR="007D3FA7" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nr.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007D3FA7" w:rsidRPr="007D3FA7">
+        <w:t xml:space="preserve"> Nr.4.3.3.2/1/24/I/002 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>4.3.3.2/1/24/I/002</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>ietvaros;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001251E0" w:rsidRDefault="0057101F" w:rsidP="001251E0">
+    <w:p w:rsidR="001251E0" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="001251E0">
       <w:pPr>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Konts: </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk152950652"/>
-      <w:r w:rsidR="0074235C" w:rsidRPr="0074235C">
+      <w:r w:rsidR="0074235C" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LV24TREL218045111500B</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidR="001251E0" w:rsidRPr="00A53461" w:rsidRDefault="0057101F" w:rsidP="001251E0">
+    <w:p w:rsidR="001251E0" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="001251E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>S</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00A53461">
+        <w:t>Speci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> bud</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ž</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eta finans</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ē</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>juma ietvaros:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001251E0" w:rsidRPr="009D1D91" w:rsidRDefault="0057101F" w:rsidP="001251E0">
+    <w:p w:rsidR="001251E0" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="001251E0">
       <w:pPr>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D1D91">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Konts: LV16TREL5180451030000</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53461" w:rsidRPr="009D1D91" w:rsidRDefault="0057101F" w:rsidP="00B33461">
+    <w:p w:rsidR="00A53461" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00B33461">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D1D91">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ESF Plus projekta </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D1D91">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>“Atbalsts pieaugušo izglītībai” ietvaros</w:t>
       </w:r>
-      <w:r w:rsidR="00B47FF1" w:rsidRPr="009D1D91">
+      <w:r w:rsidR="00B47FF1" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53461" w:rsidRPr="009D1D91" w:rsidRDefault="0057101F" w:rsidP="00B33461">
+    <w:p w:rsidR="00A53461" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="00B33461">
       <w:pPr>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D1D91">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Konts:</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D1D91">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009D30EA" w:rsidRPr="009D1D91">
+      <w:r w:rsidR="009D30EA" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LV21TREL218045112100B</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53461" w:rsidRPr="009D1D91" w:rsidRDefault="00A53461" w:rsidP="00F75A6E">
+    <w:p w:rsidR="00A53461" w:rsidRPr="00D7402E" w:rsidRDefault="00A53461" w:rsidP="00F75A6E">
       <w:pPr>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003F3272" w:rsidRDefault="003F3272" w:rsidP="009648FF">
+    <w:p w:rsidR="003F3272" w:rsidRPr="00D7402E" w:rsidRDefault="003F3272" w:rsidP="009648FF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C26EFC" w:rsidRDefault="0057101F" w:rsidP="009648FF">
+    <w:p w:rsidR="00C26EFC" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="009648FF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Maks</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">juma pamatojums: 6299 KK </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Atbalsts re</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ģ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ion</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lajai mobilit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>tei akt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>vo nodarbin</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>bas pas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>kumu ietvaros</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>”–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> finan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>š</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>u atl</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dz</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>bas atmaksa (nor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">dot </w:t>
       </w:r>
-      <w:r w:rsidR="006F0D57">
+      <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>klienta</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> v</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rdu, uzv</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53461">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rdu, personas kodu).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C26EFC" w:rsidRDefault="00C26EFC" w:rsidP="009648FF">
+    <w:p w:rsidR="00C26EFC" w:rsidRPr="00D7402E" w:rsidRDefault="00C26EFC" w:rsidP="009648FF">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C26EFC" w:rsidRDefault="00C26EFC" w:rsidP="00B33461">
+    <w:p w:rsidR="00C26EFC" w:rsidRPr="00D7402E" w:rsidRDefault="00C26EFC" w:rsidP="00B33461">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C776D4" w:rsidRDefault="0057101F" w:rsidP="004A5E5E">
+    <w:p w:rsidR="00C776D4" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="004A5E5E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00500046">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Esmu iepazinies</w:t>
       </w:r>
-      <w:r w:rsidR="004F37F6">
+      <w:r w:rsidR="004F37F6" w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (-usies)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00500046">
+      <w:r w:rsidRPr="00D7402E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> un piekrītu: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C26EFC" w:rsidRDefault="00C26EFC" w:rsidP="004A5E5E">
+    <w:p w:rsidR="00C26EFC" w:rsidRPr="00D7402E" w:rsidRDefault="00C26EFC" w:rsidP="004A5E5E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D94E34" w:rsidRPr="00761FB0" w:rsidRDefault="00D94E34" w:rsidP="004A5E5E">
+    <w:p w:rsidR="00D94E34" w:rsidRPr="00D7402E" w:rsidRDefault="00D94E34" w:rsidP="004A5E5E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4597"/>
         <w:gridCol w:w="4778"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E6B06" w:rsidTr="00F7201F">
+      <w:tr w:rsidR="00D7402E" w:rsidRPr="00D7402E" w:rsidTr="00F7201F">
         <w:trPr>
           <w:trHeight w:val="308"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4597" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD7DD6" w:rsidRPr="00500046" w:rsidRDefault="0057101F" w:rsidP="004A5E5E">
+          <w:p w:rsidR="00AD7DD6" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="004A5E5E">
             <w:pPr>
               <w:ind w:right="-43"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00500046">
+            <w:r w:rsidRPr="00D7402E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>_______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD7DD6" w:rsidRPr="00500046" w:rsidRDefault="0057101F" w:rsidP="004A5E5E">
+          <w:p w:rsidR="00AD7DD6" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="004A5E5E">
             <w:pPr>
               <w:ind w:right="-43"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00500046">
+            <w:r w:rsidRPr="00D7402E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">      _______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E6B06" w:rsidTr="00F7201F">
+      <w:tr w:rsidR="0011349D" w:rsidRPr="00D7402E" w:rsidTr="00F7201F">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4597" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD7DD6" w:rsidRPr="00E90E37" w:rsidRDefault="0057101F" w:rsidP="004A5E5E">
+          <w:p w:rsidR="00AD7DD6" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="004A5E5E">
             <w:pPr>
               <w:ind w:right="-43"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E90E37">
+            <w:r w:rsidRPr="00D7402E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>(datums – dd.mm.gggg.)</w:t>
+              <w:t xml:space="preserve">(datums – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D7402E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>dd.mm.gggg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D7402E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD7DD6" w:rsidRPr="00E90E37" w:rsidRDefault="0057101F" w:rsidP="004A5E5E">
+          <w:p w:rsidR="00AD7DD6" w:rsidRPr="00D7402E" w:rsidRDefault="0034142E" w:rsidP="004A5E5E">
             <w:pPr>
               <w:ind w:right="-43"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00500046">
+            <w:r w:rsidRPr="00D7402E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E90E37">
+            <w:r w:rsidRPr="00D7402E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="006F0D57">
+            <w:r w:rsidR="006F0D57" w:rsidRPr="00D7402E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>klienta</w:t>
             </w:r>
-            <w:r w:rsidR="00073B7A" w:rsidRPr="00E90E37">
+            <w:r w:rsidR="00073B7A" w:rsidRPr="00D7402E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E90E37">
+            <w:r w:rsidRPr="00D7402E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>paraksts, tā atšifrējums)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0046455C" w:rsidRDefault="0046455C" w:rsidP="004A5E5E">
+    <w:p w:rsidR="0046455C" w:rsidRPr="00D7402E" w:rsidRDefault="0046455C" w:rsidP="004A5E5E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009D30EA" w:rsidRDefault="009D30EA" w:rsidP="004A5E5E">
+    <w:p w:rsidR="009D30EA" w:rsidRPr="00D7402E" w:rsidRDefault="009D30EA" w:rsidP="004A5E5E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="009D30EA" w:rsidSect="00001241">
+    <w:sectPr w:rsidR="009D30EA" w:rsidRPr="00D7402E" w:rsidSect="00001241">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0057101F" w:rsidRDefault="0057101F">
+    <w:p w:rsidR="000C56DA" w:rsidRDefault="000C56DA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0057101F" w:rsidRDefault="0057101F">
+    <w:p w:rsidR="000C56DA" w:rsidRDefault="000C56DA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6539,227 +6059,224 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00926A88" w:rsidRPr="00A85B2A" w:rsidRDefault="0057101F">
+  <w:p w:rsidR="00926A88" w:rsidRPr="00A85B2A" w:rsidRDefault="0034142E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A85B2A">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00A85B2A">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00A85B2A">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="002F7148">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00A85B2A">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00926A88" w:rsidRPr="00AA0101" w:rsidRDefault="0057101F" w:rsidP="00AA0101">
+  <w:p w:rsidR="00926A88" w:rsidRPr="00AA0101" w:rsidRDefault="0034142E" w:rsidP="00AA0101">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:color w:val="ED7D31" w:themeColor="accent2"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AA0101">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="ED7D31" w:themeColor="accent2"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>KRG_4.2.39.1_1.pielikums_Iesniegumam_</w:t>
+      <w:t>4.2.39.1_1.p_Iesniegumam_</w:t>
     </w:r>
     <w:r w:rsidR="00AD6986">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="ED7D31" w:themeColor="accent2"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00AA0101">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="ED7D31" w:themeColor="accent2"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">.versija </w:t>
+      <w:t xml:space="preserve">.v </w:t>
     </w:r>
     <w:r w:rsidR="00AD6986" w:rsidRPr="007E5DC9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="ED7D31" w:themeColor="accent2"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>09.03.2026.</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="00926A88" w:rsidRPr="00DE4F8C" w:rsidRDefault="00926A88" w:rsidP="000F2E77">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0057101F" w:rsidRDefault="0057101F" w:rsidP="00BE44E7">
+    <w:p w:rsidR="000C56DA" w:rsidRDefault="000C56DA" w:rsidP="00BE44E7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0057101F" w:rsidRDefault="0057101F" w:rsidP="00BE44E7">
+    <w:p w:rsidR="000C56DA" w:rsidRDefault="000C56DA" w:rsidP="00BE44E7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="0057101F" w:rsidRDefault="0057101F"/>
+    <w:p w:rsidR="000C56DA" w:rsidRDefault="000C56DA"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00926A88" w:rsidRPr="004F0F5D" w:rsidRDefault="0057101F" w:rsidP="00C26EFC">
+    <w:p w:rsidR="00926A88" w:rsidRPr="004F0F5D" w:rsidRDefault="0034142E" w:rsidP="00C26EFC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F0F5D">
-        <w:t xml:space="preserve">Pasākumu īsteno atbilstoši Ministru kabineta 2011.gada </w:t>
-[...2 lines deleted...]
-        <w:t>25.janvāra noteikumiem Nr.75 „Noteikumi par aktīvo nodarbinātības pasākumu un preventīvo bezdarba samazināšanas pasākumu organizēšanas un finansēšanas kārtību un pasākumu īstenotāju izvēles principiem” 5.</w:t>
+        <w:t>Pasākumu īsteno atbilstoši Ministru kabineta 2011.gada 25.janvāra noteikumiem Nr.75 „Noteikumi par aktīvo nodarbinātības pasākumu un preventīvo bezdarba samazināšanas pasākumu organizēšanas un finansēšanas kārtību un pasākumu īstenotāju izvēles principiem” 5.</w:t>
       </w:r>
       <w:r w:rsidRPr="004F0F5D">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F0F5D">
         <w:t>nodaļai.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00926A88" w:rsidRDefault="00926A88">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00926A88" w:rsidRDefault="0057101F" w:rsidP="003B6388">
+  <w:p w:rsidR="00926A88" w:rsidRDefault="0034142E" w:rsidP="003B6388">
     <w:pPr>
       <w:ind w:left="426" w:right="196"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>1.p</w:t>
     </w:r>
     <w:r w:rsidRPr="00F946F0">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>ielikums</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
@@ -7116,147 +6633,147 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17415EDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58ECA948"/>
-    <w:lvl w:ilvl="0" w:tplc="EB965818">
+    <w:lvl w:ilvl="0" w:tplc="1514EA34">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1713" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="1E120192" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="9552023E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2433" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="8B441BD2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59BC1A02" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C6624F22" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FCF86F82" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3873" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="4D2AD352" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="463E47E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4593" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="695201B4" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="A9246F50" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5313" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="8D64DFE6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="B31CB7A4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6033" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="F408805E" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97D2E734" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6753" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="1B9C7B54" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35AA0A16" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7473" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18E8305E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9A78651A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7889,126 +7406,126 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29BE0639"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EEE0CF3E"/>
-    <w:lvl w:ilvl="0" w:tplc="6FF217D6">
+    <w:lvl w:ilvl="0" w:tplc="735C357A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C6D0B50A" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="E258E8EA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="DE4A3780" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="F33CE4A0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="730E685E" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="945AC1B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63B6A958" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="3A94A978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="1B62D9F4" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="F93631C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="EBC0C5A8" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="BD806E94" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6A76967A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="C456C53C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="3F16C1F6" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28C0D992" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A54004E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7A92CDAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -8657,147 +8174,147 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D1E6D0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3724D5E2"/>
-    <w:lvl w:ilvl="0" w:tplc="E4289762">
+    <w:lvl w:ilvl="0" w:tplc="338E17AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1859" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16F6276E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="ECB68236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2579" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="2274113C" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="DFEAB1E2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3299" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A40A92EC" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="AF3C40AA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4019" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D8561B40" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20607514" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4739" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="E9A60690" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="E2DA40BC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5459" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18FAAC56" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="DAA82140" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6179" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="E67E0052" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="F5F689F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6899" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B4141372" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88FCC40E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7619" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="404B4FA5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D8D87362"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8884,147 +8401,147 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42712F0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9078ECA0"/>
-    <w:lvl w:ilvl="0" w:tplc="ED78AAD0">
+    <w:lvl w:ilvl="0" w:tplc="2132CE82">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="5B02B42C" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="F9D63A62" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2214" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9CACEAEA" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="1E18D9B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2934" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C520DF44" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="2A401FD0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3654" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D866479E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="CB96E7A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4374" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="E72AD10E" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="A4B068EC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5094" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98849A60" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96FEFD94" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5814" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="016247F2" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="D062F58C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6534" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96524BD4" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="B4E41020" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7254" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="456F6DE0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BA5E2ABC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9860,233 +9377,233 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6720167F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B98C96E"/>
-    <w:lvl w:ilvl="0" w:tplc="412E1132">
+    <w:lvl w:ilvl="0" w:tplc="C86A10DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0EFC4708" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0F4ACD72" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="6B0AD1A6" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="2CE0E9DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="4CC82132" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="DED40D14" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D744C2B0" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FE22F2BE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="5F98B4AA" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0712AB76" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7D56F14E" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="4AF4E488" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="BC9E6B58" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="DE8675C0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="9AE4B746" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="C166F2E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7677034B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DBA49CEA"/>
-    <w:lvl w:ilvl="0" w:tplc="91748234">
+    <w:lvl w:ilvl="0" w:tplc="67E092CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1230" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="A82C3352" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="5E8A3CDA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1950" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="2232458A" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="E8769154" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2670" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13368316" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="B4804762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3390" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="7F30DF78" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="F85C7194" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4110" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="962808F6" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97D44E0C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4830" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22325A78" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="9BAE0934" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5550" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44BAE25A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87EE54D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6270" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="1EF27A88" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="BFE2FB24" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6990" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C994157"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BCACB66A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10384,51 +9901,51 @@
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="164"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006240D2"/>
     <w:rsid w:val="00000168"/>
     <w:rsid w:val="00001241"/>
@@ -10478,94 +9995,97 @@
     <w:rsid w:val="000650BD"/>
     <w:rsid w:val="00065A04"/>
     <w:rsid w:val="000708ED"/>
     <w:rsid w:val="0007183D"/>
     <w:rsid w:val="00073B7A"/>
     <w:rsid w:val="000747D4"/>
     <w:rsid w:val="00075215"/>
     <w:rsid w:val="000752BC"/>
     <w:rsid w:val="00076EA7"/>
     <w:rsid w:val="00080526"/>
     <w:rsid w:val="00080DB8"/>
     <w:rsid w:val="000815BA"/>
     <w:rsid w:val="00083A44"/>
     <w:rsid w:val="00084D4E"/>
     <w:rsid w:val="00084DB5"/>
     <w:rsid w:val="00085135"/>
     <w:rsid w:val="000874A7"/>
     <w:rsid w:val="000877D2"/>
     <w:rsid w:val="00087D2F"/>
     <w:rsid w:val="00090A9B"/>
     <w:rsid w:val="00090ABB"/>
     <w:rsid w:val="000920A6"/>
     <w:rsid w:val="0009323A"/>
     <w:rsid w:val="00093BF8"/>
     <w:rsid w:val="000A2B8A"/>
+    <w:rsid w:val="000A5610"/>
     <w:rsid w:val="000B06EE"/>
     <w:rsid w:val="000B07ED"/>
     <w:rsid w:val="000B08E1"/>
     <w:rsid w:val="000B2013"/>
     <w:rsid w:val="000B2A4C"/>
     <w:rsid w:val="000C1D7A"/>
     <w:rsid w:val="000C261F"/>
     <w:rsid w:val="000C3182"/>
     <w:rsid w:val="000C4E9F"/>
+    <w:rsid w:val="000C56DA"/>
     <w:rsid w:val="000C6E00"/>
     <w:rsid w:val="000C7177"/>
     <w:rsid w:val="000C7525"/>
     <w:rsid w:val="000D05C8"/>
     <w:rsid w:val="000D0F2F"/>
     <w:rsid w:val="000D1C8B"/>
     <w:rsid w:val="000D36F4"/>
     <w:rsid w:val="000D3800"/>
     <w:rsid w:val="000D3856"/>
     <w:rsid w:val="000D3DBB"/>
     <w:rsid w:val="000D6B95"/>
     <w:rsid w:val="000E08FB"/>
     <w:rsid w:val="000E11EB"/>
     <w:rsid w:val="000E1960"/>
     <w:rsid w:val="000E48D9"/>
     <w:rsid w:val="000F1E1B"/>
     <w:rsid w:val="000F23B6"/>
     <w:rsid w:val="000F2D97"/>
     <w:rsid w:val="000F2E77"/>
     <w:rsid w:val="000F3ADD"/>
     <w:rsid w:val="000F424F"/>
     <w:rsid w:val="000F45A9"/>
     <w:rsid w:val="000F7295"/>
     <w:rsid w:val="000F7CF5"/>
     <w:rsid w:val="000F7E3C"/>
     <w:rsid w:val="00100C59"/>
     <w:rsid w:val="00101E00"/>
     <w:rsid w:val="00102988"/>
     <w:rsid w:val="0010454D"/>
     <w:rsid w:val="00105DF6"/>
     <w:rsid w:val="00106F45"/>
     <w:rsid w:val="00107812"/>
     <w:rsid w:val="00111A46"/>
     <w:rsid w:val="00112719"/>
     <w:rsid w:val="00113003"/>
+    <w:rsid w:val="0011349D"/>
     <w:rsid w:val="00113D42"/>
     <w:rsid w:val="00114921"/>
     <w:rsid w:val="00115890"/>
     <w:rsid w:val="00117948"/>
     <w:rsid w:val="001240D0"/>
     <w:rsid w:val="00124455"/>
     <w:rsid w:val="001251E0"/>
     <w:rsid w:val="0012530E"/>
     <w:rsid w:val="00125F2B"/>
     <w:rsid w:val="00126BE6"/>
     <w:rsid w:val="001277F7"/>
     <w:rsid w:val="00127D5A"/>
     <w:rsid w:val="00130398"/>
     <w:rsid w:val="001324B2"/>
     <w:rsid w:val="001349EF"/>
     <w:rsid w:val="00135094"/>
     <w:rsid w:val="00135564"/>
     <w:rsid w:val="0013673F"/>
     <w:rsid w:val="0013731B"/>
     <w:rsid w:val="0014051F"/>
     <w:rsid w:val="001405C8"/>
     <w:rsid w:val="00141D9C"/>
     <w:rsid w:val="001423BC"/>
     <w:rsid w:val="0014265F"/>
     <w:rsid w:val="0014269A"/>
@@ -10614,51 +10134,50 @@
     <w:rsid w:val="0019675C"/>
     <w:rsid w:val="00197B4F"/>
     <w:rsid w:val="001A2002"/>
     <w:rsid w:val="001A72A8"/>
     <w:rsid w:val="001B0BDB"/>
     <w:rsid w:val="001B10DE"/>
     <w:rsid w:val="001B17A3"/>
     <w:rsid w:val="001B26EE"/>
     <w:rsid w:val="001B43D8"/>
     <w:rsid w:val="001C19AA"/>
     <w:rsid w:val="001C4D9E"/>
     <w:rsid w:val="001C6163"/>
     <w:rsid w:val="001C62B8"/>
     <w:rsid w:val="001D17FC"/>
     <w:rsid w:val="001D21CA"/>
     <w:rsid w:val="001D3A38"/>
     <w:rsid w:val="001D6300"/>
     <w:rsid w:val="001D7572"/>
     <w:rsid w:val="001E07D1"/>
     <w:rsid w:val="001E1938"/>
     <w:rsid w:val="001E3E23"/>
     <w:rsid w:val="001E3F00"/>
     <w:rsid w:val="001E47A1"/>
     <w:rsid w:val="001E4C5C"/>
     <w:rsid w:val="001E56F4"/>
-    <w:rsid w:val="001E6B06"/>
     <w:rsid w:val="001E6B77"/>
     <w:rsid w:val="001E6DB0"/>
     <w:rsid w:val="001E6FEB"/>
     <w:rsid w:val="001F0359"/>
     <w:rsid w:val="001F06FE"/>
     <w:rsid w:val="001F1DB1"/>
     <w:rsid w:val="001F39E6"/>
     <w:rsid w:val="001F4CE3"/>
     <w:rsid w:val="001F52F0"/>
     <w:rsid w:val="001F7A96"/>
     <w:rsid w:val="00201376"/>
     <w:rsid w:val="00202225"/>
     <w:rsid w:val="0020264E"/>
     <w:rsid w:val="0020287E"/>
     <w:rsid w:val="00203616"/>
     <w:rsid w:val="00205197"/>
     <w:rsid w:val="00206278"/>
     <w:rsid w:val="00207DE5"/>
     <w:rsid w:val="002120C8"/>
     <w:rsid w:val="002129BC"/>
     <w:rsid w:val="00212C73"/>
     <w:rsid w:val="0021396F"/>
     <w:rsid w:val="00214B44"/>
     <w:rsid w:val="0021530A"/>
     <w:rsid w:val="00215335"/>
@@ -10744,68 +10263,68 @@
     <w:rsid w:val="002F1709"/>
     <w:rsid w:val="002F1CD6"/>
     <w:rsid w:val="002F6DA9"/>
     <w:rsid w:val="002F7148"/>
     <w:rsid w:val="00300AD9"/>
     <w:rsid w:val="00301FB9"/>
     <w:rsid w:val="00304D5D"/>
     <w:rsid w:val="00306FFE"/>
     <w:rsid w:val="0030776F"/>
     <w:rsid w:val="003102B5"/>
     <w:rsid w:val="00310E8A"/>
     <w:rsid w:val="003136C5"/>
     <w:rsid w:val="0031656C"/>
     <w:rsid w:val="0032071C"/>
     <w:rsid w:val="00321D99"/>
     <w:rsid w:val="00322996"/>
     <w:rsid w:val="003239D9"/>
     <w:rsid w:val="0032441D"/>
     <w:rsid w:val="00327D9D"/>
     <w:rsid w:val="00327F81"/>
     <w:rsid w:val="00332CBB"/>
     <w:rsid w:val="00335F6F"/>
     <w:rsid w:val="00336D5D"/>
     <w:rsid w:val="00340666"/>
     <w:rsid w:val="003407FC"/>
+    <w:rsid w:val="0034142E"/>
     <w:rsid w:val="00342CA0"/>
     <w:rsid w:val="00344680"/>
     <w:rsid w:val="00345901"/>
     <w:rsid w:val="00345DF6"/>
     <w:rsid w:val="00347B8F"/>
     <w:rsid w:val="00350273"/>
     <w:rsid w:val="00353D97"/>
     <w:rsid w:val="003551A8"/>
     <w:rsid w:val="00356292"/>
     <w:rsid w:val="003562E8"/>
     <w:rsid w:val="00356FCB"/>
     <w:rsid w:val="00361981"/>
     <w:rsid w:val="00361AD3"/>
     <w:rsid w:val="00363DB3"/>
     <w:rsid w:val="00372CC5"/>
     <w:rsid w:val="00374170"/>
     <w:rsid w:val="00374AAA"/>
-    <w:rsid w:val="00375B75"/>
     <w:rsid w:val="00380C88"/>
     <w:rsid w:val="00380FCC"/>
     <w:rsid w:val="00385C0A"/>
     <w:rsid w:val="0039307D"/>
     <w:rsid w:val="0039387D"/>
     <w:rsid w:val="00394B9D"/>
     <w:rsid w:val="00394D86"/>
     <w:rsid w:val="00396640"/>
     <w:rsid w:val="003A21E0"/>
     <w:rsid w:val="003A29FB"/>
     <w:rsid w:val="003A4B5B"/>
     <w:rsid w:val="003A7AF6"/>
     <w:rsid w:val="003B0018"/>
     <w:rsid w:val="003B2430"/>
     <w:rsid w:val="003B27FD"/>
     <w:rsid w:val="003B6388"/>
     <w:rsid w:val="003B726A"/>
     <w:rsid w:val="003C0272"/>
     <w:rsid w:val="003C16B9"/>
     <w:rsid w:val="003C1A80"/>
     <w:rsid w:val="003C5855"/>
     <w:rsid w:val="003D0AD9"/>
     <w:rsid w:val="003D23D3"/>
     <w:rsid w:val="003D2A4C"/>
     <w:rsid w:val="003D30AB"/>
@@ -10953,51 +10472,50 @@
     <w:rsid w:val="00533C49"/>
     <w:rsid w:val="00533DB2"/>
     <w:rsid w:val="00534E82"/>
     <w:rsid w:val="00542604"/>
     <w:rsid w:val="00543333"/>
     <w:rsid w:val="00543E7C"/>
     <w:rsid w:val="00544E8A"/>
     <w:rsid w:val="00544E94"/>
     <w:rsid w:val="005457AA"/>
     <w:rsid w:val="00545C4A"/>
     <w:rsid w:val="005467A1"/>
     <w:rsid w:val="00547FE3"/>
     <w:rsid w:val="00550EB1"/>
     <w:rsid w:val="0055157E"/>
     <w:rsid w:val="00552835"/>
     <w:rsid w:val="005534C8"/>
     <w:rsid w:val="00553FF4"/>
     <w:rsid w:val="005540C6"/>
     <w:rsid w:val="005559E5"/>
     <w:rsid w:val="00560EDB"/>
     <w:rsid w:val="005622CB"/>
     <w:rsid w:val="005668B6"/>
     <w:rsid w:val="00567418"/>
     <w:rsid w:val="00570314"/>
     <w:rsid w:val="00570CD4"/>
-    <w:rsid w:val="0057101F"/>
     <w:rsid w:val="00572DCB"/>
     <w:rsid w:val="00575A40"/>
     <w:rsid w:val="00575A73"/>
     <w:rsid w:val="005761B3"/>
     <w:rsid w:val="00576340"/>
     <w:rsid w:val="00577B8D"/>
     <w:rsid w:val="005806EE"/>
     <w:rsid w:val="005809DE"/>
     <w:rsid w:val="00580FFA"/>
     <w:rsid w:val="005821B1"/>
     <w:rsid w:val="00582528"/>
     <w:rsid w:val="00582FBB"/>
     <w:rsid w:val="00583373"/>
     <w:rsid w:val="00583657"/>
     <w:rsid w:val="00584214"/>
     <w:rsid w:val="0058492F"/>
     <w:rsid w:val="005856D3"/>
     <w:rsid w:val="00586EF4"/>
     <w:rsid w:val="00590C3C"/>
     <w:rsid w:val="005927D6"/>
     <w:rsid w:val="00594A51"/>
     <w:rsid w:val="00595B0C"/>
     <w:rsid w:val="00596083"/>
     <w:rsid w:val="00596307"/>
     <w:rsid w:val="005968F9"/>
@@ -11008,50 +10526,51 @@
     <w:rsid w:val="005979DE"/>
     <w:rsid w:val="005A394B"/>
     <w:rsid w:val="005A4C7D"/>
     <w:rsid w:val="005B0070"/>
     <w:rsid w:val="005B1472"/>
     <w:rsid w:val="005B2DFB"/>
     <w:rsid w:val="005B5F53"/>
     <w:rsid w:val="005B79AB"/>
     <w:rsid w:val="005C0EF3"/>
     <w:rsid w:val="005C163A"/>
     <w:rsid w:val="005C29C0"/>
     <w:rsid w:val="005C2D78"/>
     <w:rsid w:val="005C5468"/>
     <w:rsid w:val="005C5966"/>
     <w:rsid w:val="005C6C5C"/>
     <w:rsid w:val="005C792F"/>
     <w:rsid w:val="005D03E1"/>
     <w:rsid w:val="005D22FA"/>
     <w:rsid w:val="005D281F"/>
     <w:rsid w:val="005D4021"/>
     <w:rsid w:val="005D5713"/>
     <w:rsid w:val="005D69B6"/>
     <w:rsid w:val="005E37F9"/>
     <w:rsid w:val="005E56FE"/>
     <w:rsid w:val="005E6C33"/>
+    <w:rsid w:val="005E740A"/>
     <w:rsid w:val="005F042F"/>
     <w:rsid w:val="005F69CD"/>
     <w:rsid w:val="005F6B0E"/>
     <w:rsid w:val="005F6F7A"/>
     <w:rsid w:val="005F7E1B"/>
     <w:rsid w:val="00600D3B"/>
     <w:rsid w:val="00603242"/>
     <w:rsid w:val="00603CF6"/>
     <w:rsid w:val="00605E95"/>
     <w:rsid w:val="00612193"/>
     <w:rsid w:val="00612AC4"/>
     <w:rsid w:val="00613EA8"/>
     <w:rsid w:val="00615AA5"/>
     <w:rsid w:val="00616AC8"/>
     <w:rsid w:val="00620C8E"/>
     <w:rsid w:val="00622A39"/>
     <w:rsid w:val="006240D2"/>
     <w:rsid w:val="0062598E"/>
     <w:rsid w:val="00625E3A"/>
     <w:rsid w:val="0063044C"/>
     <w:rsid w:val="0063143E"/>
     <w:rsid w:val="006316BC"/>
     <w:rsid w:val="00633C64"/>
     <w:rsid w:val="00635DB3"/>
     <w:rsid w:val="0063612C"/>
@@ -11221,50 +10740,51 @@
     <w:rsid w:val="007F4E19"/>
     <w:rsid w:val="007F5EF6"/>
     <w:rsid w:val="007F792C"/>
     <w:rsid w:val="00802147"/>
     <w:rsid w:val="00802640"/>
     <w:rsid w:val="00804AFB"/>
     <w:rsid w:val="008074E2"/>
     <w:rsid w:val="008101F9"/>
     <w:rsid w:val="008118F3"/>
     <w:rsid w:val="00814F49"/>
     <w:rsid w:val="008162FE"/>
     <w:rsid w:val="00817940"/>
     <w:rsid w:val="00817CFD"/>
     <w:rsid w:val="008253C4"/>
     <w:rsid w:val="00825D95"/>
     <w:rsid w:val="00826256"/>
     <w:rsid w:val="00831363"/>
     <w:rsid w:val="008366F6"/>
     <w:rsid w:val="00836D97"/>
     <w:rsid w:val="00837697"/>
     <w:rsid w:val="00841892"/>
     <w:rsid w:val="008428BA"/>
     <w:rsid w:val="00844229"/>
     <w:rsid w:val="008442F3"/>
     <w:rsid w:val="00847502"/>
+    <w:rsid w:val="008539A0"/>
     <w:rsid w:val="00853ABE"/>
     <w:rsid w:val="0085511E"/>
     <w:rsid w:val="00856B93"/>
     <w:rsid w:val="00856E98"/>
     <w:rsid w:val="008603D7"/>
     <w:rsid w:val="00861C00"/>
     <w:rsid w:val="00861C27"/>
     <w:rsid w:val="008620FD"/>
     <w:rsid w:val="00862C78"/>
     <w:rsid w:val="008649B2"/>
     <w:rsid w:val="00864F87"/>
     <w:rsid w:val="008651AC"/>
     <w:rsid w:val="0086732A"/>
     <w:rsid w:val="00870890"/>
     <w:rsid w:val="00870BDB"/>
     <w:rsid w:val="00871D8B"/>
     <w:rsid w:val="008725EA"/>
     <w:rsid w:val="008736DF"/>
     <w:rsid w:val="00873707"/>
     <w:rsid w:val="00873B96"/>
     <w:rsid w:val="0087486A"/>
     <w:rsid w:val="00875AC0"/>
     <w:rsid w:val="00875C73"/>
     <w:rsid w:val="00876870"/>
     <w:rsid w:val="00877C6F"/>
@@ -11395,51 +10915,50 @@
     <w:rsid w:val="009A27F2"/>
     <w:rsid w:val="009A2C9F"/>
     <w:rsid w:val="009A3C26"/>
     <w:rsid w:val="009A4105"/>
     <w:rsid w:val="009A6DC9"/>
     <w:rsid w:val="009A751B"/>
     <w:rsid w:val="009A7CFD"/>
     <w:rsid w:val="009A7D97"/>
     <w:rsid w:val="009B0008"/>
     <w:rsid w:val="009B29B2"/>
     <w:rsid w:val="009B371F"/>
     <w:rsid w:val="009B4187"/>
     <w:rsid w:val="009B5646"/>
     <w:rsid w:val="009B57DF"/>
     <w:rsid w:val="009B61BD"/>
     <w:rsid w:val="009B6325"/>
     <w:rsid w:val="009B64F6"/>
     <w:rsid w:val="009B72CE"/>
     <w:rsid w:val="009B7CB6"/>
     <w:rsid w:val="009C1327"/>
     <w:rsid w:val="009C26E7"/>
     <w:rsid w:val="009C2D88"/>
     <w:rsid w:val="009C3834"/>
     <w:rsid w:val="009D03F6"/>
     <w:rsid w:val="009D08F9"/>
-    <w:rsid w:val="009D1D91"/>
     <w:rsid w:val="009D1EDE"/>
     <w:rsid w:val="009D30EA"/>
     <w:rsid w:val="009D31A1"/>
     <w:rsid w:val="009D7319"/>
     <w:rsid w:val="009D7701"/>
     <w:rsid w:val="009D7B0B"/>
     <w:rsid w:val="009E09D6"/>
     <w:rsid w:val="009E2692"/>
     <w:rsid w:val="009E5A89"/>
     <w:rsid w:val="009E64D8"/>
     <w:rsid w:val="009F0673"/>
     <w:rsid w:val="009F19CC"/>
     <w:rsid w:val="009F1D1F"/>
     <w:rsid w:val="009F24EA"/>
     <w:rsid w:val="009F2ABE"/>
     <w:rsid w:val="009F34D5"/>
     <w:rsid w:val="009F4C9E"/>
     <w:rsid w:val="009F4D11"/>
     <w:rsid w:val="009F55A2"/>
     <w:rsid w:val="009F5F19"/>
     <w:rsid w:val="009F6AA6"/>
     <w:rsid w:val="00A00F23"/>
     <w:rsid w:val="00A01F7F"/>
     <w:rsid w:val="00A02C24"/>
     <w:rsid w:val="00A03023"/>
@@ -11791,100 +11310,102 @@
     <w:rsid w:val="00D41931"/>
     <w:rsid w:val="00D421E5"/>
     <w:rsid w:val="00D426E3"/>
     <w:rsid w:val="00D43615"/>
     <w:rsid w:val="00D442FA"/>
     <w:rsid w:val="00D45F17"/>
     <w:rsid w:val="00D46799"/>
     <w:rsid w:val="00D50D5D"/>
     <w:rsid w:val="00D50DE2"/>
     <w:rsid w:val="00D5208D"/>
     <w:rsid w:val="00D52D24"/>
     <w:rsid w:val="00D52DF3"/>
     <w:rsid w:val="00D5306B"/>
     <w:rsid w:val="00D54E06"/>
     <w:rsid w:val="00D61F05"/>
     <w:rsid w:val="00D61FAC"/>
     <w:rsid w:val="00D64C4A"/>
     <w:rsid w:val="00D65359"/>
     <w:rsid w:val="00D67CF4"/>
     <w:rsid w:val="00D702C4"/>
     <w:rsid w:val="00D70307"/>
     <w:rsid w:val="00D708B2"/>
     <w:rsid w:val="00D71B74"/>
     <w:rsid w:val="00D73096"/>
     <w:rsid w:val="00D73733"/>
+    <w:rsid w:val="00D7402E"/>
     <w:rsid w:val="00D7544D"/>
     <w:rsid w:val="00D759E7"/>
     <w:rsid w:val="00D83704"/>
     <w:rsid w:val="00D83C16"/>
     <w:rsid w:val="00D853BA"/>
     <w:rsid w:val="00D864A5"/>
     <w:rsid w:val="00D86D07"/>
     <w:rsid w:val="00D875C5"/>
     <w:rsid w:val="00D90444"/>
     <w:rsid w:val="00D91A73"/>
     <w:rsid w:val="00D92494"/>
     <w:rsid w:val="00D92E00"/>
     <w:rsid w:val="00D94E34"/>
     <w:rsid w:val="00D96B83"/>
     <w:rsid w:val="00D97E6D"/>
     <w:rsid w:val="00D97EAB"/>
     <w:rsid w:val="00DA16D2"/>
     <w:rsid w:val="00DA236C"/>
     <w:rsid w:val="00DA278C"/>
     <w:rsid w:val="00DA4A72"/>
     <w:rsid w:val="00DA5245"/>
     <w:rsid w:val="00DA5587"/>
     <w:rsid w:val="00DA6C0E"/>
     <w:rsid w:val="00DB0466"/>
     <w:rsid w:val="00DB0483"/>
     <w:rsid w:val="00DB3965"/>
     <w:rsid w:val="00DB45C6"/>
     <w:rsid w:val="00DB5775"/>
     <w:rsid w:val="00DB664C"/>
     <w:rsid w:val="00DB6EC5"/>
     <w:rsid w:val="00DC01A7"/>
     <w:rsid w:val="00DC05DD"/>
     <w:rsid w:val="00DC0F0A"/>
     <w:rsid w:val="00DC28DA"/>
     <w:rsid w:val="00DC2EBA"/>
     <w:rsid w:val="00DC39D3"/>
     <w:rsid w:val="00DC402E"/>
     <w:rsid w:val="00DC4DBF"/>
     <w:rsid w:val="00DD0C66"/>
     <w:rsid w:val="00DD1D6F"/>
     <w:rsid w:val="00DD23B9"/>
     <w:rsid w:val="00DD24A5"/>
     <w:rsid w:val="00DD2517"/>
     <w:rsid w:val="00DD347A"/>
     <w:rsid w:val="00DD5567"/>
     <w:rsid w:val="00DD58DD"/>
     <w:rsid w:val="00DD5973"/>
     <w:rsid w:val="00DD6DBB"/>
     <w:rsid w:val="00DD7205"/>
     <w:rsid w:val="00DE0C58"/>
+    <w:rsid w:val="00DE20AF"/>
     <w:rsid w:val="00DE2664"/>
     <w:rsid w:val="00DE2F32"/>
     <w:rsid w:val="00DE40EE"/>
     <w:rsid w:val="00DE4EAB"/>
     <w:rsid w:val="00DE4F8C"/>
     <w:rsid w:val="00DE5107"/>
     <w:rsid w:val="00DE661C"/>
     <w:rsid w:val="00DE7A30"/>
     <w:rsid w:val="00DF0170"/>
     <w:rsid w:val="00DF047E"/>
     <w:rsid w:val="00DF37B8"/>
     <w:rsid w:val="00DF3A21"/>
     <w:rsid w:val="00DF5735"/>
     <w:rsid w:val="00DF6F18"/>
     <w:rsid w:val="00E001E4"/>
     <w:rsid w:val="00E022C4"/>
     <w:rsid w:val="00E035EC"/>
     <w:rsid w:val="00E03C02"/>
     <w:rsid w:val="00E03D77"/>
     <w:rsid w:val="00E0527D"/>
     <w:rsid w:val="00E07894"/>
     <w:rsid w:val="00E11634"/>
     <w:rsid w:val="00E11DDF"/>
     <w:rsid w:val="00E13725"/>
     <w:rsid w:val="00E160A0"/>
@@ -13410,51 +12931,51 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20199E8C-DB17-441D-A988-A46170D11E48}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96E20110-1EBD-433E-810A-D241D4D2CE39}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16DEADC0-40F2-4785-BF26-994AD297278D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E5131B8-5A76-42FE-B0FE-3F8CBA9F0215}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>7110</Words>
   <Characters>4053</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>