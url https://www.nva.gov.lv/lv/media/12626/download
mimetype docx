--- v0 (2025-10-10)
+++ v1 (2026-04-29)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="234B6164" w14:textId="77777777" w:rsidR="00EF14F5" w:rsidRPr="00FD3C07" w:rsidRDefault="005F06FE" w:rsidP="005F06FE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3C07">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Metodika</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DE3F44D" w14:textId="77777777" w:rsidR="00D83404" w:rsidRDefault="005F06FE" w:rsidP="00D83404">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -367,128 +367,258 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1E9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>dokumentu vai tā kopiju, kas apliecina Nosacījumu 29.punktā noteiktā izpildi, norādot izglītojamā vārdu, uzvārdu, transportlīdzekļa vadītāja kvalifikācijas eksāmena rezultātu, nokārtošanas gadījumā norādot iegūto transportlīdzekļa vadītāja kategoriju un transportlīdzekļa vadītāja apliecības izsniegšanas datumu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2211ACBA" w14:textId="77777777" w:rsidR="000B1E9E" w:rsidRPr="000B1E9E" w:rsidRDefault="000B1E9E" w:rsidP="000B1E9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AB059DE" w14:textId="2F928331" w:rsidR="006F2795" w:rsidRDefault="006F2795" w:rsidP="006F2795">
+    <w:p w14:paraId="668AAAC9" w14:textId="77777777" w:rsidR="00874ACB" w:rsidRDefault="006F2795" w:rsidP="00874ACB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="568"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00865746" w:rsidRPr="00934083">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>zglītības iestād</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD3C07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e nodrošina </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD3C07" w:rsidRPr="00162DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>plakātu izvietošanu</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3F03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00865746" w:rsidRPr="00934083">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ievērojot vizuālās identitātes prasības</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6276">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3311E5" w14:textId="447F053D" w:rsidR="00874ACB" w:rsidRDefault="00874ACB" w:rsidP="00874ACB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="568"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00874ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja Apmācība tiek finansēta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...28 lines deleted...]
-      <w:r w:rsidR="006B6276" w:rsidRPr="006B6276">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Eiropas Savienības Atveseļošanas un noturības mehānisma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874ACB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Ja Apmācība tiek finansēta no Eiropas Savienības Atveseļošanas un noturības mehānisma ietvaros, izglītības iestāde nodrošina, ka ar Apmācības īstenošanu saistītajos dokumentos un uz izdales mācību materiāliem ir nodrošinātas publicitātes prasības, t.i., vizuālo elementu ansamblis, kas attiecināms uz Eiropas Savienības Atveseļošanas un noturības mehānisma vizuālo identitāti un atsauce: Eiropas Savienības Atveseļošanas fonda projekts ”Prasmju pilnveide pieaugušajiem” Nr.3.1.2.5.i.0/1/23/I/CFLA/001.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Eiropas Sociālā fonda Plus (ESF+)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ietvaros, izglītības iestāde nodrošina, ka ar Apmācības īstenošanu saistītajos dokumentos un uz izdales mācību materiāliem ir nodrošinātas publicitātes prasības, t.i., vizuālo elementu ansamblis, kas attiecināms uz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Eiropas Savienības Atveseļošanas un noturības mehānisma vizuālo identitāti un atsauce: Eiropas Savienības Atveseļošanas fonda projekts ”Prasmju pilnveide pieaugušajiem” Nr.3.1.2.5.i.0/1/23/I/CFLA/001</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai, kas attiecināms uz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eiropas Sociālo fonda Plus (ESF+) vizuālo identitāti un atsauce: 4.3.3. specifiskā atbalsta mērķa "Uzlabot visu darba meklētāju, jo īpaši jauniešu – it sevišķi, īstenojot Garantiju jauniešiem –, ilgstošo bezdarbnieku un darba tirgū nelabvēlīgā situācijā esošo grupu, un ekonomiski neaktīvo personu piekļuvi nodarbinātībai un aktivizācijas pasākumiem, kā arī veicinot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00874ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pašnodarbinātību</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00874ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un sociālo ekonomiku" 4.3.3.1. pasākuma "Bezdarbnieku, darba meklētāju un bezdarba riskam pakļauto personu kvalifikācijas un prasmju paaugstināšana" Eiropas Sociālā fonda Plus projekts "Atbalsts pieaugušo izglītībai"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874ACB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47D102F8" w14:textId="46A692A3" w:rsidR="00FD3C07" w:rsidRDefault="00FD3C07" w:rsidP="006F2795">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="143C9121" w14:textId="77777777" w:rsidR="00FD3C07" w:rsidRDefault="00BC1037" w:rsidP="00D83404">
       <w:pPr>
         <w:ind w:left="568" w:hanging="568"/>
         <w:jc w:val="both"/>
@@ -510,50 +640,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="72985FCC" w14:textId="3176E2D7" w:rsidR="00BC1037" w:rsidRPr="005F1185" w:rsidRDefault="004F49CC" w:rsidP="00BC1037">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00BC1037">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ienākums a</w:t>
       </w:r>
       <w:r w:rsidR="00BC1037" w:rsidRPr="00BC1037">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pmācības laikā uzrādīt </w:t>
       </w:r>
       <w:r w:rsidR="00D45136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -638,52 +769,50 @@
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>darba meklētāju)</w:t>
       </w:r>
       <w:r w:rsidR="00E04532">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA019E2" w14:textId="77777777" w:rsidR="00BC1037" w:rsidRPr="00BC1037" w:rsidRDefault="00BC1037" w:rsidP="00BC1037">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="4B0DC7D8" w14:textId="5931FCAF" w:rsidR="007739A8" w:rsidRPr="002275AB" w:rsidRDefault="007739A8" w:rsidP="006F2795">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002275AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Izglītības iestāde </w:t>
       </w:r>
       <w:r w:rsidR="00441833" w:rsidRPr="002275AB">
         <w:rPr>
@@ -705,105 +834,105 @@
         </w:rPr>
         <w:t>s uzraudzību un kontroli visās a</w:t>
       </w:r>
       <w:r w:rsidR="0033556B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pmācības īstenošanas vietās.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007739A8" w:rsidRPr="002275AB" w:rsidSect="00FD3C07">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="993" w:right="1325" w:bottom="1276" w:left="709" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="092332B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE6427CA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1715,106 +1844,108 @@
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004135E8"/>
     <w:rsid w:val="0002597B"/>
     <w:rsid w:val="00025D6D"/>
     <w:rsid w:val="00072CFC"/>
     <w:rsid w:val="000A093B"/>
     <w:rsid w:val="000B1E9E"/>
     <w:rsid w:val="000C72E6"/>
     <w:rsid w:val="00104EA8"/>
     <w:rsid w:val="00115245"/>
     <w:rsid w:val="0012074A"/>
     <w:rsid w:val="00162DB1"/>
     <w:rsid w:val="001A6112"/>
     <w:rsid w:val="001D5126"/>
     <w:rsid w:val="002275AB"/>
     <w:rsid w:val="0033556B"/>
     <w:rsid w:val="00341F82"/>
     <w:rsid w:val="003572E1"/>
     <w:rsid w:val="00360D3F"/>
     <w:rsid w:val="0037258A"/>
     <w:rsid w:val="003D23F0"/>
     <w:rsid w:val="004135E8"/>
     <w:rsid w:val="00441833"/>
     <w:rsid w:val="00481117"/>
     <w:rsid w:val="00483BCB"/>
     <w:rsid w:val="004D5176"/>
     <w:rsid w:val="004D58E0"/>
     <w:rsid w:val="004E28F0"/>
     <w:rsid w:val="004F49CC"/>
     <w:rsid w:val="00502887"/>
     <w:rsid w:val="0052250C"/>
     <w:rsid w:val="005B6D29"/>
     <w:rsid w:val="005F06FE"/>
     <w:rsid w:val="005F1185"/>
     <w:rsid w:val="00637268"/>
     <w:rsid w:val="00693936"/>
     <w:rsid w:val="006B6276"/>
     <w:rsid w:val="006D1E7A"/>
     <w:rsid w:val="006F2795"/>
     <w:rsid w:val="00722E10"/>
     <w:rsid w:val="00752D6B"/>
     <w:rsid w:val="007739A8"/>
     <w:rsid w:val="007E3747"/>
     <w:rsid w:val="00865746"/>
+    <w:rsid w:val="00874ACB"/>
     <w:rsid w:val="008A7A98"/>
     <w:rsid w:val="008B3F03"/>
     <w:rsid w:val="008F21FE"/>
     <w:rsid w:val="008F2AA1"/>
     <w:rsid w:val="008F3230"/>
     <w:rsid w:val="00910ED0"/>
     <w:rsid w:val="009145F7"/>
     <w:rsid w:val="009A3DAE"/>
     <w:rsid w:val="00A83646"/>
     <w:rsid w:val="00AC6DF1"/>
     <w:rsid w:val="00AF3A3D"/>
     <w:rsid w:val="00AF7986"/>
     <w:rsid w:val="00B4355B"/>
     <w:rsid w:val="00B71168"/>
     <w:rsid w:val="00BC1037"/>
     <w:rsid w:val="00BF0CE2"/>
     <w:rsid w:val="00CD110E"/>
     <w:rsid w:val="00CF6304"/>
     <w:rsid w:val="00D45136"/>
     <w:rsid w:val="00D72830"/>
     <w:rsid w:val="00D83404"/>
     <w:rsid w:val="00E04532"/>
     <w:rsid w:val="00E743E9"/>
     <w:rsid w:val="00E82AAF"/>
     <w:rsid w:val="00EF14F5"/>
@@ -1829,67 +1960,67 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0A64B127"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{61BD79E6-F678-447E-9499-B7A48938BED6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1951,98 +2082,95 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -2217,50 +2345,54 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2362,51 +2494,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004D58E0"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -2643,81 +2775,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81607533-11AE-4461-9796-86C411993B6D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B110843-7E0F-464F-8B2B-CAAC6AA02A2F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>968</Characters>
+  <Pages>2</Pages>
+  <Words>2117</Words>
+  <Characters>1207</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2659</CharactersWithSpaces>
+  <CharactersWithSpaces>3318</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jurijs Adejevs</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>