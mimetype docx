--- v0 (2025-10-10)
+++ v1 (2026-04-29)
@@ -12,112 +12,109 @@
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="1327"/>
         <w:tblW w:w="9479" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="226"/>
         <w:gridCol w:w="8956"/>
         <w:gridCol w:w="297"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00643A24" w:rsidTr="007251EE">
+      <w:tr w:rsidR="00F23499" w:rsidTr="007251EE">
         <w:trPr>
           <w:trHeight w:val="625"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="226" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003F4609" w:rsidRPr="007129AC" w:rsidRDefault="003F4609" w:rsidP="00E31B0E">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:spacing w:val="40"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003F4609" w:rsidRPr="007129AC" w:rsidRDefault="00FA7C05" w:rsidP="007251EE">
+          <w:p w:rsidR="003F4609" w:rsidRPr="007129AC" w:rsidRDefault="008F5AF7" w:rsidP="007251EE">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:spacing w:val="40"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1B5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1866900" cy="914400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="Picture 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name="Picture 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
@@ -265,70 +262,70 @@
                 <w:spacing w:val="40"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="004A7E46" w:rsidRPr="004A7E46" w:rsidRDefault="004A7E46" w:rsidP="004A7E46">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003F4609" w:rsidRPr="00B30D16" w:rsidRDefault="00FA7C05" w:rsidP="004A7E46">
+    <w:p w:rsidR="003F4609" w:rsidRPr="00B30D16" w:rsidRDefault="008F5AF7" w:rsidP="004A7E46">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B30D16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>APLIECINĀJUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E375AF" w:rsidRDefault="00FA7C05" w:rsidP="00535955">
+    <w:p w:rsidR="00E375AF" w:rsidRDefault="008F5AF7" w:rsidP="00535955">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00535955">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>par transportlīdzekļa vai traktortehnikas vadītāja apmācības</w:t>
       </w:r>
       <w:r w:rsidR="00DD0444" w:rsidRPr="00535955">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
@@ -376,51 +373,51 @@
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidR="00BB53D0" w:rsidRPr="00535955">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidR="00535955">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00192A03" w:rsidRDefault="00FA7C05" w:rsidP="00535955">
+    <w:p w:rsidR="00192A03" w:rsidRDefault="008F5AF7" w:rsidP="00535955">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00535955">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00535955" w:rsidRPr="00535955">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="20"/>
@@ -449,246 +446,257 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00535955">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A1915" w:rsidRDefault="006A1915" w:rsidP="00535955">
+    <w:p w:rsidR="006038AE" w:rsidRDefault="006038AE" w:rsidP="00535955">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006A1915" w:rsidRPr="00EE19F0" w:rsidRDefault="00FA7C05" w:rsidP="00535955">
-[...5 lines deleted...]
-          <w:sz w:val="18"/>
+    <w:p w:rsidR="006A1915" w:rsidRPr="00E22946" w:rsidRDefault="008F5AF7" w:rsidP="00E22946">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk146194658"/>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk146194658"/>
+      <w:r w:rsidRPr="00E22946">
+        <w:rPr>
           <w:iCs/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="0068392E" w:rsidRPr="00E22946">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ESF Plus projekts “Atbalsts pieaugušo izglītībai”</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22946" w:rsidRPr="00E22946">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk227071984"/>
+      <w:r w:rsidR="00E22946" w:rsidRPr="00E22946">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nr. 4.3.3.1/1/26/I/001</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="00B44BB5" w:rsidRPr="00B44BB5">
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00E22946">
+        <w:rPr>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...10 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003F4609" w:rsidRDefault="003F4609" w:rsidP="003F4609">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C26459" w:rsidRPr="007129AC" w:rsidRDefault="00C26459" w:rsidP="003F4609">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
         <w:gridCol w:w="5533"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00643A24" w:rsidTr="00351D22">
+      <w:tr w:rsidR="00F23499" w:rsidTr="00351D22">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4563" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003F4609" w:rsidRPr="007129AC" w:rsidRDefault="00FA7C05" w:rsidP="00E31B0E">
+          <w:p w:rsidR="003F4609" w:rsidRPr="007129AC" w:rsidRDefault="008F5AF7" w:rsidP="00E31B0E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007129AC">
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>_______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5610" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003F4609" w:rsidRPr="007129AC" w:rsidRDefault="00FA7C05" w:rsidP="00E31B0E">
+          <w:p w:rsidR="003F4609" w:rsidRPr="007129AC" w:rsidRDefault="008F5AF7" w:rsidP="00E31B0E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5580"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007129AC">
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>20___.gada ___.__________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003F4609" w:rsidRPr="007129AC" w:rsidRDefault="00FA7C05" w:rsidP="00932325">
+    <w:p w:rsidR="003F4609" w:rsidRPr="007129AC" w:rsidRDefault="008F5AF7" w:rsidP="00932325">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">                        (</w:t>
       </w:r>
       <w:r w:rsidRPr="007129AC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>vieta)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003F4609" w:rsidRPr="007129AC" w:rsidRDefault="003F4609" w:rsidP="006B1357">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003F4609" w:rsidRPr="007129AC" w:rsidRDefault="00FA7C05" w:rsidP="00351D22">
+    <w:p w:rsidR="003F4609" w:rsidRPr="007129AC" w:rsidRDefault="008F5AF7" w:rsidP="00351D22">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007129AC">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>_______________________________________ (turpmāk – Izglītības iestāde) tās</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F4609" w:rsidRPr="007129AC" w:rsidRDefault="00FA7C05" w:rsidP="00E375AF">
+    <w:p w:rsidR="003F4609" w:rsidRPr="007129AC" w:rsidRDefault="008F5AF7" w:rsidP="00E375AF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidRPr="007129AC">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -700,218 +708,289 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00A62E29" w:rsidRPr="00A62E29">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>reģistrācijas Nr.</w:t>
       </w:r>
       <w:r w:rsidRPr="007129AC">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F4609" w:rsidRPr="007129AC" w:rsidRDefault="00FA7C05" w:rsidP="006B1357">
+    <w:p w:rsidR="003F4609" w:rsidRPr="007129AC" w:rsidRDefault="008F5AF7" w:rsidP="006B1357">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007129AC">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">_______________________ personā, </w:t>
+        <w:t>_______________________ personā, k</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0374">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="007129AC">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>k</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D0374">
+        <w:t xml:space="preserve"> darbojas, pamatojoties uz</w:t>
+      </w:r>
+      <w:r w:rsidR="00351D22">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>as</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007129AC">
+        <w:t>_____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00912637">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> darbojas, pamatojoties uz</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>, apliecina, ka:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA2CC8" w:rsidRPr="00D13D02" w:rsidRDefault="00FA7C05" w:rsidP="00D13D02">
+    <w:p w:rsidR="00CA2CC8" w:rsidRPr="00D13D02" w:rsidRDefault="008F5AF7" w:rsidP="00D13D02">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007129AC">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidR="00351D22">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (amats, vārds, uzvārds)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F4609" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="003F4609">
+    <w:p w:rsidR="003F4609" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="003F4609">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3375"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00D35749" w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Izglītības iestāde</w:t>
       </w:r>
       <w:r w:rsidR="005E3852" w:rsidRPr="007251EE">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> īstenos </w:t>
       </w:r>
       <w:r w:rsidR="006A1915">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>personu, kurām piešķirts bezdarbnieka vai darba meklētāja statuss (turpmāk – Klients)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003034A3">
+        <w:t xml:space="preserve">personu, kurām piešķirts bezdarbnieka </w:t>
+      </w:r>
+      <w:r w:rsidR="006D288E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">statuss </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1915">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vai </w:t>
+      </w:r>
+      <w:r w:rsidR="006D288E" w:rsidRPr="00E22946">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>kur</w:t>
+      </w:r>
+      <w:r w:rsidR="00D93020" w:rsidRPr="00E22946">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="006D288E" w:rsidRPr="00E22946">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00D93020" w:rsidRPr="00E22946">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55708" w:rsidRPr="00E22946">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reģistrēti kā</w:t>
+      </w:r>
+      <w:r w:rsidR="006D288E" w:rsidRPr="00E22946">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1915" w:rsidRPr="00E22946">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>darba meklētāj</w:t>
+      </w:r>
+      <w:r w:rsidR="00D93020" w:rsidRPr="00E22946">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1915" w:rsidRPr="00E22946">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (turpmāk – Klients)</w:t>
+      </w:r>
+      <w:r w:rsidR="006D288E" w:rsidRPr="00E22946">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003034A3" w:rsidRPr="00E22946">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3852" w:rsidRPr="00E22946">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>transportlīdzekļ</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0142" w:rsidRPr="00E22946">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3852" w:rsidRPr="00E22946">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vadītāj</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0142" w:rsidRPr="00E22946">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3852" w:rsidRPr="00E22946">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai traktortehnikas vadītāj</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0142" w:rsidRPr="00E22946">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3852" w:rsidRPr="00E22946">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apmācību programmu (turpmāk – Apmācība) saskaņā ar Apmācības īstenošanas nosacījumos n</w:t>
+      </w:r>
       <w:r w:rsidR="005E3852" w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>transportlīdzekļ</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> apmācību programmu (turpmāk – Apmācība) saskaņā ar Apmācības īstenošanas nosacījumos noteikto kārtību</w:t>
+        <w:t>oteikto kārtību</w:t>
       </w:r>
       <w:r w:rsidR="0022444F" w:rsidRPr="007251EE">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> laika posmā no </w:t>
       </w:r>
       <w:r w:rsidR="00FA2892" w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>20___.gada __</w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -997,92 +1076,92 @@
       </w:r>
       <w:r w:rsidR="0022444F" w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> līdz 20___. gada ___.__________</w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0001653C" w:rsidRPr="007251EE" w:rsidRDefault="0001653C" w:rsidP="003F4609">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3375"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E06C58" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="003F4609">
+    <w:p w:rsidR="00E06C58" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="003F4609">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3375"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1.1. izglītības programmas numurs un nosaukums ________________</w:t>
       </w:r>
       <w:r w:rsidR="00F33428" w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidR="00E375AF" w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>________;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0001653C" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="00C26459">
+    <w:p w:rsidR="0001653C" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="00C26459">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3375"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00D35749" w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. izglītības programmas </w:t>
@@ -1108,123 +1187,115 @@
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidR="00E375AF" w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidR="00E06C58" w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>, t.sk.</w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0001653C" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="0005767E">
+    <w:p w:rsidR="0001653C" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="0005767E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3375"/>
         </w:tabs>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>1.2.1. teorētisko mācību stu</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007251EE">
+        <w:t>1.2.1. teorētisko mācību stundu skaits</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2598D" w:rsidRPr="007251EE">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>ndu skaits</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A2598D" w:rsidRPr="007251EE">
+        <w:t xml:space="preserve"> (t.sk. teorētiskais eksāmens </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF238A" w:rsidRPr="007251EE">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (t.sk. teorētiskais eksāmens </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AF238A" w:rsidRPr="007251EE">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2598D" w:rsidRPr="007251EE">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>I</w:t>
+        <w:t>zglītības iestādē)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007251EE">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _</w:t>
       </w:r>
       <w:r w:rsidR="00A2598D" w:rsidRPr="007251EE">
         <w:rPr>
-          <w:bCs/>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>zglītības iestādē)</w:t>
+        <w:t>______________</w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> _</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0001653C" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="0005767E">
+    <w:p w:rsidR="0001653C" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="0005767E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3375"/>
         </w:tabs>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1.2.2. praktisko mācību stundu skaits</w:t>
       </w:r>
       <w:r w:rsidR="00A2598D" w:rsidRPr="007251EE">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (t.sk.</w:t>
       </w:r>
       <w:r w:rsidR="0079656B" w:rsidRPr="007251EE">
         <w:rPr>
@@ -1247,231 +1318,218 @@
         </w:rPr>
         <w:t xml:space="preserve"> eksāmens </w:t>
       </w:r>
       <w:r w:rsidR="00AF238A" w:rsidRPr="007251EE">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00A2598D" w:rsidRPr="007251EE">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>zglītības iestādē) _______________</w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E74AA" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="006E74AA">
+    <w:p w:rsidR="006E74AA" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="006E74AA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3375"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.2.3. mācību stundu sagatavošanai sākotnējo profesionālās kvalifikācijas </w:t>
-[...6 lines deleted...]
-        <w:t>eksāmenu kārtošanai vai mācību stundu periodiskai apmācībai skaits</w:t>
+        <w:t>1.2.3. mācību stundu sagatavošanai sākotnējo profesionālās kvalifikācijas eksāmenu kārtošanai vai mācību stundu periodiskai apmācībai skaits</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> _______________________</w:t>
       </w:r>
       <w:r w:rsidR="00E375AF" w:rsidRPr="007251EE">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>____________________</w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>____;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0001653C" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="003F4609">
+    <w:p w:rsidR="0001653C" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="003F4609">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3375"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1.2.</w:t>
       </w:r>
       <w:r w:rsidR="006E74AA" w:rsidRPr="007251EE">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>. pirmās palīdzības stundu skaits ___________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00E375AF" w:rsidRPr="007251EE">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>_________;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F4609" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="003F4609">
+    <w:p w:rsidR="003F4609" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="003F4609">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3375"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00D35749" w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">. izglītības programmas īstenošanas vietas </w:t>
-[...5 lines deleted...]
-        <w:t>adres</w:t>
+        <w:t>. izglītības programmas īstenošanas vietas adres</w:t>
       </w:r>
       <w:r w:rsidR="0001653C" w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>e:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0001653C" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="0001653C">
+    <w:p w:rsidR="0001653C" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="0001653C">
       <w:pPr>
         <w:ind w:right="-21"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">1.3.1. </w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>teorētisko nodarbību īstenošanas vietas adrese (saskaņā ar mācību karti): ________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00E375AF" w:rsidRPr="007251EE">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>____;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D13D02" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="0041653F">
+    <w:p w:rsidR="00D13D02" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="0041653F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="-21"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">1.3.2. praktisko mācību </w:t>
       </w:r>
       <w:r w:rsidR="00AF238A" w:rsidRPr="007251EE">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">uzsākšanas adrese </w:t>
       </w:r>
@@ -1528,51 +1586,51 @@
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidR="004F7578" w:rsidRPr="007251EE">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>_________________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>___;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008642A5" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="008642A5">
+    <w:p w:rsidR="008642A5" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="008642A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="-21"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1.3.</w:t>
       </w:r>
       <w:r w:rsidR="0041653F" w:rsidRPr="007251EE">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
@@ -1602,123 +1660,125 @@
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidR="007C4AB8" w:rsidRPr="007251EE">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>_________________;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C33F62" w:rsidRPr="007251EE" w:rsidRDefault="00C33F62" w:rsidP="008642A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:right="-21"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C33F62" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="008E6C9D">
+    <w:p w:rsidR="00C33F62" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="008E6C9D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:right="-21" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">izglītības programmas īstenošanai attālināti izmanto mācību platformu </w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>platformas nosaukums</w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>, kas nodrošina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:iCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+      <w:r w:rsidR="00FC2F96">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="00C33F62" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="009D6555">
+    <w:p w:rsidR="00C33F62" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="009D6555">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:right="-21" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">iespēju uzraugošajām iestādēm apmācību procesam pieslēgties, izmantojot izglītības programmas mācību stundu (nodarbību) sarakstā norādīto piekļuves </w:t>
-[...5 lines deleted...]
-        <w:t>informāciju mācību platformai;</w:t>
+        <w:t>iespēju uzraugošajām iestādēm apmācību procesam pieslēgties, izmantojot izglītības programmas mācību stundu (nodarbību) sarakstā norādīto piekļuves informāciju mācību platformai;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33F62" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="00C33F62">
+    <w:p w:rsidR="00C33F62" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="00C33F62">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:right="-21" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00C00AEF">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>lient</w:t>
       </w:r>
       <w:r>
@@ -1733,204 +1793,204 @@
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">un nodarbības pasniedzēja identitātes </w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:i/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">(Vārds, Uzvārds) </w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">attēlošanu; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33F62" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="00C33F62">
+    <w:p w:rsidR="00C33F62" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="00C33F62">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:right="-21" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00C00AEF">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>lient</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00C00AEF">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>dalības (pieslēgumā pavadītais laiks, st.) uzskaiti;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33F62" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="00C33F62">
+    <w:p w:rsidR="00C33F62" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="00C33F62">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:right="-21" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ekrāna koplietošanu/dalīšanās </w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:i/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(sharing)</w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33F62" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="000D6A46">
+    <w:p w:rsidR="00C33F62" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="000D6A46">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:right="-21" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">kopīgo </w:t>
       </w:r>
       <w:r w:rsidR="003034A3">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00C00AEF">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>lientu</w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> saraksti </w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:i/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(chat);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33F62" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="000D6A46">
+    <w:p w:rsidR="00C33F62" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="000D6A46">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:right="-21" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">privāto saraksti starp tiešsaistes konferences dalībniekiem </w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:i/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(chat)</w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F4609" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="003F4609">
+    <w:p w:rsidR="003F4609" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="003F4609">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00C33F62" w:rsidRPr="007251EE">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:bCs/>
@@ -2006,221 +2066,212 @@
         </w:rPr>
         <w:t>a statuss</w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4948" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="475"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2079"/>
+        <w:gridCol w:w="482"/>
+        <w:gridCol w:w="3097"/>
+        <w:gridCol w:w="2076"/>
+        <w:gridCol w:w="2217"/>
+        <w:gridCol w:w="2077"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00643A24" w:rsidTr="008E6C9D">
+      <w:tr w:rsidR="00F23499" w:rsidTr="008E6C9D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008679BF" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="00E31B0E">
+          <w:p w:rsidR="008679BF" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="00E31B0E">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007251EE">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Nr.p.k.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008679BF" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="00E31B0E">
+          <w:p w:rsidR="008679BF" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="00E31B0E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007251EE">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vārds, uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1045" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008679BF" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="00E31B0E">
+          <w:p w:rsidR="008679BF" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="00E31B0E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007251EE">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Personas kods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008679BF" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="00E31B0E">
+          <w:p w:rsidR="008679BF" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="00E31B0E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007251EE">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Apmācību kupona Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1045" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w:rsidR="008679BF" w:rsidRPr="007251EE" w:rsidRDefault="008679BF" w:rsidP="00A2441A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008679BF" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="00A2441A">
+          <w:p w:rsidR="008679BF" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="00A2441A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007251EE">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Kopējās Apmācības izmaksas vienai personai par visu apmācību period</w:t>
-[...8 lines deleted...]
-              <w:t>u</w:t>
+              <w:t>Kopējās Apmācības izmaksas vienai personai par visu apmācību periodu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00643A24" w:rsidTr="008E6C9D">
+      <w:tr w:rsidR="00F23499" w:rsidTr="008E6C9D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="pct"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="008679BF" w:rsidRPr="007251EE" w:rsidRDefault="008679BF" w:rsidP="00977FA9">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2275,51 +2326,51 @@
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1045" w:type="pct"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w:rsidR="008679BF" w:rsidRPr="007251EE" w:rsidRDefault="008679BF" w:rsidP="00A2441A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00643A24" w:rsidTr="008E6C9D">
+      <w:tr w:rsidR="00F23499" w:rsidTr="008E6C9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="237" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="008679BF" w:rsidRPr="007251EE" w:rsidRDefault="008679BF" w:rsidP="00E31B0E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="008679BF" w:rsidRPr="007251EE" w:rsidRDefault="008679BF" w:rsidP="00E31B0E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -2350,347 +2401,356 @@
           <w:p w:rsidR="008679BF" w:rsidRPr="007251EE" w:rsidRDefault="008679BF" w:rsidP="00E31B0E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1045" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidR="008679BF" w:rsidRPr="007251EE" w:rsidRDefault="008679BF" w:rsidP="00E31B0E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00643A24" w:rsidTr="008E6C9D">
+      <w:tr w:rsidR="00F23499" w:rsidTr="008E6C9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3955" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008679BF" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="00F41B4A">
+          <w:p w:rsidR="008679BF" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="00F41B4A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007251EE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Kopā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1045" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidR="008679BF" w:rsidRPr="007251EE" w:rsidRDefault="008679BF" w:rsidP="00E31B0E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="003F4609" w:rsidRPr="007251EE" w:rsidRDefault="003F4609" w:rsidP="003F4609">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D6622B" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="00D6622B">
+    <w:p w:rsidR="00D6622B" w:rsidRPr="00E22946" w:rsidRDefault="008F5AF7" w:rsidP="00D6622B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00C33F62" w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007251EE">
+      <w:r w:rsidRPr="00E22946">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">šādiem </w:t>
       </w:r>
-      <w:r w:rsidR="003034A3">
+      <w:r w:rsidR="003034A3" w:rsidRPr="00E22946">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Klien</w:t>
       </w:r>
-      <w:r w:rsidR="006A1915">
+      <w:r w:rsidR="006A1915" w:rsidRPr="00E22946">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="003034A3" w:rsidRPr="00C249D1">
+      <w:r w:rsidR="003034A3" w:rsidRPr="00E22946">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="003034A3">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iem, kuri </w:t>
+      </w:r>
+      <w:r w:rsidR="00D93020" w:rsidRPr="00E22946">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="003034A3" w:rsidRPr="00C249D1">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidR="00406C9B" w:rsidRPr="00E22946">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="003034A3">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55708" w:rsidRPr="00E22946">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="007251EE">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reģistrēti kā </w:t>
+      </w:r>
+      <w:r w:rsidR="003034A3" w:rsidRPr="00E22946">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>darba meklētāj</w:t>
+      </w:r>
+      <w:r w:rsidR="00D93020" w:rsidRPr="00E22946">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22946">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4941" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="508"/>
         <w:gridCol w:w="2585"/>
         <w:gridCol w:w="1387"/>
         <w:gridCol w:w="1387"/>
         <w:gridCol w:w="1526"/>
         <w:gridCol w:w="1250"/>
         <w:gridCol w:w="1292"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00643A24" w:rsidTr="00912637">
+      <w:tr w:rsidR="00F23499" w:rsidTr="00912637">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2692"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="256" w:type="pct"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C403F" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="00F33362">
+          <w:p w:rsidR="001C403F" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="00F33362">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007251EE">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Nr.p.k.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1301" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C403F" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="00F33362">
+          <w:p w:rsidR="001C403F" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="00F33362">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007251EE">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vārds, uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="698" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C403F" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="00F33362">
+          <w:p w:rsidR="001C403F" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="00F33362">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007251EE">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Personas kods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C403F" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="00F33362">
+          <w:p w:rsidR="001C403F" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="00F33362">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007251EE">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Apmācību kupona Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="768" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidR="001C403F" w:rsidRPr="007251EE" w:rsidRDefault="001C403F" w:rsidP="00F33362">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001C403F" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="00F33362">
+          <w:p w:rsidR="001C403F" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="00F33362">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007251EE">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Kopējās Apmācības izmaksas vienai personai par visu apmācību periodu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="629" w:type="pct"/>
           </w:tcPr>
@@ -2708,113 +2768,113 @@
           </w:p>
           <w:p w:rsidR="001C403F" w:rsidRPr="007251EE" w:rsidRDefault="001C403F" w:rsidP="007C3D76">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="001C403F" w:rsidRPr="007251EE" w:rsidRDefault="001C403F" w:rsidP="007C3D76">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001C403F" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="007C3D76">
+          <w:p w:rsidR="001C403F" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="007C3D76">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007251EE">
               <w:rPr>
                 <w:bCs/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Pievienotās vērtības nodoklis (EUR)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:bCs/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:footnoteReference w:id="6"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="651" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C403F" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="00912637">
+          <w:p w:rsidR="001C403F" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="00912637">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007251EE">
               <w:rPr>
                 <w:bCs/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Mācību maksa kopā (t.sk. pievienotās vērtības nodoklis) (EUR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00643A24" w:rsidTr="00912637">
+      <w:tr w:rsidR="00F23499" w:rsidTr="00912637">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="256" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001C403F" w:rsidRPr="007251EE" w:rsidRDefault="001C403F" w:rsidP="00F33362">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1301" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2890,65 +2950,65 @@
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="651" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidR="001C403F" w:rsidRPr="007251EE" w:rsidRDefault="001C403F" w:rsidP="00F33362">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00643A24" w:rsidTr="00912637">
+      <w:tr w:rsidR="00F23499" w:rsidTr="00912637">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2953" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C403F" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="00F33362">
+          <w:p w:rsidR="001C403F" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="00F33362">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007251EE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Kopā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="768" w:type="pct"/>
@@ -2989,684 +3049,684 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="001E77B4" w:rsidRPr="007251EE" w:rsidRDefault="001E77B4" w:rsidP="00D6622B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009E38CB" w:rsidRPr="00E7755F" w:rsidRDefault="00FA7C05" w:rsidP="00EE19F0">
+    <w:p w:rsidR="009E38CB" w:rsidRPr="00E7755F" w:rsidRDefault="008F5AF7" w:rsidP="00EE19F0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="00A1123A" w:rsidRPr="00B827BB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Izglītības iestādes </w:t>
       </w:r>
       <w:r w:rsidR="00A1123A" w:rsidRPr="00E7755F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>kontaktpersona jautājumos par Apmācības īstenošanas nosacījumu izpildi</w:t>
       </w:r>
       <w:r w:rsidRPr="00E7755F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E38CB" w:rsidRDefault="00FA7C05" w:rsidP="00C26459">
+    <w:p w:rsidR="009E38CB" w:rsidRDefault="008F5AF7" w:rsidP="00C26459">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="008E4A21">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="008E4A21">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>vārds uzvārds, amats, telefona numurs, faksa numurs, elektroniskā pasta adrese</w:t>
       </w:r>
       <w:r w:rsidR="00C26459" w:rsidRPr="008E4A21">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E7755F" w:rsidRPr="00E7755F" w:rsidRDefault="00FA7C05" w:rsidP="00E7755F">
+    <w:p w:rsidR="00E7755F" w:rsidRPr="00E7755F" w:rsidRDefault="008F5AF7" w:rsidP="00E7755F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E7755F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Izglītības iestāde apliecina, ka ir veikts novērtējums par ietekmi uz Klientu datu aizsardzību.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007A349C" w:rsidRDefault="007A349C" w:rsidP="009E38CB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009E38CB" w:rsidRPr="00E533E8" w:rsidRDefault="00FA7C05" w:rsidP="009E38CB">
+    <w:p w:rsidR="009E38CB" w:rsidRPr="00E533E8" w:rsidRDefault="008F5AF7" w:rsidP="009E38CB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E533E8">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Pielikumā:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E38CB" w:rsidRDefault="00FA7C05" w:rsidP="00535955">
+    <w:p w:rsidR="009E38CB" w:rsidRDefault="008F5AF7" w:rsidP="00535955">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E533E8">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Izglītības programmas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00E533E8">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ācību stundu (nodarbību) saraksts</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> uz __ lp.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007A349C" w:rsidRDefault="007A349C" w:rsidP="00535955">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE74DC" w:rsidRPr="0003491D" w:rsidRDefault="00FA7C05" w:rsidP="00BE74DC">
+    <w:p w:rsidR="00BE74DC" w:rsidRPr="0003491D" w:rsidRDefault="008F5AF7" w:rsidP="00BE74DC">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="0003491D">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="005A2583" w:rsidRPr="0003491D">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="0003491D">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ekvizīti</w:t>
       </w:r>
       <w:r w:rsidR="005A2583" w:rsidRPr="0003491D">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10277" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3993"/>
         <w:gridCol w:w="328"/>
         <w:gridCol w:w="464"/>
         <w:gridCol w:w="5492"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00643A24" w:rsidTr="005565B9">
+      <w:tr w:rsidR="00F23499" w:rsidTr="005565B9">
         <w:trPr>
           <w:trHeight w:val="135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3993" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A349C" w:rsidRPr="00000119" w:rsidRDefault="00FA7C05" w:rsidP="007A349C">
+          <w:p w:rsidR="007A349C" w:rsidRPr="00000119" w:rsidRDefault="008F5AF7" w:rsidP="007A349C">
             <w:pPr>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00000119">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Nodarbinātības valsts aģentūra</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="000D2C21" w:rsidP="005565B9">
             <w:pPr>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="000D2C21" w:rsidP="000D2C21">
             <w:pPr>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5484" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="00FA7C05" w:rsidP="005565B9">
+          <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="008F5AF7" w:rsidP="005565B9">
             <w:pPr>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003491D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Izglītības iestāde:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00643A24" w:rsidTr="005565B9">
+      <w:tr w:rsidR="00F23499" w:rsidTr="005565B9">
         <w:trPr>
           <w:trHeight w:val="1327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4321" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="000D2C21" w:rsidP="000D2C21">
             <w:pPr>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="00FA7C05" w:rsidP="000D2C21">
+          <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="008F5AF7" w:rsidP="000D2C21">
             <w:pPr>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003491D">
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Juridiskā adrese:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="00FA7C05" w:rsidP="000D2C21">
+          <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="008F5AF7" w:rsidP="000D2C21">
             <w:pPr>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Krišjāņa Valdemāra </w:t>
             </w:r>
             <w:r w:rsidRPr="0003491D">
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>iela 38 k-1, Rīga, LV-1010</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="00FA7C05" w:rsidP="000D2C21">
+          <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="008F5AF7" w:rsidP="000D2C21">
             <w:pPr>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003491D">
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Reģ. Nr.90001634668</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="00FA7C05" w:rsidP="000D2C21">
+          <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="008F5AF7" w:rsidP="000D2C21">
             <w:pPr>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003491D">
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Valsts kase</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="00FA7C05" w:rsidP="000D2C21">
+          <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="008F5AF7" w:rsidP="000D2C21">
             <w:pPr>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003491D">
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Kods: TRELLV22</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="00FA7C05" w:rsidP="000D2C21">
+          <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="008F5AF7" w:rsidP="000D2C21">
             <w:pPr>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003491D">
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Konta Nr.:</w:t>
             </w:r>
             <w:r w:rsidR="00224425">
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E22946" w:rsidRPr="00E22946">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>LV21TREL218045112100B</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="000D2C21" w:rsidP="000D2C21">
             <w:pPr>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="464" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="000D2C21" w:rsidP="000D2C21">
             <w:pPr>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5484" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="00FA7C05" w:rsidP="000D2C21">
+          <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="008F5AF7" w:rsidP="000D2C21">
             <w:pPr>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003491D">
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="00FA7C05" w:rsidP="000D2C21">
+          <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="008F5AF7" w:rsidP="000D2C21">
             <w:pPr>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003491D">
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="00FA7C05" w:rsidP="000D2C21">
+          <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="008F5AF7" w:rsidP="000D2C21">
             <w:pPr>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003491D">
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Reģ. Nr._________________________</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="000D2C21" w:rsidP="000D2C21">
             <w:pPr>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="00FA7C05" w:rsidP="000D2C21">
+          <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="008F5AF7" w:rsidP="000D2C21">
             <w:pPr>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003491D">
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Juridiskā </w:t>
+              <w:t>Juridiskā adrese:___________________</w:t>
             </w:r>
-            <w:r w:rsidRPr="0003491D">
-[...6 lines deleted...]
-          <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="00FA7C05" w:rsidP="000D2C21">
+          </w:p>
+          <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="008F5AF7" w:rsidP="000D2C21">
             <w:pPr>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003491D">
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>_______________________LV-______</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="000D2C21" w:rsidP="000D2C21">
             <w:pPr>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="00FA7C05" w:rsidP="000D2C21">
+          <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="008F5AF7" w:rsidP="000D2C21">
             <w:pPr>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003491D">
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Kods:___________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="00FA7C05" w:rsidP="009411DA">
+          <w:p w:rsidR="000D2C21" w:rsidRPr="0003491D" w:rsidRDefault="008F5AF7" w:rsidP="009411DA">
             <w:pPr>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003491D">
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Konta Nr.:________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00643A24" w:rsidTr="005565B9">
+      <w:tr w:rsidR="00F23499" w:rsidTr="005565B9">
         <w:trPr>
           <w:trHeight w:val="135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3993" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="000D2C21" w:rsidRPr="00C35463" w:rsidRDefault="000D2C21" w:rsidP="000D2C21">
             <w:pPr>
               <w:ind w:right="-284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="000D2C21" w:rsidRPr="00BC4335" w:rsidRDefault="000D2C21" w:rsidP="000D2C21">
             <w:pPr>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5484" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000D2C21" w:rsidRPr="00BC4335" w:rsidRDefault="00FA7C05" w:rsidP="005565B9">
+          <w:p w:rsidR="000D2C21" w:rsidRPr="00BC4335" w:rsidRDefault="008F5AF7" w:rsidP="005565B9">
             <w:pPr>
               <w:ind w:right="-284"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F00F45">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Izglītības iestādes pārstāvis:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00643A24" w:rsidTr="005565B9">
+      <w:tr w:rsidR="00F23499" w:rsidTr="005565B9">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4321" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00120489" w:rsidRPr="00F00F45" w:rsidRDefault="00120489" w:rsidP="00ED4B47">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5956" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00120489" w:rsidRDefault="00FA7C05" w:rsidP="00ED4B47">
+          <w:p w:rsidR="00120489" w:rsidRDefault="008F5AF7" w:rsidP="00ED4B47">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00120489" w:rsidRPr="00112E3B" w:rsidRDefault="00FA7C05" w:rsidP="00ED4B47">
+          <w:p w:rsidR="00120489" w:rsidRPr="00112E3B" w:rsidRDefault="008F5AF7" w:rsidP="00ED4B47">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00112E3B">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">(paraksts, paraksta </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE74DC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>atšifrējums</w:t>
@@ -3695,616 +3755,706 @@
     <w:p w:rsidR="00BB64A3" w:rsidRDefault="00BB64A3" w:rsidP="009E38CB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BB64A3" w:rsidSect="00D13D02">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="849" w:bottom="993" w:left="993" w:header="709" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FA7C05" w:rsidRDefault="00FA7C05">
+    <w:p w:rsidR="00090F10" w:rsidRDefault="00090F10">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FA7C05" w:rsidRDefault="00FA7C05">
+    <w:p w:rsidR="00090F10" w:rsidRDefault="00090F10">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00045B97" w:rsidRDefault="00045B97">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="00962AA6" w:rsidRDefault="00962AA6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00045B97" w:rsidRDefault="00045B97" w:rsidP="00DA4FC3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00045B97" w:rsidRPr="00A55D0D" w:rsidRDefault="00FA7C05" w:rsidP="00A55D0D">
+  <w:p w:rsidR="00962AA6" w:rsidRDefault="008F5AF7" w:rsidP="00962AA6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:caps/>
         <w:noProof/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>KRG_4.2.14.2_</w:t>
+      <w:t>4.2.14.2_</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>.pielikums_1.versija 23.01.2024.</w:t>
+      <w:t>.p</w:t>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t>_2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>.v</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t>_</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00953F36">
+      <w:rPr>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>06.03.2026.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00045B97" w:rsidRPr="00A55D0D" w:rsidRDefault="00045B97" w:rsidP="00962AA6">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:caps/>
+        <w:noProof/>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00045B97" w:rsidRDefault="00FA7C05" w:rsidP="00383350">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="00045B97" w:rsidRDefault="008F5AF7" w:rsidP="00383350">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:caps/>
         <w:noProof/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>KRG_4.2.14.2_</w:t>
+      <w:t>4.2.14.2_</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>.pielikums_1.versija 23.01.2024.</w:t>
+      <w:t>.p</w:t>
+    </w:r>
+    <w:r w:rsidR="00962AA6">
+      <w:rPr>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t>_</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>.v</w:t>
+    </w:r>
+    <w:r w:rsidR="00962AA6">
+      <w:rPr>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t>_</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00953F36">
+      <w:rPr>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>06.03.2026.</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="00045B97" w:rsidRPr="00DA4FC3" w:rsidRDefault="00045B97" w:rsidP="005D2FE3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FA7C05" w:rsidRDefault="00FA7C05" w:rsidP="003F4609">
+    <w:p w:rsidR="00090F10" w:rsidRDefault="00090F10" w:rsidP="003F4609">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FA7C05" w:rsidRDefault="00FA7C05" w:rsidP="003F4609">
+    <w:p w:rsidR="00090F10" w:rsidRDefault="00090F10" w:rsidP="003F4609">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00FA7C05" w:rsidRDefault="00FA7C05"/>
+    <w:p w:rsidR="00090F10" w:rsidRDefault="00090F10"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00045B97" w:rsidRPr="00BB2951" w:rsidRDefault="00FA7C05" w:rsidP="00B44BB5">
+    <w:p w:rsidR="00045B97" w:rsidRPr="00BB2951" w:rsidRDefault="008F5AF7" w:rsidP="00B44BB5">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB2951">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00BB2951">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00000119">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Vizuālo elementu ansambli lieto, īstenojot no </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B44BB5">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> “Prasmju pilnveide pieaugušajiem” Nr. 3.1.2.5.i.0/1/23/I/CFLA/001</w:t>
+      <w:r w:rsidR="0068392E" w:rsidRPr="0068392E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ESF Plus projekts “Atbalsts pieaugušo izglītībai”</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22946" w:rsidRPr="00E22946">
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nr. 4.3.3.1/1/26/I/001</w:t>
+      </w:r>
+      <w:r w:rsidR="0068392E" w:rsidRPr="0068392E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00000119">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> finanšu līdzekļiem.</w:t>
+        <w:t>finanšu līdzekļiem.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB2951">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="00045B97" w:rsidRDefault="00FA7C05" w:rsidP="00192A03">
+    <w:p w:rsidR="00045B97" w:rsidRDefault="008F5AF7" w:rsidP="00192A03">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bezdarbnieku uzskaites un reģistrēto vakanču informācijas sistēma.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="00045B97" w:rsidRPr="00D128A4" w:rsidRDefault="00FA7C05">
+    <w:p w:rsidR="00045B97" w:rsidRPr="00D128A4" w:rsidRDefault="008F5AF7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D128A4">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Šo punktu iekļauj, ja tiek īstenota transportlīdzekļu vadītāju apmācība.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="00045B97" w:rsidRPr="007251EE" w:rsidRDefault="00FA7C05" w:rsidP="00C33F62">
+    <w:p w:rsidR="00045B97" w:rsidRPr="007251EE" w:rsidRDefault="008F5AF7" w:rsidP="00C33F62">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E22946">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
       <w:r w:rsidRPr="00950FB6">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="3333CC"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="3333CC"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007251EE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Šo punktu iekļauj, ja </w:t>
-[...5 lines deleted...]
-        <w:t>teorētiskā apmācība tiek īstenota attālināti.</w:t>
+        <w:t>Šo punktu iekļauj, ja teorētiskā apmācība tiek īstenota attālināti.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="00045B97" w:rsidRPr="00D64A95" w:rsidRDefault="00FA7C05" w:rsidP="001E77B4">
+    <w:p w:rsidR="00045B97" w:rsidRPr="00D64A95" w:rsidRDefault="008F5AF7" w:rsidP="001E77B4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D64A95">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja izglītības iestāde ir reģistrēta Pievienotās vērtības nodokļa maksātāju reģistrā.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00045B97" w:rsidRDefault="00FA7C05" w:rsidP="00E31B0E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="00045B97" w:rsidRDefault="008F5AF7" w:rsidP="00E31B0E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00045B97" w:rsidRDefault="00045B97">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00045B97" w:rsidRDefault="00FA7C05" w:rsidP="00E31B0E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="00045B97" w:rsidRDefault="008F5AF7" w:rsidP="00E31B0E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A95080">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00045B97" w:rsidRDefault="00045B97">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00045B97" w:rsidRDefault="00045B97" w:rsidP="00E31B0E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0ABA33EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7688AED2"/>
-    <w:lvl w:ilvl="0" w:tplc="E3CA5C5A">
+    <w:lvl w:ilvl="0" w:tplc="36E8D50C">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52A26282" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="C50C01DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="991E8F3A" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="4F54CF76" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="2C44B6EC" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="832007F8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21FACA6A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="1EB2D2E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D64A5888" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="EDF8CCCC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="F440F708" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="2E585160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="8F1A4DB6" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="4E68532A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D4FC6054" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="F90831FA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51EF0A49"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2CFADDC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4389,196 +4539,200 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69187E65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB7C019C"/>
-    <w:lvl w:ilvl="0" w:tplc="8BE2D300">
+    <w:lvl w:ilvl="0" w:tplc="9260028E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68A03B14" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="4AD6750C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="CF3814F0" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="E3DAC642" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A4B4233E" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="847AC36C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45B809AE" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="9D8CA7C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="957A1222" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19A2CA50" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="EF0E6A50" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10780BF6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D69A4904" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="4BD6BF92" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="7294027E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="BB96DE00" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F4609"/>
     <w:rsid w:val="00000119"/>
     <w:rsid w:val="000016F5"/>
     <w:rsid w:val="00002A41"/>
     <w:rsid w:val="0000759F"/>
     <w:rsid w:val="00010C48"/>
     <w:rsid w:val="0001653C"/>
     <w:rsid w:val="0002399B"/>
     <w:rsid w:val="00026F93"/>
     <w:rsid w:val="00032306"/>
     <w:rsid w:val="0003491D"/>
     <w:rsid w:val="00045B97"/>
     <w:rsid w:val="000479D5"/>
     <w:rsid w:val="0005767E"/>
     <w:rsid w:val="00071C1C"/>
     <w:rsid w:val="00073298"/>
     <w:rsid w:val="00077467"/>
+    <w:rsid w:val="00090F10"/>
     <w:rsid w:val="000A0AB3"/>
     <w:rsid w:val="000A68F2"/>
     <w:rsid w:val="000D2C21"/>
     <w:rsid w:val="000D32A9"/>
     <w:rsid w:val="000D5DA2"/>
     <w:rsid w:val="000D6A46"/>
     <w:rsid w:val="000D6BD9"/>
     <w:rsid w:val="000E7657"/>
     <w:rsid w:val="00112E3B"/>
     <w:rsid w:val="00120489"/>
+    <w:rsid w:val="00141D2D"/>
     <w:rsid w:val="00146551"/>
     <w:rsid w:val="00147A55"/>
     <w:rsid w:val="00147DC1"/>
     <w:rsid w:val="00154ACE"/>
     <w:rsid w:val="00161104"/>
     <w:rsid w:val="001642D3"/>
     <w:rsid w:val="00173010"/>
     <w:rsid w:val="00173076"/>
     <w:rsid w:val="00174F16"/>
     <w:rsid w:val="00180FBB"/>
     <w:rsid w:val="00184EFC"/>
     <w:rsid w:val="001908B7"/>
     <w:rsid w:val="00192973"/>
     <w:rsid w:val="00192A03"/>
     <w:rsid w:val="001947BC"/>
     <w:rsid w:val="001A3BB4"/>
     <w:rsid w:val="001B3290"/>
     <w:rsid w:val="001B356D"/>
     <w:rsid w:val="001C21A5"/>
     <w:rsid w:val="001C403F"/>
     <w:rsid w:val="001C4DE3"/>
     <w:rsid w:val="001D0EDE"/>
     <w:rsid w:val="001D2F69"/>
     <w:rsid w:val="001D4A45"/>
     <w:rsid w:val="001E37F9"/>
@@ -4610,400 +4764,415 @@
     <w:rsid w:val="002F2C4A"/>
     <w:rsid w:val="002F66AB"/>
     <w:rsid w:val="003034A3"/>
     <w:rsid w:val="00316EAC"/>
     <w:rsid w:val="00317FF5"/>
     <w:rsid w:val="00321443"/>
     <w:rsid w:val="00322BBC"/>
     <w:rsid w:val="00331D60"/>
     <w:rsid w:val="003439E8"/>
     <w:rsid w:val="00351D22"/>
     <w:rsid w:val="00355345"/>
     <w:rsid w:val="00371A5B"/>
     <w:rsid w:val="00383350"/>
     <w:rsid w:val="00392153"/>
     <w:rsid w:val="00395CAC"/>
     <w:rsid w:val="003975B6"/>
     <w:rsid w:val="003A2E39"/>
     <w:rsid w:val="003C2CA7"/>
     <w:rsid w:val="003C7805"/>
     <w:rsid w:val="003D1B18"/>
     <w:rsid w:val="003D32B1"/>
     <w:rsid w:val="003D371B"/>
     <w:rsid w:val="003E48AE"/>
     <w:rsid w:val="003F4609"/>
     <w:rsid w:val="004045DB"/>
+    <w:rsid w:val="00406C9B"/>
     <w:rsid w:val="004116E0"/>
     <w:rsid w:val="00414501"/>
     <w:rsid w:val="004154A1"/>
     <w:rsid w:val="00415DF6"/>
     <w:rsid w:val="0041653F"/>
     <w:rsid w:val="00445323"/>
     <w:rsid w:val="0044647A"/>
     <w:rsid w:val="004530F5"/>
     <w:rsid w:val="00461AD8"/>
     <w:rsid w:val="004627ED"/>
     <w:rsid w:val="00481768"/>
     <w:rsid w:val="00492235"/>
+    <w:rsid w:val="004A1B4B"/>
     <w:rsid w:val="004A78EC"/>
     <w:rsid w:val="004A7E46"/>
     <w:rsid w:val="004B2EFC"/>
     <w:rsid w:val="004C7D94"/>
     <w:rsid w:val="004D149D"/>
     <w:rsid w:val="004D3185"/>
     <w:rsid w:val="004D7E3A"/>
     <w:rsid w:val="004E2491"/>
     <w:rsid w:val="004E7728"/>
     <w:rsid w:val="004F7578"/>
     <w:rsid w:val="00504E1D"/>
     <w:rsid w:val="00505953"/>
     <w:rsid w:val="00510936"/>
     <w:rsid w:val="00516377"/>
     <w:rsid w:val="00520508"/>
     <w:rsid w:val="00526EBA"/>
     <w:rsid w:val="00535955"/>
+    <w:rsid w:val="00537060"/>
     <w:rsid w:val="00537C8B"/>
     <w:rsid w:val="005443B3"/>
     <w:rsid w:val="00544533"/>
     <w:rsid w:val="0055080E"/>
     <w:rsid w:val="005523AC"/>
+    <w:rsid w:val="005559FD"/>
     <w:rsid w:val="005565B9"/>
     <w:rsid w:val="005747D5"/>
     <w:rsid w:val="00582D87"/>
     <w:rsid w:val="0058317B"/>
     <w:rsid w:val="005A2198"/>
     <w:rsid w:val="005A2583"/>
     <w:rsid w:val="005B07C8"/>
     <w:rsid w:val="005C0205"/>
     <w:rsid w:val="005C2701"/>
     <w:rsid w:val="005C5E29"/>
     <w:rsid w:val="005D2FE3"/>
     <w:rsid w:val="005D385F"/>
     <w:rsid w:val="005D7EE6"/>
     <w:rsid w:val="005E3852"/>
     <w:rsid w:val="00600888"/>
     <w:rsid w:val="00601426"/>
     <w:rsid w:val="00601BC9"/>
-    <w:rsid w:val="00643A24"/>
+    <w:rsid w:val="006038AE"/>
     <w:rsid w:val="00650E1B"/>
     <w:rsid w:val="00651ACB"/>
     <w:rsid w:val="006534A2"/>
     <w:rsid w:val="00657491"/>
     <w:rsid w:val="00660111"/>
     <w:rsid w:val="006654EC"/>
     <w:rsid w:val="00666FDA"/>
     <w:rsid w:val="00673F1F"/>
     <w:rsid w:val="0067407D"/>
+    <w:rsid w:val="0068392E"/>
     <w:rsid w:val="00690F03"/>
     <w:rsid w:val="006A1915"/>
     <w:rsid w:val="006A7245"/>
     <w:rsid w:val="006B1357"/>
     <w:rsid w:val="006B44B5"/>
     <w:rsid w:val="006B7731"/>
     <w:rsid w:val="006C1C33"/>
     <w:rsid w:val="006C37E4"/>
+    <w:rsid w:val="006D288E"/>
     <w:rsid w:val="006E0D68"/>
     <w:rsid w:val="006E1BE6"/>
     <w:rsid w:val="006E626A"/>
     <w:rsid w:val="006E74AA"/>
     <w:rsid w:val="006F0C41"/>
     <w:rsid w:val="006F14A3"/>
     <w:rsid w:val="00703CEC"/>
     <w:rsid w:val="00705257"/>
     <w:rsid w:val="007129AC"/>
     <w:rsid w:val="00716D32"/>
     <w:rsid w:val="007251EE"/>
     <w:rsid w:val="00727238"/>
     <w:rsid w:val="00741022"/>
     <w:rsid w:val="00747AB9"/>
     <w:rsid w:val="00753279"/>
     <w:rsid w:val="007676F2"/>
     <w:rsid w:val="00785AF9"/>
     <w:rsid w:val="007925BA"/>
     <w:rsid w:val="0079656B"/>
     <w:rsid w:val="007A349C"/>
     <w:rsid w:val="007A3E92"/>
     <w:rsid w:val="007C3D76"/>
     <w:rsid w:val="007C4AB8"/>
     <w:rsid w:val="007C7A6B"/>
     <w:rsid w:val="007D0AB5"/>
     <w:rsid w:val="007D7F23"/>
     <w:rsid w:val="0081043B"/>
     <w:rsid w:val="0081048D"/>
     <w:rsid w:val="008159C0"/>
     <w:rsid w:val="00815F84"/>
     <w:rsid w:val="00824FBF"/>
     <w:rsid w:val="008367FE"/>
     <w:rsid w:val="00837D0A"/>
     <w:rsid w:val="00841A63"/>
     <w:rsid w:val="00854C61"/>
     <w:rsid w:val="008642A5"/>
     <w:rsid w:val="008679BF"/>
     <w:rsid w:val="0088719B"/>
     <w:rsid w:val="008919A1"/>
     <w:rsid w:val="008B0CEA"/>
     <w:rsid w:val="008E49E6"/>
     <w:rsid w:val="008E4A21"/>
     <w:rsid w:val="008E5131"/>
     <w:rsid w:val="008E6C9D"/>
+    <w:rsid w:val="008F5AF7"/>
     <w:rsid w:val="008F6AEF"/>
     <w:rsid w:val="00907C20"/>
     <w:rsid w:val="00911CE9"/>
     <w:rsid w:val="009124BF"/>
     <w:rsid w:val="00912637"/>
     <w:rsid w:val="009245F4"/>
     <w:rsid w:val="009302E5"/>
     <w:rsid w:val="00932325"/>
     <w:rsid w:val="009411DA"/>
     <w:rsid w:val="00945444"/>
     <w:rsid w:val="00950FB6"/>
+    <w:rsid w:val="00953F36"/>
     <w:rsid w:val="00955500"/>
+    <w:rsid w:val="00962AA6"/>
     <w:rsid w:val="00970617"/>
     <w:rsid w:val="0097140B"/>
     <w:rsid w:val="009715AE"/>
     <w:rsid w:val="009723A6"/>
     <w:rsid w:val="00977FA9"/>
     <w:rsid w:val="00991638"/>
     <w:rsid w:val="009959C3"/>
     <w:rsid w:val="009A5141"/>
     <w:rsid w:val="009A7462"/>
     <w:rsid w:val="009B23CE"/>
     <w:rsid w:val="009B2A4C"/>
     <w:rsid w:val="009B48FE"/>
     <w:rsid w:val="009C2A81"/>
     <w:rsid w:val="009C6EC5"/>
     <w:rsid w:val="009D0AA6"/>
     <w:rsid w:val="009D6073"/>
     <w:rsid w:val="009D6555"/>
     <w:rsid w:val="009E38CB"/>
     <w:rsid w:val="009E423B"/>
     <w:rsid w:val="009F34C2"/>
     <w:rsid w:val="00A00EC2"/>
     <w:rsid w:val="00A06905"/>
     <w:rsid w:val="00A06DCF"/>
     <w:rsid w:val="00A1123A"/>
     <w:rsid w:val="00A2441A"/>
     <w:rsid w:val="00A2598D"/>
     <w:rsid w:val="00A54344"/>
     <w:rsid w:val="00A55D0D"/>
     <w:rsid w:val="00A56D89"/>
     <w:rsid w:val="00A6141E"/>
     <w:rsid w:val="00A6242C"/>
     <w:rsid w:val="00A62E29"/>
     <w:rsid w:val="00A657F4"/>
     <w:rsid w:val="00A745E3"/>
     <w:rsid w:val="00A80EE9"/>
-    <w:rsid w:val="00A95080"/>
     <w:rsid w:val="00AB545A"/>
     <w:rsid w:val="00AC0142"/>
     <w:rsid w:val="00AC393A"/>
     <w:rsid w:val="00AC4965"/>
     <w:rsid w:val="00AC6709"/>
     <w:rsid w:val="00AD63FE"/>
     <w:rsid w:val="00AE447B"/>
     <w:rsid w:val="00AF1B63"/>
     <w:rsid w:val="00AF238A"/>
     <w:rsid w:val="00B10535"/>
     <w:rsid w:val="00B12442"/>
     <w:rsid w:val="00B30D16"/>
     <w:rsid w:val="00B3791B"/>
     <w:rsid w:val="00B44B9D"/>
     <w:rsid w:val="00B44BB5"/>
     <w:rsid w:val="00B46447"/>
     <w:rsid w:val="00B47390"/>
     <w:rsid w:val="00B56853"/>
     <w:rsid w:val="00B61951"/>
     <w:rsid w:val="00B82387"/>
     <w:rsid w:val="00B827BB"/>
     <w:rsid w:val="00B82868"/>
     <w:rsid w:val="00B95D0D"/>
     <w:rsid w:val="00B96879"/>
     <w:rsid w:val="00BA26C7"/>
     <w:rsid w:val="00BB06CB"/>
     <w:rsid w:val="00BB1E69"/>
     <w:rsid w:val="00BB2951"/>
     <w:rsid w:val="00BB2BAD"/>
     <w:rsid w:val="00BB4EB7"/>
     <w:rsid w:val="00BB53D0"/>
     <w:rsid w:val="00BB64A3"/>
     <w:rsid w:val="00BC0C19"/>
     <w:rsid w:val="00BC4335"/>
     <w:rsid w:val="00BC5A0F"/>
     <w:rsid w:val="00BE74DC"/>
     <w:rsid w:val="00BF45C2"/>
     <w:rsid w:val="00C00AEF"/>
     <w:rsid w:val="00C0379E"/>
     <w:rsid w:val="00C103C1"/>
     <w:rsid w:val="00C12F22"/>
     <w:rsid w:val="00C144B0"/>
     <w:rsid w:val="00C21221"/>
+    <w:rsid w:val="00C21E09"/>
     <w:rsid w:val="00C21F73"/>
     <w:rsid w:val="00C22294"/>
     <w:rsid w:val="00C249D1"/>
     <w:rsid w:val="00C26459"/>
     <w:rsid w:val="00C33F62"/>
     <w:rsid w:val="00C35463"/>
     <w:rsid w:val="00C401C6"/>
     <w:rsid w:val="00C50F23"/>
+    <w:rsid w:val="00C55708"/>
     <w:rsid w:val="00C602E6"/>
     <w:rsid w:val="00C710CE"/>
     <w:rsid w:val="00C71296"/>
     <w:rsid w:val="00C7773D"/>
     <w:rsid w:val="00C83CF8"/>
     <w:rsid w:val="00C940BC"/>
     <w:rsid w:val="00CA1482"/>
     <w:rsid w:val="00CA2CC8"/>
     <w:rsid w:val="00CA3948"/>
     <w:rsid w:val="00CA3FA8"/>
     <w:rsid w:val="00CC380B"/>
     <w:rsid w:val="00CC4434"/>
     <w:rsid w:val="00CC630E"/>
     <w:rsid w:val="00CD78C2"/>
     <w:rsid w:val="00CE1FAD"/>
     <w:rsid w:val="00D003DB"/>
     <w:rsid w:val="00D069FC"/>
     <w:rsid w:val="00D124D1"/>
     <w:rsid w:val="00D128A4"/>
     <w:rsid w:val="00D13D02"/>
     <w:rsid w:val="00D16133"/>
     <w:rsid w:val="00D25FA4"/>
     <w:rsid w:val="00D30C6F"/>
     <w:rsid w:val="00D35749"/>
     <w:rsid w:val="00D366AF"/>
     <w:rsid w:val="00D43CFD"/>
     <w:rsid w:val="00D454C7"/>
     <w:rsid w:val="00D45A6A"/>
+    <w:rsid w:val="00D47EE3"/>
     <w:rsid w:val="00D54EDA"/>
     <w:rsid w:val="00D55644"/>
     <w:rsid w:val="00D577E5"/>
     <w:rsid w:val="00D61763"/>
     <w:rsid w:val="00D64A6A"/>
     <w:rsid w:val="00D64A95"/>
     <w:rsid w:val="00D6622B"/>
     <w:rsid w:val="00D7049B"/>
     <w:rsid w:val="00D7320F"/>
+    <w:rsid w:val="00D93020"/>
     <w:rsid w:val="00D94A40"/>
     <w:rsid w:val="00DA1D7D"/>
     <w:rsid w:val="00DA4FC3"/>
     <w:rsid w:val="00DA6563"/>
     <w:rsid w:val="00DB1070"/>
     <w:rsid w:val="00DB761C"/>
     <w:rsid w:val="00DC28F3"/>
     <w:rsid w:val="00DD0444"/>
     <w:rsid w:val="00DD0D37"/>
     <w:rsid w:val="00DF0875"/>
     <w:rsid w:val="00DF138F"/>
     <w:rsid w:val="00E06C58"/>
     <w:rsid w:val="00E21D92"/>
+    <w:rsid w:val="00E22946"/>
     <w:rsid w:val="00E2304F"/>
     <w:rsid w:val="00E31B0E"/>
     <w:rsid w:val="00E35502"/>
     <w:rsid w:val="00E375AF"/>
     <w:rsid w:val="00E459FB"/>
     <w:rsid w:val="00E533E8"/>
     <w:rsid w:val="00E7755F"/>
     <w:rsid w:val="00E83E5A"/>
     <w:rsid w:val="00E94E65"/>
     <w:rsid w:val="00EA027C"/>
     <w:rsid w:val="00EA7FFE"/>
     <w:rsid w:val="00EB474B"/>
     <w:rsid w:val="00EB5BCF"/>
     <w:rsid w:val="00EC76CB"/>
     <w:rsid w:val="00EC7DEE"/>
     <w:rsid w:val="00ED4B47"/>
     <w:rsid w:val="00EE19F0"/>
     <w:rsid w:val="00EE39C4"/>
     <w:rsid w:val="00EF0C83"/>
     <w:rsid w:val="00EF6211"/>
     <w:rsid w:val="00F00F45"/>
     <w:rsid w:val="00F05300"/>
     <w:rsid w:val="00F11522"/>
     <w:rsid w:val="00F2100E"/>
     <w:rsid w:val="00F232D3"/>
+    <w:rsid w:val="00F23499"/>
     <w:rsid w:val="00F246BC"/>
     <w:rsid w:val="00F33362"/>
     <w:rsid w:val="00F33428"/>
     <w:rsid w:val="00F35D3F"/>
     <w:rsid w:val="00F41B4A"/>
     <w:rsid w:val="00F514C1"/>
     <w:rsid w:val="00F52C84"/>
     <w:rsid w:val="00F535CC"/>
     <w:rsid w:val="00F55FDB"/>
     <w:rsid w:val="00F62E44"/>
     <w:rsid w:val="00F727FC"/>
     <w:rsid w:val="00F73DD9"/>
     <w:rsid w:val="00F909C9"/>
     <w:rsid w:val="00F933D8"/>
     <w:rsid w:val="00F961F6"/>
     <w:rsid w:val="00FA2892"/>
-    <w:rsid w:val="00FA7C05"/>
     <w:rsid w:val="00FB5EFC"/>
     <w:rsid w:val="00FB72B4"/>
     <w:rsid w:val="00FC1D5B"/>
+    <w:rsid w:val="00FC2F96"/>
     <w:rsid w:val="00FC579E"/>
     <w:rsid w:val="00FD5C3F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4F63643E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9FD86D66-A364-4338-AD7E-9C0CA2979860}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5331,50 +5500,54 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003F4609"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
@@ -5663,51 +5836,51 @@
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="009E423B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D0AA6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -5989,50 +6162,81 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <IsSysUpdate xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
+    <ThreeRoApprovalStatus xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
+    <RegNr xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc">233</RegNr>
+    <Sagatavotajs xmlns="1a64a90a-d99c-4130-ba30-10c4724e7bc9">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Sagatavotajs>
+    <ThreeRoApprovalComments xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100975A8901862D2A47AFD73703472CD4A1" ma:contentTypeVersion="5" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="399a749a670c3a2fca697050f5f1be0c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a64a90a-d99c-4130-ba30-10c4724e7bc9" xmlns:ns3="0967018b-cd50-4cc6-91ff-cbead3b506cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a35bd0bfa12018ba06132a1b9a068662" ns2:_="" ns3:_="">
     <xsd:import namespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <xsd:import namespace="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Sagatavotajs" minOccurs="0"/>
                 <xsd:element ref="ns3:RegNr" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalComments" minOccurs="0"/>
                 <xsd:element ref="ns3:IsSysUpdate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -6159,160 +6363,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...29 lines deleted...]
-
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44541149-AD64-4EE6-81FD-2DFB0BBC7848}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{859E29FC-A7EA-481D-97F3-1B04411FF069}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D1B09CC-5D63-43C6-8EAD-3CF794D47FD9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
+    <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACEDBC07-2B2C-43B5-9301-DBD975A1C8D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2AC415A8-4E36-4C23-91EB-A0D1785205EE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0574EEE-F579-43D3-AB95-6236B3DDD49D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>2856</Words>
-  <Characters>1629</Characters>
+  <Words>2880</Words>
+  <Characters>1642</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4477</CharactersWithSpaces>
+  <CharactersWithSpaces>4513</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Guna Urtane</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>