--- v0 (2025-10-21)
+++ v1 (2026-05-07)
@@ -16,64 +16,62 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <!-- Generated by Aspose.Words for .NET 24.7.0 -->
+  <!-- Generated by Aspose.Words for .NET 25.7.0 -->
   <w:body>
     <w:p w:rsidR="00E7207E" w:rsidRPr="00E716D8" w:rsidP="00E716D8" w14:paraId="0B6760E3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00E716D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="he-IL"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00E716D8" w:rsidR="009A5881">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="he-IL"/>
         </w:rPr>
         <w:t>alsts valodas</w:t>
       </w:r>
       <w:r w:rsidRPr="00E716D8" w:rsidR="0047390E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="he-IL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E716D8" w:rsidR="00B27A17">
@@ -88,117 +86,118 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="he-IL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E716D8" w:rsidR="007A4606">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i w:val="0"/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="he-IL"/>
         </w:rPr>
         <w:t>programmu īstenošanas nosacījumi</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007B54BE" w:rsidRPr="008C4DB5" w14:paraId="17FC94F2" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A40AAD" w:rsidRPr="008C4DB5" w:rsidP="00E877AD" w14:paraId="4FEACF65" w14:textId="77777777">
+    <w:p w:rsidR="00A40AAD" w:rsidRPr="008C4DB5" w:rsidP="00F4447B" w14:paraId="4FEACF65" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4DB5">
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Vispārīgie noteikumi</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FE42D1" w:rsidRPr="008C4DB5" w:rsidP="00E877AD" w14:paraId="7E233A77" w14:textId="56D2B416">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk153549370"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk153549370"/>
       <w:r w:rsidRPr="008C4DB5">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="he-IL"/>
         </w:rPr>
         <w:t>Valsts valodas</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4DB5">
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="he-IL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C4DB5" w:rsidR="00B27A17">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="he-IL"/>
         </w:rPr>
         <w:t>izglītības</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4DB5">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="he-IL"/>
         </w:rPr>
         <w:t xml:space="preserve"> programmu īstenošanas </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="008C4DB5">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="he-IL"/>
         </w:rPr>
         <w:t>nosacījumi</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4DB5" w:rsidR="001D168C">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="he-IL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C4DB5" w:rsidR="001D168C">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="he-IL"/>
         </w:rPr>
         <w:t xml:space="preserve">(turpmāk – </w:t>
       </w:r>
       <w:r w:rsidRPr="008C4DB5" w:rsidR="003A692B">
         <w:rPr>
           <w:lang w:val="lv-LV" w:bidi="he-IL"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4DB5" w:rsidR="001D168C">
@@ -502,154 +501,188 @@
         <w:t>„Eiropas Savienības Atveseļošanas un noturības mehānisma plāna 3.1. reformu un investīciju virziena “Reģionālā politika” 3.1.2. reformas “Sociālo un nodarbinātības pakalpojumu pieejamība minimālo ienākumu reformas atbalstam” 3.1.2.5.i. investīcijas “Bezdarbnieku, darba meklētāju un bezdarba riskam pakļauto iedzīvotāju iesaiste darba tirgū” īstenošanas un uzraudzības noteikumi”;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D62409" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="27A9D21A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ministru kabineta 2022. gada 8. marta noteikumiem Nr.157 “Noteikumi par valsts valodas zināšanu apjomu un valsts valodas prasmes pārbaudes kārtību” (turpmāk – MK noteikumi Nr.157);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D62409" w:rsidRPr="00A3276F" w:rsidP="00E877AD" w14:paraId="38EE077D" w14:textId="7334E3DB">
+    <w:p w:rsidR="00D62409" w:rsidP="00E877AD" w14:paraId="38EE077D" w14:textId="0AF1FBAD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3276F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ministru kabineta </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00252584" w:rsidR="00A9439C">
+        <w:t xml:space="preserve">Ministru </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kabineta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29" w:rsidR="00A9439C">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. gada </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29" w:rsidR="00A9439C">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29" w:rsidR="00A9439C">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jūnija </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">noteikumiem Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29" w:rsidR="00A9439C">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">396 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Valsts pārbaudījumu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29" w:rsidR="00A9439C">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">informācijas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>sistēmas noteikumi” (turpmāk - MK noteikumi Nr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29" w:rsidR="00252584">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>396</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F4447B" w:rsidRPr="00F4447B" w:rsidP="00F4447B" w14:paraId="0050C3B7" w14:textId="386D92A9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E6E86">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>2024</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00252584">
+        <w:t xml:space="preserve">Ministru kabineta 2025. gada 22. decembra noteikumi Nr.846 “Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 4.3.3. specifiskā atbalsta mērķa "Uzlabot visu darba meklētāju, jo īpaši jauniešu – it sevišķi, īstenojot Garantiju jauniešiem –, ilgstošo bezdarbnieku un darba tirgū nelabvēlīgā situācijā esošo grupu, un ekonomiski neaktīvo personu piekļuvi nodarbinātībai un aktivizācijas pasākumiem, kā arī veicinot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E6E86">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">. gada </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00252584" w:rsidR="00A9439C">
+        <w:t>pašnodarbinātību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E6E86">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>25</w:t>
-[...62 lines deleted...]
-        <w:t>);</w:t>
+        <w:t xml:space="preserve"> un sociālo ekonomiku" 4.3.3.1. pasākuma "Bezdarbnieku, darba meklētāju un bezdarba riskam pakļauto personu kvalifikācijas un prasmju paaugstināšana" īstenošanas noteikumi”;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FB16B5" w:rsidRPr="008C4DB5" w:rsidP="00E877AD" w14:paraId="55897770" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4DB5">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ministru kabineta 2022. gada 8. februāra noteikumi Nr. 111 „Attālināto mācību organizēšanas un īstenošanas kārtība” (turpmāk – MK noteikumi Nr. 111);</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FB16B5" w:rsidRPr="008C4DB5" w:rsidP="00E877AD" w14:paraId="15B7E77F" w14:textId="77777777">
@@ -701,60 +734,61 @@
       <w:r w:rsidRPr="008C4DB5" w:rsidR="008F65B6">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Apmācības </w:t>
       </w:r>
       <w:r w:rsidRPr="008C4DB5">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">programmu īstenošanu visā </w:t>
       </w:r>
       <w:r w:rsidRPr="008C4DB5" w:rsidR="008F65B6">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Apmācības </w:t>
       </w:r>
       <w:r w:rsidRPr="008C4DB5">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>īstenošanas laikā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A40AAD" w:rsidRPr="008C4DB5" w:rsidP="00E877AD" w14:paraId="570C2A54" w14:textId="77777777">
+    <w:p w:rsidR="00A40AAD" w:rsidRPr="008C4DB5" w:rsidP="00F4447B" w14:paraId="570C2A54" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4DB5">
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apmācības īstenošanas kārtība</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00967FFC" w:rsidRPr="008C4DB5" w:rsidP="00E877AD" w14:paraId="08C0B235" w14:textId="44A09D7A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="120"/>
@@ -1111,98 +1145,104 @@
         </w:rPr>
         <w:t xml:space="preserve">u, iepazīstina </w:t>
       </w:r>
       <w:r w:rsidRPr="00B01FF1" w:rsidR="00B01FF1">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4DB5" w:rsidR="008E562A">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4DB5" w:rsidR="0011251C">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C4DB5" w:rsidR="008E562A">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>ar izglītības programmas saturu, izvērtē viņa piemērotību programmas apguvei atbilstoši izglītības programmā minētajām prasībām. Piemērotības izvērtēšanu veic izglītības iestādē noteiktajā kārtībā, nodrošinot izvērtēšanas rezultātu pieejamību Aģentūra</w:t>
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4DB5" w:rsidR="008E562A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>izglītības programmas saturu, izvērtē viņa piemērotību programmas apguvei atbilstoši izglītības programmā minētajām prasībām. Piemērotības izvērtēšanu veic izglītības iestādē noteiktajā kārtībā, nodrošinot izvērtēšanas rezultātu pieejamību Aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="00B3251A">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4DB5" w:rsidR="008E562A">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un citu institūciju pārstāvjiem, kuriem ir tiesības veikt pārbaudes par Aģentūras organizēto pasākumu īstenošanu</w:t>
       </w:r>
       <w:r w:rsidRPr="00E5507D" w:rsidR="008E562A">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E5507D" w:rsidR="00FB24EA">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk172901956"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk172901956"/>
       <w:r w:rsidRPr="00E5507D" w:rsidR="000C3BF8">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja izglītības iestāde klienta  pieteikumu dalībai mācību grupā neapstrādā trīs darba dienu laikā, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk169865459"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk169865459"/>
       <w:r w:rsidRPr="00E5507D" w:rsidR="000C3BF8">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">klienta kupons tiek anulēts. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00E5507D" w:rsidR="00FF5A5D">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Dati par neapstrādāto klienta pieteikumu līdz grupas apstiprināšanai vai anulēšanai tiek attēloti mācību grupas vietnē.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w:rsidR="004D54E0" w:rsidRPr="00424615" w:rsidP="00537526" w14:paraId="2B38B69B" w14:textId="57ECFBCA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00424615">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Aģentūra anulē Kuponu šādos gadījumos</w:t>
       </w:r>
       <w:r w:rsidRPr="00424615" w:rsidR="008E562A">
         <w:rPr>
@@ -1280,63 +1320,51 @@
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4DB5" w:rsidR="004D54E0">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">s līdz </w:t>
       </w:r>
       <w:r w:rsidRPr="008C4DB5" w:rsidR="005E573B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4DB5" w:rsidR="004D54E0">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">upona termiņa beigām </w:t>
       </w:r>
       <w:r w:rsidRPr="008C4DB5" w:rsidR="00730771">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">nav vienojies ar izglītības iestādi par </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> programmas apguvi;</w:t>
+        <w:t>nav vienojies ar izglītības iestādi par amācību programmas apguvi;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00965E0D" w:rsidRPr="008C4DB5" w:rsidP="00E877AD" w14:paraId="58595FF8" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B01FF1">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
@@ -1478,64 +1506,75 @@
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003118A1">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Izglītības iestāde uzsāk </w:t>
       </w:r>
       <w:r w:rsidRPr="003118A1" w:rsidR="00B01FF1">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
       <w:r w:rsidRPr="003118A1">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">a Apmācību viena mēneša laikā no Kupona apstiprināšanas dienas. Apmācības īsteno individuāli vai grupā </w:t>
-[...3 lines deleted...]
-          <w:color w:val="0000FF"/>
+        <w:t xml:space="preserve">a Apmācību viena mēneša laikā no Kupona apstiprināšanas dienas. Apmācības īsteno individuāli vai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grupā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29" w:rsidR="00E5507D">
+        <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>līdz 15 personām</w:t>
       </w:r>
+      <w:r w:rsidRPr="00B17B29" w:rsidR="000F128B">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidR="000F128B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>, ievērojot, ka</w:t>
+        <w:t>ievērojot, ka</w:t>
       </w:r>
       <w:r w:rsidRPr="003118A1" w:rsidR="003118A1">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000C3BF8" w:rsidRPr="00E5507D" w:rsidP="000C3BF8" w14:paraId="2CDE9F66" w14:textId="556C9DD8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -1844,215 +1883,185 @@
       </w:r>
       <w:r w:rsidRPr="008C4DB5" w:rsidR="00A968CB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Apliecinājuma </w:t>
       </w:r>
       <w:r w:rsidRPr="008C4DB5" w:rsidR="003C599F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">parakstīšanas </w:t>
       </w:r>
       <w:r w:rsidRPr="008C4DB5" w:rsidR="004D54E0">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>dienā</w:t>
       </w:r>
       <w:r w:rsidRPr="008D3704" w:rsidR="00C020E1">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00526B40">
+      <w:r w:rsidRPr="00B17B29" w:rsidR="00526B40">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Valsts izglītības attīstības aģentūr</w:t>
       </w:r>
-      <w:r w:rsidR="00260AA3">
+      <w:r w:rsidRPr="00B17B29" w:rsidR="00260AA3">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B53293" w:rsidR="00FC27E6">
+      <w:r w:rsidRPr="00B17B29" w:rsidR="00FC27E6">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk-</w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk188880308"/>
-      <w:r w:rsidR="00526B40">
+      <w:bookmarkStart w:id="3" w:name="_Hlk188880308"/>
+      <w:r w:rsidRPr="00B17B29" w:rsidR="00526B40">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>VIAA</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00B17B29" w:rsidR="00FC27E6">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk120873861"/>
+      <w:r w:rsidRPr="00B17B29" w:rsidR="006075D6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29" w:rsidR="00C020E1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nosūta uz elektronisko adresi </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="00B53293" w:rsidR="00FC27E6">
+      <w:r w:rsidRPr="00B17B29" w:rsidR="004D54E0">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">saskaņošanai pārbaudes kārtotāju </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29" w:rsidR="005F4FDF">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>skaita</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29" w:rsidR="004D54E0">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, pārbaudes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29" w:rsidR="005F4FDF">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>datuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29" w:rsidR="004D54E0">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29" w:rsidR="005F4FDF">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">laika </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29" w:rsidR="004D54E0">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29" w:rsidR="005F4FDF">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>vietas saskaņošanas veidlapu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29" w:rsidR="004D54E0">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Pēc pārbaudes datuma un vietas saskaņojuma saņemšanas no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29" w:rsidR="00526B40">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
-[...17 lines deleted...]
-      <w:bookmarkEnd w:id="5"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIAA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29" w:rsidR="004D54E0">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aģentūrai ir pienākums informēt par to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29" w:rsidR="0082420E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29" w:rsidR="004D54E0">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zglītības </w:t>
+      </w:r>
       <w:r w:rsidRPr="008C4DB5" w:rsidR="004D54E0">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">saskaņošanai pārbaudes kārtotāju </w:t>
-[...103 lines deleted...]
-        <w:t>zglītības iestādi ar elektroniskā pasta starpniecību.</w:t>
+        <w:t>iestādi ar elektroniskā pasta starpniecību.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003C599F" w:rsidRPr="00343102" w:rsidP="00E877AD" w14:paraId="44690D50" w14:textId="4BDB983E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343102">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ja izglītības iestāde objektīvu apstākļu dēļ nevar uzsākt Apmācību noteiktajā termiņā, tā ne vēlāk kā trīs darba dienas pirms Apmācības uzsā</w:t>
       </w:r>
@@ -2134,111 +2143,75 @@
         </w:rPr>
         <w:t xml:space="preserve">s ar invaliditāti, </w:t>
       </w:r>
       <w:r w:rsidRPr="00343102" w:rsidR="008F65B6">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Apmācības </w:t>
       </w:r>
       <w:r w:rsidRPr="00343102">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">laikā izglītības iestāde nodrošina atbilstošus vides, materiāltehniskās bāzes, izdales materiālu un darba rīku pielāgojumus, t.sk. ērtu piekļūšanu </w:t>
       </w:r>
       <w:r w:rsidRPr="00343102" w:rsidR="008F65B6">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00343102">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">pmācības vietai, kā arī nepieciešamības gadījumā, pamatojoties uz Aģentūras finansēta </w:t>
+        <w:t xml:space="preserve">pmācības vietai, kā arī nepieciešamības gadījumā, pamatojoties uz Aģentūras finansēta ergoterapeita atzinumu, veic mācību vietas pielāgojumus. Ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00FE6EF9">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apmācībā </w:t>
       </w:r>
       <w:r w:rsidRPr="00343102">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>ergoterapeita</w:t>
+        <w:t xml:space="preserve">tiek iesaistīta persona ar dzirdes invaliditāti, nodrošināt iespēju Aģentūras finansētam surdotulkam </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="008F65B6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apmācības </w:t>
       </w:r>
       <w:r w:rsidRPr="00343102">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> atzinumu, veic mācību vietas pielāgojumus. Ja </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> pakalpojumus.</w:t>
+        <w:t>vietā sniegt surdotulka pakalpojumus.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0087255B" w:rsidRPr="0001769D" w:rsidP="00E877AD" w14:paraId="1D6067D2" w14:textId="5824D48D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00275AC2">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Izglītības iestāde </w:t>
       </w:r>
@@ -2557,57 +2530,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Apmācības </w:t>
       </w:r>
       <w:r w:rsidRPr="00652CA2">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pabeigšanas. </w:t>
       </w:r>
       <w:r w:rsidRPr="00652CA2" w:rsidR="007C14CA">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Apmācības </w:t>
       </w:r>
       <w:r w:rsidRPr="00652CA2">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>laikā izglītības iestāde</w:t>
       </w:r>
       <w:r w:rsidRPr="00305802">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nodrošina materiāltehnisko bāzi un </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">individuālos darba rīkus atbilstoši izglītojamo skaitam grupā un </w:t>
+        <w:t xml:space="preserve"> nodrošina materiāltehnisko bāzi un individuālos darba rīkus atbilstoši izglītojamo skaitam grupā un </w:t>
       </w:r>
       <w:r w:rsidRPr="00431E85">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">izglītības programmas </w:t>
       </w:r>
       <w:r w:rsidRPr="00202F40" w:rsidR="0023492B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">(vai mācību kursa) tematiskajam plānam un </w:t>
       </w:r>
       <w:r w:rsidRPr="00E04E9B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>mācību stundu (nodarbību) sarakstam.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E04E9B" w:rsidR="00FB16B5">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Izglītības programmas </w:t>
       </w:r>
@@ -2934,122 +2901,139 @@
     <w:p w:rsidR="00542E87" w:rsidRPr="00343102" w:rsidP="00E877AD" w14:paraId="28F5D56A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343102">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>iespēju uzraugošajām iestādēm pieslēgties Apmācības procesam, izmantojot izglītības programmas mācību stundu (nodarbību) sarakstā norādīto piekļuves informāciju mācību platformai;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00542E87" w:rsidRPr="00A25CDD" w:rsidP="00E877AD" w14:paraId="7A090897" w14:textId="23B21B3F">
+    <w:p w:rsidR="00542E87" w:rsidRPr="00A25CDD" w:rsidP="00E877AD" w14:paraId="7A090897" w14:textId="3CFB6463">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343102">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apmācība</w:t>
       </w:r>
       <w:r w:rsidRPr="00343102" w:rsidR="00BB0A9C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00343102">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiek īstenotas valsts valodā kat</w:t>
       </w:r>
       <w:r w:rsidRPr="00343102" w:rsidR="00454E4D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ru darba dienu laikā no plkst.</w:t>
       </w:r>
       <w:r w:rsidRPr="00343102">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 8:00 līdz</w:t>
+        <w:t>8:00 līdz</w:t>
       </w:r>
       <w:r w:rsidRPr="00343102" w:rsidR="00454E4D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> plkst.</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29" w:rsidR="00454E4D">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>plkst.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29" w:rsidR="00B17B29">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29" w:rsidR="00454E4D">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>:00</w:t>
       </w:r>
       <w:r w:rsidRPr="00343102" w:rsidR="00454E4D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>18:00.</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00343102" w:rsidR="00454E4D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00343102" w:rsidR="006D2B5A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00343102" w:rsidR="00454E4D">
         <w:rPr>
@@ -3188,90 +3172,81 @@
     <w:p w:rsidR="00542E87" w:rsidRPr="00343102" w:rsidP="00E877AD" w14:paraId="479B74D4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343102">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Izglītības iestāde nav tiesīga Nosacījumu izpildi nodot citai juridiskai vai fiziskai personai, veidot apvienotas mācību grupas sadarbībā ar citām izglītības iestādēm izglītības programmas īstenošanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00542E87" w:rsidRPr="00343102" w:rsidP="00E877AD" w14:paraId="31DDB91D" w14:textId="4843AFE0">
+    <w:p w:rsidR="00542E87" w:rsidRPr="00B17B29" w:rsidP="00E877AD" w14:paraId="31DDB91D" w14:textId="4843AFE0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343102">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Nosacījumu izpildes laikā izglītības iestāde var organizēt vienādu izglītības programmu  vienādu mācību priekšmetu apvienošanu dažādām mācību grupām, ievērojot, ka kopējais izglītojamo skaits </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD260C" w:rsidR="00441CAA">
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+      <w:r w:rsidRPr="00B17B29" w:rsidR="00441CAA">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>nepārsniedz 1</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00343102">
+        <w:t>nepārsniedz 15 personas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17B29">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F75A73" w:rsidRPr="00343102" w:rsidP="00E877AD" w14:paraId="22136E0C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343102">
         <w:rPr>
@@ -3757,100 +3732,88 @@
       <w:r w:rsidRPr="00343102" w:rsidR="00B01FF1">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
       <w:r w:rsidRPr="00343102" w:rsidR="004D54E0">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidRPr="00343102" w:rsidR="00F75A73">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Apmācības </w:t>
       </w:r>
       <w:r w:rsidRPr="00343102" w:rsidR="004D54E0">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>kavē trīs darba dienas pēc kārtas;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0087255B" w:rsidRPr="00343102" w:rsidP="00E877AD" w14:paraId="5E038C46" w14:textId="77777777">
+    <w:p w:rsidR="0087255B" w:rsidRPr="00343102" w:rsidP="00E877AD" w14:paraId="5E038C46" w14:textId="1F821BA9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="66"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343102">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ar </w:t>
       </w:r>
       <w:r w:rsidRPr="00343102" w:rsidR="004D54E0">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">rīkojumu atskaita </w:t>
       </w:r>
       <w:r w:rsidRPr="00343102" w:rsidR="00B01FF1">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
       <w:r w:rsidRPr="00343102" w:rsidR="004D54E0">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">u no izglītojamo skaita ar darba dienu, kad ir iestājies (vai izglītības iestādei kļuvis zināms) viens no šādiem nosacījumiem (atskaitīšanas diena tiek ieskaitīta faktiskajā </w:t>
-[...11 lines deleted...]
-        <w:t>pmācības periodā):</w:t>
+        <w:t>u no izglītojamo skaita ar darba dienu, kad ir iestājies (vai izglītības iestādei kļuvis zināms) viens no šādiem nosacījumiem:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0087255B" w:rsidRPr="00343102" w:rsidP="00E877AD" w14:paraId="492949AC" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="709" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343102">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">saņemts </w:t>
       </w:r>
       <w:r w:rsidRPr="00343102" w:rsidR="00B01FF1">
         <w:rPr>
@@ -4103,1462 +4066,1546 @@
       </w:r>
       <w:r w:rsidRPr="00343102">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00343102">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>valsts valodas prasmes noslēguma pārbaudi  un saņ</w:t>
       </w:r>
       <w:r w:rsidRPr="00343102" w:rsidR="00CA5524">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00343102">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">mt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00526B40" w:rsidR="00526B40">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIAA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izsniegto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF3A97" w:rsidR="00EF3A97">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>lēmumu par nokārtoto valsts valodas prasmes pārbaudes rezultātu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00453D38" w:rsidRPr="00343102" w:rsidP="00E877AD" w14:paraId="6BF2A512" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343102">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izglītības iestāde rīkojumu par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00B01FF1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a atskaitīšanu no izglītojamo skaita trīs darba dienu laikā ievieto CV un vakanču portālā mācību grupas vietnē, norādot atskaitīšanas iemeslu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00453D38" w:rsidRPr="00343102" w:rsidP="00E877AD" w14:paraId="56B3A05E" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="0" w:hanging="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343102">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izglītības iestāde, saņemot attiecīgu informāciju no Aģentūras, nodrošina iespēju </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00B01FF1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">am turpināt dalību </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00281F8F">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pmācībā, ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00B01FF1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s ir zaudējis bezdarbnieka vai darba meklētāja statusu Bezdarbnieku un darba meklētāju atbalsta likumā 12.panta piektajā daļā un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00FD0F35">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>minētajos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gadījumos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00453D38" w:rsidRPr="00343102" w:rsidP="00E877AD" w14:paraId="35CF010A" w14:textId="6DA11EBA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343102">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izglītības iestāde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00A83D02">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pēdējā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00D22F9B">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Apmācīb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00907A46">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00D22F9B">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00A83D02">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dienā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00A63E37">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00A83D02">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>organizē noslēguma pārbaudījumu atbilstoši izglītības programmas prasībām, dodot iespēju kā novērotājiem tajā piedalīties Aģentūras, Labklājības ministrijas, Izglītības un zinātnes ministrijas, Izglītības kvalitātes valsts dienesta pārstāvjiem</w:t>
+      </w:r>
+      <w:r w:rsidR="008D3704">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202F40" w:rsidR="008D3704">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>un darba devējiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25CDD" w:rsidR="008D3704">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D750A" w:rsidRPr="008D3704" w:rsidP="00E877AD" w14:paraId="7BC38FA9" w14:textId="114A667A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343102">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izglītības iestāde pēdējā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00D22F9B">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Apmācīb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00907A46">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00D22F9B">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dienā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00A63E37">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">am, kurš </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00851EED">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apguvis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>izglītības programmu un sekmīgi nokārtojis noslēguma pārbaudījumu, izsniedz iegūto zināšanu apliecinošu dokumentu</w:t>
+      </w:r>
+      <w:r w:rsidR="009A6A1C">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D20A50">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00453D38" w:rsidRPr="00202F40" w:rsidP="008D3704" w14:paraId="6167A89C" w14:textId="5283CDC8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202F40">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Izglītības iestāde reģistrē klientus valsts valodas prasmes noslēguma pārbaudei saskaņā ar MK noteikumiem Nr.157 un saskaņā ar MK noteikumiem Nr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36D4F">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="006A5A8B">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>396</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202F40">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202F40" w:rsidR="009D750A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja klients nevar ierasties uz valsts valodas prasmes noslēguma pārbaudi saskaņojumā norādītajā vietā, laikā un datumā, izglītības iestāde, lai klientu reģistrētu citai pārbaudei, elektroniski sazinās ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve">VIAA </w:t>
       </w:r>
-      <w:r w:rsidRPr="00343102">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00202F40" w:rsidR="009D750A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>atbildīgo personu.</w:t>
+      </w:r>
+      <w:r w:rsidR="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk217380760"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="003C6A36">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Septiņas darbdienas pirms konkrētās </w:t>
+      </w:r>
+      <w:r w:rsidR="003C6A36">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>valsts valodas prasmes pārbaudes VIAA, k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="003C6A36">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lients </w:t>
+      </w:r>
+      <w:r w:rsidR="003C6A36">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>veic v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="003C6A36">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>alsts nodev</w:t>
+      </w:r>
+      <w:r w:rsidR="003C6A36">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="003C6A36">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0000476D">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>maksājumu</w:t>
+      </w:r>
+      <w:r w:rsidR="003C6A36">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00864C5E" w:rsidR="00864C5E">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>atbilstoši MK noteikumos Nr. 157 noteiktajam apmēram</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidR="003C6A36">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00453D38" w:rsidRPr="00343102" w:rsidP="00E877AD" w14:paraId="6BF2A512" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="00A03D45" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="60BC498D" w14:textId="11585F7C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:tabs>
-[...275 lines deleted...]
-      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00B36D4F">
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343102">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00A63E37">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s, ievērojot visas izglītības iestādes noteiktās un izglītības programmā ietvertās prasības, pēc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00D22F9B">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Apmācīb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00907A46">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00D22F9B">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pabeigšanas nav nokārtojis noslēguma pārbaudījumu, izglītības iestāde saskaņā ar tās darbību reglamentējošiem normatīvajiem aktiem, nosaka termiņu atkārtota noslēguma pārbaudījuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00E0562F">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>kārtošanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00A44019">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izglītības iestādē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00E0562F">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00851EED">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00A44019">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nodrošina iespēju </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00A63E37">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00A44019">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">am par viņa līdzekļiem atkārtoti kārtot noslēguma pārbaudījumu izglītības iestādē un valsts valodas prasmes noslēguma pārbaudi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>VIAA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00A44019">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kā arī </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00A63E37">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343102" w:rsidR="00A44019">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s samaksā par papildu Apmācību, ja tāda nepieciešama. Šajā punktā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A44019">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>minētā noteikuma iestāšanās gadījumā, izglītības iestādei papildu Apmācība, noslēguma pārbaudījuma kārtošan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00164287">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A44019">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izglītības iestādē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A752FE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A44019">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>valsts valodas prasmes noslēguma pārbaud</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00164287">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A44019">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk105660409"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIAA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A752FE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>un mācību maksas gala rēķina iesniegšan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00164287">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A752FE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aģentūrā </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A44019">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>jānodrošina 90 (deviņdesmit) dienu laikā, skaitot no Apliecinājumā norādītā Apmācības beigu datuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B36D4F" w:rsidR="006A5A8B">
-[...34 lines deleted...]
-    <w:p w:rsidR="00A03D45" w:rsidRPr="00343102" w:rsidP="00E877AD" w14:paraId="60BC498D" w14:textId="11585F7C">
+    </w:p>
+    <w:p w:rsidR="00A03D45" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="325EA11B" w14:textId="266EB808">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00343102">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00343102" w:rsidR="00A63E37">
+      <w:r w:rsidRPr="003C6A36">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343102">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00343102" w:rsidR="00D22F9B">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004D54E0">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s, kurš nav ieradies uz noslēguma pārbaudījumu vai kādu tā daļu, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Hlk105659461"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A752FE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>iesniedz izglītības iestādē rakstveida iesniegumu par iespēju nodrošināt viņam noslēguma pārbaudījumu kārtošanu</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A752FE">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00343102">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00343102" w:rsidR="00A44019">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004D54E0">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>un pievieno attaisnojošu iemeslu apstiprinoša dokumenta kopiju</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Hlk105584172"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A752FE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ja attiecināms)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004D54E0">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Izglītības iestāde trīs darba dienu laikā informē </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004D54E0">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u par iespēju kārtot noslēguma pārbaudījumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A44019">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> izglītības iestādē</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343102" w:rsidR="00E0562F">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00343102" w:rsidR="00851EED">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004D54E0">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kā arī noslēguma pārbaudījuma norises vietu un laiku, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A44019">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nodrošina iespēju </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A44019">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">am kārtot noslēguma pārbaudījumu izglītības iestādē un </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk102116363"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A44019">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valsts valodas prasmes noslēguma pārbaudi </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>VIAA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A44019">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Šajā punktā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A44019">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>minētā noteikuma iestāšanās gadījumā, izglītības iestādei papildu Apmācība, noslēguma pārbaudījuma kārtošan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00164287">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A44019">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izglītības iestādē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A752FE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A44019">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valsts valodas prasmes noslēguma pārbaud</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00164287">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A44019">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00343102" w:rsidR="00A44019">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00526B40" w:rsidR="00526B40">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00343102" w:rsidR="00164287">
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIAA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A752FE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>un mācību maksas gala rēķina iesniegšan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00164287">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343102" w:rsidR="00A44019">
-[...63 lines deleted...]
-      <w:r w:rsidRPr="00343102">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A752FE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aģentūrā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A44019">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jānodrošina 90 (deviņdesmit) dienu laikā, skaitot no Apliecinājumā norādītā Apmācības beigu datuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004D54E0">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A03D45" w:rsidRPr="00343102" w:rsidP="00E877AD" w14:paraId="325EA11B" w14:textId="266EB808">
+    <w:p w:rsidR="00A03D45" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="73575E73" w14:textId="136EFDE8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00343102">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00F27994" w:rsidR="00A752FE">
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Klient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004B3B5E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00EE6714">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kurš izpildījis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00D22F9B">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Apmācībā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00987A39">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00D22F9B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F27994" w:rsidR="004D54E0">
-[...75 lines deleted...]
-      <w:r w:rsidRPr="00526B40" w:rsidR="00526B40">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004D54E0">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>noteiktās prasības, bet nav nokārtojis</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Hlk105659583"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A752FE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai nav ieradies uz</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004D54E0">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noslēguma pārbaudījumu, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00475171">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izglītības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004D54E0">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>iestāde izsniedz sekmju izziņu - dokumentu par attiecīgas izglītības programmas daļēju apguvi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="007D1106">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nenodrošinot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
-[...49 lines deleted...]
-          <w:color w:val="0000FF"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">VIAA </w:t>
       </w:r>
-      <w:r w:rsidRPr="00343102" w:rsidR="00A752FE">
-[...25 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="007D1106">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>valsts valodas prasmes noslēguma pārbaudi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="007673FB">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A03D45" w:rsidRPr="00343102" w:rsidP="00E877AD" w14:paraId="73575E73" w14:textId="136EFDE8">
+    <w:p w:rsidR="00A03D45" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="79CF5337" w14:textId="442CCC4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...34 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00907A46">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00604DA0">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pmācības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pabeigšanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00963D69">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zglītības iestāde sadarbībā ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>VIAA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="0096405B">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, pirmreizēji,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="0096405B">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00343102" w:rsidR="004D54E0">
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00526B40" w:rsidR="00526B40">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="003C0E2E">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ne vēlāk kā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="000A6D52">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="003C0E2E">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darba dienu laikā nodrošina iespēju </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A63E37">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>am, kurš sekmīgi nokārtojis noslēguma pārbaudījumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00586DA7">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izglītības iestādē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vienu reizi kārtot </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Hlk101767338"/>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>valsts valodas prasmes noslēguma pārbaudi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004A4FC4">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">VIAA </w:t>
       </w:r>
-      <w:r w:rsidRPr="00343102" w:rsidR="007D1106">
-[...81 lines deleted...]
-      <w:r w:rsidRPr="00186870" w:rsidR="0096405B">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004A4FC4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>bez maksas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="003C0E2E">
-[...79 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="12"/>
-      <w:r w:rsidRPr="00186870">
+      <w:r w:rsidRPr="003C6A36">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(turpmāk – noslēguma pārbaude):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A03D45" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="21B8657C" w14:textId="28A39063">
+    <w:p w:rsidR="00A03D45" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="21B8657C" w14:textId="28A39063">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00186870">
+      <w:r w:rsidRPr="003C6A36">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Izglītības iestāde </w:t>
       </w:r>
-      <w:r w:rsidRPr="00526B40" w:rsidR="00526B40">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">VIAA </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="004D54E0">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004D54E0">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">noteiktajā pārbaudes datumā un laikā organizē noslēguma pārbaudi </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="00787518">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00787518">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">izglītības </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="004D54E0">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004D54E0">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>iestādes telpās, ja:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A03D45" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="3A1A0D4E" w14:textId="510A62D5">
+    <w:p w:rsidR="00A03D45" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="3A1A0D4E" w14:textId="510A62D5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="709" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00186870">
+      <w:r w:rsidRPr="003C6A36">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="004D54E0">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004D54E0">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">zglītības iestāde katram </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="00A63E37">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A63E37">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="004D54E0">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004D54E0">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">am telpā var nodrošināt atsevišķu darba vietu un attālums starp darba vietām ir vismaz </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="00586DA7">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00586DA7">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="004D54E0">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004D54E0">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>,5 metri</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="00207E2D">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00207E2D">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="005C5B99">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="005C5B99">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="005C5B99">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="005C5B99">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>katram klientam valsts valodas prasmes pārbaudes kārtošanai telpā tiek nodrošināts dators un kvalitatīvs interneta pieslēgums</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="004D54E0">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004D54E0">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D54E0" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="147D3936" w14:textId="77777777">
+    <w:p w:rsidR="004D54E0" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="147D3936" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:left="709" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00186870">
+      <w:r w:rsidRPr="003C6A36">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ja noslēguma pārbaudes kārtotāju skaits noteiktajā datumā ir desmit vai vairāk.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A03D45" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="23089839" w14:textId="2573C257">
+    <w:p w:rsidR="00A03D45" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="23089839" w14:textId="2573C257">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="284" w:right="-30" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00526B40">
+      <w:r w:rsidRPr="003C6A36">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">VIAA </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="00694CDC">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00694CDC">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">nosaka </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="00C97D7C">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00C97D7C">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">savu </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="00694CDC">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00694CDC">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">pārbaudes kārtošanas </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="00C97D7C">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00C97D7C">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">vietu, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="00694CDC">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00694CDC">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">datumu </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="00C97D7C">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00C97D7C">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="00694CDC">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00694CDC">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>laiku, ja:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A03D45" w:rsidRPr="00186870" w:rsidP="003B43CB" w14:paraId="1BC480C0" w14:textId="37A31926">
+    <w:p w:rsidR="00A03D45" w:rsidRPr="003C6A36" w:rsidP="003B43CB" w14:paraId="1BC480C0" w14:textId="37A31926">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="709" w:right="-30" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00186870">
+      <w:r w:rsidRPr="003C6A36">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="004D54E0">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004D54E0">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">zglītības iestāde katram </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="00A63E37">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A63E37">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="004D54E0">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004D54E0">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">am nevar nodrošināt darba vietu atbilstoši Nosacījumu </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="00555559">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00186870" w:rsidR="004D54E0">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00555559">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004D54E0">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="00BE271E">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00BE271E">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1.1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="004D54E0">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004D54E0">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="00BE271E">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00BE271E">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>apakš</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="004D54E0">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004D54E0">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>punktā noteikt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="000B7559">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="000B7559">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ajam</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="004D54E0">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004D54E0">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D54E0" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="5C8C0882" w14:textId="77777777">
+    <w:p w:rsidR="004D54E0" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="5C8C0882" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="709" w:right="-30" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00186870">
+      <w:r w:rsidRPr="003C6A36">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">noslēguma pārbaudes kārtotāju skaits noteiktajā datumā ir no viena līdz deviņiem </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="00A63E37">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A63E37">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870">
+      <w:r w:rsidRPr="003C6A36">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">iem. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD2E7F" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="032F5D5D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AD2E7F" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="4B1D6F1C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -6648,363 +6695,606 @@
       <w:r w:rsidRPr="00186870" w:rsidR="00A546C5">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">pabeigšanu un neformālās izglītības programmas apliecības </w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="0029404A">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">vai sekmju izziņas </w:t>
       </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>izsniegšanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD517C" w:rsidRPr="00645FBA" w:rsidP="00E877AD" w14:paraId="00B3924E" w14:textId="54520D22">
-      <w:pPr>
+    <w:p w:rsidR="00F4447B" w:rsidRPr="004518FA" w:rsidP="00F4447B" w14:paraId="666310AC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004518FA">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja Apmācība tiek finansēta Eiropas Savienības Atveseļošanas un noturības mehānisma vai Eiropas Sociālā fonda Plus (ESF+) ietvaros, Aģentūra izsniedz un Izglītības iestāde nodrošina plakātu un citu noteikto vizuālās identitātes materiālu izvietošanu Apmācību īstenošanas vietās.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E562A" w:rsidRPr="007F77AB" w:rsidP="00E877AD" w14:paraId="758C4978" w14:textId="58128A48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E562A">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Ja Apmācība tiek finansēta Eiropas Savienības Atveseļošanas un noturības mehānisma ietvaros</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F4447B" w:rsidR="00F4447B">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002170EB" w:rsidR="00F4447B">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4447B">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0E9D" w:rsidR="00F4447B">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Eiropas Sociāl</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4447B">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0E9D" w:rsidR="00F4447B">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fonda Plus (ESF+)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007461C4" w:rsidR="00F4447B">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E562A">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izglītības iestāde nodrošina, ka ar Apmācības īstenošanu saistītajos dokumentos un uz izdales mācību materiāliem ir nodrošinātas publicitātes prasības, t.i., vizuālo elementu ansamblis, kas attiecināms uz Eiropas Savienības Atveseļošanas un noturības mehānisma vizuālo identitāti un atsauce: Eiropas Savienības Atveseļošanas fonda projekts ”Prasmju pilnveide pieaugušajiem” Nr.3.1.2.5.i.0/1/23/I/CFLA/001</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F4447B" w:rsidR="00F4447B">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002170EB" w:rsidR="00F4447B">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>vai,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4447B">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0E9D" w:rsidR="00F4447B">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>kas attiecināms uz Eiropas Sociāl</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0BFF">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0E9D" w:rsidR="00F4447B">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fonda Plus (ESF+) vizuālo identitāti un atsauce: 4.3.3. specifiskā atbalsta mērķa "Uzlabot visu darba meklētāju, jo īpaši jauniešu – it sevišķi, īstenojot Garantiju jauniešiem –, ilgstošo bezdarbnieku un darba tirgū nelabvēlīgā situācijā esošo grupu, un ekonomiski neaktīvo personu piekļuvi nodarbinātībai un aktivizācijas pasākumiem, kā arī veicinot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0E9D" w:rsidR="00F4447B">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pašnodarbinātību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0E9D" w:rsidR="00F4447B">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un sociālo ekonomiku" 4.3.3.1. pasākuma "Bezdarbnieku, darba meklētāju un bezdarba riskam pakļauto personu kvalifikācijas un prasmju paaugstināšana" Eiropas Sociālā fonda Plus projekts "Atbalsts pieaugušo izglītībai"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007461C4" w:rsidR="00F4447B">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4447B">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E562A">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Izsniedzot klientam zināšanu apliecinošu dokumentu, attiecīgajiem dokumentiem pievieno apliecinājumu, ka Apmācība ir finansēta no Eiropas Savienības Atveseļošanas un noturības mehānisma finansējuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F4447B" w:rsidR="00F4447B">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00693A70" w:rsidR="00F4447B">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vai, ka Apmācība ir finansēta </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Hlk218857532"/>
+      <w:r w:rsidRPr="00693A70" w:rsidR="00F4447B">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>no Eiropas Sociāl</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0BFF">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00693A70" w:rsidR="00F4447B">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fonda Plus (ESF+)  finansējuma</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="008E562A">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F4447B" w:rsidRPr="00FD260C" w:rsidP="00F4447B" w14:paraId="50C1D88B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Hlk218867221"/>
+      <w:bookmarkStart w:id="15" w:name="_Hlk218867289"/>
+      <w:bookmarkStart w:id="16" w:name="_Hlk137128969"/>
+      <w:r w:rsidRPr="004753E2">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja Apmācība īstenota </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="004753E2">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ar Eiropas Savienības Atveseļošanas un noturības mehānisma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finansējumu,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004753E2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004753E2">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Izglītības iestāde nodrošina, ka ar Apmācības īstenošanu saistītā dokumentācija tiek glabāta līdz 2031. gada 31. decembrim</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004753E2">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja Apmācība īstenota no Eiropas Sociāl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004753E2">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fonda Plus (ESF+) finansējum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004753E2">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Izglītības iestāde nodrošina, ka ar Apmācības īstenošanu saistītā dokumentācija tiek glabāta </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atbilstoši </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004753E2">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>EK Regulas Nr. 2021/1060  82. pantā noteiktajam.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00FD260C">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w:rsidR="004D54E0" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="09BBAB7D" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...64 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Apmācīb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186870" w:rsidR="00907A46">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Izglītības iestāde n</w:t>
-[...5 lines deleted...]
-        <w:t>odrošin</w:t>
+        <w:t xml:space="preserve"> izmaksas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186870" w:rsidR="00882503">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, izmaksas</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...11 lines deleted...]
-        <w:t>Apmācīb</w:t>
+        <w:t xml:space="preserve"> par visiem mācību izdales materiāliem, veselības pārbaudi un visiem izdevumiem, kas saistīti ar noslēguma pārbaudījuma kārtošanu, kā arī citi izdevumi, kas rodas izglītības iestādei </w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="00907A46">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>as</w:t>
-[...11 lines deleted...]
-        <w:t>īstenošanu saistītā dokumentācija tiek glabāt</w:t>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186870" w:rsidR="00882503">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pmācības </w:t>
       </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...40 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">organizēšanas laikā, ir iekļauti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186870" w:rsidR="003A692B">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Apmācīb</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>upona vērtībā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D54E0" w:rsidRPr="00186870" w14:paraId="7FAE89E9" w14:textId="56AE813E">
+    <w:p w:rsidR="004D54E0" w:rsidRPr="00186870" w:rsidP="00F4447B" w14:paraId="7FAE89E9" w14:textId="56AE813E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>3. Norēķinu kārtība</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00542E87" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="6B6B9EF9" w14:textId="573940B2">
+    <w:p w:rsidR="00542E87" w:rsidRPr="00E83CEB" w:rsidP="00E877AD" w14:paraId="6B6B9EF9" w14:textId="1467F168">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apmācīb</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="00BA0002">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> finansē no valsts speciālā budžeta, </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="16" w:name="_Hlk137129024"/>
+        <w:t xml:space="preserve"> finansē no </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0BFF">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nodarbinātības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186870">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> speciālā budžeta, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="_Hlk137129024"/>
       <w:r w:rsidRPr="00186870" w:rsidR="00224B37">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Eiropas Savienības Atveseļošanas un noturības mehānisma</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un valsts budžeta līdzfinansējuma.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00A815B4" w:rsidP="00E877AD" w14:paraId="2E20F9D6" w14:textId="69C4C7B9">
+        <w:t xml:space="preserve"> un valsts budžeta finansējuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F4447B" w:rsidR="00F4447B">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009948E7" w:rsidR="00F4447B">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vai no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83CEB" w:rsidR="00F4447B">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Eiropas Sociāl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83CEB" w:rsidR="00CB0BFF">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83CEB" w:rsidR="00F4447B">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fonda Plus (ESF+)  finansējuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83CEB" w:rsidR="00CB0BFF">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un valsts budžeta līdzfinansējuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E83CEB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A815B4" w:rsidP="003C6A36" w14:paraId="2E20F9D6" w14:textId="69C4C7B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E877AD" w:rsidRPr="00E877AD" w:rsidP="00E877AD" w14:paraId="3D2EE850" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005902B3" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="5B927A51" w14:textId="77777777">
@@ -7784,1496 +8074,1504 @@
       <w:r w:rsidRPr="00E877AD" w:rsidR="00ED626C">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>bezdarbniek</w:t>
       </w:r>
       <w:r w:rsidRPr="00E877AD" w:rsidR="00A63E37">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>a statusu</w:t>
       </w:r>
       <w:r w:rsidRPr="00E877AD" w:rsidR="00ED626C">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E877AD">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>nav apliekama ar pievienotās vērtības nodokli.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A815B4" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="0AEA333E" w14:textId="29AE36C0">
+    <w:p w:rsidR="00A815B4" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="0AEA333E" w14:textId="29AE36C0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Hlk138251227"/>
+      <w:bookmarkStart w:id="18" w:name="_Hlk138251227"/>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="00291A41">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>cību maksas izmaksas aprēķin</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="0000436C">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> un izmaksā par </w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="00D93C30">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>klientiem</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, kuri </w:t>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="_Hlk107329730"/>
+      <w:bookmarkStart w:id="19" w:name="_Hlk107329730"/>
       <w:r w:rsidRPr="00186870" w:rsidR="00164287">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>90 (deviņdesmit) dienu laikā, skaitot no Apliecinājumā norādītā Apmācības beigu datuma</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="00186870" w:rsidR="00164287">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186870" w:rsidR="00164287">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186870">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sekmīgi nokārtoja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIAA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="002B5A1C">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">organizēto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valsts valodas prasmes noslēguma pārbaudi un saņēma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIAA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izsniegto </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="_Hlk138253806"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A50FA2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lēmumu par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00EF596E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sekmīgi nokārtoto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A50FA2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>valsts valodas prasmes pārbaudes rezultātu</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="18"/>
-      <w:r w:rsidRPr="00186870" w:rsidR="00164287">
-[...7 lines deleted...]
-          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+    </w:p>
+    <w:p w:rsidR="00D93FA9" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="20EC0ED9" w14:textId="7B4EDAF4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Pēc Apmācības uzsākšanas izglītības iestāde vienas darba dienas laikā Aģentūrai var iesniegt CV un vakanču portāla ģenerēto avansa rēķinu 20 procentu apmērā no Apliecinājumā noteiktās mācību maksas. Izglītības iestāde var precizēt CV un vakanču portāla ģenerētā rēķina numuru. Izglītības iestāde var neiesniegt avansa rēķinu, un visus Apmācības izdevumus iekļaut gala rēķinā. Aģentūrai ir tiesības apturēt avansa izmaksu izglītības iestādei, ja Aģentūra konstatē riskus, kas ietekmē apmācības rezultātus un norēķinu kārtību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="003B3F8E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A815B4" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="735FDC55" w14:textId="080134E3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Aģentūra pēc avansa rēķina saņemšanas, 30 kalendāra dienu laikā veic rēķina apmaksu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00473D8E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="007A0E0D" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="23A632F3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="4C2E38DC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="0173B8A0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="43B2D84D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="68CBE12F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="13B145D1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="56E39D77" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="6A249854" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="01524A0A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="0A576CDE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="0AA6E4CB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="0F12CAC1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="1262A829" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="59BB171B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="31771756" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="3024B89D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="0CB98D6A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="61DFDB2E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="65CAFFAA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="35770CB3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="2FD2AE8B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="5E5E10AC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="300A151D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="5300D23C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="2622EB14" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="5254F624" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="125CC6BF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="41700CC8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="615C5F11" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="41447B28" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="50E76A0D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="192BA00D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="78EEF035" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="772AE42E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="3BC16C0A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="5AF74235" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="3F26C9AC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="6449C0D9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="2790DA68" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="53E82AB6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00992CFE" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="0AE64E79" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CB14D5" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="78CE6F3D" w14:textId="0CBB5CDD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izglītības iestāde </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="_Hlk137124874"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="002E7FAB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>trīs darba dienu laikā pēc kalendārā mēneša beigām</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="002E7FAB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>(vai cit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00D44838">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ā termiņā pēc Aģentūras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pieprasījuma) CV un vakanču portālā mācību grupas v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00D44838">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ietnē iesniedz Aģentūrai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atskaiti “Kupona </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apmācības pārskata periodi” par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A63E37">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a nodarbību apmeklējumiem.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="001B0CE5">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00055EBC">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izglītības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="001B0CE5">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iestāde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="002E7FAB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trīs darba dienu laikā pēc kalendārā mēneša beigām </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="001B0CE5">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">neiesniedz atskaiti par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A63E37">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="001B0CE5">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a nodarbību apmeklējumiem, atskaite automātiski t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00D44838">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iek iesniegta Aģentūrā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="001B0CE5">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>un labojumus tajā varēs veikt tikai ar Aģentūras saskaņojumu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004229F9">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ja Apmācība notika tiešsai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00C171E2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004229F9">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>tē, CV un vakanču portālā mācību grupas vietnē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00453544">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> papildus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004229F9">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pievieno </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00055EBC">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">klientu dalības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004229F9">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uzskaites pierakstus no mācību platformas (laiks, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004229F9">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>st., min.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004229F9">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB14D5" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="228E6468" w14:textId="0960D4A2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Izglītības iestāde pēdējā Apmācības mēneša atskaiti par Kupona apmācības pārskata periodu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="_Hlk138323294"/>
+      <w:bookmarkStart w:id="23" w:name="OLE_LINK1"/>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>CV un vakanču portālā mācību grupas vietnē</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iesniedz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00B31E06">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>trīs darba dienu laikā pēc mācību pabeigšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>. Ja izglītības iestāde trīs darba dienu laikā pēc apmācību pabeigšanas neiesni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00866D8B">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dz CV un vakanču portālā ģenerēto atskaiti Kupona apmācību pārskata periodi par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="007E4ED6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">klienta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nodarbību apmeklējumiem, atskaite automātiski t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00D44838">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iek iesniegta Aģentūrā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>un labojumus tajā varēs veikt tikai ar Aģentūras saskaņojumu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004229F9">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ja Apmācība notika tiešsai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00454662">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004229F9">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>tē, CV un vakanču portālā mācību grupas vietnē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00453544">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> papildus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004229F9">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pievieno </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00055EBC">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">klientu dalības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004229F9">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uzskaites pierakstus no mācību platformas (laiks, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004229F9">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>st., min.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004229F9">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00441B5F" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="4BAEBD53" w14:textId="62C9FF73">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izglītības iestāde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00B31E06">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trīs darba dienu laikā pēc mācību pabeigšanas </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="24" w:name="_Hlk101769006"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00385811">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CV un vakanču portālā </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mācību </w:t>
+      </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">sekmīgi nokārtoja </w:t>
-[...1361 lines deleted...]
-        <w:t>mācību grupas sadaļā</w:t>
+        <w:t>grupas sadaļā</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="002E7FAB">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Apmācību rezultāti</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">” ievada </w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="002E7FAB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>katra</w:t>
       </w:r>
@@ -9334,143 +9632,143 @@
     </w:p>
     <w:p w:rsidR="007955A5" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="09A2074D" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="426" w:firstLine="11"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">klientam, kurš ievērojot visas izglītības iestādes noteiktās un izglītības programmā ietvertās prasības, pēc Apmācības pabeigšanas </w:t>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="_Hlk101768793"/>
+      <w:bookmarkStart w:id="25" w:name="_Hlk101768793"/>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>nav nokārtojis noslēguma pārbaudījumu</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="25" w:name="_Hlk101529026"/>
+      <w:bookmarkStart w:id="26" w:name="_Hlk101529026"/>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">mācību rezultāts – </w:t>
       </w:r>
-      <w:bookmarkStart w:id="26" w:name="_Hlk101529421"/>
+      <w:bookmarkStart w:id="27" w:name="_Hlk101529421"/>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>“Sekmju izziņa”</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidRPr="00186870">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="26"/>
-      <w:r w:rsidRPr="00186870">
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w:rsidR="007955A5" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="27FEC8E6" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="426" w:firstLine="11"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Hlk101768887"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="29" w:name="_Hlk101768469"/>
+      <w:bookmarkStart w:id="28" w:name="_Hlk101768887"/>
+      <w:bookmarkStart w:id="29" w:name="_Hlk101529046"/>
+      <w:bookmarkStart w:id="30" w:name="_Hlk101768469"/>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klientam</w:t>
-      </w:r>
-[...19 lines deleted...]
-        <w:t>, mācību rezultāts – “Sekmju izziņa”</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
+        <w:t xml:space="preserve">, kurš nav ieradies uz </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="31" w:name="_Hlk101768911"/>
+      <w:r w:rsidRPr="00186870">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>izglītības iestādes organizēto noslēguma pārbaudījumu</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidRPr="00186870">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, mācību rezultāts – “Sekmju izziņa”</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="00186870">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w:rsidR="007955A5" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="746DF4AC" w14:textId="1D906444">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="426" w:firstLine="11"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klient</w:t>
@@ -9551,119 +9849,119 @@
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="00454662">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>izsniegto apliecību</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="00802757">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="00F54C4C">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="00F83517">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>mācību rezultāts – “</w:t>
       </w:r>
-      <w:bookmarkStart w:id="31" w:name="_Hlk118707357"/>
+      <w:bookmarkStart w:id="32" w:name="_Hlk118707357"/>
       <w:r w:rsidRPr="00186870" w:rsidR="00F83517">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Izglītības iestādes apliecība</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidRPr="00186870" w:rsidR="00F83517">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="003C0054">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00121050" w:rsidP="00E877AD" w14:paraId="3E6D57C0" w14:textId="3392D63D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Izglītības iestāde trīs darba dienu laikā p</w:t>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="_Hlk138323352"/>
+      <w:bookmarkStart w:id="33" w:name="_Hlk138323352"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ēc Apmācības pabeigšanas </w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="00F27994">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>CV un vaka</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>nču portālā mācību grupas sadaļā</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ievieto </w:t>
       </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">rīkojumu par Apmācību pabeigušajiem </w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="00A63E37">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>iem</w:t>
       </w:r>
       <w:r>
@@ -9788,51 +10086,51 @@
         <w:ind w:left="426" w:right="-113" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00291BC4">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">klienta vārdu, uzvārdu, personas kodu, kuri nav ieradušies uz </w:t>
       </w:r>
       <w:r w:rsidRPr="002F7BE9">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>izglītības iestādes noslēguma pārbaudījuma kārtošanu un ir ieguvuši sekmju izziņu</w:t>
       </w:r>
       <w:r w:rsidRPr="00291BC4">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA68E0" w:rsidRPr="00C05AD4" w:rsidP="00E877AD" w14:paraId="01B33AF3" w14:textId="5626202D">
+    <w:p w:rsidR="00DA68E0" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="01B33AF3" w14:textId="5626202D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C05AD4">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Par klientiem, kuri nav ieradušies uz atkārtot</w:t>
       </w:r>
       <w:r w:rsidR="002F7BE9">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -9846,1594 +10144,1541 @@
       </w:r>
       <w:r w:rsidRPr="00C05AD4" w:rsidR="002F7BE9">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">izglītības iestādes noslēguma pārbaudījuma kārtošanu </w:t>
       </w:r>
       <w:r w:rsidR="002F7BE9">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">vai </w:t>
       </w:r>
       <w:r w:rsidRPr="00C05AD4" w:rsidR="002F7BE9">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>valsts valodas prasmes noslēguma pārbaudi</w:t>
       </w:r>
       <w:r w:rsidR="002F7BE9">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00526B40" w:rsidR="00526B40">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
-[...7 lines deleted...]
-          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIAA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>90 (deviņdesmit) dienu laikā, skaitot no Apliecinājumā norādītā Apmācības beigu datuma, Izglītības iestāde iesniedz atsevišķu rīkojumu, tajā norādot klienta vārdu, uzvārdu, personas kodu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007028C9" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="5953DF23" w14:textId="088BD68B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Hlk101532783"/>
+      <w:bookmarkStart w:id="35" w:name="_Hlk102126731"/>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja izglītības iestāde nodrošina noslēguma pārbaudījumu kārtošanu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A44019">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izglītības iestādē </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atbilstoši šo nosacījumu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00CE7979">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A6746F">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. vai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A6746F">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. punktā noteiktajam un, ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A63E37">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00B25E16">
+        <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C05AD4">
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sekmīgi nokārtojis </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="36" w:name="_Hlk101862307"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00CD408D">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izglītības iestādes organizēto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00B25E16">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>noslēguma pārbaudījumu</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izglītības iestāde trīs darba dienu laikā pēc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00B25E16">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">noslēguma pārbaudījumu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>kārtošanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="003E327C">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="008B57A5">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ievieto CV un vakanču portālā mācību grupas vietnē </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rīkojumu par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00D63469">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>noslēguma pārbaudījumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sekmīgi nokārtojušo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A63E37">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00B25E16">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00D44838">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>un informē Aģentūru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Rīkojumā norāda </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A63E37">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00B25E16">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>vārdu, uzvārdu, personas kodu, saņemto izglītības dokumentu un dokumenta numuru</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B3596C" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="7CE8FBBC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
-        <w:contextualSpacing w:val="0"/>
-[...68 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Hlk137128067"/>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izglītības iestāde trīs darba dienu laikā Aģentūrā iesniedz kredītrēķinu, un </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="38" w:name="_Hlk187235047"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A0484C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>piecu darba dienu laikā</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A0484C">
+        <w:rPr>
+          <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870">
-[...147 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+      <w:r w:rsidRPr="003C6A36">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-      </w:pPr>
-[...41 lines deleted...]
-    <w:p w:rsidR="00D43CD0" w:rsidP="00C92F5F" w14:paraId="6D19A8A6" w14:textId="6F16BB56">
+        <w:t>atmaksājamo avansa summu pārskaita Apliecinājumā norādītajā Aģentūras norēķinu kontā, ja:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D43CD0" w:rsidRPr="003C6A36" w:rsidP="00C92F5F" w14:paraId="6D19A8A6" w14:textId="6F16BB56">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003C6A36">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA3982" w:rsidR="00694CDC">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00694CDC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">mācību maksa par apmācības pabeigušiem </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F3AB2" w:rsidR="000F3AB2">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="000F3AB2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
-      <w:r w:rsidRPr="00526B40" w:rsidR="00526B40">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>VIAA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00526B40" w:rsidR="00526B40">
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F3AB2" w:rsidR="000F3AB2">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="000F3AB2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">lēmumu par sekmīgi nokārtoto valsts valodas prasmes pārbaudi </w:t>
       </w:r>
-      <w:r w:rsidR="007F77AB">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="007F77AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ieguvušiem</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F3AB2" w:rsidR="000F3AB2">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="000F3AB2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> klienti</w:t>
       </w:r>
-      <w:r w:rsidR="007F77AB">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="007F77AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>em</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F3AB2" w:rsidR="000F3AB2">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="000F3AB2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir mazāka par izmaksāto avansa summu</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
-      <w:r w:rsidR="00C92F5F">
+      <w:bookmarkEnd w:id="37"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00C92F5F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B3596C" w:rsidRPr="00186870" w:rsidP="00C92F5F" w14:paraId="7BF89979" w14:textId="454F5367">
+    <w:p w:rsidR="00B3596C" w:rsidRPr="003C6A36" w:rsidP="00C92F5F" w14:paraId="7BF89979" w14:textId="454F5367">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003C6A36">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> j</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00D63469" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="1145F6CD" w14:textId="12281F84">
+        <w:t xml:space="preserve"> ja izglītības iestāde ir saņēmusi avansa maksājumu, bet visi klienti ir pārtraukuši mācības.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D63469" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="1145F6CD" w14:textId="12281F84">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003C6A36">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="00B25E16">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00B25E16">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, saņemot informāciju no </w:t>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="_Hlk101771457"/>
-      <w:r w:rsidRPr="00526B40" w:rsidR="00526B40">
+      <w:bookmarkStart w:id="39" w:name="_Hlk101771457"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">VIAA </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="00B25E16">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00B25E16">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>par noslēguma pārbaudījuma rezultātiem</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
-      <w:r w:rsidRPr="00186870" w:rsidR="00B25E16">
+      <w:bookmarkEnd w:id="39"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00B25E16">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="00D65D02">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00D65D02">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>piecu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="00B25E16">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00B25E16">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> darba dienu laikā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870">
+      <w:r w:rsidRPr="003C6A36">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="00DE2270">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00DE2270">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūras </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870">
+      <w:r w:rsidRPr="003C6A36">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>informācijas sistēmā ievada datus:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D63469" w:rsidRPr="00A0484C" w:rsidP="00E877AD" w14:paraId="4419DC9B" w14:textId="78DE7DA5">
+    <w:p w:rsidR="00D63469" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="4419DC9B" w14:textId="720668D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="426" w:firstLine="11"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00186870">
+      <w:r w:rsidRPr="003C6A36">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">klientam, kurš sekmīgi nokārtoja </w:t>
       </w:r>
-      <w:r w:rsidR="00526B40">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>VIAA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870">
-[...11 lines deleted...]
-      <w:r w:rsidR="00526B40">
+      <w:r w:rsidR="00663A0B">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">organizēto valsts valodas prasmes noslēguma pārbaudi un saņēma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
+        <w:rPr>
+          <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>VIAA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870">
-[...7 lines deleted...]
-          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+      <w:r w:rsidR="002420D0">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="00D45A69">
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izsniegto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00D45A69">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>lēmumu par sekmīgi nokārtoto valsts valodas prasmes pārbaudes rezultātu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870">
+      <w:r w:rsidRPr="003C6A36">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, mācību rezultāts – </w:t>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="_Hlk101529451"/>
-      <w:r w:rsidRPr="00186870">
+      <w:bookmarkStart w:id="40" w:name="_Hlk101529451"/>
+      <w:r w:rsidRPr="003C6A36">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>“Apliecība”</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
-      <w:r w:rsidR="00A6746F">
+      <w:bookmarkEnd w:id="40"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A6746F">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="007379B0">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="007379B0">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ie</w:t>
       </w:r>
-      <w:r w:rsidR="00B51BD4">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00B51BD4">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="007379B0">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="007379B0">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ada </w:t>
       </w:r>
-      <w:r w:rsidR="00C91991">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00C91991">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>eksāmena datum</w:t>
       </w:r>
-      <w:r w:rsidR="007379B0">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="007379B0">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00A6746F">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A6746F">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0484C" w:rsidR="00A6746F">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A6746F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>un iegūto valsts valodas prasmes līmeni un pakāpi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A0484C">
+      <w:r w:rsidRPr="003C6A36">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B25E16" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="2F310C40" w14:textId="55137CDD">
+    <w:p w:rsidR="00B25E16" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="2F310C40" w14:textId="2CF7F67D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="426" w:firstLine="11"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Hlk101770721"/>
+      <w:bookmarkStart w:id="41" w:name="_Hlk101770721"/>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00D63469">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00D63469">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kurš nesekmīgi nokārtoja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>VIAA</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5470B">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00D63469">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">organizēto valsts valodas prasmes noslēguma pārbaudi un saņēma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>VIAA</w:t>
+      </w:r>
+      <w:r w:rsidR="00606DB9">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00D63469">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izsniegto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00D45A69">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>lēmumu par nesekmīgi nokārtoto valsts valodas prasmes pārbaudes rezultātu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00D63469">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, mācību rezultāts – “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00F83517">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Izglītības iestādes apliecība</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00D63469">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="007379B0">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un ievada eksāmena datumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00D63469">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007028C9" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="07AFBEA2" w14:textId="722ECEF3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vienas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00D65D02">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darba </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00D44838">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dienas laikā Aģentūra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informē izglītības iestādi, ka dati</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="005C0F82">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A63E37">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="005C0F82">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00213605">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">noslēguma pārbaudījuma rezultātiem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIAA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00213605">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir ievadīti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00DE2270">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aģentūras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00213605">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>informā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="004F21C6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00213605">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ijas sistēmā un izglītības iestāde var iesniegt mācību maksas gala rēķinu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="005C0F82">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="42" w:name="_Hlk101448283"/>
+      <w:bookmarkStart w:id="43" w:name="_Hlk101532919"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00213605">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mācību maksas gala </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00213605">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>rēķins</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00213605">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="008B2026">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>iesniegts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00213605">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ņemot vērā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00DE2270">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valsts valodas prasmes noslēguma pārbaudes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIAA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00213605">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rezultātus. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="44" w:name="_Hlk101448417"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00213605">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mācību maksas gala </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00213605">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rēķinā tiek iekļauta mācību maksa (100% apmērā) </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="45" w:name="_Hlk101533054"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00213605">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tikai par tiem mācību grupas dalībniekiem, </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00213605">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kuri sekmīgi nokārtoja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIAA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00213605">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">organizēto valsts valodas prasmes noslēguma pārbaudi un saņēma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIAA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00213605">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izsniegto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00640E72">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lēmumu par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00326B3B">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sekmīgi nokārtoto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00640E72">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>valsts valodas prasmes pārbaudes rezultātu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00213605">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Mācību maksas gala rēķinā netiek iekļauta mācību maksa </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="46" w:name="_Hlk137128106"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="0033237E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>un Aģentūra neveic mācību maksas apmaksu</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="0033237E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00213605">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par dalībniekiem, kuri mācības nav pabeiguši (atskaitīti) un par dalībniekiem, kuri nesekmīgi nokārtoja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="006E1533">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">noslēguma pārbaudījumu izglītības iestādē vai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIAA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00213605">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">organizēto valsts valodas prasmes noslēguma pārbaudi. 30 kalendāro dienu laikā </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="47" w:name="_Hlk137128130"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="0033237E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pēc mācību maksas gala rēķina</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="0033237E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00213605">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>saņemšanas Aģentūra veic norēķinu. Mācību maksas gala rēķin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="0033237E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00213605">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izglītības iestāde iesniedz pēc tam, kad </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="48" w:name="_Hlk137129479"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="0033237E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>CV un vakanču portālā mācību grupas sadaļā “Apmācību rezultāti”</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00213605">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, katram </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A63E37">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00213605">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">am ir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00D04221">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ievadīti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00DE2270">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mācību </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00DF5008">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pabeigšanas rezultāti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="002634D6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00213605">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>iesniegta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00DF5008">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="49" w:name="_Hlk137128179"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="006722A9">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Aģentūrā apstiprināta</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="006722A9">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00213605">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CV un vakanču portālā ģenerētā Kupona apmācību pārskata periodu atskaite par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A63E37">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00213605">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a nodarbību apmeklējumiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="007F27F2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="50" w:name="_Hlk123637855"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="002634D6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="0033237E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CV un vakanču portālā mācību grupas sadaļā “Apmācību rezultāti” pievienots </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="007F27F2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>rīkojums</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="51" w:name="_Hlk123637781"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="007F27F2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="007F27F2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIAA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="002634D6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lēmuma par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="001C78E6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sekmīgi nokārtojušo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="002634D6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valsts valodas prasmes pārbaudes rezultātu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="007F27F2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>saņēmušajiem klientiem. Rīkojumā norāda klienta vārdu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186870" w:rsidR="007F27F2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, uzvārdu, personas kodu un saņemto dokumentu.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w:rsidR="00DF5008" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="7C30F5FC" w14:textId="4E958E63">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ja valsts valodas prasmes noslēguma pārbaudes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIAA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nodrošinātas atbilstoši šo n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00164287">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sacījumu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00BF292A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00ED59A0">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. vai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00ED59A0">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. punktā noteiktajam un, ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A63E37">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
         <w:t>klient</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="00D63469">
-[...12 lines deleted...]
-      <w:r w:rsidR="00526B40">
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s sekmīgi nokārtojis valsts valodas prasmes noslēguma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00EF0F8E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pārbaudi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>VIAA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="00D63469">
-[...11 lines deleted...]
-      <w:r w:rsidR="00526B40">
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, izglītības iestāde trīs darba dienu laikā papildus iesniedz mācību maksas gala rēķinu, kurā iekļauj informāciju tikai par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A63E37">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u, kurš </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00F460DD">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sekmīgi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="002634D6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kārtoja valsts valodas prasmes noslēguma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00F460DD">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pārbaudi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIAA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un ieguva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIAA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izsniegto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00F460DD">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lēmumu par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="007B51A5">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sekmīgi nokārtoto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00F460DD">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>valsts valodas prasmes pārbaudes rezultātu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Šajā punktā minētā noteikuma iestāšanās gadījumā, izglītības iestāde mācību maksas gala rēķinu iesniedz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00B3596C">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ne vēlāk kā trīs darba dienu  laikā pēc eksāmena nokārtošanas, ievērojot, ka tas notiek 90 dienu laikā no Apliecinājumā norādītā Apmācības beigu datuma.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="007F27F2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="002634D6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CV un vakanču portālā mācību grupas sadaļā “Apmācību rezultāti” pievieno </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="007F27F2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rīkojumu par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
+        <w:rPr>
+          <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>VIAA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="00D63469">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00186870" w:rsidR="00D63469">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00C26BB6">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="00D45A69">
-[...138 lines deleted...]
-      <w:r w:rsidRPr="00186870" w:rsidR="005C0F82">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="002634D6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lēmuma par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00D30295">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>sekmīgi nokārto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="0037589E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>jušo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00D30295">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="41" w:name="_Hlk101448283"/>
-[...358 lines deleted...]
-      <w:r w:rsidRPr="00186870" w:rsidR="002634D6">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="002634D6">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">valsts valodas prasmes pārbaudes rezultātu </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870" w:rsidR="007F27F2">
-[...293 lines deleted...]
-      <w:r w:rsidRPr="00186870" w:rsidR="007F27F2">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="007F27F2">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>saņēmušajiem klientiem. Rīkojumā norāda klienta vārdu, uzvārdu, personas kodu un saņemto dokumentu.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003213EA" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="3D8B04D8" w14:textId="1BAC54E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
@@ -13324,53 +13569,53 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00881B20" w:rsidRPr="00186870" w:rsidP="00D002DB" w14:paraId="018482CF" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00593C33" w:rsidRPr="00186870" w:rsidP="00D002DB" w14:paraId="26482C34" w14:textId="364A4D78">
-[...1 lines deleted...]
-        <w:spacing w:after="240"/>
+    <w:p w:rsidR="00593C33" w:rsidRPr="00186870" w:rsidP="00F4447B" w14:paraId="26482C34" w14:textId="364A4D78">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>4. Personas datu a</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="003C100B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>izsardzība un konfidencialitāte</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00992CFE" w:rsidRPr="00992CFE" w:rsidP="00E877AD" w14:paraId="5121CB2F" w14:textId="77777777">
@@ -13484,58 +13729,64 @@
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="00804792">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>turpmāk</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="00157BDE">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> katrs atsevišķi un abi kopā – P</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="00804792">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">use(-es), </w:t>
       </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">apņemas ievērot personu datu aizsardzības normatīvo aktu prasības, t.sk. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="51" w:name="_Hlk496692411"/>
+      <w:bookmarkStart w:id="52" w:name="_Hlk496692411"/>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Eiropas Parlamenta un Padomes regulu Nr. 2016/679 par fizisku personu aizsardzību attiecībā uz personas datu apstrādi un šādu datu brīvu apriti un ar ko atceļ Direktīvu 95/46/EK</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="51"/>
+        <w:t xml:space="preserve">Eiropas Parlamenta un Padomes regulu Nr. 2016/679 par fizisku personu aizsardzību attiecībā uz personas datu apstrādi un šādu datu brīvu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186870">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>apriti un ar ko atceļ Direktīvu 95/46/EK</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Vispārīgā datu aizsardzības regula)”, kā arī nodrošināt, ka personas dati:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008062B8" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="2C5AE0CA" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186870">
@@ -13752,51 +14003,51 @@
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Nosacījumu izpildei </w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="007438E0">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> veic šādu datu apstrādi: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="52" w:name="_Hlk109207415"/>
+      <w:bookmarkStart w:id="53" w:name="_Hlk109207415"/>
       <w:r w:rsidRPr="00186870" w:rsidR="00A63E37">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">am tiek izsniegts </w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="00C94A50">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>pmācīb</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="00C94A50">
@@ -13825,51 +14076,51 @@
       </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>jānodod personu dati izglītības iestādei (</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="00273AB6">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apmācību kupona numurs, vārds, uzvārds, personas kods, kontaktinformācija</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="00A272F5">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> – tālruņa numurs un e-pasts</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008062B8" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="5EF7420E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186870">
@@ -13972,63 +14223,51 @@
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>aizsardzību pret fiziskās iedarbības radītu personas datu apdraudējumu;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C42CA" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="7FC8074C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">aizsardzību, kuru realizē ar programmatūras līdzekļiem, parolēm, šifrēšanu, </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> un citiem loģiskās aizsardzības līdzekļiem;</w:t>
+        <w:t>aizsardzību, kuru realizē ar programmatūras līdzekļiem, parolēm, šifrēšanu, kriptēšanu un citiem loģiskās aizsardzības līdzekļiem;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C7442F" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="37CCE573" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>tikai pilnvarotu personu piekļūšanu pie tehniskajiem resursiem, kas tiek izmantoti personu datu apstrādei un aizsardzībai.</w:t>
       </w:r>
     </w:p>
@@ -14218,63 +14457,51 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF2421">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Izglītības iestāde </w:t>
       </w:r>
       <w:r w:rsidR="00BB3D07">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">pēc </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">pēc pieprasijuma </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF2421">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>iesniedz Aģentūrai novērtējuma par ietekmi uz izglītojamo datu aizsardzību kopsavilkumu.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004062D3" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="49A8AF16" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
@@ -15980,51 +16207,51 @@
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Izglītības iestāde apņemas kompensēt </w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="007438E0">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="005C2111">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> visus zaudējumus, kas radušies saistībā ar fizisko personu datu apstrādes drošības pārkāpumiem, ja šie pārkāpumi ir radušies izglītības iestādes darbības vai bezdarbības rezultātā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D54E0" w:rsidRPr="00186870" w14:paraId="14C874BD" w14:textId="77777777">
+    <w:p w:rsidR="004D54E0" w:rsidRPr="00186870" w:rsidP="00F4447B" w14:paraId="14C874BD" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>5. Citi noteikumi</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004062D3" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="69334063" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
@@ -16346,205 +16573,175 @@
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="004D54E0">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pmācības īstenošanas vietas papildināšanas </w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="00BB28CB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">vai maiņas </w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="004D54E0">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">dienas. </w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="00997AF0">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aģentūra </w:t>
+        <w:t xml:space="preserve">Aģentūra nesaskaņo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186870" w:rsidR="0091191F">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Apmācīb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186870" w:rsidR="00C94A50">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186870" w:rsidR="0091191F">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="00997AF0">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">nesaskaņo </w:t>
+        <w:t xml:space="preserve">īstenošanas vietas papildus pieteikumu, ja attiecīgā </w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="0091191F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apmācīb</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="00C94A50">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="0091191F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="00997AF0">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">īstenošanas vietas papildus pieteikumu, ja attiecīgā </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">īstenošanas vieta nav reģistrēta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186870" w:rsidR="00B84691">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="00997AF0">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">īstenošanas vieta nav reģistrēta </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">zglītības iestāžu reģistrā. </w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="004D54E0">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Ja konkrētu izglītības programmu nav iespējams īstenot izglītības iestādes tehniskajā piedāvājumā noteiktajās adresēs, Aģentūrai ir tiesības izbeigt sadarbību ar izglītības iestādi par konkrētu izglītības programmas īstenošanu konkrētā īstenošanas vietā.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004062D3" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="36A61E67" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aģentūrai ir tiesības veikt grozījumus Nosacījumos, iepriekš par to </w:t>
-      </w:r>
+        <w:t>Aģentūrai ir tiesības veikt grozījumus Nosacījumos, iepriekš par to rakstveidā paziņojot izglītības iestādei.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004062D3" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="1DE923F2" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>rakstveidā</w:t>
+        <w:t xml:space="preserve">Aģentūrai ir tiesības izslēgt izglītības iestādi no izglītības iestāžu piedāvājumu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186870" w:rsidR="002673DE">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>saraksta</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> paziņojot izglītības iestādei.</w:t>
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> paziņojot par sadarbības izbeigšanu, šādos gadījumos: </w:t>
+        <w:t xml:space="preserve">, rakstveidā paziņojot par sadarbības izbeigšanu, šādos gadījumos: </w:t>
       </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="004062D3" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="1414BC2E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186870">
@@ -16994,312 +17191,245 @@
         </w:rPr>
         <w:t>pmācīb</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="00C94A50">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pasākumus </w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="00146C02">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">iem, īsteno negodīgu </w:t>
-      </w:r>
+        <w:t>iem, īsteno negodīgu komercpraksi Negodīgas komercprakses aizlieguma likuma izpratnē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002C172A" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="7923A7DD" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>komercpraksi</w:t>
+        <w:t xml:space="preserve">Aģentūra ne retāk kā reizi gadā veic iepriekšējā sadarbības periodā īstenoto pasākumu kvalitātes izvērtējumu un ir tiesīga lemt par izglītības iestādes piedāvājuma īstenot konkrētu izglītības programmu konkrētā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186870" w:rsidR="00BB3D96">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Apmācīb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186870" w:rsidR="00C94A50">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186870" w:rsidR="00BB3D96">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Negodīgas </w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t>īstenošanas vietā svītrošanu no izglītības piedāvājumu saraksta, ja:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004241C7" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="67EBBB79" w14:textId="7891DBCC">
+    <w:p w:rsidR="004241C7" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="67EBBB79" w14:textId="7891DBCC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">gada laikā konstatēts, ka atkārtoti netiek ievērots nosacījums uzsākt </w:t>
       </w:r>
       <w:r w:rsidRPr="00186870" w:rsidR="00BB3D96">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Apmācību </w:t>
       </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>grupā</w:t>
       </w:r>
-      <w:r w:rsidR="00A0484C">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A0484C">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870">
+      <w:r w:rsidRPr="003C6A36">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875936" w:rsidR="00A0484C">
-[...34 lines deleted...]
-      <w:r w:rsidRPr="00186870">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00A0484C">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>kurā ir seši vai vai vairāk klienti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C172A" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="398AAF77" w14:textId="7BB3CD1A">
+    <w:p w:rsidR="002C172A" w:rsidRPr="003C6A36" w:rsidP="00E877AD" w14:paraId="398AAF77" w14:textId="7BB3CD1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00186870">
+      <w:r w:rsidRPr="003C6A36">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">pēc </w:t>
       </w:r>
-      <w:r w:rsidR="00CC2CE1">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00CC2CE1">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>izglītības iestādes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870">
+      <w:r w:rsidRPr="003C6A36">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> īstenotās neformālās izglītības programmas valsts valodas apguvei pabeigšanas noslēguma pārbaudījumus</w:t>
       </w:r>
-      <w:r w:rsidR="00526B40">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00526B40" w:rsidR="00526B40">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>VIAA</w:t>
       </w:r>
-      <w:r w:rsidR="00526B40">
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00526B40">
+        <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00CC2CE1" w:rsidR="00CC2CE1">
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pēdējā gada laikā nokārtojuši mazāk kā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00CC2CE1">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC2CE1" w:rsidR="00BF07FB">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00BF07FB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC2CE1">
-[...11 lines deleted...]
-      <w:r w:rsidR="00CC2CE1">
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> % no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00CC2CE1">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>izglītības iestādes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870">
+      <w:r w:rsidRPr="003C6A36">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> apmācīto personu skaita.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002C172A" w:rsidRPr="00186870" w:rsidP="00E877AD" w14:paraId="187A3D21" w14:textId="57643206">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
@@ -17748,128 +17878,147 @@
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>valsts valodas prasmes noslēguma pārbaudes nodrošināšanai</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B04A55" w:rsidRPr="00186870" w:rsidP="00B04A55" w14:paraId="52E88701" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B04A55" w:rsidRPr="00186870" w:rsidP="00B04A55" w14:paraId="3D9018C4" w14:textId="77777777">
+    <w:p w:rsidR="007D543E" w:rsidRPr="007D543E" w:rsidP="007D543E" w14:paraId="64BF8A44" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186870">
+      <w:r w:rsidRPr="007D543E">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Valsts izglītības satura centra</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B04A55" w:rsidRPr="00186870" w:rsidP="00B04A55" w14:paraId="5C12E427" w14:textId="77777777">
+        <w:t>Valsts izglītības attīstības aģentūras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007D543E" w:rsidRPr="007D543E" w:rsidP="007D543E" w14:paraId="232830E4" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00186870">
+      <w:r w:rsidRPr="007D543E">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Vērtēšanas un analītikas departamenta</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B04A55" w:rsidRPr="00186870" w:rsidP="00B04A55" w14:paraId="5BC79AE9" w14:textId="77777777">
+        <w:t>Valsts pārbaudījumu departamenta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007D543E" w:rsidRPr="007D543E" w:rsidP="007D543E" w14:paraId="57E85AAA" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00186870">
+      <w:r w:rsidRPr="007D543E">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Valsts valodas prasmes pārbaudes nodaļai</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B04A55" w:rsidRPr="00186870" w:rsidP="00B04A55" w14:paraId="138EC852" w14:textId="77777777">
+    <w:p w:rsidR="007D543E" w:rsidRPr="007D543E" w:rsidP="007D543E" w14:paraId="07EB22AC" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00186870">
+      <w:r w:rsidRPr="007D543E">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vaļņu iela 2, Rīga, LV–1050 </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B04A55" w:rsidRPr="00186870" w:rsidP="00B04A55" w14:paraId="67A7A5F0" w14:textId="77777777">
+        <w:t>Vaļņu iela 1, Rīga, LV–1050</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007D543E" w:rsidRPr="007D543E" w:rsidP="007D543E" w14:paraId="629DDE13" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00186870">
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="007D543E">
+        <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Oficiālā elektroniskā adrese visc@visc.gov.lv;</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00186870">
+        <w:t>Oficiālā elektroniskā adrese info@viaa.gov.lv;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B04A55" w:rsidRPr="00186870" w:rsidP="007D543E" w14:paraId="67A7A5F0" w14:textId="09DADAC8">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D543E">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>saziņai – anta.lazareva@viaa.gov.lv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00186870" w:rsidR="00B670A7">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B04A55" w:rsidRPr="00186870" w:rsidP="00A25CDD" w14:paraId="7FAE3C47" w14:textId="19AC9311">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00186870">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -17905,58 +18054,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9826" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="6424"/>
       </w:tblGrid>
       <w:tr w14:paraId="1A8880F1" w14:textId="77777777" w:rsidTr="000169B4">
         <w:tblPrEx>
           <w:tblW w:w="9826" w:type="dxa"/>
           <w:tblInd w:w="-5" w:type="dxa"/>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:tblLook w:val="01E0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00B04A55" w:rsidRPr="00186870" w:rsidP="00B04A55" w14:paraId="19D8299D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="819"/>
                 <w:tab w:val="left" w:pos="9350"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00186870">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
@@ -19152,331 +19293,420 @@
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidSect="00555559">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="006D0E69" w14:paraId="20799905" w14:textId="77777777">
+  <w:p w:rsidR="00DC1349" w14:paraId="51096186" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="000C3BF8" w:rsidP="003C6D4A" w14:paraId="7154E535" w14:textId="701B9922">
+  <w:p w:rsidR="00DC1349" w:rsidP="00DC1349" w14:paraId="6976623C" w14:textId="6C4C22BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:caps/>
         <w:noProof/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV" w:eastAsia="x-none"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C05AD4">
+    <w:r>
       <w:rPr>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>KRG_4.2.14.2_</w:t>
+      <w:t>4.2.14.2_</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:bookmarkStart w:id="54" w:name="_GoBack"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>.p</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>_</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>23.</w:t>
+      <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidRPr="00C05AD4">
+    <w:r>
       <w:rPr>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>pielikums</w:t>
+      <w:t xml:space="preserve">.v_ </w:t>
     </w:r>
-    <w:r w:rsidRPr="00C05AD4">
-[...7 lines deleted...]
-    <w:r w:rsidR="00561963">
+    <w:r>
       <w:rPr>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>3</w:t>
-[...31 lines deleted...]
-      <w:t>12.03.2025.</w:t>
+      <w:t>06.03.2026.</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="000C3BF8" w:rsidRPr="00C05AD4" w:rsidP="0003288D" w14:paraId="506B8C4F" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="006D0E69" w14:paraId="0E95F610" w14:textId="77777777">
+  <w:p w:rsidR="00DC1349" w14:paraId="769134D3" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="0">
     <w:p w:rsidR="000C3BF8" w:rsidP="00581993" w14:paraId="516D67E9" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="1">
     <w:p w:rsidR="000C3BF8" w:rsidP="00581993" w14:paraId="20151320" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="2">
     <w:p w:rsidR="000C3BF8" w14:paraId="78C9E33B" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w:rsidR="000C3BF8" w:rsidRPr="00256A1B" w14:paraId="70790097" w14:textId="00FECDB8">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="_Hlk140133001"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk140133001"/>
       <w:r w:rsidRPr="008A3760">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja Apmācība tiek īstenota pēc darba devēja pieprasījuma, to </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8674B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>īsteno katru darbdienu no pulksten 8.00 līdz 22.00</w:t>
       </w:r>
       <w:r w:rsidRPr="008A3760">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="002E7BE2">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>nepārsniedzot astoņas</w:t>
       </w:r>
       <w:r w:rsidRPr="00E11E30" w:rsidR="00E11E30">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00390836" w:rsidR="00E11E30">
+      <w:r w:rsidRPr="003C6A36" w:rsidR="00E11E30">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>mācību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C6A36">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7BE2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>stundas dienā</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="008A3760">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w:rsidR="00864C5E" w:rsidRPr="00087C29" w:rsidP="00864C5E" w14:paraId="14E4CEE6" w14:textId="4E2F324D">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864C5E">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>mācību</w:t>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Persona, kura nav Latvijas pilsonis, Latvijas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864C5E">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nepilsonis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864C5E">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai Eiropas Savienības dalībvalsts, Eiropas Ekonomikas zonas valsts vai Šveices Konfederācijas pilsonis, par valsts valodas prasmes pārbaudi </w:t>
+      </w:r>
+      <w:r w:rsidR="00A90FC0">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864C5E">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>valsts nodev</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90FC0">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864C5E">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864C5E" w:rsidR="00A90FC0">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>maksā</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90FC0">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>jumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864C5E">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="006D0E69" w14:paraId="7F0E57F9" w14:textId="77777777">
+  <w:p w:rsidR="00DC1349" w14:paraId="1DDFCDE2" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="006D0E69" w14:paraId="34A27163" w14:textId="77777777">
+  <w:p w:rsidR="00DC1349" w14:paraId="07961694" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="006D0E69" w14:paraId="5AFC5119" w14:textId="77777777">
+  <w:p w:rsidR="00DC1349" w14:paraId="44F26429" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02A22F31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E31C4872"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -19546,51 +19776,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-23776" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-17656" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04A133B9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="39DE7DD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
@@ -19659,75 +19889,75 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="11520" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="13320" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D617ADF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7CFEA32E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="20"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="840" w:hanging="480"/>
+        <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19781,51 +20011,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="165F708B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C502833C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
@@ -19902,51 +20132,173 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17D90670"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F732F1BC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="34"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1200" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B176688"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="93F21E74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="207"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="207" w:hanging="207"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -20030,51 +20382,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="201E608E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BECC39C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -20143,51 +20495,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="21600" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="24840" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="264F4E9D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F8CEAAA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -20256,51 +20608,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="11520" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="13320" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E4122C0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BDA04686"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -20369,51 +20721,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38F71AC3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3FE6D03A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
@@ -20490,51 +20842,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45B9103A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79D6A728"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -20580,51 +20932,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46001E90"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B7C1B04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="22"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -20698,51 +21050,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="464471A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="825CA4B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="42"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
@@ -20787,51 +21139,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B926431"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1AF8F040"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="16"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -20900,51 +21252,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FF07284"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6DAA70A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="906" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
@@ -21021,51 +21373,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2262" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2688" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="519A5656"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5978E7E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
@@ -21142,51 +21494,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59E740D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0A40888C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="56"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="480"/>
       </w:pPr>
@@ -21264,51 +21616,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66244A9F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9C4203B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -21377,51 +21729,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CDB5056"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B1A850C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="18"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2040" w:hanging="480"/>
@@ -21500,51 +21852,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10200" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="11760" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7253189F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1AF8F040"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="16"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -21613,51 +21965,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="742F08CD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FAD2033E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
@@ -21734,51 +22086,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A18385D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FA08987E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -21847,51 +22199,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2434" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2936" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A5A2B71"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7DA00092"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -21960,51 +22312,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B9A2628"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B48610BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1484" w:hanging="480"/>
       </w:pPr>
@@ -22083,152 +22435,156 @@
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4604" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5324" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="23"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
     <w:footnote w:id="2"/>
   </w:footnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00581993"/>
     <w:rsid w:val="000028B8"/>
     <w:rsid w:val="00002D95"/>
     <w:rsid w:val="000038BB"/>
     <w:rsid w:val="0000436C"/>
+    <w:rsid w:val="0000476D"/>
     <w:rsid w:val="00004F4D"/>
     <w:rsid w:val="00005832"/>
     <w:rsid w:val="00006D2D"/>
     <w:rsid w:val="00007BF5"/>
     <w:rsid w:val="00011836"/>
     <w:rsid w:val="00012961"/>
     <w:rsid w:val="00013028"/>
     <w:rsid w:val="0001416D"/>
     <w:rsid w:val="00014CC5"/>
     <w:rsid w:val="00015C6C"/>
     <w:rsid w:val="000169B4"/>
     <w:rsid w:val="00016F6F"/>
     <w:rsid w:val="0001769D"/>
     <w:rsid w:val="000212AE"/>
     <w:rsid w:val="00021D79"/>
     <w:rsid w:val="00023307"/>
     <w:rsid w:val="00024715"/>
     <w:rsid w:val="00024AB5"/>
     <w:rsid w:val="00025B88"/>
     <w:rsid w:val="00027C8D"/>
     <w:rsid w:val="00027CD6"/>
     <w:rsid w:val="0003102F"/>
     <w:rsid w:val="00031161"/>
     <w:rsid w:val="00031603"/>
     <w:rsid w:val="0003288D"/>
@@ -22258,50 +22614,51 @@
     <w:rsid w:val="0005781D"/>
     <w:rsid w:val="00060952"/>
     <w:rsid w:val="000609CF"/>
     <w:rsid w:val="00061896"/>
     <w:rsid w:val="00064FA1"/>
     <w:rsid w:val="00065AFC"/>
     <w:rsid w:val="00065D19"/>
     <w:rsid w:val="000666C0"/>
     <w:rsid w:val="0006717B"/>
     <w:rsid w:val="00067B58"/>
     <w:rsid w:val="00073CCD"/>
     <w:rsid w:val="00073CF5"/>
     <w:rsid w:val="00073E38"/>
     <w:rsid w:val="00074258"/>
     <w:rsid w:val="0007535B"/>
     <w:rsid w:val="00076520"/>
     <w:rsid w:val="000771A7"/>
     <w:rsid w:val="00077245"/>
     <w:rsid w:val="00083775"/>
     <w:rsid w:val="00083D6C"/>
     <w:rsid w:val="00086BDA"/>
     <w:rsid w:val="00086DB1"/>
     <w:rsid w:val="00087089"/>
     <w:rsid w:val="00087376"/>
     <w:rsid w:val="000876A7"/>
+    <w:rsid w:val="00087C29"/>
     <w:rsid w:val="00091093"/>
     <w:rsid w:val="000923D8"/>
     <w:rsid w:val="000934F6"/>
     <w:rsid w:val="00093AAD"/>
     <w:rsid w:val="00094312"/>
     <w:rsid w:val="00094378"/>
     <w:rsid w:val="0009479E"/>
     <w:rsid w:val="00094D58"/>
     <w:rsid w:val="00095544"/>
     <w:rsid w:val="00095805"/>
     <w:rsid w:val="0009669D"/>
     <w:rsid w:val="00096C0B"/>
     <w:rsid w:val="0009786D"/>
     <w:rsid w:val="00097B93"/>
     <w:rsid w:val="00097C4E"/>
     <w:rsid w:val="000A00B1"/>
     <w:rsid w:val="000A0201"/>
     <w:rsid w:val="000A1183"/>
     <w:rsid w:val="000A2788"/>
     <w:rsid w:val="000A2BB2"/>
     <w:rsid w:val="000A3DC8"/>
     <w:rsid w:val="000A47AE"/>
     <w:rsid w:val="000A53C5"/>
     <w:rsid w:val="000A59F6"/>
     <w:rsid w:val="000A5EC6"/>
@@ -22475,66 +22832,69 @@
     <w:rsid w:val="001D3AB2"/>
     <w:rsid w:val="001D59BD"/>
     <w:rsid w:val="001E010E"/>
     <w:rsid w:val="001E0ED0"/>
     <w:rsid w:val="001E1203"/>
     <w:rsid w:val="001E1826"/>
     <w:rsid w:val="001E3156"/>
     <w:rsid w:val="001E52F0"/>
     <w:rsid w:val="001E66F7"/>
     <w:rsid w:val="001E6A99"/>
     <w:rsid w:val="001F0759"/>
     <w:rsid w:val="001F0810"/>
     <w:rsid w:val="001F2746"/>
     <w:rsid w:val="001F43A5"/>
     <w:rsid w:val="001F43B4"/>
     <w:rsid w:val="001F75CF"/>
     <w:rsid w:val="00202F40"/>
     <w:rsid w:val="00203F8F"/>
     <w:rsid w:val="0020621A"/>
     <w:rsid w:val="0020787A"/>
     <w:rsid w:val="00207E2D"/>
     <w:rsid w:val="00211ACE"/>
     <w:rsid w:val="00212F85"/>
     <w:rsid w:val="00213605"/>
     <w:rsid w:val="00213781"/>
+    <w:rsid w:val="00215CBF"/>
     <w:rsid w:val="00216951"/>
+    <w:rsid w:val="002170EB"/>
     <w:rsid w:val="00221797"/>
     <w:rsid w:val="00221DAC"/>
     <w:rsid w:val="00222518"/>
     <w:rsid w:val="0022298A"/>
     <w:rsid w:val="00224B37"/>
     <w:rsid w:val="00226806"/>
     <w:rsid w:val="002270CD"/>
     <w:rsid w:val="00227293"/>
     <w:rsid w:val="0022781B"/>
     <w:rsid w:val="002319ED"/>
     <w:rsid w:val="0023492B"/>
     <w:rsid w:val="0023538B"/>
     <w:rsid w:val="00235963"/>
     <w:rsid w:val="00235EE2"/>
     <w:rsid w:val="0024120F"/>
+    <w:rsid w:val="002420D0"/>
     <w:rsid w:val="00243185"/>
     <w:rsid w:val="00243479"/>
     <w:rsid w:val="002448B9"/>
     <w:rsid w:val="00250E30"/>
     <w:rsid w:val="00252584"/>
     <w:rsid w:val="00255303"/>
     <w:rsid w:val="00255337"/>
     <w:rsid w:val="002567AB"/>
     <w:rsid w:val="00256A1B"/>
     <w:rsid w:val="00257135"/>
     <w:rsid w:val="00260AA3"/>
     <w:rsid w:val="00261087"/>
     <w:rsid w:val="00262FAB"/>
     <w:rsid w:val="002634D6"/>
     <w:rsid w:val="002655EF"/>
     <w:rsid w:val="002656E1"/>
     <w:rsid w:val="002673AE"/>
     <w:rsid w:val="002673DE"/>
     <w:rsid w:val="00270DB9"/>
     <w:rsid w:val="00271585"/>
     <w:rsid w:val="00272544"/>
     <w:rsid w:val="002727F8"/>
     <w:rsid w:val="0027334A"/>
     <w:rsid w:val="002733B2"/>
     <w:rsid w:val="00273AB6"/>
@@ -22566,50 +22926,51 @@
     <w:rsid w:val="002A2132"/>
     <w:rsid w:val="002B19DE"/>
     <w:rsid w:val="002B36AF"/>
     <w:rsid w:val="002B4ACE"/>
     <w:rsid w:val="002B5A1C"/>
     <w:rsid w:val="002B5D11"/>
     <w:rsid w:val="002B6003"/>
     <w:rsid w:val="002B71B1"/>
     <w:rsid w:val="002B7852"/>
     <w:rsid w:val="002B7934"/>
     <w:rsid w:val="002C172A"/>
     <w:rsid w:val="002C306C"/>
     <w:rsid w:val="002C42CA"/>
     <w:rsid w:val="002C578C"/>
     <w:rsid w:val="002C763D"/>
     <w:rsid w:val="002D1720"/>
     <w:rsid w:val="002D2EA6"/>
     <w:rsid w:val="002D3222"/>
     <w:rsid w:val="002D4667"/>
     <w:rsid w:val="002D476C"/>
     <w:rsid w:val="002D6702"/>
     <w:rsid w:val="002E035F"/>
     <w:rsid w:val="002E0C8B"/>
     <w:rsid w:val="002E3D4B"/>
     <w:rsid w:val="002E519F"/>
+    <w:rsid w:val="002E6E86"/>
     <w:rsid w:val="002E76F4"/>
     <w:rsid w:val="002E7BE2"/>
     <w:rsid w:val="002E7FAB"/>
     <w:rsid w:val="002F0506"/>
     <w:rsid w:val="002F6012"/>
     <w:rsid w:val="002F7BE9"/>
     <w:rsid w:val="0030054C"/>
     <w:rsid w:val="00301ED0"/>
     <w:rsid w:val="0030361B"/>
     <w:rsid w:val="00304A81"/>
     <w:rsid w:val="00305802"/>
     <w:rsid w:val="003079A0"/>
     <w:rsid w:val="00310229"/>
     <w:rsid w:val="003118A1"/>
     <w:rsid w:val="00313C04"/>
     <w:rsid w:val="00314EE2"/>
     <w:rsid w:val="00315484"/>
     <w:rsid w:val="00316F24"/>
     <w:rsid w:val="00317241"/>
     <w:rsid w:val="003213EA"/>
     <w:rsid w:val="003226A6"/>
     <w:rsid w:val="003228AC"/>
     <w:rsid w:val="00322F4F"/>
     <w:rsid w:val="003239A2"/>
     <w:rsid w:val="00326B3B"/>
@@ -22672,50 +23033,51 @@
     <w:rsid w:val="003A0D4B"/>
     <w:rsid w:val="003A1064"/>
     <w:rsid w:val="003A2136"/>
     <w:rsid w:val="003A21BC"/>
     <w:rsid w:val="003A29E2"/>
     <w:rsid w:val="003A3DE0"/>
     <w:rsid w:val="003A4BF1"/>
     <w:rsid w:val="003A4DCA"/>
     <w:rsid w:val="003A5D0A"/>
     <w:rsid w:val="003A692B"/>
     <w:rsid w:val="003B110B"/>
     <w:rsid w:val="003B3783"/>
     <w:rsid w:val="003B37CE"/>
     <w:rsid w:val="003B3CA4"/>
     <w:rsid w:val="003B3F8E"/>
     <w:rsid w:val="003B43CB"/>
     <w:rsid w:val="003B45AC"/>
     <w:rsid w:val="003B708B"/>
     <w:rsid w:val="003B77F2"/>
     <w:rsid w:val="003C0054"/>
     <w:rsid w:val="003C0E17"/>
     <w:rsid w:val="003C0E2E"/>
     <w:rsid w:val="003C100B"/>
     <w:rsid w:val="003C3745"/>
     <w:rsid w:val="003C599F"/>
+    <w:rsid w:val="003C6A36"/>
     <w:rsid w:val="003C6D4A"/>
     <w:rsid w:val="003C717D"/>
     <w:rsid w:val="003D0064"/>
     <w:rsid w:val="003D2FE7"/>
     <w:rsid w:val="003D3F60"/>
     <w:rsid w:val="003D3FDE"/>
     <w:rsid w:val="003D40E5"/>
     <w:rsid w:val="003D42B0"/>
     <w:rsid w:val="003D5404"/>
     <w:rsid w:val="003D5509"/>
     <w:rsid w:val="003D6AA5"/>
     <w:rsid w:val="003D76BA"/>
     <w:rsid w:val="003D7808"/>
     <w:rsid w:val="003D78C0"/>
     <w:rsid w:val="003E093D"/>
     <w:rsid w:val="003E097B"/>
     <w:rsid w:val="003E327C"/>
     <w:rsid w:val="003E32D6"/>
     <w:rsid w:val="003E360C"/>
     <w:rsid w:val="003E38DC"/>
     <w:rsid w:val="003E3D4F"/>
     <w:rsid w:val="003E533E"/>
     <w:rsid w:val="003E5F06"/>
     <w:rsid w:val="003E7DE4"/>
     <w:rsid w:val="003F0575"/>
@@ -22752,77 +23114,79 @@
     <w:rsid w:val="00430436"/>
     <w:rsid w:val="00430F95"/>
     <w:rsid w:val="004316B4"/>
     <w:rsid w:val="0043170A"/>
     <w:rsid w:val="0043190B"/>
     <w:rsid w:val="00431A46"/>
     <w:rsid w:val="00431C18"/>
     <w:rsid w:val="00431E85"/>
     <w:rsid w:val="004338EE"/>
     <w:rsid w:val="00433B7B"/>
     <w:rsid w:val="00433CDF"/>
     <w:rsid w:val="00436E67"/>
     <w:rsid w:val="00436F3F"/>
     <w:rsid w:val="00437757"/>
     <w:rsid w:val="00440DBE"/>
     <w:rsid w:val="00441B5F"/>
     <w:rsid w:val="00441CAA"/>
     <w:rsid w:val="00441ED3"/>
     <w:rsid w:val="00442221"/>
     <w:rsid w:val="0044392C"/>
     <w:rsid w:val="004440C5"/>
     <w:rsid w:val="00445FB6"/>
     <w:rsid w:val="004476C2"/>
     <w:rsid w:val="004500AC"/>
     <w:rsid w:val="004510FC"/>
+    <w:rsid w:val="004518FA"/>
     <w:rsid w:val="00452648"/>
     <w:rsid w:val="00453544"/>
     <w:rsid w:val="00453D38"/>
     <w:rsid w:val="00454280"/>
     <w:rsid w:val="00454662"/>
     <w:rsid w:val="00454E4D"/>
     <w:rsid w:val="00455E67"/>
     <w:rsid w:val="00456616"/>
     <w:rsid w:val="00457A16"/>
     <w:rsid w:val="00457DD4"/>
     <w:rsid w:val="00461D27"/>
     <w:rsid w:val="004629CF"/>
     <w:rsid w:val="00462FD9"/>
     <w:rsid w:val="00463872"/>
     <w:rsid w:val="00463C5E"/>
     <w:rsid w:val="00464188"/>
     <w:rsid w:val="004661D0"/>
     <w:rsid w:val="00466B62"/>
     <w:rsid w:val="0046724F"/>
     <w:rsid w:val="004707CD"/>
     <w:rsid w:val="00472EC5"/>
     <w:rsid w:val="0047390E"/>
     <w:rsid w:val="00473C7C"/>
     <w:rsid w:val="00473D8E"/>
     <w:rsid w:val="004744D3"/>
     <w:rsid w:val="00474C25"/>
     <w:rsid w:val="00475171"/>
+    <w:rsid w:val="004753E2"/>
     <w:rsid w:val="00475EA0"/>
     <w:rsid w:val="00477782"/>
     <w:rsid w:val="00480811"/>
     <w:rsid w:val="00481FB2"/>
     <w:rsid w:val="00483846"/>
     <w:rsid w:val="0048579D"/>
     <w:rsid w:val="00485935"/>
     <w:rsid w:val="00485FC2"/>
     <w:rsid w:val="00487472"/>
     <w:rsid w:val="00487541"/>
     <w:rsid w:val="00487784"/>
     <w:rsid w:val="00490123"/>
     <w:rsid w:val="00490139"/>
     <w:rsid w:val="0049053C"/>
     <w:rsid w:val="0049058C"/>
     <w:rsid w:val="00490604"/>
     <w:rsid w:val="00491A58"/>
     <w:rsid w:val="0049284B"/>
     <w:rsid w:val="00493787"/>
     <w:rsid w:val="004961FE"/>
     <w:rsid w:val="0049654F"/>
     <w:rsid w:val="00496C9B"/>
     <w:rsid w:val="00497217"/>
     <w:rsid w:val="004979FD"/>
     <w:rsid w:val="004A1A90"/>
@@ -22834,50 +23198,51 @@
     <w:rsid w:val="004B0BF6"/>
     <w:rsid w:val="004B1943"/>
     <w:rsid w:val="004B3B5E"/>
     <w:rsid w:val="004B485A"/>
     <w:rsid w:val="004B509B"/>
     <w:rsid w:val="004B65A5"/>
     <w:rsid w:val="004C0413"/>
     <w:rsid w:val="004C0525"/>
     <w:rsid w:val="004C2CD5"/>
     <w:rsid w:val="004C43DB"/>
     <w:rsid w:val="004C5C6A"/>
     <w:rsid w:val="004C6BED"/>
     <w:rsid w:val="004C7DA5"/>
     <w:rsid w:val="004C7E3A"/>
     <w:rsid w:val="004D09A2"/>
     <w:rsid w:val="004D0E83"/>
     <w:rsid w:val="004D38A0"/>
     <w:rsid w:val="004D4F3D"/>
     <w:rsid w:val="004D54E0"/>
     <w:rsid w:val="004D5868"/>
     <w:rsid w:val="004D5AD9"/>
     <w:rsid w:val="004D60B4"/>
     <w:rsid w:val="004D64FC"/>
     <w:rsid w:val="004E0344"/>
     <w:rsid w:val="004E08DD"/>
+    <w:rsid w:val="004E494F"/>
     <w:rsid w:val="004E4EB1"/>
     <w:rsid w:val="004E5331"/>
     <w:rsid w:val="004E5462"/>
     <w:rsid w:val="004F00B1"/>
     <w:rsid w:val="004F16B5"/>
     <w:rsid w:val="004F17B0"/>
     <w:rsid w:val="004F1E13"/>
     <w:rsid w:val="004F21C6"/>
     <w:rsid w:val="004F2674"/>
     <w:rsid w:val="004F2C08"/>
     <w:rsid w:val="004F3F96"/>
     <w:rsid w:val="004F55C0"/>
     <w:rsid w:val="004F651F"/>
     <w:rsid w:val="004F661B"/>
     <w:rsid w:val="004F6858"/>
     <w:rsid w:val="00500038"/>
     <w:rsid w:val="0050048F"/>
     <w:rsid w:val="00501759"/>
     <w:rsid w:val="0050360F"/>
     <w:rsid w:val="005047B6"/>
     <w:rsid w:val="00506C54"/>
     <w:rsid w:val="00507028"/>
     <w:rsid w:val="00512757"/>
     <w:rsid w:val="00513B8E"/>
     <w:rsid w:val="00514D6E"/>
@@ -22989,97 +23354,101 @@
     <w:rsid w:val="005E1C70"/>
     <w:rsid w:val="005E4BFE"/>
     <w:rsid w:val="005E551F"/>
     <w:rsid w:val="005E573B"/>
     <w:rsid w:val="005E728C"/>
     <w:rsid w:val="005E7412"/>
     <w:rsid w:val="005E77A6"/>
     <w:rsid w:val="005E7B77"/>
     <w:rsid w:val="005F108D"/>
     <w:rsid w:val="005F45EC"/>
     <w:rsid w:val="005F488E"/>
     <w:rsid w:val="005F4FDF"/>
     <w:rsid w:val="005F567C"/>
     <w:rsid w:val="005F588A"/>
     <w:rsid w:val="005F5E08"/>
     <w:rsid w:val="005F7767"/>
     <w:rsid w:val="006009D9"/>
     <w:rsid w:val="00602544"/>
     <w:rsid w:val="0060290D"/>
     <w:rsid w:val="006046D4"/>
     <w:rsid w:val="00604716"/>
     <w:rsid w:val="00604DA0"/>
     <w:rsid w:val="00604EC9"/>
     <w:rsid w:val="00604F2C"/>
     <w:rsid w:val="00605D8C"/>
+    <w:rsid w:val="00606DB9"/>
     <w:rsid w:val="00606F4B"/>
     <w:rsid w:val="006075D6"/>
     <w:rsid w:val="00610AB6"/>
     <w:rsid w:val="006147A8"/>
     <w:rsid w:val="00614BF0"/>
     <w:rsid w:val="0061557F"/>
     <w:rsid w:val="00615E63"/>
     <w:rsid w:val="006165AE"/>
     <w:rsid w:val="00617B94"/>
     <w:rsid w:val="0062008C"/>
     <w:rsid w:val="006224E2"/>
     <w:rsid w:val="00624EFF"/>
     <w:rsid w:val="00632204"/>
     <w:rsid w:val="00632F4F"/>
     <w:rsid w:val="00637A08"/>
     <w:rsid w:val="00640E72"/>
     <w:rsid w:val="006417B4"/>
     <w:rsid w:val="00641CBB"/>
     <w:rsid w:val="00642ADE"/>
     <w:rsid w:val="0064306F"/>
     <w:rsid w:val="00644E4F"/>
     <w:rsid w:val="00645FBA"/>
+    <w:rsid w:val="006465E0"/>
     <w:rsid w:val="00646E5E"/>
     <w:rsid w:val="006478EE"/>
     <w:rsid w:val="006502AA"/>
     <w:rsid w:val="00651044"/>
     <w:rsid w:val="006524F5"/>
     <w:rsid w:val="00652CA2"/>
     <w:rsid w:val="0065505F"/>
     <w:rsid w:val="00656A4D"/>
     <w:rsid w:val="00660D99"/>
     <w:rsid w:val="006618A4"/>
     <w:rsid w:val="00662605"/>
+    <w:rsid w:val="00663A0B"/>
     <w:rsid w:val="00666338"/>
     <w:rsid w:val="006665F9"/>
     <w:rsid w:val="00671EBE"/>
     <w:rsid w:val="006722A9"/>
     <w:rsid w:val="00672D6A"/>
     <w:rsid w:val="00674EE9"/>
     <w:rsid w:val="00680895"/>
     <w:rsid w:val="00683407"/>
     <w:rsid w:val="0068461C"/>
     <w:rsid w:val="006850FC"/>
     <w:rsid w:val="00685427"/>
     <w:rsid w:val="00691677"/>
     <w:rsid w:val="006917E3"/>
     <w:rsid w:val="0069285C"/>
+    <w:rsid w:val="00693A70"/>
     <w:rsid w:val="00694086"/>
     <w:rsid w:val="0069462F"/>
     <w:rsid w:val="00694CDC"/>
     <w:rsid w:val="00696EE3"/>
     <w:rsid w:val="00697163"/>
     <w:rsid w:val="00697900"/>
     <w:rsid w:val="006A2003"/>
     <w:rsid w:val="006A5A8B"/>
     <w:rsid w:val="006A6A37"/>
     <w:rsid w:val="006A6AB7"/>
     <w:rsid w:val="006B07C3"/>
     <w:rsid w:val="006B2903"/>
     <w:rsid w:val="006B2D16"/>
     <w:rsid w:val="006B4C53"/>
     <w:rsid w:val="006B59D1"/>
     <w:rsid w:val="006C120E"/>
     <w:rsid w:val="006C46AB"/>
     <w:rsid w:val="006C50B4"/>
     <w:rsid w:val="006D0E69"/>
     <w:rsid w:val="006D1722"/>
     <w:rsid w:val="006D2B5A"/>
     <w:rsid w:val="006D4844"/>
     <w:rsid w:val="006E0308"/>
     <w:rsid w:val="006E1533"/>
     <w:rsid w:val="006E1E17"/>
@@ -23087,137 +23456,143 @@
     <w:rsid w:val="006E7A53"/>
     <w:rsid w:val="006E7CD2"/>
     <w:rsid w:val="006E7D0B"/>
     <w:rsid w:val="006F0A92"/>
     <w:rsid w:val="006F2538"/>
     <w:rsid w:val="006F6A02"/>
     <w:rsid w:val="006F6F3C"/>
     <w:rsid w:val="006F70C4"/>
     <w:rsid w:val="006F7AF8"/>
     <w:rsid w:val="00700FDE"/>
     <w:rsid w:val="00701CF8"/>
     <w:rsid w:val="007028C9"/>
     <w:rsid w:val="007029BB"/>
     <w:rsid w:val="00703583"/>
     <w:rsid w:val="0070449F"/>
     <w:rsid w:val="007062E9"/>
     <w:rsid w:val="00711486"/>
     <w:rsid w:val="007124F3"/>
     <w:rsid w:val="0071276F"/>
     <w:rsid w:val="00712798"/>
     <w:rsid w:val="00713A79"/>
     <w:rsid w:val="00715DB6"/>
     <w:rsid w:val="007165B5"/>
     <w:rsid w:val="00716F4F"/>
     <w:rsid w:val="00720BED"/>
+    <w:rsid w:val="00721C64"/>
     <w:rsid w:val="007232DE"/>
     <w:rsid w:val="007233E6"/>
     <w:rsid w:val="007235FB"/>
     <w:rsid w:val="007242F6"/>
     <w:rsid w:val="007269EC"/>
     <w:rsid w:val="00730213"/>
     <w:rsid w:val="0073069D"/>
     <w:rsid w:val="00730771"/>
     <w:rsid w:val="00732E5C"/>
     <w:rsid w:val="00733500"/>
     <w:rsid w:val="007356BC"/>
     <w:rsid w:val="00735C07"/>
     <w:rsid w:val="00735C1E"/>
     <w:rsid w:val="007371FD"/>
     <w:rsid w:val="007379B0"/>
     <w:rsid w:val="00737CFA"/>
     <w:rsid w:val="007400ED"/>
     <w:rsid w:val="007402E7"/>
     <w:rsid w:val="007411C6"/>
     <w:rsid w:val="00741F29"/>
     <w:rsid w:val="00742715"/>
     <w:rsid w:val="007438E0"/>
     <w:rsid w:val="00744380"/>
     <w:rsid w:val="00744DE2"/>
     <w:rsid w:val="00744FA8"/>
     <w:rsid w:val="007452B2"/>
     <w:rsid w:val="00745CA8"/>
+    <w:rsid w:val="007461C4"/>
     <w:rsid w:val="007464FA"/>
     <w:rsid w:val="00751EB6"/>
     <w:rsid w:val="00753CF4"/>
     <w:rsid w:val="00754472"/>
     <w:rsid w:val="00754914"/>
     <w:rsid w:val="00755569"/>
     <w:rsid w:val="00755920"/>
     <w:rsid w:val="0076142E"/>
     <w:rsid w:val="0076238E"/>
     <w:rsid w:val="00762CF4"/>
     <w:rsid w:val="00762D96"/>
     <w:rsid w:val="0076342A"/>
     <w:rsid w:val="00763C10"/>
     <w:rsid w:val="00764AB1"/>
     <w:rsid w:val="00766DF9"/>
     <w:rsid w:val="007673FB"/>
     <w:rsid w:val="007711D9"/>
     <w:rsid w:val="00772E4B"/>
     <w:rsid w:val="007738BD"/>
     <w:rsid w:val="00781B42"/>
     <w:rsid w:val="007823DD"/>
     <w:rsid w:val="0078255E"/>
     <w:rsid w:val="00784985"/>
     <w:rsid w:val="0078558D"/>
     <w:rsid w:val="00787518"/>
     <w:rsid w:val="0079169C"/>
     <w:rsid w:val="00792E5B"/>
     <w:rsid w:val="00793F53"/>
     <w:rsid w:val="007944E8"/>
     <w:rsid w:val="007955A5"/>
     <w:rsid w:val="007969C9"/>
+    <w:rsid w:val="007A0B5F"/>
     <w:rsid w:val="007A0B69"/>
     <w:rsid w:val="007A0E0D"/>
     <w:rsid w:val="007A4258"/>
     <w:rsid w:val="007A4606"/>
     <w:rsid w:val="007A5852"/>
     <w:rsid w:val="007A65EF"/>
     <w:rsid w:val="007A6F9D"/>
     <w:rsid w:val="007A7EA0"/>
     <w:rsid w:val="007B1080"/>
     <w:rsid w:val="007B2B66"/>
     <w:rsid w:val="007B2BB9"/>
     <w:rsid w:val="007B359E"/>
+    <w:rsid w:val="007B4D4D"/>
     <w:rsid w:val="007B51A5"/>
     <w:rsid w:val="007B530D"/>
     <w:rsid w:val="007B54BE"/>
     <w:rsid w:val="007C0EB3"/>
     <w:rsid w:val="007C11E5"/>
     <w:rsid w:val="007C14CA"/>
     <w:rsid w:val="007C3175"/>
     <w:rsid w:val="007C585E"/>
     <w:rsid w:val="007C6A17"/>
+    <w:rsid w:val="007C7005"/>
     <w:rsid w:val="007C72B4"/>
     <w:rsid w:val="007C78FD"/>
     <w:rsid w:val="007C7CF3"/>
     <w:rsid w:val="007D1033"/>
     <w:rsid w:val="007D1106"/>
     <w:rsid w:val="007D2890"/>
     <w:rsid w:val="007D3439"/>
     <w:rsid w:val="007D4A2E"/>
+    <w:rsid w:val="007D543E"/>
     <w:rsid w:val="007D54E3"/>
     <w:rsid w:val="007E06E4"/>
     <w:rsid w:val="007E16D8"/>
     <w:rsid w:val="007E20DA"/>
     <w:rsid w:val="007E22C8"/>
     <w:rsid w:val="007E3862"/>
     <w:rsid w:val="007E43E8"/>
     <w:rsid w:val="007E4859"/>
     <w:rsid w:val="007E4ED6"/>
     <w:rsid w:val="007E76D1"/>
     <w:rsid w:val="007F0EA7"/>
     <w:rsid w:val="007F27F2"/>
     <w:rsid w:val="007F2A13"/>
     <w:rsid w:val="007F2F7F"/>
     <w:rsid w:val="007F326D"/>
     <w:rsid w:val="007F3624"/>
     <w:rsid w:val="007F4B8A"/>
     <w:rsid w:val="007F6CAB"/>
     <w:rsid w:val="007F77AB"/>
     <w:rsid w:val="007F7B17"/>
     <w:rsid w:val="007F7ED2"/>
     <w:rsid w:val="008006E5"/>
     <w:rsid w:val="008009BB"/>
     <w:rsid w:val="008012A3"/>
     <w:rsid w:val="00802757"/>
@@ -23254,50 +23629,51 @@
     <w:rsid w:val="00826D95"/>
     <w:rsid w:val="00827678"/>
     <w:rsid w:val="00831500"/>
     <w:rsid w:val="00831A60"/>
     <w:rsid w:val="00835383"/>
     <w:rsid w:val="0083648D"/>
     <w:rsid w:val="008426DA"/>
     <w:rsid w:val="00842DCF"/>
     <w:rsid w:val="008430AB"/>
     <w:rsid w:val="00843ABF"/>
     <w:rsid w:val="0084755C"/>
     <w:rsid w:val="00851EED"/>
     <w:rsid w:val="00851EFB"/>
     <w:rsid w:val="00852FE4"/>
     <w:rsid w:val="00853228"/>
     <w:rsid w:val="00853EF4"/>
     <w:rsid w:val="008551F9"/>
     <w:rsid w:val="008555E5"/>
     <w:rsid w:val="008579D3"/>
     <w:rsid w:val="00857CF1"/>
     <w:rsid w:val="0086051F"/>
     <w:rsid w:val="008616E2"/>
     <w:rsid w:val="00861AF9"/>
     <w:rsid w:val="00862945"/>
     <w:rsid w:val="00862EEA"/>
+    <w:rsid w:val="00864C5E"/>
     <w:rsid w:val="00864D67"/>
     <w:rsid w:val="00866D8B"/>
     <w:rsid w:val="00866FB4"/>
     <w:rsid w:val="00871B51"/>
     <w:rsid w:val="00871C5C"/>
     <w:rsid w:val="0087255B"/>
     <w:rsid w:val="00872936"/>
     <w:rsid w:val="0087481C"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876C5C"/>
     <w:rsid w:val="008773F0"/>
     <w:rsid w:val="00881B20"/>
     <w:rsid w:val="00882503"/>
     <w:rsid w:val="00884E6F"/>
     <w:rsid w:val="008863CF"/>
     <w:rsid w:val="00886619"/>
     <w:rsid w:val="00886F77"/>
     <w:rsid w:val="008904CB"/>
     <w:rsid w:val="00890873"/>
     <w:rsid w:val="008909AD"/>
     <w:rsid w:val="00894463"/>
     <w:rsid w:val="00897065"/>
     <w:rsid w:val="008A135A"/>
     <w:rsid w:val="008A163B"/>
     <w:rsid w:val="008A18C3"/>
@@ -23354,97 +23730,99 @@
     <w:rsid w:val="008F4500"/>
     <w:rsid w:val="008F65B6"/>
     <w:rsid w:val="008F6726"/>
     <w:rsid w:val="008F6EB6"/>
     <w:rsid w:val="00900370"/>
     <w:rsid w:val="00900ED9"/>
     <w:rsid w:val="00902E78"/>
     <w:rsid w:val="009035C3"/>
     <w:rsid w:val="00906025"/>
     <w:rsid w:val="009064F5"/>
     <w:rsid w:val="00907625"/>
     <w:rsid w:val="009076CF"/>
     <w:rsid w:val="00907A46"/>
     <w:rsid w:val="00910E76"/>
     <w:rsid w:val="0091191F"/>
     <w:rsid w:val="00912F66"/>
     <w:rsid w:val="00913180"/>
     <w:rsid w:val="009132CD"/>
     <w:rsid w:val="00913E69"/>
     <w:rsid w:val="009201EB"/>
     <w:rsid w:val="009216D9"/>
     <w:rsid w:val="00922325"/>
     <w:rsid w:val="009233FE"/>
     <w:rsid w:val="00924D0D"/>
     <w:rsid w:val="009257A6"/>
+    <w:rsid w:val="00926665"/>
     <w:rsid w:val="00926F03"/>
     <w:rsid w:val="009273FF"/>
     <w:rsid w:val="00930892"/>
     <w:rsid w:val="00931D26"/>
     <w:rsid w:val="00931D72"/>
     <w:rsid w:val="00933040"/>
     <w:rsid w:val="00933850"/>
     <w:rsid w:val="00933D30"/>
     <w:rsid w:val="0093435A"/>
     <w:rsid w:val="00936333"/>
     <w:rsid w:val="00940583"/>
     <w:rsid w:val="009418ED"/>
     <w:rsid w:val="00941DC3"/>
     <w:rsid w:val="00945B54"/>
     <w:rsid w:val="00947496"/>
     <w:rsid w:val="00950897"/>
     <w:rsid w:val="00953BDC"/>
     <w:rsid w:val="00960410"/>
     <w:rsid w:val="0096067A"/>
     <w:rsid w:val="00961438"/>
     <w:rsid w:val="009621B7"/>
     <w:rsid w:val="00962F44"/>
     <w:rsid w:val="009638C4"/>
     <w:rsid w:val="00963D69"/>
     <w:rsid w:val="0096405B"/>
     <w:rsid w:val="00965E0D"/>
     <w:rsid w:val="00965E5D"/>
     <w:rsid w:val="009666A5"/>
     <w:rsid w:val="00966A32"/>
     <w:rsid w:val="00967426"/>
     <w:rsid w:val="00967D4B"/>
     <w:rsid w:val="00967D66"/>
     <w:rsid w:val="00967FFC"/>
     <w:rsid w:val="00971014"/>
     <w:rsid w:val="009719CD"/>
     <w:rsid w:val="0097343D"/>
     <w:rsid w:val="009745E2"/>
     <w:rsid w:val="00976B0A"/>
     <w:rsid w:val="00980B07"/>
     <w:rsid w:val="00982793"/>
     <w:rsid w:val="009842AE"/>
     <w:rsid w:val="009849C3"/>
     <w:rsid w:val="00985DDF"/>
     <w:rsid w:val="00986714"/>
     <w:rsid w:val="00987A39"/>
     <w:rsid w:val="00991D7C"/>
     <w:rsid w:val="00992CFE"/>
+    <w:rsid w:val="009948E7"/>
     <w:rsid w:val="00995A2C"/>
     <w:rsid w:val="00995D67"/>
     <w:rsid w:val="009963BA"/>
     <w:rsid w:val="0099715E"/>
     <w:rsid w:val="00997AF0"/>
     <w:rsid w:val="009A2955"/>
     <w:rsid w:val="009A37F4"/>
     <w:rsid w:val="009A56BE"/>
     <w:rsid w:val="009A5881"/>
     <w:rsid w:val="009A6A1C"/>
     <w:rsid w:val="009A6BFF"/>
     <w:rsid w:val="009B0691"/>
     <w:rsid w:val="009B10B1"/>
     <w:rsid w:val="009B3202"/>
     <w:rsid w:val="009B33FC"/>
     <w:rsid w:val="009B3875"/>
     <w:rsid w:val="009B3DB4"/>
     <w:rsid w:val="009B6B79"/>
     <w:rsid w:val="009C1A2D"/>
     <w:rsid w:val="009C1EB8"/>
     <w:rsid w:val="009C48B0"/>
     <w:rsid w:val="009C5EA8"/>
     <w:rsid w:val="009C70D7"/>
     <w:rsid w:val="009C7E6E"/>
     <w:rsid w:val="009D0F5D"/>
@@ -23525,167 +23903,171 @@
     <w:rsid w:val="00A63795"/>
     <w:rsid w:val="00A63E37"/>
     <w:rsid w:val="00A64197"/>
     <w:rsid w:val="00A6434C"/>
     <w:rsid w:val="00A65B35"/>
     <w:rsid w:val="00A6746F"/>
     <w:rsid w:val="00A70E44"/>
     <w:rsid w:val="00A725F7"/>
     <w:rsid w:val="00A752FE"/>
     <w:rsid w:val="00A762A3"/>
     <w:rsid w:val="00A76B77"/>
     <w:rsid w:val="00A76CB7"/>
     <w:rsid w:val="00A7736A"/>
     <w:rsid w:val="00A776D2"/>
     <w:rsid w:val="00A80E8F"/>
     <w:rsid w:val="00A815B4"/>
     <w:rsid w:val="00A8178C"/>
     <w:rsid w:val="00A83207"/>
     <w:rsid w:val="00A83403"/>
     <w:rsid w:val="00A83D02"/>
     <w:rsid w:val="00A842B4"/>
     <w:rsid w:val="00A84C98"/>
     <w:rsid w:val="00A85257"/>
     <w:rsid w:val="00A87524"/>
     <w:rsid w:val="00A9065C"/>
+    <w:rsid w:val="00A90FC0"/>
     <w:rsid w:val="00A91001"/>
     <w:rsid w:val="00A92BAF"/>
     <w:rsid w:val="00A93327"/>
     <w:rsid w:val="00A93EA9"/>
     <w:rsid w:val="00A94237"/>
     <w:rsid w:val="00A9439C"/>
     <w:rsid w:val="00A94AD8"/>
     <w:rsid w:val="00A9636C"/>
     <w:rsid w:val="00A9684F"/>
     <w:rsid w:val="00A968CB"/>
     <w:rsid w:val="00A96B14"/>
     <w:rsid w:val="00A9760C"/>
     <w:rsid w:val="00A97868"/>
     <w:rsid w:val="00AA0406"/>
     <w:rsid w:val="00AA0657"/>
     <w:rsid w:val="00AA0DD2"/>
     <w:rsid w:val="00AA2CD9"/>
     <w:rsid w:val="00AB10F1"/>
     <w:rsid w:val="00AB1B15"/>
     <w:rsid w:val="00AB580F"/>
     <w:rsid w:val="00AB5B5F"/>
     <w:rsid w:val="00AB5C68"/>
     <w:rsid w:val="00AB6C63"/>
     <w:rsid w:val="00AB79DA"/>
     <w:rsid w:val="00AC1401"/>
     <w:rsid w:val="00AC1BB1"/>
     <w:rsid w:val="00AC3730"/>
     <w:rsid w:val="00AC3C14"/>
+    <w:rsid w:val="00AC49CB"/>
     <w:rsid w:val="00AC6C1C"/>
     <w:rsid w:val="00AC6DC3"/>
     <w:rsid w:val="00AC7E09"/>
     <w:rsid w:val="00AD15AE"/>
     <w:rsid w:val="00AD233D"/>
     <w:rsid w:val="00AD2E7F"/>
     <w:rsid w:val="00AD37D6"/>
     <w:rsid w:val="00AD48CB"/>
     <w:rsid w:val="00AD5262"/>
     <w:rsid w:val="00AD7C68"/>
     <w:rsid w:val="00AE068B"/>
     <w:rsid w:val="00AE0A87"/>
     <w:rsid w:val="00AE397C"/>
     <w:rsid w:val="00AE5D4C"/>
     <w:rsid w:val="00AE5E46"/>
     <w:rsid w:val="00AE6614"/>
     <w:rsid w:val="00AE78FF"/>
     <w:rsid w:val="00AE7ADD"/>
     <w:rsid w:val="00AF00C5"/>
     <w:rsid w:val="00AF10CD"/>
     <w:rsid w:val="00AF231C"/>
     <w:rsid w:val="00AF45F7"/>
     <w:rsid w:val="00AF5745"/>
     <w:rsid w:val="00AF6D8E"/>
     <w:rsid w:val="00AF746E"/>
     <w:rsid w:val="00B00799"/>
     <w:rsid w:val="00B00F56"/>
     <w:rsid w:val="00B01FF1"/>
     <w:rsid w:val="00B023EC"/>
     <w:rsid w:val="00B030A8"/>
     <w:rsid w:val="00B04A55"/>
     <w:rsid w:val="00B0709B"/>
     <w:rsid w:val="00B075DF"/>
     <w:rsid w:val="00B1183C"/>
     <w:rsid w:val="00B1292B"/>
     <w:rsid w:val="00B129B7"/>
     <w:rsid w:val="00B13D4B"/>
     <w:rsid w:val="00B140AC"/>
     <w:rsid w:val="00B164DF"/>
+    <w:rsid w:val="00B17B29"/>
     <w:rsid w:val="00B17C3D"/>
     <w:rsid w:val="00B206A8"/>
     <w:rsid w:val="00B2118F"/>
     <w:rsid w:val="00B22448"/>
     <w:rsid w:val="00B22EA8"/>
     <w:rsid w:val="00B23B95"/>
     <w:rsid w:val="00B24315"/>
     <w:rsid w:val="00B24FC1"/>
     <w:rsid w:val="00B255EE"/>
     <w:rsid w:val="00B25A99"/>
     <w:rsid w:val="00B25C85"/>
     <w:rsid w:val="00B25E16"/>
     <w:rsid w:val="00B277FC"/>
     <w:rsid w:val="00B27A17"/>
     <w:rsid w:val="00B30ACD"/>
     <w:rsid w:val="00B31369"/>
     <w:rsid w:val="00B31E06"/>
     <w:rsid w:val="00B3209C"/>
     <w:rsid w:val="00B3251A"/>
     <w:rsid w:val="00B33A5F"/>
     <w:rsid w:val="00B3596C"/>
     <w:rsid w:val="00B35E71"/>
     <w:rsid w:val="00B36D4F"/>
     <w:rsid w:val="00B372E4"/>
     <w:rsid w:val="00B37E74"/>
     <w:rsid w:val="00B37FA4"/>
     <w:rsid w:val="00B4099C"/>
     <w:rsid w:val="00B41395"/>
     <w:rsid w:val="00B41851"/>
     <w:rsid w:val="00B41F0A"/>
     <w:rsid w:val="00B42655"/>
     <w:rsid w:val="00B43657"/>
     <w:rsid w:val="00B43F16"/>
     <w:rsid w:val="00B441D7"/>
     <w:rsid w:val="00B501C7"/>
     <w:rsid w:val="00B50BA2"/>
     <w:rsid w:val="00B51BD4"/>
     <w:rsid w:val="00B52295"/>
     <w:rsid w:val="00B53293"/>
     <w:rsid w:val="00B53F7A"/>
     <w:rsid w:val="00B56707"/>
     <w:rsid w:val="00B60C34"/>
     <w:rsid w:val="00B62E78"/>
     <w:rsid w:val="00B6407E"/>
     <w:rsid w:val="00B64143"/>
     <w:rsid w:val="00B64B83"/>
     <w:rsid w:val="00B64D07"/>
     <w:rsid w:val="00B64E1B"/>
     <w:rsid w:val="00B665F7"/>
     <w:rsid w:val="00B668F5"/>
+    <w:rsid w:val="00B670A7"/>
     <w:rsid w:val="00B752E1"/>
     <w:rsid w:val="00B77949"/>
     <w:rsid w:val="00B803BB"/>
     <w:rsid w:val="00B807BB"/>
     <w:rsid w:val="00B818B3"/>
     <w:rsid w:val="00B8196C"/>
     <w:rsid w:val="00B81BC7"/>
     <w:rsid w:val="00B83733"/>
     <w:rsid w:val="00B83A23"/>
     <w:rsid w:val="00B843D5"/>
     <w:rsid w:val="00B84691"/>
     <w:rsid w:val="00B84EC9"/>
     <w:rsid w:val="00B86D50"/>
     <w:rsid w:val="00B91B3E"/>
     <w:rsid w:val="00B936BA"/>
     <w:rsid w:val="00B942E4"/>
     <w:rsid w:val="00B94459"/>
     <w:rsid w:val="00B94E7D"/>
     <w:rsid w:val="00B95924"/>
     <w:rsid w:val="00B969ED"/>
     <w:rsid w:val="00B97CD1"/>
     <w:rsid w:val="00BA0002"/>
     <w:rsid w:val="00BA034C"/>
     <w:rsid w:val="00BA1EE7"/>
     <w:rsid w:val="00BA2B69"/>
@@ -23697,50 +24079,51 @@
     <w:rsid w:val="00BA6FD0"/>
     <w:rsid w:val="00BA75DE"/>
     <w:rsid w:val="00BA78D2"/>
     <w:rsid w:val="00BB0A9C"/>
     <w:rsid w:val="00BB11C0"/>
     <w:rsid w:val="00BB1715"/>
     <w:rsid w:val="00BB28CB"/>
     <w:rsid w:val="00BB2EDC"/>
     <w:rsid w:val="00BB2EED"/>
     <w:rsid w:val="00BB3D07"/>
     <w:rsid w:val="00BB3D96"/>
     <w:rsid w:val="00BB5B04"/>
     <w:rsid w:val="00BB6A78"/>
     <w:rsid w:val="00BB76E1"/>
     <w:rsid w:val="00BC0045"/>
     <w:rsid w:val="00BC1823"/>
     <w:rsid w:val="00BC228F"/>
     <w:rsid w:val="00BC2ACB"/>
     <w:rsid w:val="00BC2AED"/>
     <w:rsid w:val="00BC2E7D"/>
     <w:rsid w:val="00BC30A7"/>
     <w:rsid w:val="00BC4A85"/>
     <w:rsid w:val="00BC4B87"/>
     <w:rsid w:val="00BC4F7D"/>
     <w:rsid w:val="00BC5449"/>
+    <w:rsid w:val="00BC6B24"/>
     <w:rsid w:val="00BD0C1C"/>
     <w:rsid w:val="00BD197F"/>
     <w:rsid w:val="00BD25AB"/>
     <w:rsid w:val="00BD4AF4"/>
     <w:rsid w:val="00BD55B9"/>
     <w:rsid w:val="00BD6E37"/>
     <w:rsid w:val="00BD78C2"/>
     <w:rsid w:val="00BE271E"/>
     <w:rsid w:val="00BE30E8"/>
     <w:rsid w:val="00BE6F77"/>
     <w:rsid w:val="00BE7AC2"/>
     <w:rsid w:val="00BF0557"/>
     <w:rsid w:val="00BF07FB"/>
     <w:rsid w:val="00BF15ED"/>
     <w:rsid w:val="00BF185F"/>
     <w:rsid w:val="00BF292A"/>
     <w:rsid w:val="00BF3CB7"/>
     <w:rsid w:val="00BF56EA"/>
     <w:rsid w:val="00BF6A59"/>
     <w:rsid w:val="00BF75C9"/>
     <w:rsid w:val="00C0054B"/>
     <w:rsid w:val="00C020E1"/>
     <w:rsid w:val="00C03F47"/>
     <w:rsid w:val="00C0444D"/>
     <w:rsid w:val="00C05AD4"/>
@@ -23821,50 +24204,51 @@
     <w:rsid w:val="00C84B3C"/>
     <w:rsid w:val="00C862D9"/>
     <w:rsid w:val="00C914CB"/>
     <w:rsid w:val="00C91991"/>
     <w:rsid w:val="00C929CB"/>
     <w:rsid w:val="00C92F5F"/>
     <w:rsid w:val="00C9485B"/>
     <w:rsid w:val="00C94983"/>
     <w:rsid w:val="00C94A50"/>
     <w:rsid w:val="00C95279"/>
     <w:rsid w:val="00C9582F"/>
     <w:rsid w:val="00C96E12"/>
     <w:rsid w:val="00C96E36"/>
     <w:rsid w:val="00C96F6C"/>
     <w:rsid w:val="00C97D7C"/>
     <w:rsid w:val="00CA14C0"/>
     <w:rsid w:val="00CA1506"/>
     <w:rsid w:val="00CA34E7"/>
     <w:rsid w:val="00CA44C3"/>
     <w:rsid w:val="00CA4F56"/>
     <w:rsid w:val="00CA5013"/>
     <w:rsid w:val="00CA5524"/>
     <w:rsid w:val="00CA55E7"/>
     <w:rsid w:val="00CA5B1C"/>
     <w:rsid w:val="00CA775C"/>
+    <w:rsid w:val="00CB0BFF"/>
     <w:rsid w:val="00CB14D5"/>
     <w:rsid w:val="00CB1B8D"/>
     <w:rsid w:val="00CB4DDE"/>
     <w:rsid w:val="00CB5717"/>
     <w:rsid w:val="00CB5B85"/>
     <w:rsid w:val="00CB68FE"/>
     <w:rsid w:val="00CC280A"/>
     <w:rsid w:val="00CC2CE1"/>
     <w:rsid w:val="00CC34FE"/>
     <w:rsid w:val="00CC45D8"/>
     <w:rsid w:val="00CC5E73"/>
     <w:rsid w:val="00CC62BF"/>
     <w:rsid w:val="00CC70FA"/>
     <w:rsid w:val="00CC7195"/>
     <w:rsid w:val="00CD0639"/>
     <w:rsid w:val="00CD1136"/>
     <w:rsid w:val="00CD14B5"/>
     <w:rsid w:val="00CD1FCD"/>
     <w:rsid w:val="00CD2979"/>
     <w:rsid w:val="00CD357C"/>
     <w:rsid w:val="00CD408D"/>
     <w:rsid w:val="00CD4E70"/>
     <w:rsid w:val="00CD7F7D"/>
     <w:rsid w:val="00CE2EC4"/>
     <w:rsid w:val="00CE4912"/>
@@ -23960,50 +24344,51 @@
     <w:rsid w:val="00D95951"/>
     <w:rsid w:val="00D9787D"/>
     <w:rsid w:val="00DA0221"/>
     <w:rsid w:val="00DA043D"/>
     <w:rsid w:val="00DA1681"/>
     <w:rsid w:val="00DA2804"/>
     <w:rsid w:val="00DA2AAD"/>
     <w:rsid w:val="00DA35D1"/>
     <w:rsid w:val="00DA5E22"/>
     <w:rsid w:val="00DA66CE"/>
     <w:rsid w:val="00DA6782"/>
     <w:rsid w:val="00DA68E0"/>
     <w:rsid w:val="00DA70DB"/>
     <w:rsid w:val="00DA7C23"/>
     <w:rsid w:val="00DB05A8"/>
     <w:rsid w:val="00DB05FD"/>
     <w:rsid w:val="00DB290E"/>
     <w:rsid w:val="00DB2C6B"/>
     <w:rsid w:val="00DB4552"/>
     <w:rsid w:val="00DB53FE"/>
     <w:rsid w:val="00DB5AB0"/>
     <w:rsid w:val="00DB67C2"/>
     <w:rsid w:val="00DB70A3"/>
     <w:rsid w:val="00DC1021"/>
     <w:rsid w:val="00DC1315"/>
+    <w:rsid w:val="00DC1349"/>
     <w:rsid w:val="00DC18CA"/>
     <w:rsid w:val="00DC2456"/>
     <w:rsid w:val="00DC26C5"/>
     <w:rsid w:val="00DC317E"/>
     <w:rsid w:val="00DC324B"/>
     <w:rsid w:val="00DC34F6"/>
     <w:rsid w:val="00DC4846"/>
     <w:rsid w:val="00DC57D4"/>
     <w:rsid w:val="00DD00C7"/>
     <w:rsid w:val="00DD0A52"/>
     <w:rsid w:val="00DD1252"/>
     <w:rsid w:val="00DD1731"/>
     <w:rsid w:val="00DD1D83"/>
     <w:rsid w:val="00DD3B1D"/>
     <w:rsid w:val="00DD517C"/>
     <w:rsid w:val="00DD573B"/>
     <w:rsid w:val="00DD6139"/>
     <w:rsid w:val="00DD7422"/>
     <w:rsid w:val="00DD7492"/>
     <w:rsid w:val="00DE1BF3"/>
     <w:rsid w:val="00DE1BFA"/>
     <w:rsid w:val="00DE2270"/>
     <w:rsid w:val="00DE2C76"/>
     <w:rsid w:val="00DE35AF"/>
     <w:rsid w:val="00DE37FD"/>
@@ -24059,143 +24444,149 @@
     <w:rsid w:val="00E6037B"/>
     <w:rsid w:val="00E60931"/>
     <w:rsid w:val="00E60D46"/>
     <w:rsid w:val="00E6212F"/>
     <w:rsid w:val="00E63209"/>
     <w:rsid w:val="00E639AF"/>
     <w:rsid w:val="00E65834"/>
     <w:rsid w:val="00E70D16"/>
     <w:rsid w:val="00E716D8"/>
     <w:rsid w:val="00E71E4D"/>
     <w:rsid w:val="00E7207E"/>
     <w:rsid w:val="00E73109"/>
     <w:rsid w:val="00E7347D"/>
     <w:rsid w:val="00E73ACA"/>
     <w:rsid w:val="00E74689"/>
     <w:rsid w:val="00E746FF"/>
     <w:rsid w:val="00E75ED0"/>
     <w:rsid w:val="00E76363"/>
     <w:rsid w:val="00E76EA8"/>
     <w:rsid w:val="00E77323"/>
     <w:rsid w:val="00E80E69"/>
     <w:rsid w:val="00E81B51"/>
     <w:rsid w:val="00E825E1"/>
     <w:rsid w:val="00E82B97"/>
     <w:rsid w:val="00E83043"/>
+    <w:rsid w:val="00E83CEB"/>
     <w:rsid w:val="00E84DCB"/>
     <w:rsid w:val="00E854F8"/>
     <w:rsid w:val="00E8713F"/>
     <w:rsid w:val="00E874F7"/>
     <w:rsid w:val="00E877AD"/>
     <w:rsid w:val="00E90249"/>
     <w:rsid w:val="00E92901"/>
     <w:rsid w:val="00E929AF"/>
     <w:rsid w:val="00E932C6"/>
     <w:rsid w:val="00E94DE9"/>
     <w:rsid w:val="00E9512D"/>
     <w:rsid w:val="00E96339"/>
     <w:rsid w:val="00E9657E"/>
     <w:rsid w:val="00E9760D"/>
     <w:rsid w:val="00E979CE"/>
     <w:rsid w:val="00E97C2F"/>
     <w:rsid w:val="00EA152C"/>
     <w:rsid w:val="00EA5C1A"/>
     <w:rsid w:val="00EA6177"/>
     <w:rsid w:val="00EA672F"/>
     <w:rsid w:val="00EA7EE0"/>
     <w:rsid w:val="00EB1174"/>
     <w:rsid w:val="00EB11DD"/>
     <w:rsid w:val="00EB1AC1"/>
     <w:rsid w:val="00EB1CAF"/>
     <w:rsid w:val="00EB3920"/>
     <w:rsid w:val="00EB4B9F"/>
     <w:rsid w:val="00EB69F9"/>
     <w:rsid w:val="00EB7268"/>
+    <w:rsid w:val="00EC29BB"/>
     <w:rsid w:val="00EC4925"/>
     <w:rsid w:val="00EC50DE"/>
     <w:rsid w:val="00EC6FB4"/>
     <w:rsid w:val="00ED061B"/>
     <w:rsid w:val="00ED2024"/>
     <w:rsid w:val="00ED2BF3"/>
     <w:rsid w:val="00ED31AD"/>
+    <w:rsid w:val="00ED3535"/>
     <w:rsid w:val="00ED3E0C"/>
     <w:rsid w:val="00ED59A0"/>
     <w:rsid w:val="00ED626C"/>
     <w:rsid w:val="00EE2436"/>
     <w:rsid w:val="00EE245F"/>
     <w:rsid w:val="00EE318C"/>
     <w:rsid w:val="00EE424A"/>
     <w:rsid w:val="00EE6714"/>
     <w:rsid w:val="00EE76EF"/>
     <w:rsid w:val="00EF02C1"/>
     <w:rsid w:val="00EF0AFC"/>
     <w:rsid w:val="00EF0F8E"/>
     <w:rsid w:val="00EF236F"/>
     <w:rsid w:val="00EF2421"/>
     <w:rsid w:val="00EF2C10"/>
     <w:rsid w:val="00EF2DB1"/>
     <w:rsid w:val="00EF3A97"/>
     <w:rsid w:val="00EF449B"/>
     <w:rsid w:val="00EF4A21"/>
     <w:rsid w:val="00EF596E"/>
     <w:rsid w:val="00EF5F14"/>
     <w:rsid w:val="00EF6D76"/>
+    <w:rsid w:val="00EF706D"/>
     <w:rsid w:val="00EF72EC"/>
     <w:rsid w:val="00F010E2"/>
     <w:rsid w:val="00F05BE2"/>
     <w:rsid w:val="00F05F11"/>
     <w:rsid w:val="00F06013"/>
     <w:rsid w:val="00F11BC5"/>
     <w:rsid w:val="00F12A84"/>
     <w:rsid w:val="00F142C9"/>
     <w:rsid w:val="00F20CF2"/>
     <w:rsid w:val="00F21278"/>
     <w:rsid w:val="00F21BFF"/>
     <w:rsid w:val="00F22861"/>
     <w:rsid w:val="00F23A90"/>
     <w:rsid w:val="00F23C2D"/>
     <w:rsid w:val="00F27301"/>
     <w:rsid w:val="00F27994"/>
     <w:rsid w:val="00F30987"/>
     <w:rsid w:val="00F32AA2"/>
     <w:rsid w:val="00F34A84"/>
     <w:rsid w:val="00F35183"/>
     <w:rsid w:val="00F351E0"/>
     <w:rsid w:val="00F35964"/>
     <w:rsid w:val="00F36334"/>
     <w:rsid w:val="00F40298"/>
     <w:rsid w:val="00F41A66"/>
     <w:rsid w:val="00F433AC"/>
     <w:rsid w:val="00F435C8"/>
     <w:rsid w:val="00F43A37"/>
+    <w:rsid w:val="00F4447B"/>
     <w:rsid w:val="00F44A79"/>
     <w:rsid w:val="00F44DE0"/>
     <w:rsid w:val="00F460DD"/>
     <w:rsid w:val="00F47D93"/>
     <w:rsid w:val="00F51702"/>
     <w:rsid w:val="00F52A5A"/>
     <w:rsid w:val="00F53DB7"/>
+    <w:rsid w:val="00F5470B"/>
     <w:rsid w:val="00F54C4C"/>
     <w:rsid w:val="00F57DD9"/>
     <w:rsid w:val="00F61560"/>
     <w:rsid w:val="00F61648"/>
     <w:rsid w:val="00F62941"/>
     <w:rsid w:val="00F6299F"/>
     <w:rsid w:val="00F63D04"/>
     <w:rsid w:val="00F66AD3"/>
     <w:rsid w:val="00F706CC"/>
     <w:rsid w:val="00F7258C"/>
     <w:rsid w:val="00F75A73"/>
     <w:rsid w:val="00F762E0"/>
     <w:rsid w:val="00F763A7"/>
     <w:rsid w:val="00F76907"/>
     <w:rsid w:val="00F7700E"/>
     <w:rsid w:val="00F77CED"/>
     <w:rsid w:val="00F80819"/>
     <w:rsid w:val="00F81492"/>
     <w:rsid w:val="00F83517"/>
     <w:rsid w:val="00F83DF1"/>
     <w:rsid w:val="00F83F68"/>
     <w:rsid w:val="00F86285"/>
     <w:rsid w:val="00F8674B"/>
     <w:rsid w:val="00F879E6"/>
     <w:rsid w:val="00F9153E"/>
@@ -24218,50 +24609,51 @@
     <w:rsid w:val="00FB5A7D"/>
     <w:rsid w:val="00FB6C9F"/>
     <w:rsid w:val="00FC0588"/>
     <w:rsid w:val="00FC18DE"/>
     <w:rsid w:val="00FC19D6"/>
     <w:rsid w:val="00FC1A22"/>
     <w:rsid w:val="00FC27E6"/>
     <w:rsid w:val="00FC2C1C"/>
     <w:rsid w:val="00FC40FE"/>
     <w:rsid w:val="00FC4FCD"/>
     <w:rsid w:val="00FC667C"/>
     <w:rsid w:val="00FD0431"/>
     <w:rsid w:val="00FD0F35"/>
     <w:rsid w:val="00FD1A5A"/>
     <w:rsid w:val="00FD260C"/>
     <w:rsid w:val="00FD3AC8"/>
     <w:rsid w:val="00FD4B42"/>
     <w:rsid w:val="00FD62F0"/>
     <w:rsid w:val="00FD69EF"/>
     <w:rsid w:val="00FD7096"/>
     <w:rsid w:val="00FD76D5"/>
     <w:rsid w:val="00FD78E1"/>
     <w:rsid w:val="00FD7AC5"/>
     <w:rsid w:val="00FD7BE7"/>
     <w:rsid w:val="00FE08AC"/>
+    <w:rsid w:val="00FE0E9D"/>
     <w:rsid w:val="00FE42D1"/>
     <w:rsid w:val="00FE6EF9"/>
     <w:rsid w:val="00FE7C4E"/>
     <w:rsid w:val="00FF1B9E"/>
     <w:rsid w:val="00FF1F3E"/>
     <w:rsid w:val="00FF354C"/>
     <w:rsid w:val="00FF3B35"/>
     <w:rsid w:val="00FF4140"/>
     <w:rsid w:val="00FF57BF"/>
     <w:rsid w:val="00FF5A5D"/>
     <w:rsid w:val="00FF5C5F"/>
     <w:rsid w:val="00FF6027"/>
     <w:rsid w:val="00FF7B68"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w14:docId w14:val="069ABA14"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1ED9C14B-B63D-45CD-A3F9-75CCB575678A}"/>
 </w:settings>
 </file>
 
@@ -25491,81 +25883,50 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...29 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100975A8901862D2A47AFD73703472CD4A1" ma:contentTypeVersion="5" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="399a749a670c3a2fca697050f5f1be0c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a64a90a-d99c-4130-ba30-10c4724e7bc9" xmlns:ns3="0967018b-cd50-4cc6-91ff-cbead3b506cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a35bd0bfa12018ba06132a1b9a068662" ns2:_="" ns3:_="">
     <xsd:import namespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <xsd:import namespace="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Sagatavotajs" minOccurs="0"/>
                 <xsd:element ref="ns3:RegNr" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalComments" minOccurs="0"/>
                 <xsd:element ref="ns3:IsSysUpdate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -25692,151 +26053,182 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <IsSysUpdate xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
+    <ThreeRoApprovalStatus xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
+    <RegNr xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc">294</RegNr>
+    <Sagatavotajs xmlns="1a64a90a-d99c-4130-ba30-10c4724e7bc9">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Sagatavotajs>
+    <ThreeRoApprovalComments xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34A34C34-D7F8-42A8-9231-28E4A52AD210}">
-[...31 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63E9C66E-060B-419E-A9ED-926330527D24}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{550DA355-3DAE-41CF-A506-14D3B398E665}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{331BBCF3-7C44-4D66-AC46-9F81FEE1C50A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34A34C34-D7F8-42A8-9231-28E4A52AD210}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA6A113B-6615-4D65-9C5B-55CEF9956214}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F68945DF-E296-4A15-B2CF-49D318D353E1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>26828</Words>
-  <Characters>15293</Characters>
+  <Words>27974</Words>
+  <Characters>15946</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>127</Lines>
-  <Paragraphs>84</Paragraphs>
+  <Lines>132</Lines>
+  <Paragraphs>87</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>42037</CharactersWithSpaces>
+  <CharactersWithSpaces>43833</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Solveiga Rozite</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="display_urn:schemas-microsoft-com:office:office#Sagatavotajs">
     <vt:lpwstr>Liene Matute</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="SignaturesHtml">
     <vt:lpwstr/>
   </property>