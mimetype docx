--- v0 (2025-10-21)
+++ v1 (2026-05-07)
@@ -16,64 +16,62 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <!-- Generated by Aspose.Words for .NET 24.7.0 -->
+  <!-- Generated by Aspose.Words for .NET 25.7.0 -->
   <w:body>
     <w:p w:rsidR="00B8339A" w:rsidRPr="00770A4C" w:rsidP="00F232BA" w14:paraId="68865D54" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00770A4C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="he-IL"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00770A4C" w:rsidR="007A4606">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="he-IL"/>
         </w:rPr>
         <w:t>vešv</w:t>
       </w:r>
       <w:r w:rsidRPr="00770A4C" w:rsidR="00A76622">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="he-IL"/>
         </w:rPr>
@@ -114,60 +112,61 @@
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="he-IL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00770A4C" w:rsidR="007A4606">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="he-IL"/>
         </w:rPr>
         <w:t>programmu īstenošanas nosacījumi</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A63B1B" w:rsidRPr="002235C8" w:rsidP="00770A4C" w14:paraId="05B74FC3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV" w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A40AAD" w:rsidRPr="00692D5D" w:rsidP="00CA01ED" w14:paraId="647BA30F" w14:textId="77777777">
+    <w:p w:rsidR="00A40AAD" w:rsidRPr="00692D5D" w:rsidP="001E0085" w14:paraId="647BA30F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED40D9">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Vispārīgie noteikumi</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FE42D1" w:rsidRPr="00D31A2E" w:rsidP="00CA01ED" w14:paraId="762B71A1" w14:textId="11FE6528">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="284"/>
@@ -338,237 +337,266 @@
     </w:p>
     <w:p w:rsidR="001D168C" w:rsidRPr="00D31A2E" w:rsidP="00CA01ED" w14:paraId="5C67E738" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Izglītības likums;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D168C" w:rsidRPr="00D31A2E" w:rsidP="00B15DC1" w14:paraId="191E4A14" w14:textId="77777777">
-[...20 lines deleted...]
-        <w:tabs>
+    <w:p w:rsidR="002E6E86" w:rsidP="002E6E86" w14:paraId="373206A7" w14:textId="1F37903C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E6E86">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Profesionālās izglītības likums;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E386E" w:rsidRPr="002E6E86" w:rsidP="002E6E86" w14:paraId="3A0CA8F9" w14:textId="572EBDBE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E6E86">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ministru kabineta 2011.gada 25.janvāra noteikumi Nr.75 „Noteikumi par aktīvo nodarbinātības pasākumu un preventīvo bezdarba samazināšanas pasākumu organizēšanas un finansēšanas kārtību un pasākumu īstenotāju izvēles principiem”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E6E86" w:rsidR="00123295">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (turpmāk – MK noteikumi Nr. 75)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E6E86">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6E86" w:rsidRPr="002E6E86" w:rsidP="002E6E86" w14:paraId="28DC4D2A" w14:textId="0F711D33">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E6E86" w:rsidR="00942BFD">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ministru kabineta 2023.gada </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E6E86" w:rsidR="004E170E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>20.j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E6E86" w:rsidR="00942BFD">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ūnija noteikumi Nr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E6E86" w:rsidR="004E170E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">323 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E6E86" w:rsidR="00942BFD">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk137124208"/>
+      <w:r w:rsidRPr="002E6E86" w:rsidR="00942BFD">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Eiropas Savienības Atveseļošanas un noturības mehānisma</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="002E6E86" w:rsidR="00942BFD">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plāna 3.1. reformu un investīciju virziena “Reģionālā politika” 3.1.2. reformas “Sociālo un nodarbinātības pakalpojumu pieejamība minimālo ienākumu reformas atbalstam” 3.1.2.5.i. investīcijas “Bezdarbnieku, darba meklētāju un bezdarba riskam pakļauto iedzīvotāju iesaiste darba tirgū” īstenošanas un uzraudzības noteikumi”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6E86" w:rsidRPr="002E6E86" w:rsidP="000709E1" w14:paraId="49D19F44" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:ind w:left="284"/>
-[...32 lines deleted...]
-        <w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E6E86">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ministru kabineta 2025. gada 22. decembra noteikumi Nr.846 “Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 4.3.3. specifiskā atbalsta mērķa "Uzlabot visu darba meklētāju, jo īpaši jauniešu – it sevišķi, īstenojot Garantiju jauniešiem –, ilgstošo bezdarbnieku un darba tirgū nelabvēlīgā situācijā esošo grupu, un ekonomiski neaktīvo personu piekļuvi nodarbinātībai un aktivizācijas pasākumiem, kā arī veicinot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E6E86">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pašnodarbinātību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E6E86">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un sociālo ekonomiku" 4.3.3.1. pasākuma "Bezdarbnieku, darba meklētāju un bezdarba riskam pakļauto personu kvalifikācijas un prasmju paaugstināšana" īstenošanas noteikumi”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6E86" w:rsidP="000709E1" w14:paraId="314F7208" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:ind w:left="284"/>
-[...64 lines deleted...]
-        <w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E6E86">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ministru kabineta 2022. gada 8. februāra noteikumi Nr. 111 „Attālināto mācību organizēšanas un īstenošanas kārtība” (turpmāk – MK noteikumi Nr. 111);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D168C" w:rsidRPr="002E6E86" w:rsidP="000709E1" w14:paraId="47B72A0F" w14:textId="68F59B30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:ind w:left="284"/>
-[...57 lines deleted...]
-        <w:t>. citiem spēkā esošajiem normatīvajiem aktiem.</w:t>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E6E86">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>citiem spēkā esošajiem normatīvajiem aktiem.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A40AAD" w:rsidRPr="00D31A2E" w:rsidP="00CA01ED" w14:paraId="58D55571" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Izglītības iestādei ir saistošas visas normatīvā regulējuma izmaiņas, kas attiecas uz </w:t>
       </w:r>
@@ -599,60 +627,60 @@
       <w:r w:rsidRPr="00D31A2E" w:rsidR="000A0CF4">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apmācīb</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E" w:rsidR="007B1F10">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E" w:rsidR="000A0CF4">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>īstenošanas laikā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A40AAD" w:rsidRPr="00D31A2E" w:rsidP="005570A6" w14:paraId="0B3BC1A5" w14:textId="08F4D7BA">
+    <w:p w:rsidR="00A40AAD" w:rsidRPr="00D31A2E" w:rsidP="001E0085" w14:paraId="0B3BC1A5" w14:textId="08F4D7BA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
         </w:tabs>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="181" w:hanging="181"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E" w:rsidR="009F0D19">
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apmācīb</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E" w:rsidR="007B1F10">
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
@@ -939,66 +967,66 @@
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apmācīb</w:t>
       </w:r>
       <w:r w:rsidR="007B1F10">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00123646">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00123646" w:rsidR="00C131CD">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">īsteno piešķirtā finansējuma ietvaros, pamatojoties uz </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk109137236"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk109137236"/>
       <w:r w:rsidRPr="00A37956" w:rsidR="00A37956">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klien</w:t>
       </w:r>
       <w:r w:rsidR="00A37956">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00123646" w:rsidR="00C131CD">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">am </w:t>
       </w:r>
       <w:r w:rsidR="0070752B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>piešķirto</w:t>
       </w:r>
       <w:r w:rsidRPr="00123646" w:rsidR="00C131CD">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B1F10">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV"/>
@@ -1230,82 +1258,88 @@
         </w:rPr>
         <w:t>. Piemērotības izvērtēšanu veic izglītības iestādē noteiktajā kārtībā, nodrošinot izvērtēšanas rezul</w:t>
       </w:r>
       <w:r w:rsidRPr="005D787B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>tātu pieejamību Aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="00360505">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="005D787B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un citu institūciju pārstāvjiem, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>kuriem ir tiesības veikt pārbaudes par Aģentūras organizēto pasākumu īstenošanu.</w:t>
+        <w:t xml:space="preserve">kuriem ir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>tiesības veikt pārbaudes par Aģentūras organizēto pasākumu īstenošanu.</w:t>
       </w:r>
       <w:r w:rsidR="00343C53">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk172901956"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk172901956"/>
       <w:r w:rsidRPr="00463D78" w:rsidR="00DF0DED">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja izglītības iestāde klienta  pieteikumu dalībai mācību grupā neapstrādā trīs darba dienu laikā, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk169865459"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk169865459"/>
       <w:r w:rsidRPr="00463D78" w:rsidR="00DF0DED">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">klienta kupons tiek anulēts. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Hlk183160957"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk183160957"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00463D78" w:rsidR="00FB2374">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Dati par neapstrādāto klienta pieteikumu līdz grupas apstiprināšanai vai anulēšanai tiek attēloti mācību grupas vietnē.</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="00463D78" w:rsidR="00FB2374">
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w:rsidR="0056353C" w:rsidRPr="000A7FCB" w:rsidP="00CA01ED" w14:paraId="093E53D4" w14:textId="4213C71B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000776C4">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Aģentūra anulē Kuponu šādos gadījumos</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="000E0C83">
@@ -1730,68 +1764,73 @@
       </w:r>
       <w:r w:rsidRPr="00C35D9A" w:rsidR="00F647FC">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>īsteno</w:t>
       </w:r>
       <w:r w:rsidRPr="00C35D9A" w:rsidR="002F4FB4">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C35D9A" w:rsidR="00F647FC">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>individuāli vai grupā</w:t>
       </w:r>
       <w:r w:rsidRPr="00C35D9A" w:rsidR="002F4FB4">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD260C" w:rsidR="00463D78">
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+      <w:r w:rsidRPr="0077422D" w:rsidR="00463D78">
+        <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>līdz 15 personām</w:t>
       </w:r>
+      <w:r w:rsidRPr="0077422D" w:rsidR="00AC6123">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077422D" w:rsidR="00AC6123">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ievērojot</w:t>
+      </w:r>
       <w:r w:rsidR="00AC6123">
         <w:rPr>
-          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
-[...7 lines deleted...]
-        <w:t>ievērojot, ka</w:t>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, ka</w:t>
       </w:r>
       <w:r w:rsidRPr="00C35D9A" w:rsidR="00C35D9A">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DF0DED" w:rsidRPr="00463D78" w:rsidP="00DF0DED" w14:paraId="3C65EEA7" w14:textId="0AF71294">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -2911,51 +2950,51 @@
       <w:r w:rsidRPr="008246DD" w:rsidR="00603333">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apmācībā</w:t>
       </w:r>
       <w:r w:rsidRPr="00497BE3" w:rsidR="001A3B05">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00497BE3" w:rsidR="00603333">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B33E97">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>piedalās Apliecinājumā minētās personas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007720D1" w:rsidRPr="00B33E97" w:rsidP="00CA01ED" w14:paraId="3E442241" w14:textId="739EF975">
+    <w:p w:rsidR="00AE52C9" w:rsidP="00CA01ED" w14:paraId="274F76F3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00222EC5">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apmācība</w:t>
       </w:r>
@@ -3137,203 +3176,445 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apmācīb</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6027" w:rsidR="007B1F10">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6027" w:rsidR="005B2030">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA6027">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">pabeigšanas. </w:t>
-[...32 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        <w:t>pabeigšanas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007720D1" w:rsidRPr="00B33E97" w:rsidP="00CA01ED" w14:paraId="3E442241" w14:textId="48109DB8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96697">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apmācību laikā Izglītības iestāde nodrošina materiāltehnisko bāzi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96697">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(tai skaitā datorzinību programmu īstenošanai nepieciešamo materiāltehnisko bāzi) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96697">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atbilstoši klientu skaitam grupā, Apmācību programmas (vai mācību kursa)  tematiskajam plānam un izglītības programmas mācību stundu (nodarbību) sarakstam. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Organizējot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008246DD" w:rsidR="009A09E8">
-[...39 lines deleted...]
-        <w:t>mācību stundu (nodarbību) sarakstam.</w:t>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>datorzinību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>izglītības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>programmu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>mācības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>attālināti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>tiešsaistē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Izglītības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>iestāde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>nodrošina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>klientam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>konkrēt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>izglītības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>programmas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>apguvei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>nepieciešam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE52C9">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>programmatūru</w:t>
       </w:r>
       <w:r w:rsidRPr="00497BE3" w:rsidR="00297B58">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Izglītības programmas mācību stundu (nodarbību) sarakstā norāda attālināto mācību ietvaros plānotās stundas (nodarbības).</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="004F7166" w:rsidRPr="000A7FCB" w:rsidP="00CA01ED" w14:paraId="56E2E8C2" w14:textId="77777777">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004F7166" w:rsidRPr="000A7FCB" w:rsidP="00E304D4" w14:paraId="56E2E8C2" w14:textId="6EFD8B90">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Izglītības iestāde, īstenojot Apmācību tiešsai</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00240AD9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>tē, videokonferences režīmā</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00297B58">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> MK noteikumos Nr. 111 noteiktajam</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, nodrošina: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F7166" w:rsidRPr="000A7FCB" w:rsidP="00CA01ED" w14:paraId="5A084FD0" w14:textId="22904B82">
+    <w:p w:rsidR="004F7166" w:rsidRPr="000A7FCB" w:rsidP="00E304D4" w14:paraId="5A084FD0" w14:textId="22904B82">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:hanging="1614"/>
+        <w:ind w:hanging="774"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klientu</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="009F0D19">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>un nodarbības pasniedzēja identitātes (</w:t>
@@ -3345,240 +3626,240 @@
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="009F0D19">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ārds, </w:t>
       </w:r>
       <w:r w:rsidR="00360505">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="009F0D19">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>zvārds) attēlošanu;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F7166" w:rsidRPr="000A7FCB" w:rsidP="00CA01ED" w14:paraId="0BEAC9A3" w14:textId="14AD90B2">
+    <w:p w:rsidR="004F7166" w:rsidRPr="000A7FCB" w:rsidP="00E304D4" w14:paraId="0BEAC9A3" w14:textId="14AD90B2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:hanging="1614"/>
+        <w:ind w:hanging="774"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klientu</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="009F0D19">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>dalības</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00D847D1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> laiks</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="009F0D19">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (st., min.) uzskaiti;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F7166" w:rsidRPr="000A7FCB" w:rsidP="00CA01ED" w14:paraId="49463B58" w14:textId="77777777">
+    <w:p w:rsidR="004F7166" w:rsidRPr="000A7FCB" w:rsidP="00E304D4" w14:paraId="49463B58" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:hanging="1614"/>
+        <w:ind w:hanging="774"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ekrāna koplietošanu/dalīšanos;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F7166" w:rsidRPr="000A7FCB" w:rsidP="00CA01ED" w14:paraId="265F8399" w14:textId="6194C7AA">
+    <w:p w:rsidR="004F7166" w:rsidRPr="000A7FCB" w:rsidP="00E304D4" w14:paraId="265F8399" w14:textId="6194C7AA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:hanging="1614"/>
+        <w:ind w:hanging="774"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">kopīgo </w:t>
       </w:r>
       <w:r w:rsidR="00D039AC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klientu</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00D039AC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>saraksti;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00476F5F" w:rsidRPr="000A7FCB" w:rsidP="00CA01ED" w14:paraId="39485C40" w14:textId="23BCBE25">
+    <w:p w:rsidR="00476F5F" w:rsidRPr="000A7FCB" w:rsidP="00E304D4" w14:paraId="39485C40" w14:textId="23BCBE25">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:hanging="1614"/>
+        <w:ind w:hanging="774"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">privāto saraksti starp </w:t>
       </w:r>
       <w:r w:rsidR="00D039AC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klientiem</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA5415" w:rsidRPr="000A7FCB" w:rsidP="00CA01ED" w14:paraId="2807CAA9" w14:textId="77777777">
+    <w:p w:rsidR="00AA5415" w:rsidRPr="000A7FCB" w:rsidP="00E304D4" w14:paraId="2807CAA9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>iespēju uzraugošajām iestādēm pieslēgties Apmācības procesam, izmantojot izglītības programmas mācību stundu (nodarbību) sarakstā norādīto piekļuves informāciju mācību platformai;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007720D1" w:rsidRPr="00D544A1" w:rsidP="00CA01ED" w14:paraId="4DF66CD7" w14:textId="0572AA90">
+    <w:p w:rsidR="007720D1" w:rsidRPr="00D544A1" w:rsidP="00E304D4" w14:paraId="4DF66CD7" w14:textId="08024377">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013649E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apmācība</w:t>
       </w:r>
       <w:r w:rsidRPr="0013649E" w:rsidR="0092342E">
         <w:rPr>
@@ -3591,61 +3872,79 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiek īstenotas valsts valodā katru darba dienu la</w:t>
       </w:r>
       <w:r w:rsidRPr="00A31B82" w:rsidR="00F7520C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ikā no plkst. 8</w:t>
       </w:r>
       <w:r w:rsidRPr="00A31B82" w:rsidR="00E07A17">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F504BF" w:rsidR="00F7520C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>00 līdz plkst. 18</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">00 līdz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077422D" w:rsidR="00F7520C">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plkst. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077422D" w:rsidR="0077422D">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077422D" w:rsidR="00E07A17">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D562F6" w:rsidR="00F7520C">
-        <w:rPr>
+      <w:r w:rsidRPr="0077422D" w:rsidR="00F7520C">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00A31B82" w:rsidR="0035730A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A31B82">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -3664,59 +3963,59 @@
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apmācības tiek īstenota</w:t>
       </w:r>
       <w:r w:rsidRPr="00B83459" w:rsidR="002253CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">s astoņas mācību stundas </w:t>
       </w:r>
       <w:r w:rsidRPr="00C96AD3" w:rsidR="002253CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>dienā, izņemot</w:t>
       </w:r>
       <w:r w:rsidRPr="00787984" w:rsidR="002253CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="_Hlk120877362"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk120877362"/>
       <w:r w:rsidRPr="00CA1504" w:rsidR="002253CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>svešvalodu un datorzinību izglītības programmās</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00CA1504" w:rsidR="002253CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0013649E" w:rsidR="002253CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apmācības tiek īstenotas četras mācību stundas dienā</w:t>
       </w:r>
       <w:r w:rsidRPr="00A31B82" w:rsidR="002253CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F504BF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
@@ -3823,66 +4122,66 @@
           <w:lang w:val="lv-LV" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="00D544A1" w:rsidR="005254DA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D544A1" w:rsidR="00AE16F5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>īsteno</w:t>
       </w:r>
       <w:r w:rsidRPr="00D544A1" w:rsidR="00CA1504">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> četras </w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_Hlk120877665"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk120877665"/>
       <w:r w:rsidRPr="00D544A1" w:rsidR="00AE16F5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>mācību</w:t>
       </w:r>
       <w:r w:rsidRPr="00D544A1" w:rsidR="00CA1504">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> stundās dienā</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00D544A1" w:rsidR="005254DA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> v</w:t>
       </w:r>
       <w:r w:rsidRPr="00D544A1" w:rsidR="00CA1504">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ai</w:t>
       </w:r>
       <w:r w:rsidRPr="00D544A1" w:rsidR="005254DA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D544A1" w:rsidR="0062598D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
@@ -4070,67 +4369,58 @@
     <w:p w:rsidR="009C5B31" w:rsidRPr="000A7FCB" w:rsidP="00CA01ED" w14:paraId="70851AB4" w14:textId="751A72C3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Nosacījumu izpildes laikā izglītības iestāde var organizēt vienādu izglītības programmu  vienādu mācību priekšmetu apvienošanu dažādām mācību grupām, ievērojot, ka kopējais izglītojamo skaits </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD260C" w:rsidR="00E233CC">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="000A7FCB">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00E233CC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nepārsniedz 15 personas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D16E3C" w:rsidRPr="000A7FCB" w:rsidP="00CA01ED" w14:paraId="27E7FE44" w14:textId="1E493BA2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
@@ -4160,794 +4450,788 @@
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16E3C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apmācīb</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16E3C" w:rsidR="007B1F10">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="00176732">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> laikā izglītības iestāde:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE47F9" w:rsidRPr="00D16E3C" w:rsidP="005570A6" w14:paraId="67B31A83" w14:textId="0C1E0877">
+    <w:p w:rsidR="00EE47F9" w:rsidRPr="00D16E3C" w:rsidP="005570A6" w14:paraId="67B31A83" w14:textId="5CBE9D62">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>25.1.</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="000326E1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16E3C" w:rsidR="00B15DC1">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D16E3C" w:rsidR="00E746FF">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">uztur aktuālo informāciju par </w:t>
       </w:r>
       <w:r w:rsidRPr="00176732" w:rsidR="00D3472B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apmācīb</w:t>
       </w:r>
       <w:r w:rsidRPr="00176732" w:rsidR="007B1F10">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16E3C" w:rsidR="00D3472B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D16E3C" w:rsidR="009F0D19">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>norisi:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE47F9" w:rsidRPr="000A7FCB" w:rsidP="003E50D9" w14:paraId="5D0CFDC3" w14:textId="035242C6">
+    <w:p w:rsidR="00EE47F9" w:rsidRPr="000A7FCB" w:rsidP="003E50D9" w14:paraId="5D0CFDC3" w14:textId="3D8496FE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00D16E3C">
-[...1 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="000326E1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00B15DC1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1.1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="001E5A8E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vismaz vienu darba dienu pirms izmaiņām </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="001F5D17">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izglītības programmas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="001E5A8E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mācību stundu (nodarbību) sarakstā, t.sk. par izmaiņām Apmācības īstenošanas adresē, aktualizē informāciju </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00323CF9">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>CV un vakanču portālā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00BB5E38">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>. Ja izmaiņas izglītības programmas mācību stundu (nodarbību) sarakstā objektīvu apstākļu dēļ nevarēja paredzēt, izglītības iestāde par izmaiņām izglītības programmas mācību stundu (nodarbību) sarakstā nekavējoties, bet ne vēlāk kā līdz mācību nodarbību sāk</w:t>
+      </w:r>
+      <w:r w:rsidR="001F25B1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">umam, informē Aģentūru </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00BB5E38">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidR="00D039AC">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klientus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="001E5A8E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F22861" w:rsidP="003E50D9" w14:paraId="56700A70" w14:textId="2540B0EA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5580"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7FCB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="000326E1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00B15DC1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.1.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="001E5A8E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="0066196C">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izglītības iestādes Apmācībai piesaistītais lektors (pasniedzējs) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00323CF9">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CV un vakanču portālā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="001E5A8E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veic atzīmes par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00A37956">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00BE732E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="001E5A8E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nodarbību apmeklējumiem. Nodarbības apmeklējumu atzīmi veic ne vēlāk kā 20 minūtes pēc nodarbības sākuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="003D410D">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00E45A5B">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, īstenojot Apmācību klātienē, nodrošina, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="001E5A8E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ka izglītojamie ne vēlāk kā 20 minūtes pēc nodarbības sākuma parakstās parakstu lapā par katras nodarbības faktisko apmeklējumu, izņemot noslēguma pārbaudījuma norises dienā</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3157">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A3157" w:rsidRPr="00D544A1" w:rsidP="003E50D9" w14:paraId="234D5A68" w14:textId="698D0E31">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5580"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D544A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="000326E1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D544A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1.3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D544A1" w:rsidR="00B83459">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja klientam </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D544A1" w:rsidR="00E566FB">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D544A1" w:rsidR="00B83459">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atorzinību izglītības programmu īstenošanas ietvaros praktiskās nodarbības netiek īstenotas izglītības iestādes apmācību īstenošanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA38E2" w:rsidR="00B83459">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>vietās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA38E2" w:rsidR="00E41FFB">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA38E2" w:rsidR="00E41FFB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>(klātienē vai attālināti tiešsaistes mācību platformā)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA38E2" w:rsidR="00B83459">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, Izglītības iestāde veic apmeklējumu u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D544A1" w:rsidR="00B83459">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>zskaiti atbilstoši Nosacījumos 2</w:t>
+      </w:r>
+      <w:r w:rsidR="0091745A">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
+      <w:r w:rsidRPr="00D544A1" w:rsidR="00B83459">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.punktā noteiktajam, reģistrējot klienta apmeklējumu. Pirms katra mēneša apmeklējumu atskaites apstiprināšanas, izglītības iestāde CV un vakanču portālā pievieno atskaiti par praktisko mācību nodarbību rezultātiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003870D6" w:rsidR="00FA3B9D">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA3B9D" w:rsidR="00FA3B9D">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>datorzinību izglītības programmu apguvē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D544A1" w:rsidR="00B83459">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ja izglītības iestāde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D544A1" w:rsidR="00FA3B9D">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datorzinību izglītības programmu </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3B9D">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apguvē </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D544A1" w:rsidR="00B83459">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>nav apstiprinājusi klienta patstāvīgā d</w:t>
+      </w:r>
+      <w:r w:rsidR="001F25B1">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arba izpildi, Aģentūra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D544A1" w:rsidR="00B83459">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>veic labojumus klienta nodarbību apmeklējumu uzskaitē, atzīmējot attiecīgās nodarbības kā neapmeklētas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA6883" w:rsidRPr="000A7FCB" w:rsidP="00B15DC1" w14:paraId="69921AF3" w14:textId="69F340EA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5580"/>
+        </w:tabs>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D544A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="000326E1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D544A1" w:rsidR="00B15DC1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D544A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">regulāri </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>veic kvalitātes uzraudzību un kontroli vis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00DD3B1D">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="003F4697">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Apmācīb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="007B1F10">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="003F4697">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00DD3B1D">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>īstenošanas vietās;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD3B1D" w:rsidRPr="000A7FCB" w:rsidP="000D1229" w14:paraId="2520CDF2" w14:textId="226B6C05">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5580"/>
+        </w:tabs>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7FCB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="000326E1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00B15DC1">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">.1.1. </w:t>
-[...29 lines deleted...]
-        <w:t>. Ja izmaiņas izglītības programmas mācību stundu (nodarbību) sarakstā objektīvu apstākļu dēļ nevarēja paredzēt, izglītības iestāde par izmaiņām izglītības programmas mācību stundu (nodarbību) sarakstā nekavējoties, bet ne vēlāk kā līdz mācību nodarbību sāk</w:t>
+        <w:t xml:space="preserve">.3. </w:t>
       </w:r>
       <w:r w:rsidR="001F25B1">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">umam, informē Aģentūru </w:t>
-[...30 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> informē Aģentūru</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">veic atzīmes par </w:t>
+        <w:t xml:space="preserve">, ja </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00A37956">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7FCB" w:rsidR="00BE732E">
-[...213 lines deleted...]
-        <w:t xml:space="preserve">regulāri </w:t>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00DC34F6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="003F4697">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apmācības </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>veic kvalitātes uzraudzību un kontroli vis</w:t>
-[...94 lines deleted...]
-        </w:rPr>
         <w:t>kavē trīs darba dienas pēc kārtas;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD3B1D" w:rsidRPr="000A7FCB" w:rsidP="000D1229" w14:paraId="76898571" w14:textId="046FE7BB">
+    <w:p w:rsidR="00DD3B1D" w:rsidRPr="000A7FCB" w:rsidP="000D1229" w14:paraId="76898571" w14:textId="57545F97">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00D16E3C">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="000326E1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00B15DC1">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">.4. </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="006D3917">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ar rīkojumu atskait</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="005E77A6">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00A37956">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00DC34F6">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">u </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">no izglītojamo skaita ar darba dienu, kad ir iestājies (vai izglītības iestādei kļuvis zināms) viens no šādiem nosacījumiem (atskaitīšanas diena tiek ieskaitīta faktiskajā </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>no izglītojamo skaita ar darba dienu, kad ir iestājies (vai izglītības iestādei kļuvis zināms) viens no šādiem nosacījumiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD3B1D" w:rsidRPr="000A7FCB" w:rsidP="003E50D9" w14:paraId="14D139AA" w14:textId="77D8E3B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5580"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>pmācības periodā):</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DD3B1D" w:rsidRPr="000A7FCB" w:rsidP="003E50D9" w14:paraId="14D139AA" w14:textId="5419B2F2">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="000326E1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.4.1. saņemts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00A37956">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00DC34F6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iesniegums par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="000D5B6D">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Apmācīb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="007B1F10">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="000D5B6D">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pārtraukšanu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD3B1D" w:rsidRPr="000A7FCB" w:rsidP="003E50D9" w14:paraId="399DDABE" w14:textId="08E305D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00D16E3C">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="000326E1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">.4.1. saņemts </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000A7FCB" w:rsidR="00A37956">
+        <w:t xml:space="preserve">.4.2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="006D361F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00DC34F6">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
+        <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">iesniegums par </w:t>
-[...70 lines deleted...]
-        </w:rPr>
         <w:t>kavējis 20 procentus no kopējā mācību stundu skaita;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD3B1D" w:rsidRPr="000A7FCB" w:rsidP="003E50D9" w14:paraId="77DD7666" w14:textId="150B671B">
+    <w:p w:rsidR="00DD3B1D" w:rsidRPr="000A7FCB" w:rsidP="003E50D9" w14:paraId="77DD7666" w14:textId="6B2E4610">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00D16E3C">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="000326E1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.4.3.</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00D06560">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="006D361F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00DC34F6">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
@@ -4966,72 +5250,72 @@
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">statusu un atbilstoši Aģentūras sniegtajai informācijai, tam nav tiesību turpināt dalību </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="004E3470">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apmācībā</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="001A3B05">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD3B1D" w:rsidRPr="000A7FCB" w:rsidP="003E50D9" w14:paraId="06141CEC" w14:textId="717F410F">
+    <w:p w:rsidR="00DD3B1D" w:rsidRPr="000A7FCB" w:rsidP="003E50D9" w14:paraId="06141CEC" w14:textId="4145AC60">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00D16E3C">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="000326E1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">.4.4. Aģentūra konstatējusi, ka pirms iesaistes </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00847C67">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apmācībā</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="001A3B05">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00847C67">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5062,239 +5346,239 @@
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">normatīvajos aktos noteiktajiem nosacījumiem dalībai </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00847C67">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apmācībā</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="001A3B05">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD3B1D" w:rsidRPr="000A7FCB" w:rsidP="003E50D9" w14:paraId="4CA63292" w14:textId="39EFDCE1">
+    <w:p w:rsidR="00DD3B1D" w:rsidRPr="000A7FCB" w:rsidP="003E50D9" w14:paraId="4CA63292" w14:textId="7FE4D5D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00D16E3C">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="000326E1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">.4.5. </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="006D361F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00DC34F6">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">nav apguvis izglītības programmu pilnā apmērā un nav pielaists pie </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00455E67">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>noslēguma pārbaudījuma</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> kārtošanas;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD3B1D" w:rsidRPr="000A7FCB" w:rsidP="003E50D9" w14:paraId="1EEEE4A8" w14:textId="41F9641A">
+    <w:p w:rsidR="00DD3B1D" w:rsidRPr="000A7FCB" w:rsidP="003E50D9" w14:paraId="1EEEE4A8" w14:textId="6E060D7E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00D16E3C">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="000326E1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">.4.6. </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="006D361F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="000D5B6D">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apmācīb</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="007B1F10">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="000D5B6D">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>laikā atkārtoti pārkāpis izglītības iestādes iekšējās kārtības noteikumus;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD3B1D" w:rsidRPr="000A7FCB" w:rsidP="003E50D9" w14:paraId="4DC6BDCC" w14:textId="17821469">
+    <w:p w:rsidR="00DD3B1D" w:rsidRPr="000A7FCB" w:rsidP="003E50D9" w14:paraId="4DC6BDCC" w14:textId="3F3B527F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00D16E3C">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="000326E1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">.4.7. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_Hlk105677840"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk105677840"/>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="006D361F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="0030657A">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">zaudē atbilstību nosacījumiem, kas ļauj iegūt </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="005C3818">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>iegūto zināšanu apliecinošu dokumentu</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="0030657A">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00291B99" w:rsidRPr="000A7FCB" w:rsidP="00D16E3C" w14:paraId="5C6C20DC" w14:textId="77777777">
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w:rsidR="00291B99" w:rsidRPr="000A7FCB" w:rsidP="000326E1" w14:paraId="5C6C20DC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Izglītības iestāde rīkojumu par </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="006D361F">
         <w:rPr>
@@ -5759,51 +6043,51 @@
       </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">samaksā par papildu </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="001A3B05">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apmācībām</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>, ja tāda nepieciešama.</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00B969ED">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="_Hlk105677952"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk105677952"/>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00B969ED">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Šajā punktā minētā </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00B725D6">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">nosacījuma </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00B969ED">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>iestāšan</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00B725D6">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00B969ED">
@@ -5850,1668 +6134,1924 @@
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00B969ED">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>kārtošana</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="0030657A">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un mācību maksas gala rēķina iesniegšan</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="009C03AA">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00B969ED">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> jānodrošina </w:t>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="_Hlk102113837"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk102113837"/>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="001A1B9D">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>90 (deviņdesmit) dienu laikā</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00B969ED">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, skaitot no Apliecinājumā norādītā </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00F40D29">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apmācīb</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="007B1F10">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00F40D29">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00B969ED">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>beigu datuma.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w:rsidR="00E96C6F" w:rsidRPr="000A7FCB" w:rsidP="00CA01ED" w14:paraId="347B5C18" w14:textId="285EE096">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Hlk105677995"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk105677995"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="009F0D19">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>lient</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="00D956BC">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="009064F5">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, kurš nav ieradies uz noslēguma pārbaudījumu vai kādu tā daļu, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="0030657A">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">iesniedz izglītības iestādē rakstveida iesniegumu par iespēju nodrošināt viņam noslēguma pārbaudījumu kārtošanu </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="009064F5">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">un pievieno </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="008551F9">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">attaisnojošu iemeslu apstiprinoša </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="009064F5">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>dokumenta kopiju</w:t>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="_Hlk105584172"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk105584172"/>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="0030657A">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ja attiecināms)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="009064F5">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Izglītības iestāde trīs darba </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="009064F5">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>dienu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00D956BC">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laikā informē </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="009F0D19">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00D956BC">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00C362C8">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="009064F5">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par iespēju </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="003C33C6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">90 (deviņdesmit) dienu laikā no Apliecinājumā norādītā Apmācības beigu datuma, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="009064F5">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>kārtot noslēguma pārbaudījumu, kā arī noslēguma pārbaudījuma norises vietu un laiku, nodrošinot iespēju kārtot noslēguma pārbaudījumu saskaņā ar tās darbību reglamentējošiem normatīvajiem aktiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="003C33C6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, attiecīgi izmaksas sedzot no izglītības iestādes līdzekļiem.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="009064F5">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96C6F" w:rsidRPr="000A7FCB" w:rsidP="00CA01ED" w14:paraId="7B88DC88" w14:textId="494D33BD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="009F0D19">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>lient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="008063CC">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00FF1F3E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kurš </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="009064F5">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izpildījis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00FE362E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Apmācībā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="001A3B05">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="009064F5">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noteiktās prasības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00E76363">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="009064F5">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00E76363">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="009064F5">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nav nokārtojis </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Hlk105678025"/>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="0030657A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vai nav ieradies uz </w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="009064F5">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>. Izglītības iestāde trīs darba dienu</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">noslēguma pārbaudījumu, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00FE362E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izglītības </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="009064F5">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">par iespēju </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">90 (deviņdesmit) dienu laikā no Apliecinājumā norādītā Apmācības beigu datuma, </w:t>
+        <w:t xml:space="preserve">iestāde izsniedz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="008551F9">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sekmju izziņu - </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB" w:rsidR="009064F5">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>kārtot noslēguma pārbaudījumu, kā arī noslēguma pārbaudījuma norises vietu un laiku, nodrošinot iespēju kārtot noslēguma pārbaudījumu saskaņā ar tās darbību reglamentējošiem normatīvajiem aktiem</w:t>
-[...15 lines deleted...]
-    <w:p w:rsidR="00E96C6F" w:rsidRPr="000A7FCB" w:rsidP="00CA01ED" w14:paraId="7B88DC88" w14:textId="494D33BD">
+        <w:t>dokumentu par attiecīgas neformālās izglītības programmas daļēju apguvi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000E5CD4" w:rsidRPr="000A7FCB" w:rsidP="00CA01ED" w14:paraId="4C81491D" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
-        <w:jc w:val="both"/>
-[...115 lines deleted...]
-    <w:p w:rsidR="000E5CD4" w:rsidRPr="000A7FCB" w:rsidP="00CA01ED" w14:paraId="4C81491D" w14:textId="77777777">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7FCB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izglītības iestāde sadarbībā ar darba devējiem veicina </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="006D361F">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a iesaistīšanu darba tirgū.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D16E3C" w:rsidRPr="000A7FCB" w:rsidP="00CA01ED" w14:paraId="50F09CB7" w14:textId="7455C740">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
-        <w:rPr>
-          <w:lang w:val="lv-LV"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...7 lines deleted...]
-        <w:t>klient</w:t>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Aģentūra informē izglītības iestādi par izmaiņām Apmācībā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="001A3B05">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
-          <w:lang w:val="lv-LV"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="000A7FCB" w:rsidP="00CA01ED" w14:paraId="50F09CB7" w14:textId="7455C740">
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iesaistīto bezdarbnieku </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00C8623F">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vai darba meklētāju </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>statusā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00291B99" w:rsidRPr="00D16E3C" w:rsidP="005570A6" w14:paraId="788CB6C9" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D16E3C">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Aģentūra veic pārbaudes apmācību īstenošanas vietās klātienē vai, ja Apmācība notiek tiešsai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00176732" w:rsidR="008F452F">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00176732">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tē, Apmācības procesa pārbaudei pieslēdzas mācību platformai, i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16E3C" w:rsidR="008F452F">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zmantojot CV un vakanču portālam </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D16E3C">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>norādīto piekļuves informāciju. Pārbaudes rezultātus atspoguļo pārbaudes aktā:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="000326E1" w14:paraId="3BE47531" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="000326E1" w14:paraId="6B823AC2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="000326E1" w14:paraId="0994F6C3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B66DD3" w:rsidRPr="00D544A1" w:rsidP="000326E1" w14:paraId="494D3D5F" w14:textId="7E15135E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D544A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D544A1" w:rsidR="00291B99">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a pārbaude apmācību īstenošanas vietā notiek klātienē, pārbaudes akta papīra formā vienu eksemplāru izsniedz klātienē izglītības iestādes pilnvarotai personai. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D544A1" w:rsidR="0000354F">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Ja pārbaudē nepiedalās izglītības iestādes pilnvarotā persona, pārbaudes aktu nosūta izglītības iestādei pēc pārbaudes veikšanas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B66DD3" w:rsidRPr="00D544A1" w:rsidP="00CA01ED" w14:paraId="33384532" w14:textId="5831CE83">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D544A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par tiešsaistē organizētās Apmācības pārbaudi pārbaudes aktu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D544A1" w:rsidR="0000354F">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>nosūta izglītības iestādei pēc pārbaudes veikšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D544A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96C6F" w:rsidRPr="000A7FCB" w:rsidP="00CA01ED" w14:paraId="10C36748" w14:textId="6B6D6B33">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D544A1">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D544A1" w:rsidR="00214984">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a pārbaudes laikā konstatēti pārkāpumi, Aģentūra pārbaudes aktā noteiktajā termiņā uzdod izglītības iestādei sniegt skaidrojumu un/vai novērst pārkāpumus. Ja nepieciešamas papildus ziņas, Aģentūra nosūta izglītības iestādei pieprasījumu iesniegt papildu paskaidrojumus un visa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00214984">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veida dokumentu apliecinātas kopijas, kā arī, ja nepieciešams, pieprasa uzrādīt dokumentu oriģinālus un citu informāciju. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B66DD3" w:rsidRPr="000A7FCB" w:rsidP="00CA01ED" w14:paraId="335E0003" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Hlk118281344"/>
       <w:r w:rsidRPr="000A7FCB">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Aģentūra informē izglītības iestādi par izmaiņām Apmācībā</w:t>
-[...3 lines deleted...]
-          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        <w:t xml:space="preserve">Izglītības iestāde nodrošina visās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00D222AD">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Apmācīb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="007B1F10">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00D222AD">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">īstenošanas vietās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="003C2803">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00661B2B">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Apmācīb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="007B1F10">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00661B2B">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="003C2803">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>īstenošanu saistīto dokumentu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esamību</w:t>
+      </w:r>
+      <w:r w:rsidR="009F0631">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ja apmācības tiek īstenotas attālināti, tad nodrošināt dokumentu ievietošanu CV un vakanču portālā)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un izglītības iestāžu pārstāvju, t.sk. mācībspēku piedalīšanos pārbaudēs, uzrādot Aģentūras un citu institūciju pārstāvjiem, kuriem ir tiesības veikt Aģentūras īstenoto pasākumu un Eiropas Savienības struktūrfondu finansēto projektu pārbaudes, šādus dokumentus:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F151BC" w:rsidRPr="00AD5027" w:rsidP="00CA01ED" w14:paraId="3833382D" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD5027">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5027" w:rsidR="001D38BA">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>zglītības programmu vai tās kopiju;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F151BC" w:rsidRPr="00B33E97" w:rsidP="00CA01ED" w14:paraId="1FFEDBF5" w14:textId="77485C8F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD5027">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Apmācīb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5027" w:rsidR="007B1F10">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5027">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5027" w:rsidR="00360A51">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>programmas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5027" w:rsidR="001B477C">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5027" w:rsidR="00EF2B58">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(vai mācību kursa) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5027" w:rsidR="001B477C">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tematisk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5027" w:rsidR="00497BE3">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5027" w:rsidR="00360A51">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5027" w:rsidR="007E641B">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>plān</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5027" w:rsidR="00497BE3">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5027" w:rsidR="007E641B">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5027" w:rsidR="001D38BA">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">visam </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5027" w:rsidR="001D1C5F">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izglītības programmas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5027" w:rsidR="001D38BA">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>īstenošanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00497BE3" w:rsidR="001D38BA">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> periodam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B33E97" w:rsidR="001A3B05">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w:rsidR="00F151BC" w:rsidRPr="001E3560" w:rsidP="00CA01ED" w14:paraId="01DEE416" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B44621">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>piekļuvi CV un vakanču portāl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B44621" w:rsidR="001971E0">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B44621">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kur tiek nodrošināta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B44621" w:rsidR="006D361F">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F4265C">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u apmeklētības uzskaite;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E3560">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F151BC" w:rsidRPr="000A7FCB" w:rsidP="00CA01ED" w14:paraId="5EE0D5CA" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7FCB">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>nodarbību apmeklētības parakstu lapas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00C95BA7">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, ja nodarbības notiek klātienē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F151BC" w:rsidRPr="000A7FCB" w:rsidP="00CA01ED" w14:paraId="72769042" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7FCB">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mācībspēku sarakstu atbilstoši </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00981183">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Apmācības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> īstenošanas plānam, kā arī mācībspēku kvalifikāciju apliecinošo dokumentu kopijas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F151BC" w:rsidRPr="000A7FCB" w:rsidP="00CA01ED" w14:paraId="498917B5" w14:textId="6D6C5711">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7FCB">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rīkojumus vai to kopijas par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00777E0E">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
+      <w:r w:rsidR="00777E0E">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00777E0E">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>atskaitīšanu no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="0055021A">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izglītojamo skaita</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F151BC" w:rsidRPr="00D31A2E" w:rsidP="00CA01ED" w14:paraId="2B5F4B9A" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7FCB">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dokumentus vai to kopijas, kas atspoguļo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB" w:rsidR="00D74896">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>noslēguma pārbaudījuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7FCB">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> norises gaitu un tā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A2E">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>rezultātus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001D38BA" w:rsidRPr="00D31A2E" w:rsidP="00CA01ED" w14:paraId="01E42C6A" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31A2E">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rīkojumu vai tā kopiju par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A2E" w:rsidR="00D222AD">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Apmācīb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A2E" w:rsidR="007B1F10">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A2E" w:rsidR="00D222AD">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A2E">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pabeigšanu un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A2E" w:rsidR="00764AB1">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>neformālās izglītības programmas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A2E">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apliecības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A2E" w:rsidR="00981183">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vai sekmju izziņas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A2E">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>izsniegšanu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004518FA" w:rsidRPr="004518FA" w:rsidP="004518FA" w14:paraId="28719EEA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004518FA">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja Apmācība tiek finansēta Eiropas Savienības Atveseļošanas un noturības mehānisma vai Eiropas Sociālā fonda Plus (ESF+) ietvaros, Aģentūra izsniedz un Izglītības iestāde nodrošina plakātu un citu noteikto vizuālās identitātes materiālu izvietošanu Apmācību īstenošanas vietās.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D544A1" w:rsidRPr="00D31A2E" w:rsidP="007461C4" w14:paraId="1BE38247" w14:textId="63D58FC8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31A2E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja Apmācība tiek finansēta</w:t>
+      </w:r>
+      <w:r w:rsidR="007461C4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007461C4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Eiropas Savienības Atveseļošanas un noturības mehānisma ietvaros</w:t>
+      </w:r>
+      <w:r w:rsidR="004518FA">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002170EB" w:rsidR="004518FA">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r w:rsidR="004518FA">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0E9D" w:rsidR="004518FA">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Eiropas Sociāl</w:t>
+      </w:r>
+      <w:r w:rsidR="004518FA">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0E9D" w:rsidR="004518FA">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fonda Plus (ESF+)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007461C4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>, izglītības iestāde nodrošina, ka ar Apmācības īstenošanu saistītajos dokumentos un uz izdales mācību materiāliem ir nodrošinātas publicitātes prasības, t.i., vizuālo elementu ansamblis, kas attiecināms uz Eiropas Savienības Atveseļošanas un noturības mehānisma vizuālo identitāti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007461C4" w:rsidR="007461C4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007461C4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un atsauce: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980839" w:rsidR="007461C4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Eiropas Savienības Atveseļošanas fonda projekt</w:t>
+      </w:r>
+      <w:r w:rsidR="007461C4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7FCB">
-[...19 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00980839" w:rsidR="007461C4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ”Prasmju pilnveide pieaugušajiem” Nr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D22D1" w:rsidR="007461C4">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3.1.2.5.i.0/1/23/I/CFLA/001</w:t>
+      </w:r>
+      <w:r w:rsidR="004518FA">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002170EB" w:rsidR="004518FA">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>vai,</w:t>
+      </w:r>
+      <w:r w:rsidR="004518FA">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0E9D" w:rsidR="004518FA">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>kas attiecināms uz Eiropas Sociāl</w:t>
+      </w:r>
+      <w:r w:rsidR="002676E8">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0E9D" w:rsidR="004518FA">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fonda Plus (ESF+) vizuālo identitāti un atsauce: 4.3.3. specifiskā atbalsta mērķa "Uzlabot visu darba meklētāju, jo īpaši jauniešu – it sevišķi, īstenojot Garantiju jauniešiem –, ilgstošo bezdarbnieku un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0E9D" w:rsidR="004518FA">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darba tirgū nelabvēlīgā situācijā esošo grupu, un ekonomiski neaktīvo personu piekļuvi nodarbinātībai un aktivizācijas pasākumiem, kā arī veicinot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0E9D" w:rsidR="004518FA">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>pašnodarbinātību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0E9D" w:rsidR="004518FA">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un sociālo ekonomiku" 4.3.3.1. pasākuma "Bezdarbnieku, darba meklētāju un bezdarba riskam pakļauto personu kvalifikācijas un prasmju paaugstināšana" Eiropas Sociālā fonda Plus projekts "Atbalsts pieaugušo izglītībai"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007461C4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Izsniedzot klientam </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007461C4" w:rsidR="000E251E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>zināšanu apliecinošu dokumentu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007461C4">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, attiecīgajiem dokumentiem pievieno apliecinājumu, ka Apmācība ir finansēta no Eiropas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007461C4" w:rsidR="009546D6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Savienības Atveseļošanas un noturības mehānisma finansējuma</w:t>
+      </w:r>
+      <w:r w:rsidR="002170EB">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00693A70" w:rsidR="002170EB">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vai, ka Apmācība ir finansēta </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="_Hlk218857532"/>
+      <w:r w:rsidRPr="00693A70" w:rsidR="002170EB">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>no Eiropas Sociāl</w:t>
+      </w:r>
+      <w:r w:rsidR="002676E8">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00693A70" w:rsidR="002170EB">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fonda Plus (ESF+)  finansējuma</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="007461C4" w:rsidR="009546D6">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002170EB" w:rsidRPr="00FD260C" w:rsidP="002170EB" w14:paraId="3C5F1E90" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Hlk218867221"/>
+      <w:bookmarkStart w:id="16" w:name="_Hlk218867289"/>
+      <w:bookmarkStart w:id="17" w:name="_Hlk137128969"/>
+      <w:r w:rsidRPr="004753E2">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja Apmācība īstenota </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="004753E2">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ar Eiropas Savienības Atveseļošanas un noturības mehānisma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finansējumu,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004753E2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004753E2">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Izglītības iestāde nodrošina, ka ar Apmācības īstenošanu saistītā dokumentācija tiek glabāta līdz 2031. gada 31. decembrim</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004753E2">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Ja Apmācība īstenota no Eiropas Sociāl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004753E2">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fonda Plus (ESF+) finansējum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004753E2">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Izglītības iestāde nodrošina, ka ar Apmācības īstenošanu saistītā dokumentācija tiek glabāta </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atbilstoši </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004753E2">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>EK Regulas Nr. 2021/1060  82. pantā noteiktajam.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="00FD260C">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w:rsidR="007235FB" w:rsidRPr="00D31A2E" w:rsidP="00CA01ED" w14:paraId="31900166" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31A2E">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Apmācīb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A2E" w:rsidR="007B1F10">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A2E">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A2E" w:rsidR="002655EF">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>izmaksas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A2E" w:rsidR="00246159">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, izmaksas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A2E" w:rsidR="002655EF">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par visiem mācību izdales materiāliem, veselības pārbaudi un visiem izdevumiem, kas saistīti ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A2E" w:rsidR="00732E5C">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>noslēguma pārbaudījuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A2E" w:rsidR="002655EF">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kārtošanu, kā arī citi izdevumi, kas rodas izglītības iestādei </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A2E" w:rsidR="00246159">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apmācības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A2E" w:rsidR="002655EF">
+        <w:rPr>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>organizēšanas laikā ir iekļauti Kupona vērtībā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96C6F" w:rsidRPr="00D31A2E" w:rsidP="001E0085" w14:paraId="7C9274BA" w14:textId="3E3B6FCC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31A2E">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A2E" w:rsidR="009064F5">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>. Norēķinu kārtība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96C6F" w:rsidRPr="00D31A2E" w:rsidP="00CA01ED" w14:paraId="1994F923" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...40 lines deleted...]
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D16E3C" w:rsidP="00D16E3C" w14:paraId="1496B713" w14:textId="77777777">
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C6F" w:rsidRPr="00D31A2E" w:rsidP="00CA01ED" w14:paraId="0326670B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C6F" w:rsidRPr="00D31A2E" w:rsidP="00CA01ED" w14:paraId="734BD4BA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C6F" w:rsidRPr="00D31A2E" w:rsidP="00CA01ED" w14:paraId="3F2CEB91" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C6F" w:rsidRPr="00D31A2E" w:rsidP="00CA01ED" w14:paraId="3955FE28" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C6F" w:rsidRPr="00D31A2E" w:rsidP="00CA01ED" w14:paraId="33040E43" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C6F" w:rsidRPr="00D31A2E" w:rsidP="00CA01ED" w14:paraId="3DA3EFFD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E96C6F" w:rsidRPr="00D31A2E" w:rsidP="00CA01ED" w14:paraId="553A99F8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0017051B" w:rsidRPr="00D31A2E" w:rsidP="00CA01ED" w14:paraId="4431AFDC" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003D1E32" w:rsidRPr="00D31A2E" w:rsidP="005570A6" w14:paraId="413472EC" w14:textId="771D9EF4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="284"/>
-[...1152 lines deleted...]
-        <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Apmācības finansē no valsts speciālā budžeta, </w:t>
+        <w:t xml:space="preserve">Apmācības finansē no </w:t>
+      </w:r>
+      <w:r w:rsidR="002676E8">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>nodarbinātības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A2E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> speciālā budžeta, </w:t>
       </w:r>
       <w:bookmarkStart w:id="18" w:name="_Hlk137129024"/>
       <w:r w:rsidRPr="00D31A2E" w:rsidR="00D544A1">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Eiropas Savienības Atveseļošanas un noturības mehānisma</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un valsts budžeta līdzfinansējuma.</w:t>
+        <w:t xml:space="preserve"> un valsts budžeta finansējuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4773A" w:rsidR="00A4773A">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009948E7" w:rsidR="00A4773A">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>vai no Eiropas Sociāl</w:t>
+      </w:r>
+      <w:r w:rsidR="002676E8">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009948E7" w:rsidR="00A4773A">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fonda Plus (ESF+)  </w:t>
+      </w:r>
+      <w:r w:rsidR="002676E8">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>un valsts budžeta līdz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009948E7" w:rsidR="00A4773A">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>finansējuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A2E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006034CA" w:rsidRPr="00D31A2E" w:rsidP="00CA01ED" w14:paraId="1429A612" w14:textId="42A32233">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Atbilstoši Pievienotās vērtības nodokļa likuma 52.panta pirmās daļas 16.punktam, mācību maksa</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E" w:rsidR="00B725D6">
@@ -7867,1337 +8407,1377 @@
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">klientu dalības </w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">uzskaites pierakstus no mācību platformas (laiks, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:i/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>st., min.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="02BA7327" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="0D722FF8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="4A8FECF3" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="4E932C48" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="2E8A36B5" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="21A8CF73" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="432754BD" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="68464CD5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="06145E12" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="1AEF9B7B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="29E28A7D" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="4781E699" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="3D2BF268" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="6C0A668F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="344078E2" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="2D8BFF7C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="0FCEF624" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="7FCB5B3F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="626FD414" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="219AE95A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="53C6B386" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="6EFAE38A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="63661504" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="3033009D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="04607424" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="5A4BFE98" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="5410C953" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="425664C9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="0F8F1D2D" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="5553794F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="5A0DBCB0" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="01D95F2A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="6BA5331C" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="121360AA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="04F49748" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="4386F7AC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="0DA1C8F8" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="278611AB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="41685071" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="5CD2E0FD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="6E8D95A9" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="3B639609" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="274AC63B" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="1C9A86C2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="6F05D5EC" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="345E00F7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="0CF01FC0" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="63D99E5E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="324E25D2" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="6970A91C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="5796B698" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="0699423F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="15B8E731" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="4E1C60FD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="5624032B" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="7040258D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="465AFC89" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="20566E80" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="588806F2" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="7AE28E14" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="3178668B" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="7E55275F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="483720FD" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="271743BE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="495826BC" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="748D86AC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="152F483C" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="30FB4924" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="6BE52B57" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="12AC944B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="4DAA9EB0" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="01781547" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="1E3A49F1" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="61A76A5B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="781B9DD2" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="42121F60" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="66360163" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="6276D11D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="6EB1287F" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="78348B50" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="409621E9" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="0B0914D4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="005570A6" w14:paraId="20523B73" w14:textId="5E20A9CA">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="005570A6" w14:paraId="5DFEDF51" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D16E3C" w:rsidRPr="00942BFD" w:rsidP="005570A6" w14:paraId="20523B73" w14:textId="7670BC90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Izglītības iestāde pēdējā Apmācības mēneša atskaiti par Kupona apmācības pārskata periodu</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="23" w:name="OLE_LINK1"/>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">CV un vakanču portālā mācību grupas vietnē </w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">iesniedz </w:t>
       </w:r>
-      <w:r w:rsidR="00F069B9">
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00F069B9">
+        <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>trīs darba dienu laikā pēc mācību pabeigšanas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ja izglītības iestāde </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="008507CA">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="008507CA">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>trīs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00C47493">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00C47493">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>darba dienu laikā pēc apmācību pabeigšanas neiesni</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00777E0E">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00777E0E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">dz CV un vakanču portālā ģenerēto atskaiti Kupona apmācību pārskata periodi par </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="006D361F">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="006D361F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>a nodarbību apmeklējumiem, atskaite automātiski t</w:t>
       </w:r>
-      <w:r w:rsidR="001F25B1">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="001F25B1">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">iek iesniegta Aģentūrā </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>un labojumus tajā varēs veikt tikai ar Aģentūras saskaņojumu.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00297B58">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00297B58">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja Apmācība notika tiešsaitē, CV un vakanču portālā mācību grupas vietnē</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00D847D1">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00D847D1">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> papildus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00297B58">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00297B58">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pievieno </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00C47493">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00C47493">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">klientu dalības </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00297B58">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00297B58">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">uzskaites pierakstus no mācību platformas (laiks, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00297B58">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00297B58">
         <w:rPr>
           <w:i/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>st., min.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00297B58">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00297B58">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C33C6" w:rsidRPr="00D31A2E" w:rsidP="005570A6" w14:paraId="2F8663A9" w14:textId="261E990E">
+    <w:p w:rsidR="003C33C6" w:rsidRPr="00942BFD" w:rsidP="005570A6" w14:paraId="2F8663A9" w14:textId="261E990E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Hlk102138274"/>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Izglītības iestāde </w:t>
       </w:r>
-      <w:r w:rsidR="00F069B9">
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00F069B9">
+        <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">trīs darba dienu laikā pēc mācību pabeigšanas </w:t>
       </w:r>
       <w:bookmarkStart w:id="25" w:name="_Hlk101529375"/>
       <w:bookmarkStart w:id="26" w:name="_Hlk137126085"/>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="009C789E">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="009C789E">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>CV un vakanču portālā mācību grupas sadaļā “Apmācību rezultāti”</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="009C789E">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="009C789E">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ievada datus par</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00466D32">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00466D32">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> katra </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="006D361F">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="006D361F">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00466D32">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00466D32">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>mācību rezultātiem:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="44704535" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="000326E1" w14:paraId="5D8841C8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Hlk101770201"/>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="20F4409C" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="000326E1" w14:paraId="6086969F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="47E6880D" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="000326E1" w14:paraId="796EE609" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="3F89B19D" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="000326E1" w14:paraId="6365F387" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00D31A2E" w:rsidP="00D16E3C" w14:paraId="79512651" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="000326E1" w14:paraId="7BA65E62" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003C33C6" w:rsidRPr="00D31A2E" w:rsidP="00176732" w14:paraId="51AA15FF" w14:textId="206FBA77">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="000326E1" w14:paraId="194E87A0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003C33C6" w:rsidRPr="00942BFD" w:rsidP="000326E1" w14:paraId="51AA15FF" w14:textId="387FC8FE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="006D361F">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="006D361F">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">am, kurš </w:t>
       </w:r>
       <w:bookmarkStart w:id="28" w:name="_Hlk101529326"/>
       <w:bookmarkStart w:id="29" w:name="_Hlk101529306"/>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">sekmīgi nokārtojis </w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>noslēguma pārbaudījumu un ieguva</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">apliecību par </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="000C0372">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="000C0372">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>neformālās</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> izglītības programmas apguvi, mācību rezultāts – </w:t>
       </w:r>
       <w:bookmarkStart w:id="30" w:name="_Hlk101529451"/>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>“Apliecība”</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w:rsidR="003C33C6" w:rsidRPr="00D31A2E" w:rsidP="00CA01ED" w14:paraId="051ABC0B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="426" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -9313,62 +9893,98 @@
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>iem</w:t>
       </w:r>
       <w:r w:rsidR="00024365">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rīkojumā norāda </w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E" w:rsidR="00B94366">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>informāciju</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002074F9" w:rsidP="00024365" w14:paraId="69716126" w14:textId="77777777">
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="000326E1" w14:paraId="0B5D8D1E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000326E1" w:rsidRPr="000326E1" w:rsidP="000326E1" w14:paraId="2E6A1283" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002074F9" w:rsidP="000326E1" w14:paraId="69716126" w14:textId="1EFB6BFA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:hanging="54"/>
+        <w:ind w:left="906"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002074F9">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
       <w:r w:rsidRPr="002074F9" w:rsidR="00E83F16">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="002074F9" w:rsidR="009F0D19">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>vārdu, uzvārdu, personas kodu, saņemto izglītība</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -9472,727 +10088,748 @@
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853437">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Par klientiem, kuri nav ieradušies uz atkārtotu noslēguma pārbaudījumu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> kārtošanu</w:t>
       </w:r>
       <w:r w:rsidRPr="00853437">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> 90 (deviņdesmit) dienu laikā, skaitot no Apliecinājumā norādītā Apmācības beigu datuma, Izglītības iestāde iesniedz atsevišķu rīkojumu, tajā norādot klienta vārdu, uzvārdu, personas kodu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00952E44" w:rsidRPr="00D31A2E" w:rsidP="00282667" w14:paraId="159F4A40" w14:textId="7979B790">
+    <w:p w:rsidR="00952E44" w:rsidRPr="00D31A2E" w:rsidP="000326E1" w14:paraId="159F4A40" w14:textId="7FD1574A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Hlk101532783"/>
       <w:bookmarkStart w:id="39" w:name="_Hlk101769328"/>
       <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja izglītības iestāde nodrošina noslēguma pārbaudījuma kārtošanu atbilstoši šo nosacījumu </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00EB6343">
-[...3 lines deleted...]
-        <w:t>30</w:t>
+      <w:r w:rsidRPr="00730E30" w:rsidR="00EB6343">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730E30" w:rsidR="00730E30">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730E30">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. vai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730E30" w:rsidR="00EB6343">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730E30" w:rsidR="00730E30">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730E30">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. punktā noteiktajam un, ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730E30" w:rsidR="006D361F">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730E30">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s sekmīgi nokārtojis noslēguma pārbaudījumu,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidRPr="00730E30">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izglītīb</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">. vai </w:t>
-[...5 lines deleted...]
-        <w:t>31</w:t>
+        <w:t xml:space="preserve">as iestāde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A2E" w:rsidR="001B6BCD">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>trīs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A2E" w:rsidR="00C47493">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">. punktā noteiktajam un, ja </w:t>
+        <w:t xml:space="preserve">darba dienu laikā pēc noslēguma pārbaudījuma kārtošanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A2E" w:rsidR="00C22136">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>CV un vakanču portālā mācību grupas sadaļā “Apmācību rezultāti” ievieto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A2E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rīkojumu par noslēguma pārbaudījumu nokārtojušo </w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E" w:rsidR="006D361F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
+      <w:r w:rsidR="001F25B1">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>u un informē Aģentūru</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>s sekmīgi nokārtojis noslēguma pārbaudījumu,</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="38"/>
+        <w:t xml:space="preserve">. Rīkojumā norāda </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A2E" w:rsidR="006D361F">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>klient</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> izglītības iestāde </w:t>
-[...58 lines deleted...]
-        </w:rPr>
         <w:t>a vārdu, uzvārdu, personas kodu, saņemto izglītības dokumentu un dokumenta numuru.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
-    <w:p w:rsidR="00D16E3C" w:rsidRPr="00282667" w:rsidP="00282667" w14:paraId="65BE94C0" w14:textId="36F3BFAE">
+    <w:p w:rsidR="00D16E3C" w:rsidRPr="00942BFD" w:rsidP="00282667" w14:paraId="65BE94C0" w14:textId="36F3BFAE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Hlk137128067"/>
       <w:r w:rsidRPr="001C5099">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Izglītības iestāde trīs darba dienu laikā Aģentūrā iesniedz kredītrēķinu</w:t>
       </w:r>
       <w:r w:rsidR="00B621E3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C5099">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:bookmarkStart w:id="41" w:name="_Hlk187235047"/>
-      <w:r w:rsidRPr="00433CDF" w:rsidR="0029526B">
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+      <w:r w:rsidRPr="00942BFD" w:rsidR="0029526B">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>piecu darba dienu laikā</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
-      <w:r w:rsidRPr="00433CDF" w:rsidR="0029526B">
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+      <w:r w:rsidRPr="00942BFD" w:rsidR="0029526B">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C5099">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atmaksājamo avansa summu pārskaita Apliecinājumā norādītajā Aģentūras norēķinu kontā, ja mācību maksa par apmācības pabeigušiem un apliecību par </w:t>
       </w:r>
-      <w:r w:rsidR="001C27DF">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="001C27DF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>neformālās</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C5099">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> izglītības programmas apguvi ieguvušiem klientiem ir mazāka par izmaksāto avansa summu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00282667" w:rsidR="00C22136">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00C22136">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
-    <w:p w:rsidR="00952E44" w:rsidRPr="00D31A2E" w:rsidP="00282667" w14:paraId="0B63A813" w14:textId="53C71B91">
+    <w:p w:rsidR="00952E44" w:rsidRPr="00942BFD" w:rsidP="00282667" w14:paraId="0B63A813" w14:textId="53C71B91">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Pēc Apmācības pabeigšanas izglītības iestāde </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="0030657A">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="0030657A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>trīs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> darba dien</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="0030657A">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="0030657A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> laikā iesniedz Aģentūrai CV un vakanču portālā ģenerēto </w:t>
       </w:r>
       <w:bookmarkStart w:id="42" w:name="_Hlk105584718"/>
       <w:bookmarkStart w:id="43" w:name="_Hlk105678236"/>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="0030657A">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="0030657A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>vai izglītības iestādes izrakstīto</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="0030657A">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="0030657A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">mācību maksas gala rēķinu par Apmācības izdevumiem. </w:t>
       </w:r>
       <w:bookmarkStart w:id="44" w:name="_Hlk101448283"/>
       <w:bookmarkStart w:id="45" w:name="_Hlk101532919"/>
       <w:bookmarkStart w:id="46" w:name="_Hlk101771648"/>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Mācību maksas gala </w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>rēķins</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiek </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00242949">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00242949">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>iesniegts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, ņemot vērā noslēguma pārbaudījuma rezultātus. </w:t>
       </w:r>
       <w:bookmarkStart w:id="47" w:name="_Hlk101448417"/>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Mācību maksas gala </w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">rēķinā tiek iekļauta mācību maksa (100% apmērā) </w:t>
       </w:r>
       <w:bookmarkStart w:id="48" w:name="_Hlk101533054"/>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">tikai par tiem </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00EB2042">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00EB2042">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klientiem</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, kuri mācības ir sekmīgi pabeiguši un </w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ieguva apliecību par attiecīgās neformālās izglītības programmas apguvi. Mācību maksas gala rēķinā netiek iekļauta mācību maksa </w:t>
       </w:r>
       <w:bookmarkStart w:id="49" w:name="_Hlk137128106"/>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00C22136">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00C22136">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>un Aģentūra neveic mācību maksas apmaksu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00C22136">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00C22136">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">par </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00EB2042">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00EB2042">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klientiem</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, kuri mācības nav pabeiguši (atskaitīti) un par </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00EB2042">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00EB2042">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klientiem</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, kuri mācības ir pabeiguši nesekmīgi (saņēmuši sekmju izziņu). 30 kalendāro dienu laikā </w:t>
       </w:r>
       <w:bookmarkStart w:id="50" w:name="_Hlk137128130"/>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00C22136">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00C22136">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>pēc mācību maksas gala rēķina</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00C22136">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00C22136">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>saņemšanas Aģentūra veic norēķinu. Mācību maksas gala rēķin</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="0030657A">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="0030657A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Izglītības iestāde iesniedz pēc tam, kad </w:t>
       </w:r>
       <w:bookmarkStart w:id="51" w:name="_Hlk137129479"/>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00C22136">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00C22136">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>CV un vakanču portālā mācību grupas sadaļā “Apmācību rezultāti”</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00466D32">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00466D32">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">vadīti dati par </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00466D32">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00466D32">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">katra </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="006D361F">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="006D361F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00466D32">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00466D32">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apmācību rezultātu – “Apliecība” vai “Sekmju izziņa” un iesniegta</w:t>
       </w:r>
       <w:bookmarkStart w:id="52" w:name="_Hlk137128179"/>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00C22136">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00C22136">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aģentūrā apstiprināta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="52"/>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> CV un vakanču portālā ģenerētā Kupona apmācību pārskata periodu atskaite par </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="006D361F">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="006D361F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>a nodarbību apmeklējumiem</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00C22136">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00C22136">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un kad CV un vakanču portālā mācību grupas sadaļā “Apmācību rezultāti” pievienots rīkojums par noslēguma pārbaudījumu nokārtojušo klientu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
-    <w:p w:rsidR="00176732" w:rsidP="00282667" w14:paraId="7A8CA372" w14:textId="2BFC7F78">
+    <w:p w:rsidR="00176732" w:rsidRPr="00942BFD" w:rsidP="00282667" w14:paraId="7A8CA372" w14:textId="2BFC7F78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja noslēguma pārbaudījuma kārtošana nodrošināta atbilstoši šo nosacījumu </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00EB6343">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00EB6343">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. vai </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00EB6343">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00EB6343">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>31</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. punktā noteiktajam un, ja </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="006D361F">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="006D361F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">s sekmīgi nokārtojis noslēguma pārbaudījumu, izglītības iestāde trīs darba dienu laikā papildus iesniedz mācību maksas gala rēķinu, kurā iekļauj informāciju tikai par </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="006D361F">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="006D361F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D31A2E">
+      <w:r w:rsidRPr="00942BFD">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">u, kurš kārtoja noslēguma pārbaudījumu un ieguva apliecību par attiecīgās neformālās izglītības programmas apguvi. </w:t>
       </w:r>
       <w:bookmarkStart w:id="53" w:name="_Hlk137128282"/>
-      <w:r w:rsidRPr="00D31A2E" w:rsidR="00C22136">
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00C22136">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Izglītības iestāde CV un vakanču portālā mācību grupas sadaļā “Apmācību rezultāti” pievieno rīkojumu par noslēguma pārbaudījumu nokārtojušo klientu. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
-      <w:r w:rsidRPr="006D386F" w:rsidR="00066D35">
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00066D35">
+        <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Šajā punktā minētā noteikuma iestāšanās gadījumā, izglītības iestāde mācību maksas gala rēķinu iesniedz ne vēlāk kā trīs darba dienu laikā pēc eksāmena nokārtošanas, ievērojot, ka tas notiek 90 dienu laikā no Apliecinājumā norādītā Apmācības beigu datuma.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001F5979" w:rsidRPr="00282667" w:rsidP="00282667" w14:paraId="59C304FC" w14:textId="388E5824">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00942BFD">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izglītības iestādei ir pienākums ne vēlāk kā piecu darba dienu laikā no Aģentūras pieprasījuma </w:t>
+      </w:r>
       <w:r w:rsidRPr="00282667">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Izglītības iestādei ir pienākums ne vēlāk kā piecu darba dienu laikā no Aģentūras pieprasījuma saņemšanas brīža veikt avansa maksājuma atmaksu, ja tā nepilda Nosacījumos noteikto.</w:t>
+        <w:t>saņemšanas brīža veikt avansa maksājuma atmaksu, ja tā nepilda Nosacījumos noteikto.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00176732" w:rsidRPr="00D31A2E" w:rsidP="00282667" w14:paraId="1F9B3380" w14:textId="187969E3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Izglītības iestādei ir aizliegts noteikt </w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E" w:rsidR="006D361F">
         <w:rPr>
@@ -10207,172 +10844,178 @@
         <w:t>am papildu maksu par dalību Apmācībā vai jebkādas citas finansiāla rakstura saistības.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00260885" w:rsidRPr="00D31A2E" w:rsidP="00282667" w14:paraId="217E8C97" w14:textId="04DFE5A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Izglītības iestāde nodrošina, ka Apmācības īstenošanā ir novērsts dubultā finansējuma risks:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="0082098A" w14:paraId="4C9D125D" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00997E8D" w14:paraId="678AB14F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="0082098A" w14:paraId="7B49FC29" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00997E8D" w14:paraId="61157767" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="0082098A" w14:paraId="39BCB136" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00997E8D" w14:paraId="02A3ACC2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="0082098A" w14:paraId="3DD89CC2" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00997E8D" w14:paraId="669BDC06" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="0082098A" w14:paraId="0F0A9F14" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00997E8D" w14:paraId="41D910A6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00260885" w:rsidRPr="00D31A2E" w:rsidP="00282667" w14:paraId="0EE44397" w14:textId="3A028DE7">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00997E8D" w14:paraId="75D15CE9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00260885" w:rsidRPr="00D31A2E" w:rsidP="00997E8D" w14:paraId="0EE44397" w14:textId="4667F9B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:left="426" w:firstLine="0"/>
+        <w:ind w:left="906"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Apmācība</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> netiek finansēta vai līdzfinansēta no citiem Eiropas Savienības finanšu avotiem, kā arī valsts un pašvaldību budžeta līdzekļiem;</w:t>
+        <w:t>Apmācība netiek finansēta vai līdzfinansēta no citiem Eiropas Savienības finanšu avotiem, kā arī valsts un pašvaldību budžeta līdzekļiem;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00260885" w:rsidRPr="00D31A2E" w:rsidP="005570A6" w14:paraId="6601BD50" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="426" w:firstLine="11"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>saskaņā ar grāmatvedības kārtošanu regulējošajiem normatīvajiem aktiem nepastāv viena un tā paša rēķina apmaksa divas reizes no dažādiem publiskajiem finansēšanas avotiem, kā arī iesniegtās Apmācības īstenošanas izmaksas atbilst īstenotai Apmācībai un nav attiecināmas uz kādu citu Aģentūras organizēto pasākumu.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000715CF" w:rsidRPr="00396EFA" w:rsidP="00396EFA" w14:paraId="08101960" w14:textId="0C0E5D06">
@@ -10393,1206 +11036,1227 @@
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Izglītības iestāde atmaksā Aģentūrai neatbilstoši Nosacījumiem izlietotos finanšu līdzekļus 10 darba dienu laikā no </w:t>
       </w:r>
       <w:r w:rsidR="008B6E60">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="0082098A">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.punktā minētā paziņojuma saņemšanas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D6E6D" w:rsidRPr="00D31A2E" w:rsidP="00D40352" w14:paraId="6CAA2CFF" w14:textId="77777777">
+    <w:p w:rsidR="002D6E6D" w:rsidRPr="00D31A2E" w:rsidP="001E0085" w14:paraId="6CAA2CFF" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>4. Personas datu a</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E" w:rsidR="00C04DC4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>izsardzība un konfidencialitāte</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="42261FFF" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="64AF2A51" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="4924C6BD" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="639B27D0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="64B5C625" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="615FB872" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="2BA7E2F5" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="4D13DE6C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="2EC5CBCE" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="17E3E162" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="2AEEABC2" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="6604CB2C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="2C086D43" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="7036F732" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="7345428E" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="73C6A846" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="6F74666B" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="5612A2A2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="4E64F3EE" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="2F1AC46A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="1078C078" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="2F89E1C7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="56B842FA" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="4AAA43D8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="5616F480" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="029C689F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="4D05180E" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="0359390C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="4925B015" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="1E09006F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="625DD41B" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="0A965EBC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="24951C02" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="7DB62411" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="0F92584F" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="461706E2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="030B5906" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="6C22BCBA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="220556B4" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="5AB356BA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="30A24C39" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="4CFA99AF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="50971714" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="6241C05F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="478A8BA0" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="6EB6B143" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="17564A66" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="3A81E82C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="59C53130" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="448EA238" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="0D82F0A1" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="1AF23997" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="4616AA13" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="3B23371A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="5DE6EB13" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="6013BEDE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="4EFF78BB" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="1A9E841E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="3370426E" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="67488733" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="522F730E" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="5DC8B42D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="0733626C" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="74DF933F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="759BCFFE" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="43C761DE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="5D99BAA7" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="19D35ABC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="5DF5FF8C" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="03136CFD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="2068DEAB" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="570482E7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="295BEBB8" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="2CCCA32F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="22F350F9" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="3FBE1A4A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="2F34A37A" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="4A513780" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="1AAF72E2" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="11F253C2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="7132C3C2" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="1BCF3428" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="0D47287B" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="52299E78" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="64D43609" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="25987623" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="2D0E1C69" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="3D70BEC2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="6189B12F" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="6F68D09C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="31C86725" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="684155F7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="0E92B28E" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="682B7567" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="11940235" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="55818BCE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="13C9B0EF" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="75F7F3A0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="7241E11F" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="6CED4589" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="44C59908" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="1E38F3AF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="0E03441B" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="57838E96" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0082098A" w:rsidRPr="0082098A" w:rsidP="00CA01ED" w14:paraId="10AD9BD1" w14:textId="77777777">
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="7D5C727D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vanish/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D6E6D" w:rsidRPr="00D31A2E" w:rsidP="00CA01ED" w14:paraId="54049837" w14:textId="2E58687F">
-      <w:pPr>
+    <w:p w:rsidR="00997E8D" w:rsidRPr="00997E8D" w:rsidP="00CA01ED" w14:paraId="64E2642A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:vanish/>
+          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002D6E6D" w:rsidRPr="00D31A2E" w:rsidP="00CA01ED" w14:paraId="54049837" w14:textId="1DE2C94E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Aģentūra un Izglītības iestāde</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E" w:rsidR="00A1270A">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E" w:rsidR="00A1270A">
         <w:rPr>
@@ -11620,51 +12284,51 @@
       </w:r>
       <w:r w:rsidRPr="00D31A2E" w:rsidR="00A1270A">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(-es), </w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">apņemas ievērot personu datu aizsardzības normatīvo aktu prasības, t.sk. </w:t>
       </w:r>
       <w:bookmarkStart w:id="54" w:name="_Hlk496692411"/>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Eiropas Parlamenta un Padomes regulu Nr. 2016/679 par fizisku personu aizsardzību attiecībā uz personas datu apstrādi un šādu datu brīvu apriti un ar ko atceļ Direktīvu 95/46/EK</w:t>
       </w:r>
       <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Vispārīgā datu aizsardzības regula)”, kā arī nodrošināt, ka personas dati:</w:t>
+        <w:t xml:space="preserve"> (Vispārīgā datu aizsardzības regula), kā arī nodrošināt, ka personas dati:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A43E40" w:rsidRPr="00D31A2E" w:rsidP="00282667" w14:paraId="4F50665F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>tiks apstrādāti likumīgi, godprātīgi un datu subjektiem pārredzamā veidā;</w:t>
       </w:r>
     </w:p>
@@ -12394,72 +13058,53 @@
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Izglītības iestāde apņemas kompensēt </w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E" w:rsidR="00DB70FA">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E" w:rsidR="006C5B5E">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> visus zaudējumus, kas radušies saistībā ar fizisko personu datu apstrādes drošības pārkāpumiem, ja šie pārkāpumi ir radušies izglītības iestādes darbības vai bezdarbības rezultātā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A648F2" w14:paraId="627FD856" w14:textId="77777777">
-[...18 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="009064F5" w:rsidRPr="00D31A2E" w:rsidP="001E0085" w14:paraId="649F0201" w14:textId="246399C5">
+      <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>5. Citi noteikumi</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F60EFF" w:rsidRPr="00D31A2E" w:rsidP="00CA01ED" w14:paraId="431CD926" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
@@ -13058,51 +13703,57 @@
         </w:rPr>
         <w:t xml:space="preserve">īstenošanas nosacījumos noteiktās prasības (atbilstošas materiālās bāzes neesamība, drošu un veselībai nekaitīgu mācību apstākļu nenodrošināšana, konstatēta izglītības iestādes vai tā personāla </w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E" w:rsidR="0084143F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apmācīb</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E" w:rsidR="00CA21AD">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E" w:rsidR="0084143F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>īstenošanai atbilstošās izglītības vai profesionālās pieredzes neesamība, izglītības iestāžu un īstenošanas vietas adrešu reģistrēšanas nosacījumi u.c.), kā rezultātā apdraudēta kvalitatīva mācību norise;</w:t>
+        <w:t xml:space="preserve">īstenošanai atbilstošās izglītības vai profesionālās pieredzes neesamība, izglītības iestāžu un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31A2E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>īstenošanas vietas adrešu reģistrēšanas nosacījumi u.c.), kā rezultātā apdraudēta kvalitatīva mācību norise;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E18EE" w:rsidRPr="00D31A2E" w:rsidP="00CA01ED" w14:paraId="27827512" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:ind w:left="851" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -13468,59 +14119,59 @@
       <w:r w:rsidRPr="00D31A2E" w:rsidR="00CA21AD">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pasākumus </w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E" w:rsidR="006D361F">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>klient</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>iem, īsteno negodīgu komercpraksi Negodīgas komercprakses aizlieguma likuma izpratnē.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E90BD6" w:rsidRPr="00484D28" w:rsidP="00484D28" w14:paraId="1A83AF0F" w14:textId="3FF9BC37">
+    <w:p w:rsidR="00E90BD6" w:rsidRPr="00942BFD" w:rsidP="0046274E" w14:paraId="1A83AF0F" w14:textId="3FF9BC37">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūra ne retāk kā reizi gadā veic iepriekšējā sadarbības periodā īstenoto pasākumu kvalitātes izvērtējumu un ir tiesīga lemt par izglītības iestādes piedāvājuma īstenot konkrētu izglītības programmu konkrētā </w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E" w:rsidR="0065324E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apmācīb</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E" w:rsidR="00CA21AD">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
@@ -13544,160 +14195,145 @@
       </w:r>
       <w:r w:rsidRPr="00484D28">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">gada laikā konstatēts, ka atkārtoti netiek ievērots nosacījums uzsākt </w:t>
       </w:r>
       <w:r w:rsidRPr="00484D28" w:rsidR="0065324E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Apmācīb</w:t>
       </w:r>
       <w:r w:rsidRPr="00484D28" w:rsidR="00CA21AD">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="00484D28" w:rsidR="0065324E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00484D28">
-[...38 lines deleted...]
-      <w:r w:rsidR="00484D28">
+      <w:r w:rsidRPr="00942BFD">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grupā, kurā ir seši vai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00942BFD">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>vai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00942BFD">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vairāk klienti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00942BFD" w:rsidR="00484D28">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB5A40" w:rsidRPr="00D31A2E" w:rsidP="00CA01ED" w14:paraId="4343F9B5" w14:textId="5A700A1E">
+    <w:p w:rsidR="00BB5A40" w:rsidRPr="00D31A2E" w:rsidP="00CA01ED" w14:paraId="4343F9B5" w14:textId="7ABA8979">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00942BFD">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja izglītības iestāde vai izglītības iestādes piedāvājums, atbilstoši šo Nosacījumu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3F65" w:rsidR="0046274E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>80</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3F65">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. vai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3F65" w:rsidR="0082098A">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3F65" w:rsidR="0046274E">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3F65">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.punktā noteiktajam, ir svītrot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3F65" w:rsidR="00C778B2">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE3F65">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no izglītības piedāvājumu saraksta, izglītības iestāde a</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D31A2E">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ja izglītības iestāde vai izglītības iestādes piedāvājums, atbilstoši šo Nosacījumu </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> no izglītības piedāvājumu saraksta, izglītības iestāde atkārtoti pieteikties pasākumu īstenošanai var ne agrāk kā </w:t>
+        <w:t xml:space="preserve">tkārtoti pieteikties pasākumu īstenošanai var ne agrāk kā </w:t>
       </w:r>
       <w:r w:rsidR="007461C4">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">divus </w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E" w:rsidR="00DA0417">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>gadu</w:t>
       </w:r>
       <w:r w:rsidR="007461C4">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31A2E" w:rsidR="00DA0417">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -13972,272 +14608,289 @@
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="005B2BDD">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00070EAE" w14:paraId="5897082D" w14:textId="77777777">
+  <w:p w:rsidR="00E1752B" w14:paraId="7C582AF4" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00DF0DED" w:rsidRPr="00DC4739" w:rsidP="00330D99" w14:paraId="3BBF26CC" w14:textId="04106885">
+  <w:p w:rsidR="00E1752B" w:rsidP="00E1752B" w14:paraId="3514CB8A" w14:textId="6C26B56E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:caps/>
         <w:noProof/>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="lv-LV" w:eastAsia="x-none"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00980839">
+    <w:r>
       <w:rPr>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>KRG_4.2.14.2_</w:t>
+      <w:t>4.2.14.2_</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>22</w:t>
+      <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="00980839">
+    <w:r>
+      <w:rPr>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:bookmarkStart w:id="55" w:name="_GoBack"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:r>
       <w:rPr>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>.pielikums_</w:t>
+      <w:t>.p</w:t>
     </w:r>
-    <w:r w:rsidR="00DC4739">
+    <w:r>
+      <w:rPr>
+        <w:color w:val="C45911"/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>_</w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidRPr="00980839">
+    <w:r>
       <w:rPr>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve">.versija </w:t>
+      <w:t xml:space="preserve">.v_ </w:t>
     </w:r>
-    <w:r w:rsidRPr="00980839" w:rsidR="00070EAE">
+    <w:r>
       <w:rPr>
         <w:color w:val="C45911"/>
         <w:sz w:val="18"/>
-        <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-      <w:t>12.03.2025.</w:t>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+      <w:t>06.03.2026.</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="00DF0DED" w:rsidRPr="00980839" w:rsidP="00340D02" w14:paraId="181E7A4D" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00070EAE" w14:paraId="20BFF625" w14:textId="77777777">
+  <w:p w:rsidR="00E1752B" w14:paraId="2E068A33" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="0">
     <w:p w:rsidR="00DF0DED" w14:paraId="4804B083" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="1">
     <w:p w:rsidR="00DF0DED" w14:paraId="1C484FED" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="2">
     <w:p w:rsidR="00DF0DED" w14:paraId="2CB8D1C4" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w:rsidR="00DF0DED" w:rsidRPr="00AE037E" w14:paraId="6D291FEA" w14:textId="01ADC69C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE037E">
         <w:t xml:space="preserve">Ja Apmācība tiek īstenota pēc darba devēja pieprasījuma, to īsteno katru darbdienu no pulksten 8.00 līdz 22.00, nepārsniedzot astoņas </w:t>
       </w:r>
-      <w:r w:rsidRPr="00390836" w:rsidR="006A13F9">
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+      <w:r w:rsidRPr="0077422D" w:rsidR="006A13F9">
+        <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>mācību</w:t>
       </w:r>
-      <w:r w:rsidR="006A13F9">
+      <w:r w:rsidRPr="0077422D" w:rsidR="006A13F9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE037E">
         <w:t>stundas dienā.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00070EAE" w14:paraId="4AF8A740" w14:textId="77777777">
+  <w:p w:rsidR="00E1752B" w14:paraId="0CBE6516" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00070EAE" w14:paraId="51D980A3" w14:textId="77777777">
+  <w:p w:rsidR="00E1752B" w14:paraId="3BCB694B" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00070EAE" w14:paraId="6552F429" w14:textId="77777777">
+  <w:p w:rsidR="00E1752B" w14:paraId="66257613" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="019443D8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DED8AF3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="39"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="906" w:hanging="480"/>
       </w:pPr>
@@ -14308,51 +14961,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4422" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5208" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="086B1722"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DD580332"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="18"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
@@ -14429,51 +15082,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A603B2A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="312A6C86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="49"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
@@ -14544,51 +15197,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E0A4DEE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AE5A2A1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="50"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="764" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -14657,51 +15310,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9000" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10440" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11B03E2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C42A32BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="41"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
@@ -14746,64 +15399,65 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17D90670"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="5FD83BF4"/>
+    <w:tmpl w:val="F732F1BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="34"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -14867,51 +15521,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B176688"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B298E3EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="207"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="207" w:hanging="207"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -14995,51 +15649,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B262DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A628E2F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
@@ -15084,51 +15738,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C506A77"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="25AA4308"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
@@ -15199,51 +15853,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="201E608E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BECC39C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -15312,56 +15966,56 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="21600" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="24840" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="248F4B63"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="00FE619E"/>
+    <w:tmpl w:val="FE40833C"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="26"/>
+      <w:start w:val="27"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1140" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -15433,51 +16087,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2629315E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="669011EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="44"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1140" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
@@ -15554,51 +16208,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="264F4E9D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F8CEAAA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -15667,51 +16321,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="11520" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="13320" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28753BF4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7E1A4758"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
@@ -15780,56 +16434,56 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="11520" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="13320" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32B63829"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A5ECD7B8"/>
+    <w:tmpl w:val="A552CAA2"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="20"/>
+      <w:start w:val="21"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -15901,51 +16555,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="381D6C96"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5DFACD1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
@@ -16014,56 +16668,56 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="11520" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="13320" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="386B1DF7"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="DE84152A"/>
+    <w:tmpl w:val="C9A09AD4"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="51"/>
+      <w:start w:val="52"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1140" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -16135,51 +16789,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44497487"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD76A2A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="40"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -16226,51 +16880,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45BE3CBA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E690D54E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -16339,51 +16993,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46001E90"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B7C1B04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="22"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -16457,51 +17111,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52430ACD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B000780C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
@@ -16578,51 +17232,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52CF247C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CED43698"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="53"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
@@ -16699,51 +17353,179 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D461F8D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F9421C8A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="825" w:hanging="465"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1430" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1430" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65484BA4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BC48AD5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="480"/>
       </w:pPr>
@@ -16821,51 +17603,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CDB5056"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0BCE3F6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="19"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2040" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
@@ -16942,51 +17724,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10200" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="11760" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DCD280E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2B284D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="21"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -17057,51 +17839,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FE442AA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4F5E5744"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -17170,51 +17952,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3428" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4072" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A18385D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FA08987E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -17283,56 +18065,56 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2434" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2936" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BAC5754"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="7026C9FE"/>
+    <w:tmpl w:val="A73E8024"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="80"/>
+      <w:start w:val="81"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -17570,172 +18352,318 @@
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2160" w:hanging="1800"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="22"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="567" w:hanging="207"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%2."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="567" w:hanging="207"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:isLgl/>
+        <w:lvlText w:val="%2.%3."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="567" w:firstLine="143"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:isLgl/>
+        <w:lvlText w:val="%1.%2.%3.%4."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1430" w:hanging="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:isLgl/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1440" w:hanging="1080"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:isLgl/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1440" w:hanging="1080"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:isLgl/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1800" w:hanging="1440"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:isLgl/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="1800" w:hanging="1440"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:isLgl/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="2160" w:hanging="1800"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="21"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
     <w:footnote w:id="2"/>
   </w:footnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00581993"/>
     <w:rsid w:val="00000766"/>
     <w:rsid w:val="000007D3"/>
     <w:rsid w:val="00000C07"/>
     <w:rsid w:val="000028B8"/>
     <w:rsid w:val="00002FB9"/>
     <w:rsid w:val="0000354F"/>
     <w:rsid w:val="00004354"/>
     <w:rsid w:val="00005832"/>
     <w:rsid w:val="00007BF5"/>
     <w:rsid w:val="00011836"/>
     <w:rsid w:val="00012961"/>
+    <w:rsid w:val="00013EE3"/>
     <w:rsid w:val="0001416D"/>
     <w:rsid w:val="00014404"/>
     <w:rsid w:val="0001507F"/>
     <w:rsid w:val="00015678"/>
     <w:rsid w:val="00017B5D"/>
     <w:rsid w:val="000212AE"/>
     <w:rsid w:val="000216AA"/>
     <w:rsid w:val="000218B3"/>
     <w:rsid w:val="00023115"/>
     <w:rsid w:val="00023307"/>
     <w:rsid w:val="00024365"/>
     <w:rsid w:val="00024715"/>
     <w:rsid w:val="00024AB5"/>
     <w:rsid w:val="00024AF6"/>
     <w:rsid w:val="00025A44"/>
     <w:rsid w:val="00027C8D"/>
     <w:rsid w:val="00027CD6"/>
     <w:rsid w:val="00027D9C"/>
     <w:rsid w:val="000306E1"/>
     <w:rsid w:val="0003105C"/>
+    <w:rsid w:val="000326E1"/>
     <w:rsid w:val="00034210"/>
     <w:rsid w:val="00035067"/>
     <w:rsid w:val="00035325"/>
     <w:rsid w:val="00037184"/>
     <w:rsid w:val="0004158B"/>
     <w:rsid w:val="0004236C"/>
     <w:rsid w:val="000427CB"/>
     <w:rsid w:val="000428C1"/>
     <w:rsid w:val="00042D8C"/>
     <w:rsid w:val="00044AA5"/>
     <w:rsid w:val="00045625"/>
     <w:rsid w:val="000467CD"/>
     <w:rsid w:val="00050C8B"/>
     <w:rsid w:val="00050F50"/>
     <w:rsid w:val="00053D55"/>
     <w:rsid w:val="000548F6"/>
     <w:rsid w:val="00054BF3"/>
     <w:rsid w:val="00056579"/>
     <w:rsid w:val="00060952"/>
     <w:rsid w:val="000609CF"/>
     <w:rsid w:val="00061896"/>
     <w:rsid w:val="00064DBF"/>
     <w:rsid w:val="00065663"/>
     <w:rsid w:val="00066D35"/>
     <w:rsid w:val="00067B58"/>
@@ -17917,115 +18845,118 @@
     <w:rsid w:val="001B477C"/>
     <w:rsid w:val="001B4828"/>
     <w:rsid w:val="001B4AB8"/>
     <w:rsid w:val="001B4DE6"/>
     <w:rsid w:val="001B5ED5"/>
     <w:rsid w:val="001B6BCD"/>
     <w:rsid w:val="001B7BE4"/>
     <w:rsid w:val="001C02ED"/>
     <w:rsid w:val="001C178C"/>
     <w:rsid w:val="001C27DF"/>
     <w:rsid w:val="001C2CDE"/>
     <w:rsid w:val="001C5099"/>
     <w:rsid w:val="001C6110"/>
     <w:rsid w:val="001C6282"/>
     <w:rsid w:val="001C63AD"/>
     <w:rsid w:val="001D0007"/>
     <w:rsid w:val="001D0017"/>
     <w:rsid w:val="001D168C"/>
     <w:rsid w:val="001D1B08"/>
     <w:rsid w:val="001D1C5F"/>
     <w:rsid w:val="001D22D1"/>
     <w:rsid w:val="001D2B30"/>
     <w:rsid w:val="001D38BA"/>
     <w:rsid w:val="001D59BD"/>
     <w:rsid w:val="001D5F71"/>
+    <w:rsid w:val="001E0085"/>
     <w:rsid w:val="001E010E"/>
     <w:rsid w:val="001E0ED0"/>
     <w:rsid w:val="001E3560"/>
     <w:rsid w:val="001E465F"/>
     <w:rsid w:val="001E4879"/>
     <w:rsid w:val="001E48BE"/>
     <w:rsid w:val="001E52F0"/>
     <w:rsid w:val="001E5A8E"/>
     <w:rsid w:val="001E633B"/>
     <w:rsid w:val="001E6A99"/>
     <w:rsid w:val="001F1A4D"/>
     <w:rsid w:val="001F2517"/>
     <w:rsid w:val="001F25B1"/>
     <w:rsid w:val="001F2746"/>
     <w:rsid w:val="001F3BBF"/>
     <w:rsid w:val="001F3C64"/>
     <w:rsid w:val="001F43B4"/>
     <w:rsid w:val="001F5979"/>
     <w:rsid w:val="001F5D17"/>
     <w:rsid w:val="001F75CF"/>
     <w:rsid w:val="002001C0"/>
     <w:rsid w:val="00200678"/>
     <w:rsid w:val="00200E25"/>
     <w:rsid w:val="002029EE"/>
     <w:rsid w:val="00202DD9"/>
     <w:rsid w:val="00202E6B"/>
     <w:rsid w:val="00203F8F"/>
     <w:rsid w:val="00206C96"/>
     <w:rsid w:val="002074F9"/>
     <w:rsid w:val="0020787A"/>
     <w:rsid w:val="00212066"/>
     <w:rsid w:val="002139CA"/>
     <w:rsid w:val="00214984"/>
+    <w:rsid w:val="002170EB"/>
     <w:rsid w:val="0021718A"/>
     <w:rsid w:val="00221DAC"/>
     <w:rsid w:val="0022298A"/>
     <w:rsid w:val="00222E26"/>
     <w:rsid w:val="00222EC5"/>
     <w:rsid w:val="002235C8"/>
     <w:rsid w:val="002244DE"/>
     <w:rsid w:val="002253CB"/>
     <w:rsid w:val="0022602B"/>
     <w:rsid w:val="00226806"/>
     <w:rsid w:val="00227293"/>
     <w:rsid w:val="002319ED"/>
     <w:rsid w:val="002334A7"/>
     <w:rsid w:val="00233E88"/>
     <w:rsid w:val="002368C0"/>
     <w:rsid w:val="00237BFA"/>
     <w:rsid w:val="00240284"/>
     <w:rsid w:val="00240AD9"/>
     <w:rsid w:val="00240E13"/>
     <w:rsid w:val="00242949"/>
     <w:rsid w:val="00243185"/>
     <w:rsid w:val="00243479"/>
     <w:rsid w:val="00246159"/>
     <w:rsid w:val="002465C4"/>
     <w:rsid w:val="0024798C"/>
     <w:rsid w:val="00252C9F"/>
     <w:rsid w:val="002535AB"/>
     <w:rsid w:val="00255337"/>
     <w:rsid w:val="00257135"/>
     <w:rsid w:val="00260885"/>
     <w:rsid w:val="002655EF"/>
     <w:rsid w:val="002656E1"/>
+    <w:rsid w:val="002676E8"/>
     <w:rsid w:val="002731E5"/>
     <w:rsid w:val="00274060"/>
     <w:rsid w:val="00274AD4"/>
     <w:rsid w:val="0027559C"/>
     <w:rsid w:val="0027651C"/>
     <w:rsid w:val="00276C89"/>
     <w:rsid w:val="0028021C"/>
     <w:rsid w:val="002803EC"/>
     <w:rsid w:val="00282667"/>
     <w:rsid w:val="002829CE"/>
     <w:rsid w:val="002835BA"/>
     <w:rsid w:val="00283BF3"/>
     <w:rsid w:val="0028620C"/>
     <w:rsid w:val="00286CDF"/>
     <w:rsid w:val="00286E9A"/>
     <w:rsid w:val="00290C4E"/>
     <w:rsid w:val="00291148"/>
     <w:rsid w:val="00291B99"/>
     <w:rsid w:val="002927D1"/>
     <w:rsid w:val="00292878"/>
     <w:rsid w:val="00292F94"/>
     <w:rsid w:val="00293891"/>
     <w:rsid w:val="00293EA3"/>
     <w:rsid w:val="00294561"/>
     <w:rsid w:val="002945C6"/>
@@ -18036,50 +18967,51 @@
     <w:rsid w:val="002977B5"/>
     <w:rsid w:val="00297B58"/>
     <w:rsid w:val="002A44CA"/>
     <w:rsid w:val="002A6818"/>
     <w:rsid w:val="002B0A54"/>
     <w:rsid w:val="002B0DB2"/>
     <w:rsid w:val="002B0FA1"/>
     <w:rsid w:val="002B0FA3"/>
     <w:rsid w:val="002B1685"/>
     <w:rsid w:val="002B573C"/>
     <w:rsid w:val="002B5D11"/>
     <w:rsid w:val="002B6003"/>
     <w:rsid w:val="002B69F7"/>
     <w:rsid w:val="002B71B1"/>
     <w:rsid w:val="002C306C"/>
     <w:rsid w:val="002C41C8"/>
     <w:rsid w:val="002C763D"/>
     <w:rsid w:val="002D1720"/>
     <w:rsid w:val="002D2EA6"/>
     <w:rsid w:val="002D6702"/>
     <w:rsid w:val="002D6D0F"/>
     <w:rsid w:val="002D6E6D"/>
     <w:rsid w:val="002E035F"/>
     <w:rsid w:val="002E3D4B"/>
     <w:rsid w:val="002E64A7"/>
+    <w:rsid w:val="002E6E86"/>
     <w:rsid w:val="002F0506"/>
     <w:rsid w:val="002F2769"/>
     <w:rsid w:val="002F4FB4"/>
     <w:rsid w:val="002F6012"/>
     <w:rsid w:val="002F67FD"/>
     <w:rsid w:val="002F6C97"/>
     <w:rsid w:val="003003DE"/>
     <w:rsid w:val="00301ED0"/>
     <w:rsid w:val="003022A7"/>
     <w:rsid w:val="00302416"/>
     <w:rsid w:val="00304A81"/>
     <w:rsid w:val="0030657A"/>
     <w:rsid w:val="00310A81"/>
     <w:rsid w:val="00311FA7"/>
     <w:rsid w:val="00313C04"/>
     <w:rsid w:val="0031651B"/>
     <w:rsid w:val="00316A40"/>
     <w:rsid w:val="0031776E"/>
     <w:rsid w:val="00320970"/>
     <w:rsid w:val="00323CF9"/>
     <w:rsid w:val="0032520E"/>
     <w:rsid w:val="00326752"/>
     <w:rsid w:val="00326F1B"/>
     <w:rsid w:val="00327602"/>
     <w:rsid w:val="003301ED"/>
@@ -18186,82 +19118,86 @@
     <w:rsid w:val="004060C2"/>
     <w:rsid w:val="004069A5"/>
     <w:rsid w:val="00411AF8"/>
     <w:rsid w:val="0041274E"/>
     <w:rsid w:val="00412886"/>
     <w:rsid w:val="00413AA6"/>
     <w:rsid w:val="0041439C"/>
     <w:rsid w:val="004156B7"/>
     <w:rsid w:val="00415E92"/>
     <w:rsid w:val="0041689C"/>
     <w:rsid w:val="0042043A"/>
     <w:rsid w:val="004212F8"/>
     <w:rsid w:val="00421630"/>
     <w:rsid w:val="00422A61"/>
     <w:rsid w:val="00424A76"/>
     <w:rsid w:val="0042515F"/>
     <w:rsid w:val="0042536F"/>
     <w:rsid w:val="0042727E"/>
     <w:rsid w:val="004308F6"/>
     <w:rsid w:val="00430F95"/>
     <w:rsid w:val="004310AF"/>
     <w:rsid w:val="00431A46"/>
     <w:rsid w:val="004331BE"/>
     <w:rsid w:val="004338EE"/>
     <w:rsid w:val="00433CDF"/>
+    <w:rsid w:val="004343AD"/>
     <w:rsid w:val="00435F2A"/>
     <w:rsid w:val="00436E67"/>
     <w:rsid w:val="00436F3F"/>
     <w:rsid w:val="00437757"/>
     <w:rsid w:val="00437CC8"/>
     <w:rsid w:val="00441ED3"/>
     <w:rsid w:val="0044392C"/>
     <w:rsid w:val="00447448"/>
     <w:rsid w:val="004476C2"/>
     <w:rsid w:val="00451065"/>
+    <w:rsid w:val="004518FA"/>
     <w:rsid w:val="00453B81"/>
     <w:rsid w:val="00455E67"/>
     <w:rsid w:val="0045673F"/>
     <w:rsid w:val="00457A16"/>
     <w:rsid w:val="00457DE3"/>
     <w:rsid w:val="00457FAC"/>
     <w:rsid w:val="00461D27"/>
+    <w:rsid w:val="0046274E"/>
     <w:rsid w:val="00462FD9"/>
     <w:rsid w:val="00463872"/>
     <w:rsid w:val="00463C5E"/>
     <w:rsid w:val="00463D78"/>
     <w:rsid w:val="0046541A"/>
     <w:rsid w:val="004669DC"/>
     <w:rsid w:val="00466D32"/>
     <w:rsid w:val="0046724F"/>
     <w:rsid w:val="0046764B"/>
     <w:rsid w:val="00471852"/>
     <w:rsid w:val="00471AAE"/>
     <w:rsid w:val="00472EC5"/>
     <w:rsid w:val="0047390E"/>
     <w:rsid w:val="00473C7C"/>
     <w:rsid w:val="004744D3"/>
+    <w:rsid w:val="004753E2"/>
     <w:rsid w:val="00475EA0"/>
     <w:rsid w:val="00476F5F"/>
     <w:rsid w:val="00477782"/>
     <w:rsid w:val="00481D65"/>
     <w:rsid w:val="00481FB2"/>
     <w:rsid w:val="0048372C"/>
     <w:rsid w:val="00484D28"/>
     <w:rsid w:val="0048579D"/>
     <w:rsid w:val="00485D25"/>
     <w:rsid w:val="00486008"/>
     <w:rsid w:val="00487541"/>
     <w:rsid w:val="00490123"/>
     <w:rsid w:val="00490373"/>
     <w:rsid w:val="00490604"/>
     <w:rsid w:val="00490A47"/>
     <w:rsid w:val="0049140F"/>
     <w:rsid w:val="0049284B"/>
     <w:rsid w:val="00492BDB"/>
     <w:rsid w:val="00492C89"/>
     <w:rsid w:val="0049305A"/>
     <w:rsid w:val="00494FA3"/>
     <w:rsid w:val="004961FE"/>
     <w:rsid w:val="0049654F"/>
     <w:rsid w:val="00497077"/>
     <w:rsid w:val="00497131"/>
@@ -18416,50 +19352,51 @@
     <w:rsid w:val="005C2BC2"/>
     <w:rsid w:val="005C3818"/>
     <w:rsid w:val="005C3FE5"/>
     <w:rsid w:val="005C6596"/>
     <w:rsid w:val="005C7756"/>
     <w:rsid w:val="005D1183"/>
     <w:rsid w:val="005D19AE"/>
     <w:rsid w:val="005D1C21"/>
     <w:rsid w:val="005D23F0"/>
     <w:rsid w:val="005D3188"/>
     <w:rsid w:val="005D42E8"/>
     <w:rsid w:val="005D5409"/>
     <w:rsid w:val="005D57D4"/>
     <w:rsid w:val="005D5E21"/>
     <w:rsid w:val="005D68C5"/>
     <w:rsid w:val="005D6CC3"/>
     <w:rsid w:val="005D787B"/>
     <w:rsid w:val="005E346A"/>
     <w:rsid w:val="005E496E"/>
     <w:rsid w:val="005E4BFE"/>
     <w:rsid w:val="005E5857"/>
     <w:rsid w:val="005E728C"/>
     <w:rsid w:val="005E74D5"/>
     <w:rsid w:val="005E77A6"/>
     <w:rsid w:val="005E7D93"/>
+    <w:rsid w:val="005F2747"/>
     <w:rsid w:val="005F31EF"/>
     <w:rsid w:val="005F45C9"/>
     <w:rsid w:val="005F45EC"/>
     <w:rsid w:val="005F488E"/>
     <w:rsid w:val="005F5740"/>
     <w:rsid w:val="005F588A"/>
     <w:rsid w:val="005F6609"/>
     <w:rsid w:val="005F79D4"/>
     <w:rsid w:val="006014BA"/>
     <w:rsid w:val="0060157B"/>
     <w:rsid w:val="00603333"/>
     <w:rsid w:val="006034CA"/>
     <w:rsid w:val="006046D4"/>
     <w:rsid w:val="00607B18"/>
     <w:rsid w:val="00610AB6"/>
     <w:rsid w:val="00610DC7"/>
     <w:rsid w:val="00612D65"/>
     <w:rsid w:val="00613286"/>
     <w:rsid w:val="00613EB6"/>
     <w:rsid w:val="006147A8"/>
     <w:rsid w:val="0061557F"/>
     <w:rsid w:val="006165AE"/>
     <w:rsid w:val="00617C1D"/>
     <w:rsid w:val="00617DA3"/>
     <w:rsid w:val="006213F8"/>
@@ -18489,50 +19426,51 @@
     <w:rsid w:val="006618A4"/>
     <w:rsid w:val="0066196C"/>
     <w:rsid w:val="00661B2B"/>
     <w:rsid w:val="006665F9"/>
     <w:rsid w:val="00666753"/>
     <w:rsid w:val="00670FAE"/>
     <w:rsid w:val="00671EBE"/>
     <w:rsid w:val="00672D6A"/>
     <w:rsid w:val="00672DDD"/>
     <w:rsid w:val="00672F29"/>
     <w:rsid w:val="00675781"/>
     <w:rsid w:val="00680895"/>
     <w:rsid w:val="0068166F"/>
     <w:rsid w:val="00682976"/>
     <w:rsid w:val="00683407"/>
     <w:rsid w:val="00683B25"/>
     <w:rsid w:val="00685427"/>
     <w:rsid w:val="006857F2"/>
     <w:rsid w:val="00685BA3"/>
     <w:rsid w:val="0069005F"/>
     <w:rsid w:val="006917E3"/>
     <w:rsid w:val="00691CA0"/>
     <w:rsid w:val="00691ED7"/>
     <w:rsid w:val="0069285C"/>
     <w:rsid w:val="00692D5D"/>
+    <w:rsid w:val="00693A70"/>
     <w:rsid w:val="00694086"/>
     <w:rsid w:val="00695C65"/>
     <w:rsid w:val="0069694C"/>
     <w:rsid w:val="00696EE3"/>
     <w:rsid w:val="00697163"/>
     <w:rsid w:val="006A1116"/>
     <w:rsid w:val="006A13F9"/>
     <w:rsid w:val="006A2003"/>
     <w:rsid w:val="006A2C8A"/>
     <w:rsid w:val="006A3BD2"/>
     <w:rsid w:val="006A3E96"/>
     <w:rsid w:val="006A5C78"/>
     <w:rsid w:val="006A61A1"/>
     <w:rsid w:val="006A7039"/>
     <w:rsid w:val="006A7170"/>
     <w:rsid w:val="006B07C3"/>
     <w:rsid w:val="006B1237"/>
     <w:rsid w:val="006B4C53"/>
     <w:rsid w:val="006B5411"/>
     <w:rsid w:val="006B5560"/>
     <w:rsid w:val="006B59D1"/>
     <w:rsid w:val="006B6D77"/>
     <w:rsid w:val="006B7CB2"/>
     <w:rsid w:val="006C0D66"/>
     <w:rsid w:val="006C120E"/>
@@ -18558,91 +19496,93 @@
     <w:rsid w:val="007005FB"/>
     <w:rsid w:val="00700FDE"/>
     <w:rsid w:val="0070449F"/>
     <w:rsid w:val="00704543"/>
     <w:rsid w:val="00704AA0"/>
     <w:rsid w:val="00704EAD"/>
     <w:rsid w:val="00705047"/>
     <w:rsid w:val="007062E9"/>
     <w:rsid w:val="0070752B"/>
     <w:rsid w:val="00711486"/>
     <w:rsid w:val="00711879"/>
     <w:rsid w:val="00712A32"/>
     <w:rsid w:val="00713A79"/>
     <w:rsid w:val="00713C4B"/>
     <w:rsid w:val="0071433F"/>
     <w:rsid w:val="00714A95"/>
     <w:rsid w:val="00720BED"/>
     <w:rsid w:val="007232DE"/>
     <w:rsid w:val="007235FB"/>
     <w:rsid w:val="0072411F"/>
     <w:rsid w:val="00724D20"/>
     <w:rsid w:val="00726852"/>
     <w:rsid w:val="007269EC"/>
     <w:rsid w:val="00730213"/>
     <w:rsid w:val="0073069D"/>
+    <w:rsid w:val="00730E30"/>
     <w:rsid w:val="00730FAC"/>
     <w:rsid w:val="007328E4"/>
     <w:rsid w:val="00732E5C"/>
     <w:rsid w:val="00735789"/>
     <w:rsid w:val="00735C1E"/>
     <w:rsid w:val="00736233"/>
     <w:rsid w:val="007371FD"/>
     <w:rsid w:val="00737CFA"/>
     <w:rsid w:val="007400ED"/>
     <w:rsid w:val="007420BD"/>
     <w:rsid w:val="00742F48"/>
     <w:rsid w:val="00744FA8"/>
     <w:rsid w:val="00745CA8"/>
     <w:rsid w:val="007461C4"/>
     <w:rsid w:val="00746427"/>
     <w:rsid w:val="007464FA"/>
     <w:rsid w:val="007473FD"/>
     <w:rsid w:val="00747421"/>
     <w:rsid w:val="0075016E"/>
     <w:rsid w:val="007502B2"/>
     <w:rsid w:val="007527EE"/>
     <w:rsid w:val="00753CF4"/>
     <w:rsid w:val="00754007"/>
     <w:rsid w:val="00755920"/>
     <w:rsid w:val="0075668E"/>
     <w:rsid w:val="00756BFB"/>
     <w:rsid w:val="007572DE"/>
     <w:rsid w:val="00760021"/>
     <w:rsid w:val="00761795"/>
     <w:rsid w:val="00762012"/>
     <w:rsid w:val="00762542"/>
     <w:rsid w:val="0076342A"/>
     <w:rsid w:val="00763C10"/>
     <w:rsid w:val="00763D01"/>
     <w:rsid w:val="00764AB1"/>
     <w:rsid w:val="007672CF"/>
     <w:rsid w:val="00770A4C"/>
     <w:rsid w:val="00770E53"/>
     <w:rsid w:val="007711D9"/>
     <w:rsid w:val="007720D1"/>
     <w:rsid w:val="00772E4B"/>
+    <w:rsid w:val="0077422D"/>
     <w:rsid w:val="00774C5A"/>
     <w:rsid w:val="00775904"/>
     <w:rsid w:val="00777E0E"/>
     <w:rsid w:val="00781D0C"/>
     <w:rsid w:val="00784985"/>
     <w:rsid w:val="007850E8"/>
     <w:rsid w:val="00786A05"/>
     <w:rsid w:val="00787984"/>
     <w:rsid w:val="007879C1"/>
     <w:rsid w:val="00790719"/>
     <w:rsid w:val="0079169C"/>
     <w:rsid w:val="00791D35"/>
     <w:rsid w:val="00792801"/>
     <w:rsid w:val="00793D4F"/>
     <w:rsid w:val="007944E8"/>
     <w:rsid w:val="007A0B69"/>
     <w:rsid w:val="007A2085"/>
     <w:rsid w:val="007A326E"/>
     <w:rsid w:val="007A4258"/>
     <w:rsid w:val="007A444D"/>
     <w:rsid w:val="007A45DA"/>
     <w:rsid w:val="007A4606"/>
     <w:rsid w:val="007A594A"/>
     <w:rsid w:val="007A5B1E"/>
     <w:rsid w:val="007A606C"/>
@@ -18822,88 +19762,91 @@
     <w:rsid w:val="00912C91"/>
     <w:rsid w:val="009158C5"/>
     <w:rsid w:val="009163E2"/>
     <w:rsid w:val="0091745A"/>
     <w:rsid w:val="009176F9"/>
     <w:rsid w:val="009216D9"/>
     <w:rsid w:val="00922512"/>
     <w:rsid w:val="00922B6E"/>
     <w:rsid w:val="0092342E"/>
     <w:rsid w:val="009238AE"/>
     <w:rsid w:val="00924D0D"/>
     <w:rsid w:val="0092610D"/>
     <w:rsid w:val="00926F03"/>
     <w:rsid w:val="00930892"/>
     <w:rsid w:val="00930C5A"/>
     <w:rsid w:val="00931D26"/>
     <w:rsid w:val="00933040"/>
     <w:rsid w:val="0093488E"/>
     <w:rsid w:val="00936333"/>
     <w:rsid w:val="00936CA1"/>
     <w:rsid w:val="00937B03"/>
     <w:rsid w:val="009402F1"/>
     <w:rsid w:val="009418ED"/>
     <w:rsid w:val="0094256E"/>
     <w:rsid w:val="00942B17"/>
+    <w:rsid w:val="00942BFD"/>
     <w:rsid w:val="00945125"/>
     <w:rsid w:val="009459B9"/>
     <w:rsid w:val="00946C69"/>
     <w:rsid w:val="0094733E"/>
     <w:rsid w:val="009478B2"/>
     <w:rsid w:val="00952723"/>
     <w:rsid w:val="00952E44"/>
     <w:rsid w:val="009546D6"/>
     <w:rsid w:val="00956988"/>
     <w:rsid w:val="0096067A"/>
     <w:rsid w:val="00960910"/>
     <w:rsid w:val="00961438"/>
     <w:rsid w:val="00963799"/>
     <w:rsid w:val="009638C4"/>
     <w:rsid w:val="009645DB"/>
     <w:rsid w:val="00964D98"/>
     <w:rsid w:val="0096509A"/>
     <w:rsid w:val="009666A5"/>
     <w:rsid w:val="00966E05"/>
     <w:rsid w:val="00966F99"/>
     <w:rsid w:val="00967426"/>
     <w:rsid w:val="00971B43"/>
     <w:rsid w:val="00973E7C"/>
     <w:rsid w:val="009745E2"/>
     <w:rsid w:val="00980839"/>
     <w:rsid w:val="00980B07"/>
     <w:rsid w:val="00981183"/>
     <w:rsid w:val="00982793"/>
     <w:rsid w:val="0098338D"/>
     <w:rsid w:val="00983B7D"/>
     <w:rsid w:val="009842AE"/>
     <w:rsid w:val="009850FE"/>
     <w:rsid w:val="009857C8"/>
     <w:rsid w:val="00990E26"/>
+    <w:rsid w:val="009948E7"/>
     <w:rsid w:val="00995A2C"/>
     <w:rsid w:val="00995D67"/>
     <w:rsid w:val="009963BA"/>
     <w:rsid w:val="009976CA"/>
+    <w:rsid w:val="00997E8D"/>
     <w:rsid w:val="009A0353"/>
     <w:rsid w:val="009A09E8"/>
     <w:rsid w:val="009A2955"/>
     <w:rsid w:val="009A31CF"/>
     <w:rsid w:val="009A37F4"/>
     <w:rsid w:val="009A3BE4"/>
     <w:rsid w:val="009A3EC4"/>
     <w:rsid w:val="009A456D"/>
     <w:rsid w:val="009A5513"/>
     <w:rsid w:val="009A56BE"/>
     <w:rsid w:val="009A6632"/>
     <w:rsid w:val="009B0ED8"/>
     <w:rsid w:val="009B10B1"/>
     <w:rsid w:val="009B33FC"/>
     <w:rsid w:val="009B3875"/>
     <w:rsid w:val="009B3EB3"/>
     <w:rsid w:val="009B5295"/>
     <w:rsid w:val="009B64AC"/>
     <w:rsid w:val="009B773C"/>
     <w:rsid w:val="009C03AA"/>
     <w:rsid w:val="009C1EB8"/>
     <w:rsid w:val="009C4B8B"/>
     <w:rsid w:val="009C5B31"/>
     <w:rsid w:val="009C5E39"/>
     <w:rsid w:val="009C74DC"/>
@@ -18959,50 +19902,51 @@
     <w:rsid w:val="00A257DC"/>
     <w:rsid w:val="00A261A4"/>
     <w:rsid w:val="00A261FE"/>
     <w:rsid w:val="00A269B8"/>
     <w:rsid w:val="00A26A14"/>
     <w:rsid w:val="00A27418"/>
     <w:rsid w:val="00A27817"/>
     <w:rsid w:val="00A30C5A"/>
     <w:rsid w:val="00A31002"/>
     <w:rsid w:val="00A31086"/>
     <w:rsid w:val="00A31B82"/>
     <w:rsid w:val="00A33930"/>
     <w:rsid w:val="00A35F8C"/>
     <w:rsid w:val="00A36247"/>
     <w:rsid w:val="00A37956"/>
     <w:rsid w:val="00A40AAD"/>
     <w:rsid w:val="00A41385"/>
     <w:rsid w:val="00A41759"/>
     <w:rsid w:val="00A41B91"/>
     <w:rsid w:val="00A43B05"/>
     <w:rsid w:val="00A43E40"/>
     <w:rsid w:val="00A449F3"/>
     <w:rsid w:val="00A44E2B"/>
     <w:rsid w:val="00A46418"/>
     <w:rsid w:val="00A476BF"/>
+    <w:rsid w:val="00A4773A"/>
     <w:rsid w:val="00A47D1B"/>
     <w:rsid w:val="00A50371"/>
     <w:rsid w:val="00A53841"/>
     <w:rsid w:val="00A54588"/>
     <w:rsid w:val="00A57B5F"/>
     <w:rsid w:val="00A6032D"/>
     <w:rsid w:val="00A6054F"/>
     <w:rsid w:val="00A61030"/>
     <w:rsid w:val="00A615BB"/>
     <w:rsid w:val="00A616F1"/>
     <w:rsid w:val="00A61F01"/>
     <w:rsid w:val="00A62666"/>
     <w:rsid w:val="00A62698"/>
     <w:rsid w:val="00A63A92"/>
     <w:rsid w:val="00A63B1B"/>
     <w:rsid w:val="00A64197"/>
     <w:rsid w:val="00A648F2"/>
     <w:rsid w:val="00A65B35"/>
     <w:rsid w:val="00A67599"/>
     <w:rsid w:val="00A678B4"/>
     <w:rsid w:val="00A74967"/>
     <w:rsid w:val="00A762A3"/>
     <w:rsid w:val="00A76622"/>
     <w:rsid w:val="00A76EB5"/>
     <w:rsid w:val="00A7736A"/>
@@ -19035,50 +19979,51 @@
     <w:rsid w:val="00AB6C63"/>
     <w:rsid w:val="00AB79DA"/>
     <w:rsid w:val="00AC1401"/>
     <w:rsid w:val="00AC1BB1"/>
     <w:rsid w:val="00AC21D6"/>
     <w:rsid w:val="00AC2206"/>
     <w:rsid w:val="00AC3606"/>
     <w:rsid w:val="00AC5121"/>
     <w:rsid w:val="00AC5DAA"/>
     <w:rsid w:val="00AC6123"/>
     <w:rsid w:val="00AC6C90"/>
     <w:rsid w:val="00AC6DC3"/>
     <w:rsid w:val="00AD2CF4"/>
     <w:rsid w:val="00AD37D6"/>
     <w:rsid w:val="00AD5027"/>
     <w:rsid w:val="00AD5262"/>
     <w:rsid w:val="00AD5363"/>
     <w:rsid w:val="00AD53B5"/>
     <w:rsid w:val="00AD5BF2"/>
     <w:rsid w:val="00AD7A61"/>
     <w:rsid w:val="00AE037E"/>
     <w:rsid w:val="00AE0476"/>
     <w:rsid w:val="00AE068B"/>
     <w:rsid w:val="00AE16F5"/>
     <w:rsid w:val="00AE4FB5"/>
+    <w:rsid w:val="00AE52C9"/>
     <w:rsid w:val="00AE6614"/>
     <w:rsid w:val="00AF231C"/>
     <w:rsid w:val="00AF24F4"/>
     <w:rsid w:val="00AF45F7"/>
     <w:rsid w:val="00AF47B7"/>
     <w:rsid w:val="00AF7C91"/>
     <w:rsid w:val="00B00799"/>
     <w:rsid w:val="00B00F56"/>
     <w:rsid w:val="00B023EC"/>
     <w:rsid w:val="00B0385A"/>
     <w:rsid w:val="00B04126"/>
     <w:rsid w:val="00B057A9"/>
     <w:rsid w:val="00B075DF"/>
     <w:rsid w:val="00B077AA"/>
     <w:rsid w:val="00B12251"/>
     <w:rsid w:val="00B1227D"/>
     <w:rsid w:val="00B129B7"/>
     <w:rsid w:val="00B15DC1"/>
     <w:rsid w:val="00B1675F"/>
     <w:rsid w:val="00B22448"/>
     <w:rsid w:val="00B22C57"/>
     <w:rsid w:val="00B23B95"/>
     <w:rsid w:val="00B24FC1"/>
     <w:rsid w:val="00B255EE"/>
     <w:rsid w:val="00B25C85"/>
@@ -19283,50 +20228,51 @@
     <w:rsid w:val="00CA55E7"/>
     <w:rsid w:val="00CA7B4D"/>
     <w:rsid w:val="00CA7E96"/>
     <w:rsid w:val="00CB0C18"/>
     <w:rsid w:val="00CB19A6"/>
     <w:rsid w:val="00CB5A02"/>
     <w:rsid w:val="00CB5B85"/>
     <w:rsid w:val="00CB7A5F"/>
     <w:rsid w:val="00CC0CEB"/>
     <w:rsid w:val="00CC182A"/>
     <w:rsid w:val="00CC21A5"/>
     <w:rsid w:val="00CC34FE"/>
     <w:rsid w:val="00CC6963"/>
     <w:rsid w:val="00CC70FA"/>
     <w:rsid w:val="00CC7368"/>
     <w:rsid w:val="00CC7A5B"/>
     <w:rsid w:val="00CD0FE6"/>
     <w:rsid w:val="00CD14B5"/>
     <w:rsid w:val="00CD1E79"/>
     <w:rsid w:val="00CD1F45"/>
     <w:rsid w:val="00CD2DF6"/>
     <w:rsid w:val="00CD474F"/>
     <w:rsid w:val="00CD4E70"/>
     <w:rsid w:val="00CD6B63"/>
     <w:rsid w:val="00CE1EA3"/>
+    <w:rsid w:val="00CE3F65"/>
     <w:rsid w:val="00CE54A1"/>
     <w:rsid w:val="00CE7DEB"/>
     <w:rsid w:val="00CF4A92"/>
     <w:rsid w:val="00CF76BF"/>
     <w:rsid w:val="00D02126"/>
     <w:rsid w:val="00D0233E"/>
     <w:rsid w:val="00D035BD"/>
     <w:rsid w:val="00D039AC"/>
     <w:rsid w:val="00D03E61"/>
     <w:rsid w:val="00D05200"/>
     <w:rsid w:val="00D06560"/>
     <w:rsid w:val="00D078EA"/>
     <w:rsid w:val="00D11186"/>
     <w:rsid w:val="00D11C16"/>
     <w:rsid w:val="00D1339B"/>
     <w:rsid w:val="00D139D6"/>
     <w:rsid w:val="00D145BE"/>
     <w:rsid w:val="00D16E3C"/>
     <w:rsid w:val="00D17534"/>
     <w:rsid w:val="00D206A5"/>
     <w:rsid w:val="00D222AD"/>
     <w:rsid w:val="00D24085"/>
     <w:rsid w:val="00D24C90"/>
     <w:rsid w:val="00D253A8"/>
     <w:rsid w:val="00D269E3"/>
@@ -19427,64 +20373,67 @@
     <w:rsid w:val="00DD7422"/>
     <w:rsid w:val="00DD7492"/>
     <w:rsid w:val="00DE1098"/>
     <w:rsid w:val="00DE1EC6"/>
     <w:rsid w:val="00DE2421"/>
     <w:rsid w:val="00DE37FD"/>
     <w:rsid w:val="00DE58ED"/>
     <w:rsid w:val="00DE6191"/>
     <w:rsid w:val="00DE65AE"/>
     <w:rsid w:val="00DE7238"/>
     <w:rsid w:val="00DE7C3F"/>
     <w:rsid w:val="00DF0D6B"/>
     <w:rsid w:val="00DF0DED"/>
     <w:rsid w:val="00DF0E1A"/>
     <w:rsid w:val="00DF2699"/>
     <w:rsid w:val="00DF2979"/>
     <w:rsid w:val="00DF2E6D"/>
     <w:rsid w:val="00DF5E5E"/>
     <w:rsid w:val="00E00C71"/>
     <w:rsid w:val="00E0390D"/>
     <w:rsid w:val="00E04217"/>
     <w:rsid w:val="00E07A17"/>
     <w:rsid w:val="00E10085"/>
     <w:rsid w:val="00E100DF"/>
     <w:rsid w:val="00E10424"/>
+    <w:rsid w:val="00E110E3"/>
     <w:rsid w:val="00E113D3"/>
     <w:rsid w:val="00E12356"/>
     <w:rsid w:val="00E127ED"/>
     <w:rsid w:val="00E13C09"/>
     <w:rsid w:val="00E15485"/>
+    <w:rsid w:val="00E1752B"/>
     <w:rsid w:val="00E2094A"/>
     <w:rsid w:val="00E2301A"/>
     <w:rsid w:val="00E233CC"/>
     <w:rsid w:val="00E23AC1"/>
     <w:rsid w:val="00E245B0"/>
     <w:rsid w:val="00E25602"/>
     <w:rsid w:val="00E2610D"/>
     <w:rsid w:val="00E279B1"/>
     <w:rsid w:val="00E30095"/>
+    <w:rsid w:val="00E304D4"/>
     <w:rsid w:val="00E335E6"/>
     <w:rsid w:val="00E353F8"/>
     <w:rsid w:val="00E367E6"/>
     <w:rsid w:val="00E40204"/>
     <w:rsid w:val="00E40CC2"/>
     <w:rsid w:val="00E41FFB"/>
     <w:rsid w:val="00E45A5B"/>
     <w:rsid w:val="00E51565"/>
     <w:rsid w:val="00E518C3"/>
     <w:rsid w:val="00E51DCA"/>
     <w:rsid w:val="00E53C67"/>
     <w:rsid w:val="00E5439D"/>
     <w:rsid w:val="00E54BD5"/>
     <w:rsid w:val="00E55E0F"/>
     <w:rsid w:val="00E566FB"/>
     <w:rsid w:val="00E57010"/>
     <w:rsid w:val="00E5753E"/>
     <w:rsid w:val="00E6042C"/>
     <w:rsid w:val="00E61311"/>
     <w:rsid w:val="00E6212F"/>
     <w:rsid w:val="00E6399F"/>
     <w:rsid w:val="00E651C6"/>
     <w:rsid w:val="00E65834"/>
     <w:rsid w:val="00E70881"/>
     <w:rsid w:val="00E72681"/>
@@ -19629,91 +20578,93 @@
     <w:rsid w:val="00F67DCB"/>
     <w:rsid w:val="00F706CC"/>
     <w:rsid w:val="00F71267"/>
     <w:rsid w:val="00F74753"/>
     <w:rsid w:val="00F7520C"/>
     <w:rsid w:val="00F763A7"/>
     <w:rsid w:val="00F76907"/>
     <w:rsid w:val="00F7693A"/>
     <w:rsid w:val="00F77CED"/>
     <w:rsid w:val="00F80819"/>
     <w:rsid w:val="00F80E8A"/>
     <w:rsid w:val="00F83AE8"/>
     <w:rsid w:val="00F83F68"/>
     <w:rsid w:val="00F86275"/>
     <w:rsid w:val="00F862EF"/>
     <w:rsid w:val="00F865DF"/>
     <w:rsid w:val="00F879E6"/>
     <w:rsid w:val="00F87B43"/>
     <w:rsid w:val="00F90C46"/>
     <w:rsid w:val="00F91122"/>
     <w:rsid w:val="00F9157E"/>
     <w:rsid w:val="00F925F9"/>
     <w:rsid w:val="00F92844"/>
     <w:rsid w:val="00F9502C"/>
     <w:rsid w:val="00F95325"/>
+    <w:rsid w:val="00F96697"/>
     <w:rsid w:val="00F97336"/>
     <w:rsid w:val="00F974CE"/>
     <w:rsid w:val="00FA08A2"/>
     <w:rsid w:val="00FA3B9D"/>
     <w:rsid w:val="00FA4793"/>
     <w:rsid w:val="00FA7DF6"/>
     <w:rsid w:val="00FB00B5"/>
     <w:rsid w:val="00FB17CE"/>
     <w:rsid w:val="00FB2374"/>
     <w:rsid w:val="00FB2F75"/>
     <w:rsid w:val="00FB4B1B"/>
     <w:rsid w:val="00FB51D7"/>
     <w:rsid w:val="00FB5349"/>
     <w:rsid w:val="00FB6C9F"/>
     <w:rsid w:val="00FC07D1"/>
     <w:rsid w:val="00FC0D6E"/>
     <w:rsid w:val="00FC19D6"/>
     <w:rsid w:val="00FC201C"/>
     <w:rsid w:val="00FC2C1C"/>
     <w:rsid w:val="00FC3B6C"/>
     <w:rsid w:val="00FC40FE"/>
     <w:rsid w:val="00FC5902"/>
     <w:rsid w:val="00FC7803"/>
     <w:rsid w:val="00FD0431"/>
     <w:rsid w:val="00FD1422"/>
     <w:rsid w:val="00FD1B4C"/>
     <w:rsid w:val="00FD260C"/>
     <w:rsid w:val="00FD3AC8"/>
     <w:rsid w:val="00FD3CC4"/>
     <w:rsid w:val="00FD4B42"/>
     <w:rsid w:val="00FD4EC9"/>
     <w:rsid w:val="00FD62F0"/>
     <w:rsid w:val="00FD71E0"/>
     <w:rsid w:val="00FD7573"/>
     <w:rsid w:val="00FD78E1"/>
     <w:rsid w:val="00FD7AC5"/>
     <w:rsid w:val="00FD7BE7"/>
     <w:rsid w:val="00FD7C91"/>
     <w:rsid w:val="00FD7EFD"/>
     <w:rsid w:val="00FE0089"/>
     <w:rsid w:val="00FE01D1"/>
+    <w:rsid w:val="00FE0E9D"/>
     <w:rsid w:val="00FE362E"/>
     <w:rsid w:val="00FE3B2F"/>
     <w:rsid w:val="00FE42D1"/>
     <w:rsid w:val="00FE465E"/>
     <w:rsid w:val="00FE5C06"/>
     <w:rsid w:val="00FE753B"/>
     <w:rsid w:val="00FE7691"/>
     <w:rsid w:val="00FF1B9E"/>
     <w:rsid w:val="00FF1F3E"/>
     <w:rsid w:val="00FF21BC"/>
     <w:rsid w:val="00FF354C"/>
     <w:rsid w:val="00FF6027"/>
     <w:rsid w:val="00FF60B1"/>
     <w:rsid w:val="00FF7B0B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w14:docId w14:val="626975EF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AB6F4BB5-05CD-4B39-9CC7-7CFFB5ECAFD9}"/>
 </w:settings>
 </file>
@@ -20875,50 +21826,63 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100975A8901862D2A47AFD73703472CD4A1" ma:contentTypeVersion="5" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="399a749a670c3a2fca697050f5f1be0c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a64a90a-d99c-4130-ba30-10c4724e7bc9" xmlns:ns3="0967018b-cd50-4cc6-91ff-cbead3b506cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a35bd0bfa12018ba06132a1b9a068662" ns2:_="" ns3:_="">
     <xsd:import namespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <xsd:import namespace="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Sagatavotajs" minOccurs="0"/>
                 <xsd:element ref="ns3:RegNr" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalComments" minOccurs="0"/>
                 <xsd:element ref="ns3:IsSysUpdate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -21045,182 +22009,169 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <IsSysUpdate xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
     <ThreeRoApprovalStatus xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
     <RegNr xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
     <Sagatavotajs xmlns="1a64a90a-d99c-4130-ba30-10c4724e7bc9">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Sagatavotajs>
     <ThreeRoApprovalComments xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B301A0F-7570-4E8A-BE3D-7BB6C2D0F420}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7148EAA8-D7E4-4C92-AED2-5D597D9FA4A4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D5899E5-8304-4A43-97B9-732D5031451D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFB61216-E572-4082-8505-8E2EF36D9CB6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{217E335D-B5B9-44ED-9800-E1C6E34D6064}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C848ED5-EA5F-43B9-A6AB-211FD16602A5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>23727</Words>
-  <Characters>13525</Characters>
+  <Words>24799</Words>
+  <Characters>14136</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>112</Lines>
-  <Paragraphs>74</Paragraphs>
+  <Lines>117</Lines>
+  <Paragraphs>77</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37178</CharactersWithSpaces>
+  <CharactersWithSpaces>38858</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Solveiga Rozite</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="display_urn:schemas-microsoft-com:office:office#Sagatavotajs">
     <vt:lpwstr>Liene Matute</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="SignaturesHtml">
     <vt:lpwstr/>
   </property>