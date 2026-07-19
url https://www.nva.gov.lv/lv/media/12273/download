--- v0 (2025-10-03)
+++ v1 (2026-07-19)
@@ -1,100 +1,171 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="36D0A575" w14:textId="77777777" w:rsidR="00235460" w:rsidRDefault="00235460" w:rsidP="009D7B17">
+    <w:p w14:paraId="3F8A7D8E" w14:textId="77777777" w:rsidR="001F6974" w:rsidRDefault="00D04C82" w:rsidP="00BE0F2A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="090A8DBC" wp14:editId="74EC0F8E">
+            <wp:extent cx="1369367" cy="589915"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="635"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="LIDZFINANSE-ES+NAP.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1478662" cy="636998"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D0A575" w14:textId="3FBFE394" w:rsidR="00235460" w:rsidRDefault="00D04C82" w:rsidP="001F6974">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697B01DD" w14:textId="5482BE70" w:rsidR="00D06D40" w:rsidRPr="00455E0A" w:rsidRDefault="00D04C82" w:rsidP="009D7B17">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00455E0A">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>LĪGUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F035A38" w14:textId="05B19FEE" w:rsidR="008F0530" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="009D7B17">
+    <w:p w14:paraId="2F035A38" w14:textId="05B19FEE" w:rsidR="008F0530" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="009D7B17">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="006A09C4" w:rsidRPr="002946F0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ar</w:t>
       </w:r>
       <w:r>
@@ -137,141 +208,220 @@
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidR="006A09C4" w:rsidRPr="002946F0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F3D53">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="006A09C4" w:rsidRPr="002946F0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pasākumi komercdarbības vai pašnodarbinātības uzsākšanai” </w:t>
+        <w:t xml:space="preserve">Pasākumi komercdarbības vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A09C4" w:rsidRPr="002946F0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pašnodarbinātības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A09C4" w:rsidRPr="002946F0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uzsākšanai” </w:t>
       </w:r>
       <w:r w:rsidR="004F51A3" w:rsidRPr="002946F0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nr.___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10EE343A" w14:textId="7CD8B20B" w:rsidR="00A10DEF" w:rsidRPr="00A10DEF" w:rsidRDefault="00D04C82" w:rsidP="00A10DEF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5580"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A10DEF">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>ESF</w:t>
+      </w:r>
+      <w:r w:rsidR="00186B39">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Plus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10DEF">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projekts „</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Atbalsts pieaugušo izglītībai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10DEF">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>”)</w:t>
+      </w:r>
+      <w:r w:rsidR="004C7F36">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A760E8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EA8F581" w14:textId="77777777" w:rsidR="00191E95" w:rsidRPr="002946F0" w:rsidRDefault="00191E95" w:rsidP="006A2F3F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="4077"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00951303" w14:paraId="0CDF0945" w14:textId="77777777" w:rsidTr="00C7211F">
+      <w:tr w:rsidR="0092433F" w14:paraId="0CDF0945" w14:textId="77777777" w:rsidTr="00C7211F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22DF2391" w14:textId="4FB0892C" w:rsidR="008F0530" w:rsidRPr="002946F0" w:rsidRDefault="008F0530" w:rsidP="006A2F3F">
             <w:pPr>
               <w:pStyle w:val="Parastais14pt"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65643303" w14:textId="77777777" w:rsidR="008F0530" w:rsidRPr="002946F0" w:rsidRDefault="008F0530" w:rsidP="006A2F3F">
             <w:pPr>
               <w:pStyle w:val="Parastais14pt"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5005E2EA" w14:textId="02AFB6C9" w:rsidR="008F0530" w:rsidRPr="00455E0A" w:rsidRDefault="00F85541" w:rsidP="006A2F3F">
+          <w:p w14:paraId="5005E2EA" w14:textId="02AFB6C9" w:rsidR="008F0530" w:rsidRPr="00455E0A" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
             <w:pPr>
               <w:pStyle w:val="Parastais14pt"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00455E0A">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dokumenta datums ir tā elektroniskās parakstīšanas datums</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951303" w14:paraId="440C35A1" w14:textId="77777777" w:rsidTr="00C7211F">
+      <w:tr w:rsidR="0092433F" w14:paraId="440C35A1" w14:textId="77777777" w:rsidTr="00C7211F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="637362DF" w14:textId="428B3D44" w:rsidR="008F0530" w:rsidRPr="006A2F3F" w:rsidRDefault="008F0530" w:rsidP="002946F0">
             <w:pPr>
               <w:pStyle w:val="Parastais14pt"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CA4F7CD" w14:textId="77777777" w:rsidR="008F0530" w:rsidRPr="002946F0" w:rsidRDefault="008F0530" w:rsidP="00312AD1">
             <w:pPr>
@@ -299,51 +449,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="23723962" w14:textId="77777777" w:rsidR="00251A04" w:rsidRPr="002946F0" w:rsidRDefault="00251A04" w:rsidP="00312AD1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70101A8C" w14:textId="77777777" w:rsidR="00191E95" w:rsidRPr="002946F0" w:rsidRDefault="00191E95" w:rsidP="000042CA">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34D764AC" w14:textId="1EAE00FA" w:rsidR="00872238" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="00237501">
+    <w:p w14:paraId="34D764AC" w14:textId="2183129A" w:rsidR="00872238" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="008E323B">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk156561646"/>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nodarbinātības valsts aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="00C97D3D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="002946F0">
@@ -410,56 +560,84 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___________________________________, kas rīkojas</w:t>
       </w:r>
       <w:r w:rsidR="003843C5" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> saskaņā </w:t>
       </w:r>
       <w:r w:rsidR="000042CA" w:rsidRPr="003422A7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ar </w:t>
       </w:r>
+      <w:r w:rsidR="00550272" w:rsidRPr="00550272">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aģentūras direktora </w:t>
+      </w:r>
+      <w:r w:rsidR="008E323B" w:rsidRPr="008E323B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202__. gada __. ____________ Aģentūras rīkojumu Nr. _________ “Par amatpersonu</w:t>
+      </w:r>
+      <w:r w:rsidR="008E323B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E323B" w:rsidRPr="008E323B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pilnvaru noteikšanu”</w:t>
+      </w:r>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>amata aprakstu, no vienas puses, un</w:t>
+        <w:t>, no vienas puses, un</w:t>
       </w:r>
       <w:r w:rsidR="00DC5C76">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________</w:t>
       </w:r>
       <w:r w:rsidR="00A05A15" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -544,51 +722,67 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk – Pasākums)</w:t>
       </w:r>
       <w:r w:rsidR="00672055" w:rsidRPr="00672055">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D4E69">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00672055" w:rsidRPr="00672055">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Pasākumi komercdarbības vai pašnodarbinātības uzsākšanai”</w:t>
+        <w:t xml:space="preserve">Pasākumi komercdarbības vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00672055" w:rsidRPr="00672055">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pašnodarbinātības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00672055" w:rsidRPr="00672055">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uzsākšanai”</w:t>
       </w:r>
       <w:r w:rsidR="006C16AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(turpmāk – Līgums)</w:t>
       </w:r>
       <w:r w:rsidR="002C42A1" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00086E1F" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -701,187 +895,217 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005B6B78">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C42A1" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pielikums)</w:t>
       </w:r>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="463DDF0B" w14:textId="77777777" w:rsidR="008F0530" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="006A2F3F">
+    <w:p w14:paraId="463DDF0B" w14:textId="77777777" w:rsidR="008F0530" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. Līguma priekšmets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA68D78" w14:textId="417FC82C" w:rsidR="00756179" w:rsidRPr="005445D1" w:rsidRDefault="00F85541" w:rsidP="00237501">
+    <w:p w14:paraId="7BA68D78" w14:textId="742A35E9" w:rsidR="00756179" w:rsidRPr="005445D1" w:rsidRDefault="00D04C82" w:rsidP="00237501">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Līguma priekšmets ir</w:t>
       </w:r>
       <w:r w:rsidR="009E2DDE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dalība </w:t>
       </w:r>
       <w:r w:rsidR="00092DCC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="009E2DDE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>asākumā, kura</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CD50A8">
+        <w:t>asākumā</w:t>
+      </w:r>
+      <w:r w:rsidR="009E2DDE" w:rsidRPr="00FC6FEC">
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009E2DDE" w:rsidRPr="002618A9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kura</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD50A8" w:rsidRPr="002618A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="009E2DDE">
+      <w:r w:rsidR="009E2DDE" w:rsidRPr="002618A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ietvaros </w:t>
       </w:r>
-      <w:r w:rsidR="00F91DF9" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00F91DF9" w:rsidRPr="002618A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atbalsta saņēmēj</w:t>
       </w:r>
-      <w:r w:rsidR="00B04D20">
+      <w:r w:rsidR="00B04D20" w:rsidRPr="002618A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00F91DF9" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00AA4D45" w:rsidRPr="002618A9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4D45" w:rsidRPr="002618A9">
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vie</w:t>
+      </w:r>
+      <w:r w:rsidR="00D45065">
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>npersoniski</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91DF9" w:rsidRPr="002618A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> uzsāk</w:t>
       </w:r>
-      <w:r w:rsidR="00080AEC">
+      <w:r w:rsidR="00080AEC" w:rsidRPr="002618A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DC5C76" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00DC5C76" w:rsidRPr="002618A9">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pašnodarbinātību</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00DC5C76" w:rsidRPr="006A2F3F">
+        <w:t>pašnodarbinātību /</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5C76" w:rsidRPr="002618A9">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DC5C76" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00DC5C76" w:rsidRPr="002618A9">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>komercdarbību</w:t>
       </w:r>
-      <w:r w:rsidR="00DC5C76" w:rsidRPr="006A2F3F">
+      <w:r w:rsidR="00DC5C76" w:rsidRPr="002618A9">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E330C" w:rsidRPr="00DC5C76">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DC5C76" w:rsidRPr="00DC5C76">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>izvēlas atbilstošo, neatbilstošo dzēš</w:t>
       </w:r>
       <w:r w:rsidR="000E330C" w:rsidRPr="00DC5C76">
         <w:rPr>
@@ -901,51 +1125,51 @@
       </w:r>
       <w:r w:rsidR="00894AE0">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>___________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________, </w:t>
       </w:r>
       <w:r w:rsidRPr="00756179">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izmantojot šim mērķim Aģentūras</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA28A8D" w14:textId="7E4B8B44" w:rsidR="008F0530" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="4EA28A8D" w14:textId="7E4B8B44" w:rsidR="008F0530" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005445D1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DC5C76" w:rsidRPr="005445D1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">norāda </w:t>
       </w:r>
       <w:r w:rsidRPr="005445D1">
@@ -1000,51 +1224,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00451B40">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(turpmāk arī finanšu atbalsts)</w:t>
       </w:r>
       <w:r w:rsidR="00494ECD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>šādā apmērā:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CAA3018" w14:textId="17871E43" w:rsidR="008F0530" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="00237501">
+    <w:p w14:paraId="4CAA3018" w14:textId="17871E43" w:rsidR="008F0530" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="00237501">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002311BA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidR="00A67DFE" w:rsidRPr="002946F0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1079,51 +1303,51 @@
         </w:rPr>
         <w:t xml:space="preserve">konsultācijām </w:t>
       </w:r>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>biznesa plāna īstenošana</w:t>
       </w:r>
       <w:r w:rsidR="002311BA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s laikā</w:t>
       </w:r>
       <w:r w:rsidR="00E936D1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3803DFA3" w14:textId="587CDC1D" w:rsidR="008F0530" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="00237501">
+    <w:p w14:paraId="3803DFA3" w14:textId="587CDC1D" w:rsidR="008F0530" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="00237501">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vienreizēju komercdarbības dotāciju </w:t>
       </w:r>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1143,117 +1367,134 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EUR</w:t>
       </w:r>
       <w:r w:rsidR="0073046F" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00D74F9F" w:rsidRPr="002946F0">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>_______euro</w:t>
-      </w:r>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D74F9F" w:rsidRPr="002946F0">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009F3D53">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D74F9F" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> __</w:t>
       </w:r>
       <w:r w:rsidR="001426F6" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D74F9F" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>centi</w:t>
       </w:r>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="001426F6" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">apmērā </w:t>
       </w:r>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>viena biznesa plāna īstenošanai saskaņā ar tāmi</w:t>
+        <w:t xml:space="preserve">viena biznesa plāna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002946F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>īstenošanai saskaņā ar tāmi</w:t>
       </w:r>
       <w:r w:rsidR="00916C0D" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk – komercdarbības dotācija)</w:t>
       </w:r>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A73EAB" w14:textId="4915359A" w:rsidR="00E63F02" w:rsidRDefault="00F85541" w:rsidP="00237501">
+    <w:p w14:paraId="07A73EAB" w14:textId="4915359A" w:rsidR="00E63F02" w:rsidRDefault="00D04C82" w:rsidP="00237501">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dotāciju </w:t>
       </w:r>
@@ -1375,59 +1616,61 @@
       </w:r>
       <w:r w:rsidR="0073046F" w:rsidRPr="002946F0">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0053260F" w:rsidRPr="002946F0">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00C5186E">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">____ </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0053260F" w:rsidRPr="002946F0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009F3D53">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0053260F" w:rsidRPr="002946F0">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C5186E">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">_____ </w:t>
       </w:r>
       <w:r w:rsidR="0053260F" w:rsidRPr="002946F0">
@@ -1465,75 +1708,93 @@
       <w:r w:rsidR="00247468">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ik</w:t>
       </w:r>
       <w:r w:rsidR="0044140E" w:rsidRPr="002946F0">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mēneša dotācija)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361BE06B" w14:textId="4186C1F3" w:rsidR="00E63F02" w:rsidRDefault="00F85541" w:rsidP="00237501">
+    <w:p w14:paraId="361BE06B" w14:textId="4186C1F3" w:rsidR="00E63F02" w:rsidRDefault="00D04C82" w:rsidP="00237501">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">vienreizēju dotāciju uzsāktās komercdarbības vai pašnodarbinātības attīstībai (turpmāk – attīstības dotācija), ja </w:t>
+        <w:t xml:space="preserve">vienreizēju dotāciju uzsāktās komercdarbības vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pašnodarbinātības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attīstībai (turpmāk – attīstības dotācija), ja </w:t>
       </w:r>
       <w:r w:rsidRPr="00E63F02">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pēc pirmā saimnieciskās darbības gada ir saņemts pozitīvs </w:t>
       </w:r>
       <w:r w:rsidR="006C16AB">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63F02">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ksperta atzinums par biznesa plāna īstenošanu</w:t>
       </w:r>
@@ -1545,51 +1806,69 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E63F02">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dotāciju piešķir atbilstoši iesniegtajai </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>uzsāktās komercdarbības vai pašnodarbinātības attīstības</w:t>
+        <w:t xml:space="preserve">uzsāktās komercdarbības vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pašnodarbinātības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attīstības</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63F02">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tāmei, kur</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">u apstiprinājis </w:t>
       </w:r>
       <w:r w:rsidR="006C16AB">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
@@ -1629,91 +1908,165 @@
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">000 </w:t>
       </w:r>
       <w:r w:rsidR="0073046F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EUR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17709061" w14:textId="7300A8EE" w:rsidR="00FB7179" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="00237501">
+    <w:p w14:paraId="17709061" w14:textId="23175AF5" w:rsidR="00FB7179" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="00237501">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63F02">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vienreizēju dotāciju iekārtu un aprīkojuma iegādei, kā arī tehnisko palīglīdzekļu izgatavošanai un iegādei, tai skaitā piegādei un uzstādīšanai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, ja atbalsta saņēmējam noteikta invaliditāte</w:t>
       </w:r>
+      <w:r w:rsidR="00A760E8">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00A760E8" w:rsidRPr="00A760E8">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un Atbalsta saņēmējs Aģentūrā iesniedzis </w:t>
+      </w:r>
+      <w:r w:rsidR="00A760E8">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ar drošu elektro</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7DEA">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00A760E8">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isko parakstu parakstītu </w:t>
+      </w:r>
+      <w:r w:rsidR="00A760E8" w:rsidRPr="00E37C36">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ģimenes ārsta vai ārstējošā ārsta izziņu veidlapu Nr. 27/u “Izraksts no stacionāra/ambulatorā pacienta medicīniskās kartes”</w:t>
+      </w:r>
+      <w:r w:rsidR="00E65077">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E63F02">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. Dotāciju piešķir atbilstoši iesniegtajai darba vietas pielāgošanas tāmei, kura atbilst ergoterapeita atzinumam, bet ne vairāk kā 1</w:t>
+        <w:t xml:space="preserve">Dotāciju piešķir atbilstoši iesniegtajai darba vietas pielāgošanas tāmei, kura atbilst </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E63F02">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ergoterapeita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E63F02">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atzinumam, bet ne vairāk kā 1</w:t>
       </w:r>
       <w:r w:rsidR="009F3D53">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63F02">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">000 </w:t>
       </w:r>
       <w:r w:rsidR="0073046F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EUR</w:t>
@@ -1728,60 +2081,60 @@
       </w:r>
       <w:r w:rsidRPr="00E63F02">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>enas darba vietas pielāgošanai</w:t>
       </w:r>
       <w:r w:rsidR="006C16AB">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidR="00A760E8">
+        <w:rPr>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:footnoteReference w:id="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798C6FD1" w14:textId="18F4E1F1" w:rsidR="00235460" w:rsidRPr="00630131" w:rsidRDefault="00F85541" w:rsidP="00D92938">
+    <w:p w14:paraId="798C6FD1" w14:textId="18F4E1F1" w:rsidR="00235460" w:rsidRPr="00630131" w:rsidRDefault="00D04C82" w:rsidP="00D92938">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB7179">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūras </w:t>
       </w:r>
       <w:r w:rsidR="00CB65D8" w:rsidRPr="00FB7179">
         <w:rPr>
@@ -1829,117 +2182,134 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> plāna uzraudzības</w:t>
       </w:r>
       <w:r w:rsidR="006A372E" w:rsidRPr="00FB7179">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002311BA" w:rsidRPr="00FB7179">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pārbaudes </w:t>
       </w:r>
       <w:r w:rsidR="00C5186E" w:rsidRPr="00FB7179">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">biznesa </w:t>
       </w:r>
       <w:r w:rsidR="006A372E" w:rsidRPr="00FB7179">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>plāna īstenošanas vietā</w:t>
+        <w:t xml:space="preserve">plāna īstenošanas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006A372E" w:rsidRPr="00FB7179">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vietā</w:t>
       </w:r>
       <w:r w:rsidR="007A78C8" w:rsidRPr="00FB7179">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
       <w:r w:rsidR="005445D1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
       <w:r w:rsidR="00344CB8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pēc šāda grafika:</w:t>
+        <w:t>pēc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00344CB8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šāda grafika:</w:t>
       </w:r>
       <w:r w:rsidR="00563599" w:rsidRPr="00FB7179">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F18B732" w14:textId="40E886EE" w:rsidR="00235460" w:rsidRPr="00630131" w:rsidRDefault="00F85541" w:rsidP="00630131">
+    <w:p w14:paraId="3F18B732" w14:textId="40E886EE" w:rsidR="00235460" w:rsidRPr="00630131" w:rsidRDefault="00D04C82" w:rsidP="00630131">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00630131">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>klātienē 4. saimnieciskās darbības mēnesī;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF24F2C" w14:textId="3A1E0795" w:rsidR="00235460" w:rsidRPr="00630131" w:rsidRDefault="00F85541" w:rsidP="00630131">
+    <w:p w14:paraId="7BF24F2C" w14:textId="3A1E0795" w:rsidR="00235460" w:rsidRPr="00630131" w:rsidRDefault="00D04C82" w:rsidP="00630131">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1309" w:right="991" w:hanging="742"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00630131">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>neklātienē</w:t>
@@ -1950,97 +2320,106 @@
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00630131">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9. saimnieciskās darbības mēnesī</w:t>
       </w:r>
       <w:r w:rsidR="00C92CF2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75071424" w14:textId="2D15C3C2" w:rsidR="00235460" w:rsidRPr="00630131" w:rsidRDefault="00F85541" w:rsidP="00630131">
+    <w:p w14:paraId="75071424" w14:textId="2D15C3C2" w:rsidR="00235460" w:rsidRPr="00630131" w:rsidRDefault="00D04C82" w:rsidP="00630131">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1309" w:right="2975" w:hanging="708"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00630131">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>klātienē</w:t>
       </w:r>
       <w:r w:rsidR="00FF78D0">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00630131">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>13. saimnieciskās darbības mēnesī;</w:t>
+        <w:t xml:space="preserve">13. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630131">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>saimnieciskās darbības mēnesī;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A86FF0D" w14:textId="2DBFAEB5" w:rsidR="00894AE0" w:rsidRPr="00630131" w:rsidRDefault="00F85541">
+    <w:p w14:paraId="6A86FF0D" w14:textId="2DBFAEB5" w:rsidR="00894AE0" w:rsidRPr="00630131" w:rsidRDefault="00D04C82">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1309" w:right="991" w:hanging="708"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00630131">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>neklātienē</w:t>
       </w:r>
@@ -2050,185 +2429,170 @@
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00630131">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>20. saimnieciskās darbības mēnesī</w:t>
       </w:r>
       <w:r w:rsidR="00D92938">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53596CC7" w14:textId="701F9B05" w:rsidR="00D92938" w:rsidRPr="00630131" w:rsidRDefault="00F85541" w:rsidP="00630131">
+    <w:p w14:paraId="57F3860A" w14:textId="6FA8A966" w:rsidR="000042CA" w:rsidRPr="002D19F5" w:rsidRDefault="00D04C82" w:rsidP="002D19F5">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1309" w:right="991" w:hanging="708"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D92938">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085036E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Klātienē vai attālināti citā saimnieciskās darbības mēnesī, ja nepieciešams pārliecināties par konstatētu neatbilstību novēršan</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32599">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>mēnesī, ja nepieciešams pārliecināties par konstatētu neatbilstību novēršanu.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F3860A" w14:textId="58626F38" w:rsidR="000042CA" w:rsidRPr="005445D1" w:rsidRDefault="000042CA" w:rsidP="00FF78D0">
-[...13 lines deleted...]
-    <w:p w14:paraId="4E34E63E" w14:textId="2AA02170" w:rsidR="00987D90" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="00237501">
+    <w:p w14:paraId="4E34E63E" w14:textId="2AA02170" w:rsidR="00987D90" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="00237501">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Norēķinu</w:t>
       </w:r>
       <w:r w:rsidR="004B70D4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kārtība</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC8EDF8" w14:textId="27417B27" w:rsidR="00A910BB" w:rsidRPr="00A910BB" w:rsidRDefault="00F85541" w:rsidP="00A910BB">
+    <w:p w14:paraId="5AC8EDF8" w14:textId="27417B27" w:rsidR="00A910BB" w:rsidRPr="00A910BB" w:rsidRDefault="00D04C82" w:rsidP="00A910BB">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Atbalsta saņēmējs strukturētus </w:t>
       </w:r>
       <w:r w:rsidR="000370A1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">elektroniskos </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rēķinus (turpmāk- rēķins) iesniedz Aģentūras e-adresē </w:t>
       </w:r>
       <w:r w:rsidRPr="00630131">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EINVOICE@90001634668</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B8C67A" w14:textId="161E541F" w:rsidR="001D1DC3" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="12B8C67A" w14:textId="161E541F" w:rsidR="001D1DC3" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atbalsta</w:t>
       </w:r>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
@@ -2355,51 +2719,51 @@
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="0005630B" w:rsidRPr="00954F9E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ēķ</w:t>
       </w:r>
       <w:r w:rsidR="0005630B" w:rsidRPr="009C4787">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>inā norādītajiem rekvizītiem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1246CD65" w14:textId="4F10E77B" w:rsidR="001D1DC3" w:rsidRPr="00237501" w:rsidRDefault="00F85541" w:rsidP="009F3D53">
+    <w:p w14:paraId="1246CD65" w14:textId="4F10E77B" w:rsidR="001D1DC3" w:rsidRPr="00237501" w:rsidRDefault="00D04C82" w:rsidP="009F3D53">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>komercdarbības dotāciju Līguma 1.</w:t>
       </w:r>
       <w:r w:rsidR="00692FAB" w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2462,51 +2826,51 @@
         </w:rPr>
         <w:t>septiņu</w:t>
       </w:r>
       <w:r w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> darba dienu laikā no rēķina iesniegšanas dienas Aģentūr</w:t>
       </w:r>
       <w:r w:rsidR="00C077F9" w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F778911" w14:textId="29306F08" w:rsidR="00FB7179" w:rsidRPr="00237501" w:rsidRDefault="00F85541" w:rsidP="009F3D53">
+    <w:p w14:paraId="5F778911" w14:textId="29306F08" w:rsidR="00FB7179" w:rsidRPr="00237501" w:rsidRDefault="00D04C82" w:rsidP="009F3D53">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mēneša dotācij</w:t>
       </w:r>
       <w:r w:rsidR="0044140E" w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2520,51 +2884,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Līguma 1.</w:t>
       </w:r>
       <w:r w:rsidR="00692FAB" w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3. apakšpunktā norādītajā apmērā:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E140499" w14:textId="355540C4" w:rsidR="00FB7179" w:rsidRPr="00237501" w:rsidRDefault="00F85541" w:rsidP="009F3D53">
+    <w:p w14:paraId="1E140499" w14:textId="355540C4" w:rsidR="00FB7179" w:rsidRPr="00237501" w:rsidRDefault="00D04C82" w:rsidP="009F3D53">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">par pirmo biznesa plāna īstenošanas mēnesi </w:t>
       </w:r>
       <w:r w:rsidR="00D300FD" w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2585,51 +2949,51 @@
         </w:rPr>
         <w:t>septiņu</w:t>
       </w:r>
       <w:r w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> darba dienu laikā no rēķina iesniegšanas dienas Aģentūr</w:t>
       </w:r>
       <w:r w:rsidR="00C077F9" w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F32E5C8" w14:textId="4A609EDB" w:rsidR="00FB7179" w:rsidRPr="00237501" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="1F32E5C8" w14:textId="4A609EDB" w:rsidR="00FB7179" w:rsidRPr="00237501" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">par otro un pārējiem četriem biznesa plāna īstenošanas mēnešiem </w:t>
       </w:r>
       <w:r w:rsidR="00692FAB" w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2671,130 +3035,139 @@
         </w:rPr>
         <w:t>rēķinā norādītā biznesa plāna īstenošanas</w:t>
       </w:r>
       <w:r w:rsidR="00636ADE" w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> mēneša beigu</w:t>
       </w:r>
       <w:r w:rsidR="00486069" w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> datuma</w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="585F996B" w14:textId="72E24F49" w:rsidR="00FB7179" w:rsidRPr="00237501" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="585F996B" w14:textId="72E24F49" w:rsidR="00FB7179" w:rsidRPr="00237501" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dotāciju </w:t>
       </w:r>
       <w:r w:rsidR="009C0472" w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">komercdarbības </w:t>
       </w:r>
       <w:r w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>vai pašnodarbinātības</w:t>
-      </w:r>
+        <w:t xml:space="preserve">vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00237501">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pašnodarbinātības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009C0472" w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> attīstībai pārskaita</w:t>
       </w:r>
       <w:r w:rsidR="005445D1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> septiņu</w:t>
       </w:r>
       <w:r w:rsidR="009C0472" w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> darba dienu laikā no rēķina iesniegšanas dienas </w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūr</w:t>
       </w:r>
       <w:r w:rsidR="00C077F9" w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2010EA9D" w14:textId="064B306C" w:rsidR="00347942" w:rsidRPr="00237501" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="2010EA9D" w14:textId="5209331B" w:rsidR="00347942" w:rsidRPr="00237501" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vienreizēju dotāciju biznesa plāna īstenošanas darba vietas pielāgošanai, ja Atbalsta saņēmējam noteikta invaliditāte, pārskaita </w:t>
       </w:r>
       <w:r w:rsidR="005445D1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2821,106 +3194,99 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">iesniegšanas dienas </w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūr</w:t>
       </w:r>
       <w:r w:rsidR="006E0048" w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidR="0043633E" w:rsidRPr="00237501">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4405583C" w14:textId="70CEE6D5" w:rsidR="00987D90" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="4405583C" w14:textId="70CEE6D5" w:rsidR="00987D90" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B22242">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tiesības un </w:t>
       </w:r>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pienākumi </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21669BA7" w14:textId="1EB337CC" w:rsidR="00CA621D" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="21669BA7" w14:textId="1EB337CC" w:rsidR="00CA621D" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00965CF6" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3024,51 +3390,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00352E24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nodrošināto</w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> konsultāciju uzskaiti</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174E9296" w14:textId="0DF92787" w:rsidR="00CA621D" w:rsidRPr="00CA621D" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="174E9296" w14:textId="0DF92787" w:rsidR="00CA621D" w:rsidRPr="00CA621D" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA621D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00935E1C" w:rsidRPr="00CA621D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3137,51 +3503,51 @@
         </w:rPr>
         <w:t>pirms finanšu atbalsta piešķiršan</w:t>
       </w:r>
       <w:r w:rsidR="00B4694C" w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="001F25F9" w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s Atbalsta saņēmējam</w:t>
       </w:r>
       <w:r w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F325360" w14:textId="55EECDC3" w:rsidR="00CA621D" w:rsidRPr="00CA621D" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="1F325360" w14:textId="6331D022" w:rsidR="00CA621D" w:rsidRPr="00CA621D" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E1E9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3193,64 +3559,56 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>īt</w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Atbalsta saņēmēja iesniegto </w:t>
       </w:r>
       <w:r w:rsidR="002444F3" w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>atskaiti</w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> par komercdarbības dotācijas izlietojumu</w:t>
       </w:r>
-      <w:r w:rsidR="00072230">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="00630131">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB0688" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>un darījumu apliecinošo dokumentu</w:t>
       </w:r>
       <w:r w:rsidR="00E15C08" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kopij</w:t>
       </w:r>
       <w:r w:rsidR="007707F0" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u atbilstību tāmē norādītajām izmaksu pozīcijām</w:t>
       </w:r>
       <w:r w:rsidR="00301216" w:rsidRPr="00C97D3D">
         <w:rPr>
@@ -3343,51 +3701,51 @@
         </w:rPr>
         <w:t xml:space="preserve">trīs </w:t>
       </w:r>
       <w:r w:rsidR="0041631E" w:rsidRPr="005445D1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">darba dienu </w:t>
       </w:r>
       <w:r w:rsidR="00301216" w:rsidRPr="005445D1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>termiņu labojumu iesniegšanai</w:t>
       </w:r>
       <w:r w:rsidRPr="005445D1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="546AE1A7" w14:textId="6DBAABAD" w:rsidR="00CA621D" w:rsidRPr="00CA621D" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="546AE1A7" w14:textId="6DBAABAD" w:rsidR="00CA621D" w:rsidRPr="00CA621D" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E1E9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Informēt Atbalsta saņēmēju par iespēju iesniegt </w:t>
       </w:r>
       <w:r w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3399,56 +3757,65 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">attīstības </w:t>
       </w:r>
       <w:r w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dotācijas saņemšanai pēc </w:t>
       </w:r>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pirmā saimnieciskā darbības gada un sniegt informāciju par </w:t>
       </w:r>
       <w:r w:rsidR="00352E24" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pieteikuma </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>izvērtējuma rezultātiem.</w:t>
+        <w:t>izvērtējuma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00916DDA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rezultātiem.</w:t>
       </w:r>
       <w:r w:rsidR="00352E24" w:rsidRPr="00C97D3D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk90283023"/>
       <w:r w:rsidR="00352E24" w:rsidRPr="00C97D3D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
       <w:r w:rsidR="0043633E" w:rsidRPr="00C97D3D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00352E24" w:rsidRPr="00C97D3D">
         <w:rPr>
@@ -3493,51 +3860,51 @@
         <w:t>attīstības</w:t>
       </w:r>
       <w:r w:rsidR="00352E24" w:rsidRPr="005445D1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dotācij</w:t>
       </w:r>
       <w:r w:rsidR="00C15103" w:rsidRPr="005445D1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as piešķiršanu</w:t>
       </w:r>
       <w:r w:rsidR="00502A46" w:rsidRPr="005445D1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="6A7380C5" w14:textId="6CD6D841" w:rsidR="00CA621D" w:rsidRPr="005445D1" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="6A7380C5" w14:textId="6CD6D841" w:rsidR="00CA621D" w:rsidRPr="005445D1" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005445D1">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="005445D1">
@@ -3688,51 +4055,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> tām</w:t>
       </w:r>
       <w:r w:rsidR="00301216" w:rsidRPr="005445D1">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="005445D1">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>i.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0330EB" w14:textId="4D9AA40F" w:rsidR="00CA621D" w:rsidRPr="00CA621D" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="0D0330EB" w14:textId="4D9AA40F" w:rsidR="00CA621D" w:rsidRPr="00CA621D" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E1E9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00154118" w:rsidRPr="002E1E9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3801,51 +4168,51 @@
         </w:rPr>
         <w:t>biznesa plāna</w:t>
       </w:r>
       <w:r w:rsidR="00AE26B9" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00865775" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>īstenošanas vietā</w:t>
       </w:r>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D52F49E" w14:textId="02BDDF3F" w:rsidR="00CA621D" w:rsidRPr="00CA621D" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="4D52F49E" w14:textId="02BDDF3F" w:rsidR="00CA621D" w:rsidRPr="00CA621D" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E1E9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūrai ir tiesības, līdz situācijas noskaidrošanai, a</w:t>
       </w:r>
       <w:r w:rsidR="00A7375D" w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3858,51 +4225,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> Līguma 1.1.3. </w:t>
       </w:r>
       <w:r w:rsidR="00C67228" w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apakš</w:t>
       </w:r>
       <w:r w:rsidR="000F2930" w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>punktā norādītā finansējuma izmaksu</w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA6319D" w14:textId="43815CEE" w:rsidR="00CA621D" w:rsidRPr="00CA621D" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="0CA6319D" w14:textId="43815CEE" w:rsidR="00CA621D" w:rsidRPr="00CA621D" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ja Atbalsta saņēmējam iestājusies </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk71293325"/>
       <w:r w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3931,212 +4298,219 @@
         <w:t xml:space="preserve">14 dienām </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vai radušies citi šķēršļi sa</w:t>
       </w:r>
       <w:r w:rsidRPr="00C97D3D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>imnieciskās darbības īstenošanai</w:t>
       </w:r>
       <w:r w:rsidR="000F2930" w:rsidRPr="000F2930">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F2930" w:rsidRPr="00CA621D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>līdz lēmuma pieņemšanai par iespēju turpināt Līguma izpildi</w:t>
+        <w:t xml:space="preserve">līdz lēmuma pieņemšanai par iespēju </w:t>
+      </w:r>
+      <w:r w:rsidR="000F2930" w:rsidRPr="00CA621D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>turpināt Līguma izpildi</w:t>
       </w:r>
       <w:r w:rsidR="001E5529" w:rsidRPr="00CA621D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3280B04A" w14:textId="73D588EC" w:rsidR="00CA621D" w:rsidRPr="00CA621D" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="3280B04A" w14:textId="73D588EC" w:rsidR="00CA621D" w:rsidRPr="00CA621D" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ja Atbalsta saņēmējs nav iesniedzis ikmēneša atskaiti</w:t>
       </w:r>
       <w:r w:rsidR="005E4C6A" w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> par biznesa </w:t>
       </w:r>
       <w:r w:rsidR="0097160B" w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">plāna </w:t>
       </w:r>
       <w:r w:rsidR="005E4C6A" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>īstenošan</w:t>
       </w:r>
       <w:r w:rsidR="00002EB6" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="002311BA" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A0FD2B" w14:textId="07D3A9EB" w:rsidR="00CA621D" w:rsidRPr="00CA621D" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="45A0FD2B" w14:textId="07D3A9EB" w:rsidR="00CA621D" w:rsidRPr="00CA621D" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E1E9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ja </w:t>
       </w:r>
       <w:r w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>konstatēts, ka Atbalsta saņēmējs neīsteno biznesa plānu</w:t>
       </w:r>
       <w:r w:rsidR="000F2930" w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbilstoši Līguma nosacījumiem</w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4180E0" w14:textId="22A2638B" w:rsidR="00002EB6" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="2E4180E0" w14:textId="22A2638B" w:rsidR="00002EB6" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ja konstatēts, ka Atbalsta saņēmējs nepilda </w:t>
       </w:r>
       <w:r w:rsidR="00CA07E7" w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>īgum</w:t>
       </w:r>
       <w:r w:rsidR="00CA07E7" w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteiktos pienākumus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD188C9" w14:textId="12C2ACF8" w:rsidR="0093377D" w:rsidRPr="005C491B" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="4AD188C9" w14:textId="12C2ACF8" w:rsidR="0093377D" w:rsidRPr="005C491B" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ja konstatēts, ka Atbalsta saņēmējs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4191,51 +4565,51 @@
         </w:rPr>
         <w:t>uzraudzīb</w:t>
       </w:r>
       <w:r w:rsidR="00893FD4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">as pārbaudēs </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteiktos darba uzdevumus</w:t>
       </w:r>
       <w:r w:rsidR="00630BF7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F660E12" w14:textId="655AE32A" w:rsidR="00372682" w:rsidRDefault="00F85541" w:rsidP="00CA621D">
+    <w:p w14:paraId="5F660E12" w14:textId="655AE32A" w:rsidR="00372682" w:rsidRDefault="00D04C82" w:rsidP="00CA621D">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4255,134 +4629,204 @@
         </w:rPr>
         <w:t xml:space="preserve">iesniegt papildu informāciju par dalību </w:t>
       </w:r>
       <w:r w:rsidR="00C4676A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00C4676A" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>asākumā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10CBEFA8" w14:textId="08DADC6A" w:rsidR="00C83854" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="10CBEFA8" w14:textId="45FA854D" w:rsidR="00C83854" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C83854">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ja Atbalsta saņēmējam noteikta invaliditāte, organizēt ergoterapeita pakalpojumu biznesa plāna īstenošanas darba vietā. </w:t>
+        <w:t xml:space="preserve">Ja Atbalsta saņēmējam noteikta invaliditāte, organizēt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83854">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ergoterapeita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83854">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pakalpojumu biznesa plāna īstenošanas darba vietā. </w:t>
       </w:r>
       <w:r w:rsidR="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gadījumā, j</w:t>
       </w:r>
       <w:r w:rsidRPr="00C83854">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a ergoterapeita atzinumā norādīts, ka Atbalsta saņēmēja biznesa plāna īstenošanas darba vietā ir nepieciešami pielāgojumi, slēgt vienošanos ar Atbalsta saņēmēju par biznesa plāna īstenošanas darba vietas pielāgošanu.</w:t>
-[...6 lines deleted...]
-        <w:footnoteReference w:id="4"/>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C83854">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ergoterapeita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C83854">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atzinumā norādīts, ka Atbalsta saņēmēja biznesa plāna īstenošanas darba vietā ir nepieciešami pielāgojumi, slēgt vienošanos ar Atbalsta saņēmēju par biznesa plāna īstenošanas darba vietas pielāgošanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB5B022" w14:textId="1C9D9A2C" w:rsidR="00987D90" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="005445D1">
-[...21 lines deleted...]
-    <w:p w14:paraId="67585241" w14:textId="073868CD" w:rsidR="00CA621D" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="567D617A" w14:textId="54D54B1F" w:rsidR="00C30606" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Izsniegt Atbalsta saņēmējam informatīvu plakātu izvietošanai Pasākuma īstenošanas vietā.</w:t>
+      </w:r>
+      <w:r w:rsidR="004C7F36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A760E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB5B022" w14:textId="1C9D9A2C" w:rsidR="00987D90" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+      <w:pPr>
+        <w:pStyle w:val="Parastais14pt"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002946F0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Atbalsta saņēmēja pienākumi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67585241" w14:textId="1D77F1CA" w:rsidR="00CA621D" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+      <w:pPr>
+        <w:pStyle w:val="Parastais14pt"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D162F0">
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F85541">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00CB427F" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ivu nedēļu laikā no Līguma noslēgšanas dienas </w:t>
       </w:r>
       <w:r w:rsidR="00476D4F" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>reģistrē</w:t>
       </w:r>
       <w:r w:rsidR="00935E1C" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00476D4F" w:rsidRPr="002946F0">
         <w:rPr>
@@ -4433,122 +4877,115 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00494ECD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūr</w:t>
       </w:r>
       <w:r w:rsidR="00556CD2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidR="00494ECD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5297A289" w14:textId="6E291370" w:rsidR="00CA621D" w:rsidRPr="00CA621D" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="5297A289" w14:textId="072D7517" w:rsidR="00CA621D" w:rsidRPr="00CA621D" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002E1E9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rēķinu</w:t>
+      </w:r>
+      <w:r w:rsidR="00186F1C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00185895" w:rsidRPr="002E1E9F">
-[...13 lines deleted...]
-      <w:r w:rsidR="00185895" w:rsidRPr="002E1E9F">
+      <w:r w:rsidRPr="002E1E9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">par </w:t>
       </w:r>
       <w:r w:rsidR="00987D90" w:rsidRPr="002E1E9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">komercdarbības dotācijas </w:t>
       </w:r>
       <w:r w:rsidR="007A5AB0" w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>saņemšan</w:t>
       </w:r>
-      <w:r w:rsidR="00185895" w:rsidRPr="005C491B">
+      <w:r w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00A910BB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B613E3" w14:textId="3ECF6DCE" w:rsidR="00A26E13" w:rsidRPr="00916DDA" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="27B613E3" w14:textId="3ECF6DCE" w:rsidR="00A26E13" w:rsidRPr="00916DDA" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rēķinu par ik</w:t>
       </w:r>
       <w:r w:rsidR="00736F10" w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4568,80 +5005,80 @@
         </w:rPr>
         <w:t>saņemšan</w:t>
       </w:r>
       <w:r w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00D268AE" w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> par pirmo saimnieciskās darbības mēnesi</w:t>
       </w:r>
       <w:r w:rsidR="008577AA" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14077B90" w14:textId="5147C095" w:rsidR="00CA621D" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="14077B90" w14:textId="5147C095" w:rsidR="00CA621D" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Divu nedēļu laikā</w:t>
       </w:r>
       <w:r w:rsidR="00D268AE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AFE632C" w14:textId="7C75356A" w:rsidR="00CA621D" w:rsidRPr="002E1E9F" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="5AFE632C" w14:textId="7C75356A" w:rsidR="00CA621D" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pēc</w:t>
       </w:r>
       <w:r w:rsidR="004353FE" w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4696,95 +5133,102 @@
         </w:rPr>
         <w:t>Aģentūr</w:t>
       </w:r>
       <w:r w:rsidR="00256DCC" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> rēķinu par ikmēneša dotācijas saņemšanu</w:t>
       </w:r>
       <w:r w:rsidR="004353FE" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F25B81F" w14:textId="66C849EB" w:rsidR="00047CB7" w:rsidRPr="00C97D3D" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="0F25B81F" w14:textId="30027F3D" w:rsidR="00047CB7" w:rsidRPr="00C97D3D" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pēc pirmā, otrā, trešā, ceturtā, piektā un sestā saimnieciskās darbības mēneša beigām iesniegt Aģentūrā </w:t>
       </w:r>
       <w:r w:rsidR="008E0353" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ikmēneša atskaiti par biznesa plāna īstenošanu</w:t>
       </w:r>
-      <w:r w:rsidR="00072230">
+      <w:r w:rsidR="00897A89">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001D5241">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E0353" w:rsidRPr="00916DDA">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="001D5241" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E57BE1B" w14:textId="2CB437CF" w:rsidR="00CA621D" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="6E57BE1B" w14:textId="510269FC" w:rsidR="00CA621D" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Līguma darbības laikā</w:t>
       </w:r>
       <w:r w:rsidR="00032A22" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4796,59 +5240,73 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>īsteno</w:t>
       </w:r>
       <w:r w:rsidR="00A26E13" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Līgumam pievienoto biznesa plānu</w:t>
       </w:r>
       <w:r w:rsidR="0081751B" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00E10098">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
       <w:r w:rsidR="00072230">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Līguma 1. pielikums) </w:t>
+        <w:t>Līguma 1. pielikums)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4C80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E1E270" w14:textId="756BCA31" w:rsidR="00650D57" w:rsidRPr="00C97D3D" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="26E1E270" w14:textId="756BCA31" w:rsidR="00650D57" w:rsidRPr="00C97D3D" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00C56FFC" w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4926,88 +5384,109 @@
         </w:rPr>
         <w:t xml:space="preserve">, veikt nepieciešamās iegādes biznesa plāna īstenošanai un iesniegt </w:t>
       </w:r>
       <w:r w:rsidR="000801B8" w:rsidRPr="00C97D3D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūr</w:t>
       </w:r>
       <w:r w:rsidR="00256DCC" w:rsidRPr="00C97D3D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="00C97D3D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20654335" w14:textId="3222A2E7" w:rsidR="00CA621D" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="20654335" w14:textId="0E8A13A5" w:rsidR="00CA621D" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002946F0">
-[...4 lines deleted...]
-        <w:t>A</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00214F12" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tskaiti</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par komercdarbības dotācijas </w:t>
+      </w:r>
+      <w:r w:rsidR="001D5241">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izlietojumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00B031BA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B031BA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42EEE6AF" w14:textId="0232B2A5" w:rsidR="00650D57" w:rsidRPr="00C97D3D" w:rsidRDefault="00F85541" w:rsidP="005445D1">
+    <w:p w14:paraId="42EEE6AF" w14:textId="0232B2A5" w:rsidR="00650D57" w:rsidRPr="00C97D3D" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">darījumu apliecinošo dokumentu </w:t>
       </w:r>
       <w:r w:rsidR="006B37B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5038,51 +5517,58 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="005445D1" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ar Tāmē iekļautām pozīcijām </w:t>
       </w:r>
       <w:r w:rsidR="005445D1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>esniedzot darījumu apliecinošo dokumentu kopijas</w:t>
+        <w:t xml:space="preserve">esniedzot darījumu apliecinošo dokumentu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916DDA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kopijas</w:t>
       </w:r>
       <w:r w:rsidR="001578DF" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, neiekļau</w:t>
       </w:r>
       <w:r w:rsidR="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t infor</w:t>
       </w:r>
       <w:r w:rsidR="001A1242">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -5104,51 +5590,51 @@
         </w:rPr>
         <w:t>iem</w:t>
       </w:r>
       <w:r w:rsidR="001578DF" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> norēķin</w:t>
       </w:r>
       <w:r w:rsidR="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iem</w:t>
       </w:r>
       <w:r w:rsidR="00DD024D" w:rsidRPr="00C97D3D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16685DF3" w14:textId="6209189D" w:rsidR="00CA621D" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="16685DF3" w14:textId="6209189D" w:rsidR="00CA621D" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5273,51 +5759,51 @@
         </w:rPr>
         <w:t>aktualizētu</w:t>
       </w:r>
       <w:r w:rsidR="009510AD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tāmi un/vai aktualizētu biznesa plānu un grozījumus pamatojošo informāciju</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EA7CE6" w14:textId="5C86ADDE" w:rsidR="00CA621D" w:rsidRPr="002E1E9F" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="12EA7CE6" w14:textId="5C86ADDE" w:rsidR="00CA621D" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk141439426"/>
       <w:r w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidR="00DE2E5D" w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5453,51 +5939,51 @@
         <w:t>atskaites</w:t>
       </w:r>
       <w:r w:rsidR="00987D90" w:rsidRPr="00C97D3D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F92DB7" w:rsidRPr="00C97D3D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iesniegšanas</w:t>
       </w:r>
       <w:r w:rsidRPr="00C97D3D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="6ACD1B7B" w14:textId="43FD4204" w:rsidR="00CA621D" w:rsidRPr="002E1E9F" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="6ACD1B7B" w14:textId="43FD4204" w:rsidR="00CA621D" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00007B57" w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5615,51 +6101,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Atbalsta saņēmējs </w:t>
       </w:r>
       <w:r w:rsidR="00397EAD" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūrā </w:t>
       </w:r>
       <w:r w:rsidR="008E63BC" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iesniedz informāciju par darbnespējas noslēgšanos</w:t>
       </w:r>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDE8A1E" w14:textId="16234509" w:rsidR="00CA621D" w:rsidRPr="002E1E9F" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="1CDE8A1E" w14:textId="16234509" w:rsidR="00CA621D" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="004F75FA" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5736,51 +6222,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00535DEB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Atbalsta saņēmējam ir </w:t>
       </w:r>
       <w:r w:rsidR="00535DEB" w:rsidRPr="00630131">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ierosināta tiesiskās aizsardzības procesa lieta, vai tas atbilst normatīvajos aktos noteiktajiem kritērijiem, lai tam pēc kreditoru pieprasījuma uzsāktu maksātnespējas procedūru</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6754CB08" w14:textId="7DCAC04D" w:rsidR="00CA621D" w:rsidRPr="002E1E9F" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="6754CB08" w14:textId="7DCAC04D" w:rsidR="00CA621D" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pēc </w:t>
       </w:r>
       <w:r w:rsidR="00397EAD" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5804,169 +6290,179 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002D2768" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
       <w:r w:rsidR="005C4926" w:rsidRPr="00C97D3D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Atbalsta saņēmējam </w:t>
       </w:r>
       <w:r w:rsidR="002D2768" w:rsidRPr="00C97D3D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nepieciešams papildu finansējums uzsāktās komercdarbības vai pašnodarbinātība</w:t>
+        <w:t xml:space="preserve">nepieciešams papildu finansējums uzsāktās komercdarbības vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002D2768" w:rsidRPr="00C97D3D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pašnodarbinātība</w:t>
       </w:r>
       <w:r w:rsidR="002D2768" w:rsidRPr="00CA621D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">s </w:t>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002D2768" w:rsidRPr="00CA621D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D2768" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>attīstībai</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C4926" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>un p</w:t>
       </w:r>
       <w:r w:rsidR="001876F4" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ieteikuma apstiprināšanas gadījumā slēgt vienošanos pie </w:t>
-[...7 lines deleted...]
-        <w:t>Līguma par attīstības dotācijas piešķiršanu.</w:t>
+        <w:t>ieteikuma apstiprināšanas gadījumā slēgt vienošanos pie Līguma par attīstības dotācijas piešķiršanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5F2CB0" w14:textId="27C06CAE" w:rsidR="00CA621D" w:rsidRPr="00EF7FF8" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="3A5F2CB0" w14:textId="27C06CAE" w:rsidR="00CA621D" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Atbalsta saņēmējs veic darbus un iegādes, kas norādītas </w:t>
       </w:r>
       <w:r w:rsidR="00FE6501" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Eksperta saskaņotajā </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">tāmē, 20 darba dienu laikā no dienas, kad Aģentūra veikusi </w:t>
       </w:r>
       <w:r w:rsidR="00FE6501" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ttīstības dotācijas izmaksu Atbalsta saņēmējam uz rēķinā norādītiem rekvizītiem</w:t>
       </w:r>
       <w:r w:rsidR="00FB0923" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C686107" w14:textId="6149B287" w:rsidR="00CA621D" w:rsidRPr="00EF7FF8" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="0C686107" w14:textId="6149B287" w:rsidR="00CA621D" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Atbalsta saņēmējs izlieto Aģentūras pārskaitīto </w:t>
       </w:r>
       <w:r w:rsidR="00FE6501" w:rsidRPr="00EF7FF8">
@@ -6012,112 +6508,110 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilstoši saskaņotajai tāmei. Ja izmaksas pārsniedz Aģentūras pārskaitīto Attīstības dotācijas apmēru, tad starpību Atbalsta saņēmējs sedz no saviem finanšu līdzekļiem. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58412DA9" w14:textId="6CCA8D41" w:rsidR="00E6287A" w:rsidRPr="00EF7FF8" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="58412DA9" w14:textId="5E23CC82" w:rsidR="00E6287A" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">piecu darba dienu laikā pēc darbu vai iegāžu veikšanas iesniegt </w:t>
       </w:r>
       <w:r w:rsidR="00F662AA" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūrā</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Atskaiti par attīstības dotācijas izlietojumu</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00990907">
-[...5 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00373B1F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un tai pievienotas darījumu attaisnojošo dokumentu kopijas (rēķins kopā ar maksājuma uzdevumu, preču pavadzīme un čeks (ar rekvizītiem), stingrās uzskaites kvīts vai stingrās uzskaites pavadzīme).</w:t>
+        <w:t xml:space="preserve">tskaiti par attīstības dotācijas izlietojumu un tai pievienotas darījumu attaisnojošo dokumentu kopijas (rēķins kopā ar maksājuma uzdevumu, preču pavadzīme un čeks (ar rekvizītiem), stingrās uzskaites kvīts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7FF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vai stingrās uzskaites pavadzīme).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45AAF5CB" w14:textId="44789312" w:rsidR="002E1E9F" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="45AAF5CB" w14:textId="44789312" w:rsidR="002E1E9F" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00CB65D8" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6256,51 +6750,51 @@
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārbaudē</w:t>
       </w:r>
       <w:r w:rsidR="00B8466E" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00310A02" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A0DAC2E" w14:textId="1F3364ED" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="0A0DAC2E" w14:textId="1F3364ED" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ja Atbalsta saņēmējs nevar piedalīties </w:t>
       </w:r>
       <w:r w:rsidR="00005B3A" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6433,51 +6927,51 @@
         </w:rPr>
         <w:t xml:space="preserve">i </w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">triju darba dienu laikā no </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pilnvarojuma </w:t>
       </w:r>
       <w:r w:rsidR="00AF3BE6" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noformēšanas dienas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F95473F" w14:textId="59584D0D" w:rsidR="00665103" w:rsidRPr="002E1E9F" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="5F95473F" w14:textId="59584D0D" w:rsidR="00665103" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atbalsta saņēmēj</w:t>
       </w:r>
       <w:r w:rsidR="000302BA" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6658,51 +7152,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> par tikšanos sakarā ar ārvalstu darba tirgus pē</w:t>
       </w:r>
       <w:r w:rsidR="00B85EE8" w:rsidRPr="002E1E9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tīšanu vai turpmāko sadarbību</w:t>
       </w:r>
       <w:r w:rsidR="000F6ED7" w:rsidRPr="002E1E9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> u.c.</w:t>
       </w:r>
       <w:r w:rsidR="00B85EE8" w:rsidRPr="002E1E9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02359BA4" w14:textId="0DED6CF7" w:rsidR="002E1E9F" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="02359BA4" w14:textId="0DED6CF7" w:rsidR="002E1E9F" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pēc </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
@@ -6721,189 +7215,189 @@
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kspertu pieprasījuma uzrād</w:t>
       </w:r>
       <w:r w:rsidR="00CB65D8" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>īt</w:t>
       </w:r>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F6A431B" w14:textId="2263B4D1" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="4F6A431B" w14:textId="2263B4D1" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">saimnieciskās darbības ieņēmumu un izdevumu uzskaites žurnālu, kurā </w:t>
       </w:r>
       <w:r w:rsidRPr="00C97D3D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pašnodarbinātais</w:t>
       </w:r>
       <w:r w:rsidRPr="00C97D3D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir izdarījis ierakstus;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C4F305" w14:textId="5A8A0297" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="52C4F305" w14:textId="5A8A0297" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apgrozījuma pārskatu par komersanta ieņēmumiem un izdevumiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6D6BCF" w14:textId="4FB18F0E" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="1B6D6BCF" w14:textId="4FB18F0E" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">citus ar </w:t>
       </w:r>
       <w:r w:rsidR="00836AB3" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">saimniecisko darbību </w:t>
       </w:r>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>saistītus dokumentus</w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105F68AD" w14:textId="363F924D" w:rsidR="00D953D7" w:rsidRPr="00916DDA" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="105F68AD" w14:textId="363F924D" w:rsidR="00D953D7" w:rsidRPr="00916DDA" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>par komercdarbības un/vai attīstības dotācij</w:t>
       </w:r>
       <w:r w:rsidR="00D75B2E" w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> veiktās iegādes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF4C6A8" w14:textId="45BF1FF0" w:rsidR="002E1E9F" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="2CF4C6A8" w14:textId="1B6A70E4" w:rsidR="002E1E9F" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
       <w:r w:rsidR="00005B3A" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6943,50 +7437,57 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>veicot pārbaud</w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="0040674C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FE4638">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uzraudzībā</w:t>
       </w:r>
+      <w:r w:rsidR="00204842">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="00252840" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ir konstatējis pārkāpumus</w:t>
       </w:r>
       <w:r w:rsidR="001D4596" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai nepilnības</w:t>
       </w:r>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7144,82 +7645,98 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> uzdotajiem darba uzdevumie</w:t>
       </w:r>
       <w:r w:rsidR="00037CB4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00354EA3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un to izpildi,</w:t>
       </w:r>
       <w:r w:rsidR="00037CB4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> iesniedz pamatojošos dokumentus</w:t>
+        <w:t xml:space="preserve"> iesniedz pamatojošos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00037CB4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dokumentus</w:t>
       </w:r>
       <w:r w:rsidR="00CD5430">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>par biznesa plāna īstenošanas pārbaudes rezultā</w:t>
+        <w:t>par</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CD5430">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> biznesa plāna īstenošanas pārbaudes rezultā</w:t>
       </w:r>
       <w:r w:rsidR="007E1902">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tu izpildi </w:t>
       </w:r>
       <w:r w:rsidR="00CD5430">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk – pārskats) </w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>norādītajā termiņā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5161EC89" w14:textId="57B87FE1" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="5161EC89" w14:textId="57B87FE1" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Līguma darbības laikā</w:t>
       </w:r>
       <w:r w:rsidR="00C3108B" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7302,51 +7819,51 @@
         </w:rPr>
         <w:t>darba dienas</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> laikā paziņo </w:t>
       </w:r>
       <w:r w:rsidR="00DE1D4D" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūrai</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173FF805" w14:textId="503904BE" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="173FF805" w14:textId="503904BE" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00A81E2B" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7464,51 +7981,51 @@
         </w:rPr>
         <w:t>o maksimālo konsultāciju</w:t>
       </w:r>
       <w:r w:rsidR="009C2641" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> apmēr</w:t>
       </w:r>
       <w:r w:rsidR="00A81E2B" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="000042CA" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5597AB1C" w14:textId="2F78A8ED" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="5597AB1C" w14:textId="2F78A8ED" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ar parakstu apliecināt k</w:t>
       </w:r>
       <w:r w:rsidR="005B5B9A" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7528,573 +8045,889 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>individuālās konsultācijas saņemšanas faktu</w:t>
       </w:r>
       <w:r w:rsidR="009D7B17" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> apliecinājumā norādītajā apjomā</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E8A77D" w14:textId="79C132C8" w:rsidR="002E1E9F" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="15E8A77D" w14:textId="79C132C8" w:rsidR="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ar parakstu apliecināt katras uzraudzības veikšanas faktu un konstatēto </w:t>
       </w:r>
       <w:r w:rsidR="00A8476B" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uzraudzības</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> laikā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60AA80E5" w14:textId="4CCAF9DA" w:rsidR="00584CD5" w:rsidRPr="00630131" w:rsidRDefault="00F85541" w:rsidP="00E051B0">
+    <w:p w14:paraId="60AA80E5" w14:textId="0673C45F" w:rsidR="00584CD5" w:rsidRPr="00630131" w:rsidRDefault="00D04C82" w:rsidP="00E051B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00630131">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pēc Līguma noslēgšanaslīdz nākamā mēneša 15. datumam   klients </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A6572F" w:rsidRPr="00630131">
+        <w:t>Pēc Līguma noslēgšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7969">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>aizpilda</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00630131">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F4231D" w:rsidRPr="00630131">
+        <w:t xml:space="preserve">līdz nākamā mēneša 15. datumam   klients </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6572F" w:rsidRPr="00630131">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> saņemto </w:t>
+        <w:t>aizpilda</w:t>
       </w:r>
       <w:r w:rsidRPr="00630131">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F4231D" w:rsidRPr="00630131">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saņemto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630131">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>aptaujas anketu  par apmierinātību par dalību pasākumā</w:t>
       </w:r>
       <w:r w:rsidRPr="00630131">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C611EE" w14:textId="77777777" w:rsidR="00584CD5" w:rsidRPr="00EF7FF8" w:rsidRDefault="00584CD5" w:rsidP="00630131">
-[...10 lines deleted...]
-    <w:p w14:paraId="5707AABC" w14:textId="577D1569" w:rsidR="002E1E9F" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="5707AABC" w14:textId="183C6EE8" w:rsidR="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Pēc dalības </w:t>
       </w:r>
       <w:r w:rsidR="00C4676A" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0024620D" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>asākumā</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pabeigšanas</w:t>
-[...6 lines deleted...]
-        <w:t>,</w:t>
+        <w:t xml:space="preserve"> pabeigšanas aizpildīt </w:t>
+      </w:r>
+      <w:r w:rsidR="006C78DB" w:rsidRPr="00EF7FF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elektroniski </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aizpildīt </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">elektroniski </w:t>
+        <w:t xml:space="preserve">saņemto aptaujas anketu par dalību </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2560" w:rsidRPr="00EF7FF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">saņemto aptaujas anketu par dalību </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>asākumā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74AB4A50" w14:textId="21DFF385" w:rsidR="000B5547" w:rsidRPr="000370A1" w:rsidRDefault="00F85541" w:rsidP="000370A1">
-[...115 lines deleted...]
-    <w:p w14:paraId="72DE5D9A" w14:textId="736D83AC" w:rsidR="00FB423E" w:rsidRPr="00EF7FF8" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="55B7ABF6" w14:textId="61777759" w:rsidR="00C30606" w:rsidRPr="00EC0872" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00EC0872">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ar Pasākuma īstenošanu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0872">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>saistošajos dokumentos norādīt atsauci uz ESF</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6227" w:rsidRPr="00EC0872">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Plus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0872">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projektu „Atbalsts </w:t>
+      </w:r>
+      <w:r w:rsidR="000D223C" w:rsidRPr="00EC0872">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pieaugušo izglītībai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0872">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”, kura ietvaros noslēgts Līgums (norāda Līguma noslēgšanas datumu un numuru)</w:t>
+      </w:r>
+      <w:r w:rsidR="000D223C" w:rsidRPr="00EC0872">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC0872">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dokumentus uzglabāt atsevišķā lietā, uz kuras norādīts projekta nosaukums, numurs un glabāšanas termiņš</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0872" w:rsidRPr="00EC0872">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, paredzot dokumentu glabāšanas termiņu </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7220" w:rsidRPr="00EC0872">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>desmit gadus no dienas, kad piešķ</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0872" w:rsidRPr="00EC0872">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7220" w:rsidRPr="00EC0872">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0872" w:rsidRPr="00EC0872">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ts</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7220" w:rsidRPr="00EC0872">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbalst</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0872" w:rsidRPr="00EC0872">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6974" w:rsidRPr="00EC0872">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AB4A50" w14:textId="21DFF385" w:rsidR="000B5547" w:rsidRPr="000370A1" w:rsidRDefault="00D04C82" w:rsidP="000370A1">
+      <w:pPr>
+        <w:pStyle w:val="Parastais14pt"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000370A1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nodrošināt, ka ar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00630131">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00630131">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00630131">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000370A1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbalstu saistītā dokumentācija tiek glabāta 10 gadus, sākot no</w:t>
+      </w:r>
+      <w:r w:rsidR="000370A1" w:rsidRPr="000370A1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000370A1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dienas, kurā piešķirts pēdējais individuālais </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000370A1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000370A1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000370A1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000370A1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbalsts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC5FC16" w14:textId="38AAAFAF" w:rsidR="00A84A51" w:rsidRPr="007337F9" w:rsidRDefault="00D04C82" w:rsidP="00A84A51">
+      <w:pPr>
+        <w:pStyle w:val="Parastais14pt"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630131">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Piešķirto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00630131">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00630131">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00630131">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00630131">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbalstu attiecībā uz vienām un tām pašām attiecināmajām izmaksām </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00630131">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nekumulēt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00630131">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar komercdarbības atbalstu citu atbalsta programmu vai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00630131">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ad-hoc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00630131">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbalsta projekta ietvaros, tai skaitā ar citu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00630131">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00630131">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00630131">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00630131">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbalstu, neatkarīgi no finansējuma avota.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72DE5D9A" w14:textId="07B39F01" w:rsidR="00FB423E" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+      <w:pPr>
+        <w:pStyle w:val="Parastais14pt"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a Atbalsta saņēmēj</w:t>
       </w:r>
       <w:r w:rsidR="00DE1D4D" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">m noteikta invaliditāte, </w:t>
+        <w:t>m noteikta invaliditāte</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7DEA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CE7DEA">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>invaliditāte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CE7DEA">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7DEA" w:rsidRPr="00A760E8">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un Atbalsta saņēmējs Aģentūrā iesniedzis </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7DEA">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar drošu elektronisko parakstu parakstītu </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7DEA" w:rsidRPr="00F55360">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ģimenes ārsta vai ārstējošā ārsta izziņu veidlapu Nr. 27/u “Izraksts no stacionāra/ambulatorā pacienta medicīniskās kartes”</w:t>
+      </w:r>
+      <w:r w:rsidR="00494ECD" w:rsidRPr="00EF7FF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="009D7B17" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>viena mēneša laikā no līguma noslēgšanas dienas pieprasīt ergoterapeita pakalpojumu. E</w:t>
+        <w:t xml:space="preserve">viena mēneša laikā no līguma noslēgšanas dienas pieprasīt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D7B17" w:rsidRPr="00EF7FF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ergoterapeita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D7B17" w:rsidRPr="00EF7FF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pakalpojumu. </w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">rgoterapeita pakalpojuma nodrošināšanas laikā uzrādīt ergoterapeitam </w:t>
-[...36 lines deleted...]
-      <w:r w:rsidR="009B10D6">
+        <w:t xml:space="preserve">Pēc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00494ECD" w:rsidRPr="00EF7FF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ergoterapeita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00494ECD" w:rsidRPr="00EF7FF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atzinuma saņemšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00505FE6" w:rsidRPr="00EF7FF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, bet ne vēlāk kā</w:t>
+      </w:r>
+      <w:r w:rsidR="00E24336" w:rsidRPr="00EF7FF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mēneša laikā</w:t>
+      </w:r>
+      <w:r w:rsidR="00494ECD" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00505FE6" w:rsidRPr="00EF7FF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iesniegt “Pieprasījums vienreizējās dotācijas saņemšanai, lai pielāgotu biznesa plāna īstenošanas darba vietu bezdarbniekam ar invaliditāti”</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7DEA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00505FE6" w:rsidRPr="00EF7FF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Pēc ergoterapeita atzinuma saņemšanas</w:t>
-[...14 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">slēgt vienošanos pie Līguma par Atbalsta saņēmēja biznesa plāna īstenošanas darba vietas pielāgošanu, ja </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00494ECD" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00072230">
+        <w:t>ergoterapeita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00494ECD" w:rsidRPr="00EF7FF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atzinumā norādīts, ka ir nepieciešami </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC16C0" w:rsidRPr="00EF7FF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>biznesa plān</w:t>
+      </w:r>
+      <w:r w:rsidR="00D75B2E" w:rsidRPr="00EF7FF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC16C0" w:rsidRPr="00EF7FF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> īstenošanas </w:t>
+      </w:r>
+      <w:r w:rsidR="00494ECD" w:rsidRPr="00EF7FF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>darba vietas pielāgojumi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A406C3" w14:textId="7910C975" w:rsidR="00DD3498" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+      <w:pPr>
+        <w:pStyle w:val="Parastais14pt"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD3498">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nodrošināt, ka Pasākuma īstenošanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD3498">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vietās tiek izvietoti Aģentūras sagatavoti informatīvie materiāli.</w:t>
+      </w:r>
+      <w:r w:rsidR="001D5241">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...48 lines deleted...]
-        <w:footnoteReference w:id="5"/>
+        <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57B9C060" w14:textId="7593E71A" w:rsidR="00D953D7" w:rsidRPr="002946F0" w:rsidRDefault="00D953D7" w:rsidP="00312AD1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DD6394F" w14:textId="6E73D507" w:rsidR="0073046F" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="5DD6394F" w14:textId="6E73D507" w:rsidR="0073046F" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Līguma </w:t>
       </w:r>
       <w:r w:rsidR="00DE1D4D">
         <w:rPr>
           <w:b/>
@@ -8106,74 +8939,74 @@
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>termiņš</w:t>
       </w:r>
       <w:r w:rsidR="0093484F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>un atbildība</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48B59D3F" w14:textId="698BF372" w:rsidR="002E1E9F" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="48B59D3F" w14:textId="698BF372" w:rsidR="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Līgums stājas spēkā tā abpusējas parakstīšanas brīdī un ir spēkā līdz Pušu saistību pilnīgai izpildei.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A55BF48" w14:textId="2B848A1E" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="5A55BF48" w14:textId="2B848A1E" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E1E9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Līguma darbības termiņš ir </w:t>
       </w:r>
       <w:r w:rsidR="00DF0F9F" w:rsidRPr="002E1E9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8187,51 +9020,51 @@
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D04220" w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kopš tā stāšanās spēkā</w:t>
       </w:r>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E188E9" w14:textId="252BE0BF" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="54E188E9" w14:textId="252BE0BF" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="00E44797" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8301,51 +9134,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> piecas darba dienas iepriekš</w:t>
       </w:r>
       <w:r w:rsidR="00E44797" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00CD5430" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ja</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0849D859" w14:textId="719181FF" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="0849D859" w14:textId="3E3106D2" w:rsidR="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atbalsta saņēmējs iesniedzis nepatiesu informāciju saturošu</w:t>
       </w:r>
       <w:r w:rsidR="006A5443" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8380,588 +9213,641 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">un Līgums noslēgts uz </w:t>
       </w:r>
       <w:r w:rsidR="00C45B38" w:rsidRPr="00C97D3D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>šīs</w:t>
       </w:r>
       <w:r w:rsidRPr="00C97D3D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> informācijas pamata;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27FE68DE" w14:textId="507090E0" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="79DF85E5" w14:textId="56D63221" w:rsidR="00EF4C39" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00916DDA">
-[...67 lines deleted...]
-        <w:t>ei;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aģentūra konstatē, ka uz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7F36">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Atbalsta saņēmēju attiecināms Ministru kabineta 2011. gada 25. janvāra noteikumu Nr. 75 "Noteikumi par aktīvo nodarbinātības pasākumu un preventīvo bezdarba samazināšanas pasākumu organizēšanas un finansēšanas kārtību un pasākumu īstenotāju izvēles principiem" 129. punktā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noteiktais ierobežojums;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03188F0C" w14:textId="1F5A3865" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="27FE68DE" w14:textId="507090E0" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Atbalsta saņēmējs bez attaisnojoša iemesla </w:t>
-[...6 lines deleted...]
-        <w:t>nav izmantojis attīstības dotāciju atbilstoši saskaņotajai tāmei;</w:t>
+        <w:t xml:space="preserve">Atbalsta saņēmējs </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8476B" w:rsidRPr="00916DDA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bez attaisnojoša iemesla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916DDA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nav izmantojis komercdarbības dotācij</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7BCB" w:rsidRPr="00C97D3D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C97D3D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> biznesa plān</w:t>
+      </w:r>
+      <w:r w:rsidR="006A372E" w:rsidRPr="00C97D3D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00960268">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noteiktajā termiņā un atbilstoši </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5430" w:rsidRPr="00EF7FF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7FF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7BCB" w:rsidRPr="00EF7FF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ei;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="722901E9" w14:textId="6551EF35" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="03188F0C" w14:textId="1F5A3865" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C491B">
-[...47 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 15 darba dienu laikā pēc </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> parakstīšanas;</w:t>
+        <w:t xml:space="preserve">Atbalsta saņēmējs bez attaisnojoša iemesla </w:t>
+      </w:r>
+      <w:r w:rsidR="008077F2" w:rsidRPr="00916DDA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nav izmantojis attīstības dotāciju atbilstoši saskaņotajai tāmei;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A285FD" w14:textId="4A204246" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="722901E9" w14:textId="6551EF35" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005C491B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Atbalsta saņēmējs nav atmaksājis neizlietot</w:t>
+      </w:r>
+      <w:r w:rsidR="00D75B2E" w:rsidRPr="005C491B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C491B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00430B12" w:rsidRPr="005C491B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">finanšu atbalstu, kas norādīts </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA454D" w:rsidRPr="00916DDA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Līguma </w:t>
+      </w:r>
+      <w:r w:rsidR="00430B12" w:rsidRPr="00916DDA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.1.2., 1.1.4. un 1.1.5. apakšpunktos</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3624F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Atbalsta saņēmējs neīsteno biznesa plānu atbilstoši Līguma noteikumiem (</w:t>
-[...41 lines deleted...]
-        <w:t>;</w:t>
+        <w:t xml:space="preserve"> 15 darba dienu laikā pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="00430B12" w:rsidRPr="00916DDA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">attiecīgu </w:t>
+      </w:r>
+      <w:r w:rsidR="001136F8" w:rsidRPr="00916DDA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atskai</w:t>
+      </w:r>
+      <w:r w:rsidR="00E82721" w:rsidRPr="00916DDA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>šu</w:t>
+      </w:r>
+      <w:r w:rsidR="00494ECD" w:rsidRPr="00916DDA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parakstīšanas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4270EC52" w14:textId="64FC778C" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="39A285FD" w14:textId="4A204246" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Atbalsta saņēmējs </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">nav uzsācis vai </w:t>
+        <w:t xml:space="preserve">Atbalsta </w:t>
       </w:r>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>neveic aktīvu saimniecisko darbību</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="005E6444" w:rsidRPr="00C97D3D">
+        <w:t>saņēmējs neīsteno biznesa plānu atbilstoši Līguma noteikumiem (</w:t>
+      </w:r>
+      <w:r w:rsidR="00005B3A" w:rsidRPr="00C97D3D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C97D3D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ksperta norādītajā termiņā nav novērsis pārskatā konstatētos pārkāpumus, nav iesniedzis apliecinājumu par </w:t>
+      </w:r>
+      <w:r w:rsidR="00536724" w:rsidRPr="00C97D3D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pārskatā konstatēto pārkāpumu novēršanu</w:t>
+      </w:r>
+      <w:r w:rsidR="00C72117" w:rsidRPr="00960268">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C97D3D">
-[...34 lines deleted...]
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00C051D9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>un citi gadījumi)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66237647" w14:textId="757E5FB7" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="4270EC52" w14:textId="64FC778C" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Atbalsta saņēmējs pārtraucis saimniecisko darbību</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C051D9">
+        <w:t xml:space="preserve">Atbalsta saņēmējs </w:t>
+      </w:r>
+      <w:r w:rsidR="008077F2" w:rsidRPr="00916DDA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nav uzsācis vai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916DDA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>neveic aktīvu saimniecisko darbību</w:t>
+      </w:r>
+      <w:r w:rsidR="00906BFF" w:rsidRPr="00916DDA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (darbnespēja</w:t>
+      </w:r>
+      <w:r w:rsidR="005E6444" w:rsidRPr="00C97D3D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C97D3D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pašnodarbinātais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C97D3D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēdējo triju mēnešu laikā nav izdarījis ierakstus saimnieciskās darbības ieņēmumu un izdevumu uzskaites žurnālā, komersants nav sagatavojis apgrozījuma pārskatu par ieņēmumiem un izdevumiem pēdējo triju mēnešu laikā, </w:t>
+      </w:r>
+      <w:r w:rsidR="00606FCE" w:rsidRPr="00EF7FF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atbalsta saņēmējs apturējis uz laiku saimniecisko darbību, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7FF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Atbalsta saņēmējs nav sasniedzams vai sastopams biznesa plāna īstenošanas vietā, arī telefoniski vai elektroniski nav sasniedzams</w:t>
+      </w:r>
+      <w:r w:rsidR="005E6444" w:rsidRPr="00EF7FF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un citi gadījumi</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6AB1" w:rsidRPr="00EF7FF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="422875CE" w14:textId="4A5667C5" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="66237647" w14:textId="757E5FB7" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...29 lines deleted...]
-      <w:r w:rsidR="009A42F8" w:rsidRPr="00C97D3D">
+        <w:lastRenderedPageBreak/>
+        <w:t>Atbalsta saņēmējs pārtraucis saimniecisko darbību</w:t>
+      </w:r>
+      <w:r w:rsidR="00C051D9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50DE6AEA" w14:textId="57011069" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="422875CE" w14:textId="4A5667C5" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Atbalsta saņēmējs nepilda citus Līguma noteikumus;</w:t>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1F08" w:rsidRPr="00916DDA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r tiesas spriedumu tiek īstenots tiesiskās aizsardzības process</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00916DDA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, bet Atbalsta saņēmējs nepilda tiesas apstiprināto tiesiskās aizsardzības procesa</w:t>
+      </w:r>
+      <w:r w:rsidR="00B77160" w:rsidRPr="00C97D3D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pasākumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C97D3D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plānu</w:t>
+      </w:r>
+      <w:r w:rsidR="009A42F8" w:rsidRPr="00C97D3D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A90FF5C" w14:textId="08F85795" w:rsidR="006A372E" w:rsidRPr="00C97D3D" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="50DE6AEA" w14:textId="57011069" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Atbalsta saņēmējs nepilda citus Līguma noteikumus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A90FF5C" w14:textId="08F85795" w:rsidR="006A372E" w:rsidRPr="00C97D3D" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+      <w:pPr>
+        <w:pStyle w:val="Parastais14pt"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+        <w:ind w:left="1276"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00916DDA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ksperts ir konstatējis būtiskus normatīvo aktu pārkāpumus</w:t>
       </w:r>
       <w:r w:rsidR="00B366E2" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Atbalsta saņēmēja saimnieciskās darbības veikšanā</w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="00C97D3D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un pārs</w:t>
       </w:r>
       <w:r w:rsidR="001F1E1F" w:rsidRPr="00C97D3D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>katā ierosinājis izbeigt Līgumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66CDD9B2" w14:textId="5B5A6580" w:rsidR="002E1E9F" w:rsidRPr="00682F87" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="66CDD9B2" w14:textId="5B5A6580" w:rsidR="002E1E9F" w:rsidRPr="00682F87" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682F87">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja atbalsta saņēmējs nepilda Līgumā noteiktās saistības, </w:t>
       </w:r>
       <w:r w:rsidR="00494ECD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9100,51 +9986,51 @@
         </w:rPr>
         <w:t>punkt</w:t>
       </w:r>
       <w:r w:rsidR="00445C17">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>os</w:t>
       </w:r>
       <w:r w:rsidR="00333275" w:rsidRPr="00682F87">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="00682F87">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>šādā apmērā:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D48445" w14:textId="50468C92" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="62D48445" w14:textId="50468C92" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pilnā apmērā, ja </w:t>
       </w:r>
       <w:r w:rsidR="008077F2" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9160,95 +10046,95 @@
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izbeidz Līgumu sešu mēnešu laikā pēc Līguma noslēgšanas</w:t>
       </w:r>
       <w:r w:rsidR="00A92E3E" w:rsidRPr="00EA1126">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A92E3E" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vai, ja saimnieciskā darbība netiek uzsākta</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD80F4F" w14:textId="798FADB4" w:rsidR="004564EA" w:rsidRPr="00C97D3D" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="5AD80F4F" w14:textId="798FADB4" w:rsidR="004564EA" w:rsidRPr="00C97D3D" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E1E9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">50% apmērā, ja </w:t>
       </w:r>
       <w:r w:rsidR="008077F2" w:rsidRPr="002E1E9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūra </w:t>
       </w:r>
       <w:r w:rsidR="00536724" w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vienpusēji </w:t>
       </w:r>
       <w:r w:rsidRPr="005C491B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izbeidz Līgumu 24 mēnešu laikā pēc Līguma noslēgšanas un Atbalsta saņēmēja saimnieciskā darbība ir ilgusi ne mazāk kā sešus mēnešus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B255F9A" w14:textId="3A24EBE5" w:rsidR="00AA36B5" w:rsidRPr="0007452A" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="6B255F9A" w14:textId="3A24EBE5" w:rsidR="00AA36B5" w:rsidRPr="0007452A" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007452A">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja Atbalsta saņēmējs </w:t>
       </w:r>
       <w:r w:rsidR="002201C9" w:rsidRPr="0007452A">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
@@ -9295,75 +10181,75 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2., 1.1.3., 1.1.4. un 1.1.5. apakšpunktos</w:t>
       </w:r>
       <w:r w:rsidR="00494ECD" w:rsidRPr="0007452A">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Aģentūra attiecīgo summu piedzen Civilprocesa likumā noteiktajā kārtībā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DD02C75" w14:textId="513295F0" w:rsidR="00A91BF8" w:rsidRPr="0007452A" w:rsidRDefault="00A91BF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2646476B" w14:textId="0A4A9366" w:rsidR="00987D90" w:rsidRPr="00EF7FF8" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="2646476B" w14:textId="0A4A9366" w:rsidR="00987D90" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nepārvarama vara</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537C5E32" w14:textId="0368D4DD" w:rsidR="002E1E9F" w:rsidRDefault="00F85541" w:rsidP="002E1E9F">
+    <w:p w14:paraId="537C5E32" w14:textId="0368D4DD" w:rsidR="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="002E1E9F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Puses tiek atbrīvotas no atbildības par daļēju vai pilnīgu Līguma saistību nepild</w:t>
       </w:r>
       <w:r w:rsidR="001D4F9F" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9399,51 +10285,51 @@
         <w:t xml:space="preserve">Līguma slēgšanas brīdī </w:t>
       </w:r>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nevarēja paredzēt,</w:t>
       </w:r>
       <w:r w:rsidR="001D4F9F" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kuri nav notikuši Pušu rīcības dēļ un no kuriem nav iespējams izvairīties un kuru sekas nav iespējams pārvarēt. Nepārvaramas varas apstākļi Līguma saistību izpildi ne tikai apgrūtina, bet padara neiespējamu</w:t>
       </w:r>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C9D941" w14:textId="7BDD85E4" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="40C9D941" w14:textId="7BDD85E4" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Puses</w:t>
       </w:r>
       <w:r w:rsidR="001D4F9F" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9457,70 +10343,77 @@
         </w:rPr>
         <w:t xml:space="preserve">viena otru </w:t>
       </w:r>
       <w:r w:rsidR="001D4F9F" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nekavējoties informē </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>par nepārvaramas varas apstākļu iestāšanos un veic visas nepieciešamās darbības, lai nepieļautu zaudējumu rašanos</w:t>
       </w:r>
       <w:r w:rsidR="001D4F9F" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0091F55A" w14:textId="09BB77DA" w:rsidR="00D953D7" w:rsidRPr="00EF7FF8" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="0091F55A" w14:textId="09BB77DA" w:rsidR="00D953D7" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Līguma saistību izpildes termi</w:t>
+        <w:t xml:space="preserve">Līguma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7FF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>saistību izpildes termi</w:t>
       </w:r>
       <w:r w:rsidR="00EF40AD" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ņi tiek pagarināti</w:t>
       </w:r>
       <w:r w:rsidR="00C051D9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00EF40AD" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbilstoši nepārvaramas varas</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -9531,107 +10424,107 @@
       <w:r w:rsidR="00EF40AD" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ie</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>darbības laikam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754846F8" w14:textId="77777777" w:rsidR="00FB7179" w:rsidRPr="00D953D7" w:rsidRDefault="00FB7179" w:rsidP="00D953D7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63A1AFB8" w14:textId="79BD0355" w:rsidR="00F662AA" w:rsidRPr="00EF7FF8" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="63A1AFB8" w14:textId="79BD0355" w:rsidR="00F662AA" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Personas datu apstrāde</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CDF0514" w14:textId="77777777" w:rsidR="00F662AA" w:rsidRPr="007F6CE2" w:rsidRDefault="00F662AA" w:rsidP="00F662AA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="645D7690" w14:textId="0FBD3DF2" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="645D7690" w14:textId="0FBD3DF2" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Saskaņā ar Līgumu un tā pielikumiem saņemtos Atbalsta saņēmēja personas datus Aģentūra apstrādā Līguma izpildes, Pasākuma nodrošināšanas un pakalpojuma apmaksas nodrošināšanai un normatīvajos aktos noteikto pienākumu izpildei.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0F8A76" w14:textId="4B6145B6" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="4B0F8A76" w14:textId="4B6145B6" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Personas datu apstrādes pārzinis Līguma ietvaros ir Aģentūra, reģistrācijas numurs 90001634668, juridiskā adrese: Krišjāņa Valdemāra iela 38, k-1, Rīga, LV-1010, tālr. </w:t>
       </w:r>
       <w:r w:rsidR="000D59F8" w:rsidRPr="000D59F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -9646,51 +10539,51 @@
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, e-pasts: pasts@nva.gov.lv vai Aģentūras</w:t>
       </w:r>
       <w:r w:rsidR="00756179">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> oficiālā elektroniskā </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>adrese.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE6D7E1" w14:textId="6184CBCC" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="0EE6D7E1" w14:textId="6184CBCC" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atbalsta saņēmēja personas dati</w:t>
       </w:r>
       <w:r w:rsidR="002E0FA9">
         <w:rPr>
           <w:b w:val="0"/>
@@ -9768,74 +10661,74 @@
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nodot Aģentūras piesaistītajiem apstrādātājiem Līguma izpildes nodrošināšanai</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1176A9C6" w14:textId="29E52218" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="1176A9C6" w14:textId="29E52218" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lai Aģentūra varētu nodrošināt normatīvajos aktos noteikto pienākumu izpildi, Atbalsta saņēmēja kontaktinformācija tiks nodota konsultantiem konsultāciju sniegšanai par biznesa plāna īstenošanu un Ekspertiem uzraudzības veikšanai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6047FF5A" w14:textId="5A6FF3F6" w:rsidR="00F662AA" w:rsidRPr="00EF7FF8" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="6047FF5A" w14:textId="5A6FF3F6" w:rsidR="00F662AA" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lai nodrošinātu funkciju izpildi, Aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="002E0FA9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
@@ -9843,724 +10736,754 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbilstoši nolikumam</w:t>
       </w:r>
       <w:r w:rsidR="002E0FA9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nodrošina inovatīvu metožu ieviešanu, tai skaitā mākoņdatošanu.</w:t>
+        <w:t xml:space="preserve"> nodrošina inovatīvu metožu ieviešanu, tai skaitā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF7FF8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mākoņdatošanu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF7FF8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591C9ADB" w14:textId="0F26546A" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="591C9ADB" w14:textId="0F26546A" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Visa informācija par Aģentūras veikto personas datu apstrādi un datu subjekta tiesību īstenošanu ir ietverta Privātuma politikā, kas ir atrodama Aģentūras interneta vietnē www.nva.gov.lv/lv/iestades-privatuma-politika.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60492B21" w14:textId="30F6C55F" w:rsidR="00F662AA" w:rsidRPr="00EF7FF8" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="60492B21" w14:textId="30F6C55F" w:rsidR="00F662AA" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lai nodrošinātu Pasākuma popularizēšanu un atpazīstamību sabiedrības interesēs, Atbalsta saņēmējs </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72086EB9" w14:textId="77777777" w:rsidR="00F662AA" w:rsidRPr="007F6CE2" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="72086EB9" w14:textId="77777777" w:rsidR="00F662AA" w:rsidRPr="007F6CE2" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6CE2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    o    piekrīt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488C91F6" w14:textId="77777777" w:rsidR="00F662AA" w:rsidRPr="007F6CE2" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="488C91F6" w14:textId="77777777" w:rsidR="00F662AA" w:rsidRPr="007F6CE2" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6CE2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">    o    nepiekrīt,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0EFC07" w14:textId="0AAFA16E" w:rsidR="00F662AA" w:rsidRPr="00FB423E" w:rsidRDefault="00F85541" w:rsidP="00F662AA">
+    <w:p w14:paraId="4C0EFC07" w14:textId="250EECA8" w:rsidR="00F662AA" w:rsidRPr="00FB423E" w:rsidRDefault="00D04C82" w:rsidP="002976B6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="363"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6CE2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ka </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6CE2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir tiesīg</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6CE2">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> izmantot Atbalsta saņēmēja personas datus sabiedrības informēšanas nolūkam. Atbalsta saņēmējam ir tiesības jebkurā brīdī atsaukt šajā Līguma punktā doto piekrišanu un tas neietekmē šī Līguma izpildi. Piekrišanas atsaukums neietekmē datu apstrādes tiesiskumu, kas tika veikta laikā, kad Atbalsta saņēmēja piekrišana bija spēkā.</w:t>
+        <w:t xml:space="preserve"> izmantot Atbalsta saņēmēja personas datus sabiedrības informēšanas </w:t>
+      </w:r>
+      <w:r w:rsidR="002976B6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6CE2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nolūkam. Atbalsta saņēmējam ir tiesības jebkurā brīdī atsaukt šajā Līguma punktā doto piekrišanu un tas neietekmē šī Līguma izpildi. Piekrišanas atsaukums neietekmē datu apstrādes tiesiskumu, kas tika veikta laikā, kad Atbalsta saņēmēja piekrišana bija spēkā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CC31832" w14:textId="77777777" w:rsidR="00F662AA" w:rsidRDefault="00F662AA">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A7E2D7F" w14:textId="518A9667" w:rsidR="00987D90" w:rsidRPr="00EF7FF8" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="137D3301" w14:textId="607E2C1F" w:rsidR="002976B6" w:rsidRDefault="00D04C82" w:rsidP="002976B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Noslēguma noteikumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6421ED59" w14:textId="514D6C61" w:rsidR="006423AC" w:rsidRDefault="00F85541" w:rsidP="00C00CEC">
+    <w:p w14:paraId="636F83CA" w14:textId="77777777" w:rsidR="002976B6" w:rsidRPr="002976B6" w:rsidRDefault="002976B6" w:rsidP="002976B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="389A1B5B" w14:textId="5EFB3E9B" w:rsidR="002976B6" w:rsidRPr="002976B6" w:rsidRDefault="00D04C82" w:rsidP="002976B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C00CEC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002976B6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aģentūras </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A8760B" w:rsidRPr="00C00CEC">
+        <w:t xml:space="preserve">Aģentūras piešķirtais finansējums ir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002976B6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>piešķirtais finansējums ir de minimis atbalsts, ko sniedz saskaņā ar /Komisijas</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002E0FA9" w:rsidRPr="00C00CEC">
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002976B6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002976B6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002976B6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbalsts, ko sniedz saskaņā ar /Komisijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002976B6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-      <w:r w:rsidR="00A8760B" w:rsidRPr="00C00CEC">
+        <w:t xml:space="preserve">2023. gada 13. decembra Regulu (ES) Nr. 2023/2831 par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002976B6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002C23DC" w:rsidRPr="00C00CEC">
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002976B6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A8760B" w:rsidRPr="00C00CEC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002976B6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002E0FA9" w:rsidRPr="00C00CEC">
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002976B6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A8760B" w:rsidRPr="00C00CEC">
+        <w:t xml:space="preserve"> atbalstam / Komisijas 2013. gada </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002976B6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>gada</w:t>
-[...142 lines deleted...]
-        </w:rPr>
         <w:br/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">18. decembra Regulu (ES) Nr. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="001577AD" w:rsidRPr="00630131">
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="002976B6" w:rsidRPr="002976B6">
           <w:rPr>
             <w:b w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>1408/2013</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A8760B" w:rsidRPr="00C00CEC">
+      <w:r w:rsidRPr="002976B6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu de minimis atbalstam lauksaimniecības nozarē / Komisijas 2014. gada 27. jūnija Regulu (ES) Nr. </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="00A8760B" w:rsidRPr="00C00CEC">
+        <w:t xml:space="preserve"> par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002976B6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002976B6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002976B6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002976B6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbalstam lauksaimniecības nozarē / Komisijas 2014. gada 27. jūnija Regulu (ES) Nr. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="002976B6" w:rsidRPr="002976B6">
           <w:rPr>
             <w:b w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>717/2014</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A8760B" w:rsidRPr="00C00CEC">
+      <w:r w:rsidRPr="002976B6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> par Līguma par Eiropas Savienības darbību 107. un </w:t>
       </w:r>
-      <w:r w:rsidR="002E0FA9" w:rsidRPr="00C00CEC">
+      <w:r w:rsidRPr="002976B6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-      <w:r w:rsidR="00A8760B" w:rsidRPr="00C00CEC">
+        <w:t xml:space="preserve">108. panta piemērošanu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002976B6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>108. panta piemērošanu de minimis atbalstam zvejniecības un akvakultūras nozarē/</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002976B6">
         <w:rPr>
           <w:b w:val="0"/>
-          <w:vertAlign w:val="superscript"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="007337F9">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002976B6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(turpmāk – Komisijas regula)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A8760B" w:rsidRPr="00630131">
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002976B6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un Ministru kabineta 2018.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002E0FA9" w:rsidRPr="00630131">
+        <w:t xml:space="preserve"> atbalstam zvejniecības un akvakultūras nozarē</w:t>
+      </w:r>
+      <w:r w:rsidR="001D5241" w:rsidRPr="002976B6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002976B6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A8760B" w:rsidRPr="00630131">
+      <w:r w:rsidR="001D5241" w:rsidRPr="002976B6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>gada 21.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002E0FA9" w:rsidRPr="00630131">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002976B6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>turpmāk – Komisijas regula) un Ministru kabineta 2018. gada 21. novembra noteikumiem Nr. 715 “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002976B6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002976B6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A8760B" w:rsidRPr="00630131">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002976B6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>novembra noteikumiem Nr.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002E0FA9" w:rsidRPr="00630131">
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002976B6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> atbalsta uzskaites un piešķiršanas kārtība. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5724F887" w14:textId="77777777" w:rsidR="002976B6" w:rsidRDefault="00D04C82" w:rsidP="002976B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002976B6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002976B6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A8760B" w:rsidRPr="00630131">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002976B6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>715 “</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000370A1">
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002976B6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>D</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FB7179" w:rsidRPr="00630131">
+        <w:t xml:space="preserve"> atbalsta piešķiršanas brīdis ir līguma spēkā stāšanās datums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3430450C" w14:textId="6F56128E" w:rsidR="002976B6" w:rsidRPr="002976B6" w:rsidRDefault="00D04C82" w:rsidP="002976B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">e </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A8760B" w:rsidRPr="00630131">
+      </w:pPr>
+      <w:r w:rsidRPr="002976B6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>minimis</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A8760B" w:rsidRPr="00C00CEC">
+        <w:t>Ja ir pārkāpti Komisijas regulas nosacījumi, Atbalsta saņēmēja pienākums ir atmaksāt   finansējuma saņēmējam projekta ietvaros saņemto nelikumīgo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002976B6">
         <w:rPr>
           <w:b w:val="0"/>
-          <w:sz w:val="24"/>
-[...53 lines deleted...]
-        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:r w:rsidRPr="00630131">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002976B6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002976B6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002976B6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbalstu, kas piešķirts  saskaņā ar Komisijas regulu, kopā ar procentiem no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002976B6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>līdzekļiem, kas ir brīvi no valsts atbalsta, atbilstoši </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="002976B6" w:rsidRPr="002976B6">
           <w:rPr>
+            <w:b w:val="0"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Komercdarbības atbalsta kontroles likuma</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00630131">
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="002976B6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> IV vai V nodaļas nosacījumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B76852" w14:textId="5CBADDD4" w:rsidR="002E1E9F" w:rsidRPr="005C491B" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="71B76852" w14:textId="0E036B19" w:rsidR="002E1E9F" w:rsidRPr="005C491B" w:rsidRDefault="00D04C82" w:rsidP="002976B6">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Par Līgum</w:t>
       </w:r>
       <w:r w:rsidR="00F46D71" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> saistību neizpildi vai nepienācīgu izpildi Puses atbild saskaņā ar Latvijas Republikā spēkā esošajiem normatīvajiem aktiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245284CD" w14:textId="5ADE491D" w:rsidR="002E1E9F" w:rsidRPr="005C491B" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="245284CD" w14:textId="5ADE491D" w:rsidR="002E1E9F" w:rsidRPr="005C491B" w:rsidRDefault="00D04C82" w:rsidP="002976B6">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Visas </w:t>
       </w:r>
       <w:r w:rsidR="0077771E" w:rsidRPr="00C97D3D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -10727,51 +11650,51 @@
         </w:rPr>
         <w:t>iem</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> akt</w:t>
       </w:r>
       <w:r w:rsidR="0077771E" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iem</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F917AD" w14:textId="5CF0592E" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="42F917AD" w14:textId="5CF0592E" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Līgums var tikt grozīts vai papildināts</w:t>
       </w:r>
       <w:r w:rsidR="002E1D74" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -10791,173 +11714,173 @@
         </w:rPr>
         <w:t xml:space="preserve">, kas </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pēc t</w:t>
       </w:r>
       <w:r w:rsidR="002E1D74" w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ās</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7FF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> abpusējas parakstīšanas kļūst par Līguma neatņemamu sastāvdaļu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F913EA1" w14:textId="4BD73E28" w:rsidR="002E1E9F" w:rsidRPr="005C491B" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="2F913EA1" w14:textId="25581EEF" w:rsidR="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Līgums ir sagatavots latviešu valodā </w:t>
       </w:r>
       <w:r w:rsidR="00FB7179" w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">un parakstīts </w:t>
       </w:r>
       <w:r w:rsidRPr="00916DDA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ar drošu elektronisko parakstu, kas satur laika zīmogu. Līguma parakstīšanas da</w:t>
       </w:r>
       <w:r w:rsidR="00FB7179" w:rsidRPr="00C97D3D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00C97D3D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ums ir pēdējā pievienotā drošā elektroniskā paraksta un tā laika zīmoga datums. Pusēm ir pieejams abpusēji parakstīts Līgums elektroniskā formātā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142A34E4" w14:textId="33DE969D" w:rsidR="00987D90" w:rsidRPr="00EF7FF8" w:rsidRDefault="00F85541" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="142A34E4" w14:textId="33DE969D" w:rsidR="00987D90" w:rsidRPr="00797921" w:rsidRDefault="00D04C82" w:rsidP="00797921">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="00797921">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Līguma neatņemama</w:t>
       </w:r>
-      <w:r w:rsidR="009A6FB2" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="009A6FB2" w:rsidRPr="00797921">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="00797921">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sastāvdaļa</w:t>
       </w:r>
-      <w:r w:rsidR="009A6FB2" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="009A6FB2" w:rsidRPr="00797921">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="00797921">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir šādi pielikumi:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3E0705" w14:textId="0E14D3CA" w:rsidR="008267BA" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="005159CB">
+    <w:p w14:paraId="4A3E0705" w14:textId="0E14D3CA" w:rsidR="008267BA" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="005159CB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002946F0">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A0331E" w14:textId="500DAF85" w:rsidR="00987D90" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="005159CB">
+    <w:p w14:paraId="48A0331E" w14:textId="500DAF85" w:rsidR="00987D90" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="005159CB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="007F0BDB" w:rsidRPr="002946F0">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -10988,54 +11911,72 @@
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00214F12" w:rsidRPr="002946F0">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iznesa plāns</w:t>
       </w:r>
       <w:r w:rsidR="008D65F0" w:rsidRPr="002946F0">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00214F12" w:rsidRPr="002946F0">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> uz ____lp.;</w:t>
+        <w:t xml:space="preserve"> uz ____</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00214F12" w:rsidRPr="002946F0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00214F12" w:rsidRPr="002946F0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D5D9BE" w14:textId="582CEFC1" w:rsidR="000A6B4E" w:rsidRDefault="00F85541" w:rsidP="005159CB">
+    <w:p w14:paraId="44D5D9BE" w14:textId="582CEFC1" w:rsidR="000A6B4E" w:rsidRDefault="00D04C82" w:rsidP="005159CB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="008D65F0" w:rsidRPr="002946F0">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -11066,510 +12007,565 @@
         </w:rPr>
         <w:t>omercdarbī</w:t>
       </w:r>
       <w:r w:rsidR="008267BA" w:rsidRPr="002946F0">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bas dotācijas izlietojuma tāme</w:t>
       </w:r>
       <w:r w:rsidR="008D65F0" w:rsidRPr="002946F0">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00987D90" w:rsidRPr="002946F0">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> uz ___lp</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> uz ___</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00987D90" w:rsidRPr="002946F0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00214F12" w:rsidRPr="002946F0">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B0F31AD" w14:textId="6195F275" w:rsidR="00505FE6" w:rsidRDefault="00505FE6" w:rsidP="005159CB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70F1AA03" w14:textId="717D2220" w:rsidR="004741EA" w:rsidRDefault="004741EA" w:rsidP="005159CB">
-[...19 lines deleted...]
-        <w:ind w:left="1259"/>
+    <w:p w14:paraId="5E3E5C16" w14:textId="77777777" w:rsidR="004C7F36" w:rsidRPr="00711F74" w:rsidRDefault="004C7F36" w:rsidP="004C7F36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1104"/>
+        </w:tabs>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BD1B57A" w14:textId="77777777" w:rsidR="006A09C4" w:rsidRPr="002946F0" w:rsidRDefault="006A09C4" w:rsidP="006A2F3F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="172BFA78" w14:textId="4D4BC887" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="006A2F3F">
+    <w:p w14:paraId="172BFA78" w14:textId="4D4BC887" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="004A75E2" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00987D90" w:rsidRPr="002946F0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pušu rekvizīti un paraksti</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="624"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4788"/>
         <w:gridCol w:w="4788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00951303" w14:paraId="7A721EE4" w14:textId="77777777" w:rsidTr="002112C6">
+      <w:tr w:rsidR="0092433F" w14:paraId="7A721EE4" w14:textId="77777777" w:rsidTr="002112C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0D347C5A" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="006A2F3F">
+          <w:p w14:paraId="0D347C5A" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002946F0">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nodarbinātības valsts aģentūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3193495C" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="006A2F3F">
+          <w:p w14:paraId="3193495C" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002946F0">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atbalsta saņēmējs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00951303" w14:paraId="33D62B4F" w14:textId="77777777" w:rsidTr="002112C6">
+      <w:tr w:rsidR="0092433F" w14:paraId="33D62B4F" w14:textId="77777777" w:rsidTr="002112C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0718142E" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="00312AD1">
+          <w:p w14:paraId="0718142E" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="00312AD1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002946F0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidR="00D75B2E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">rišjāņa </w:t>
             </w:r>
             <w:r w:rsidRPr="002946F0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Valdemāra ielā 38 k-1, Rīga, LV-1010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41CAEC39" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="006A2F3F">
+          <w:p w14:paraId="41CAEC39" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002946F0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Reģ. Nr.90001634668</w:t>
+              <w:t>Reģ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002946F0">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Nr.90001634668</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2957632A" w14:textId="6DFD3391" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00723E30" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="188413EF" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="006A2F3F">
+          <w:p w14:paraId="188413EF" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002946F0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Valsts kase</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DFD6ADA" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="006A2F3F">
+          <w:p w14:paraId="1DFD6ADA" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002946F0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kods TRELLV22</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DF8FB6C" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="005159CB" w:rsidRDefault="00F85541" w:rsidP="006A2F3F">
+          <w:p w14:paraId="1DF8FB6C" w14:textId="38AA99A0" w:rsidR="00723E30" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005159CB">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Konta Nr. LV16TREL5180451030000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73D229FC" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="006A2F3F">
+          <w:p w14:paraId="75110C2B" w14:textId="0B8BA0C8" w:rsidR="00B03BD5" w:rsidRPr="00B03BD5" w:rsidRDefault="00D04C82" w:rsidP="00B03BD5">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B03BD5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Konts: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B03BD5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>LV21TREL218045112100B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:spacing w:val="-4"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03D452CA" w14:textId="77777777" w:rsidR="00B03BD5" w:rsidRPr="005159CB" w:rsidRDefault="00B03BD5" w:rsidP="006A2F3F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73D229FC" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002946F0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(tālrunis)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60A19AE3" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="006A2F3F">
+          <w:p w14:paraId="60A19AE3" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002946F0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(e-pasts)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32BFD780" w14:textId="77777777" w:rsidR="004F51A3" w:rsidRPr="002946F0" w:rsidRDefault="004F51A3" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="04BB0599" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="006A2F3F">
+          <w:p w14:paraId="04BB0599" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002946F0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>_______________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15D2659F" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="006A2F3F">
+          <w:p w14:paraId="15D2659F" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002946F0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(paraksts, tā atšifrējums, datums)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43915097" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="006A2F3F">
+          <w:p w14:paraId="43915097" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002946F0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002946F0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>vārds, uzvārds)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38CD83CD" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="006A2F3F">
+          <w:p w14:paraId="38CD83CD" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002946F0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(adrese)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F462C3C" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="006A2F3F">
+          <w:p w14:paraId="3F462C3C" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002946F0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>(tālrunis)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="021BCEB2" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="006A2F3F">
+          <w:p w14:paraId="021BCEB2" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002946F0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(e-pasts)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FD52E6B" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00723E30" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -11607,1047 +12603,770 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10685385" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00723E30" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0D58C739" w14:textId="77777777" w:rsidR="004F51A3" w:rsidRPr="002946F0" w:rsidRDefault="004F51A3" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21DF8823" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="006A2F3F">
+          <w:p w14:paraId="21DF8823" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002946F0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>_______________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1776638F" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00F85541" w:rsidP="006A2F3F">
+          <w:p w14:paraId="1776638F" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002946F0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(paraksts, tā atšifrējums, datums)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A483EAE" w14:textId="77777777" w:rsidR="007C62C9" w:rsidRPr="002946F0" w:rsidRDefault="007C62C9" w:rsidP="00312AD1">
+    <w:p w14:paraId="3A483EAE" w14:textId="06E864FF" w:rsidR="00ED628F" w:rsidRDefault="00ED628F" w:rsidP="00312AD1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="31"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:sectPr w:rsidR="007C62C9" w:rsidRPr="002946F0" w:rsidSect="00D953D7">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+    <w:p w14:paraId="350FA93F" w14:textId="77777777" w:rsidR="00ED628F" w:rsidRPr="00ED628F" w:rsidRDefault="00ED628F" w:rsidP="00711F74">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E6E655A" w14:textId="77777777" w:rsidR="00ED628F" w:rsidRPr="00ED628F" w:rsidRDefault="00ED628F" w:rsidP="00711F74">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09C3C654" w14:textId="77777777" w:rsidR="00ED628F" w:rsidRPr="00711F74" w:rsidRDefault="00ED628F" w:rsidP="00711F74">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00ED628F" w:rsidRPr="00711F74" w:rsidSect="00D953D7">
+      <w:headerReference w:type="even" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="851" w:left="1134" w:header="113" w:footer="510" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78D61A1B" w14:textId="77777777" w:rsidR="00EE3D9D" w:rsidRDefault="00EE3D9D">
+    <w:p w14:paraId="374DCFDF" w14:textId="77777777" w:rsidR="00D04C82" w:rsidRDefault="00D04C82">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D12B4CE" w14:textId="77777777" w:rsidR="00EE3D9D" w:rsidRDefault="00EE3D9D">
+    <w:p w14:paraId="7EB37E5B" w14:textId="77777777" w:rsidR="00D04C82" w:rsidRDefault="00D04C82">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPS">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3A6F4397" w14:textId="77777777" w:rsidR="0050473C" w:rsidRDefault="0050473C" w:rsidP="00630131">
     <w:pPr>
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="60D33DE6" w14:textId="6E479CF8" w:rsidR="00197966" w:rsidRDefault="00F85541" w:rsidP="00197966">
+  <w:p w14:paraId="60D33DE6" w14:textId="5EF71DA9" w:rsidR="00197966" w:rsidRDefault="00D04C82" w:rsidP="00197966">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00455E0A">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
       <w:t>KRG_4.2.22_</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00455E0A">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
       <w:t>. pielikums_</w:t>
     </w:r>
-    <w:r w:rsidR="00F83F57">
+    <w:r w:rsidR="00A37B29">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00455E0A">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
       <w:t xml:space="preserve">.versija_ </w:t>
     </w:r>
-    <w:r w:rsidRPr="006F07A4">
-[...4 lines deleted...]
-        <w:szCs w:val="18"/>
+    <w:r w:rsidRPr="00B00B5A">
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:b w:val="0"/>
+        <w:color w:val="E36C0A"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00197966">
+    <w:r w:rsidR="00A37B29" w:rsidRPr="00B00B5A">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
-      <w:t>.</w:t>
-[...11 lines deleted...]
-      <w:t>10.06.2025.</w:t>
+      <w:t>05.03.2026.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="542AFF89" w14:textId="1EBF2DD5" w:rsidR="00197966" w:rsidRPr="00505E4D" w:rsidRDefault="00197966" w:rsidP="006A09C4">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="109A049D" w14:textId="3D47A9C1" w:rsidR="00197966" w:rsidRPr="006A09C4" w:rsidRDefault="00F85541" w:rsidP="006A09C4">
+  <w:p w14:paraId="109A049D" w14:textId="05D5E6E4" w:rsidR="00197966" w:rsidRPr="006A09C4" w:rsidRDefault="00D04C82" w:rsidP="006A09C4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="6331" w:y="278"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006A09C4">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="006A09C4">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b w:val="0"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="006A09C4">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C21DB9">
+    <w:r w:rsidR="008E323B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b w:val="0"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="006A09C4">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7FAFB1CE" w14:textId="77777777" w:rsidR="00197966" w:rsidRPr="006A09C4" w:rsidRDefault="00197966" w:rsidP="00F55E4A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360" w:firstLine="360"/>
       <w:rPr>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01727C13" w14:textId="337DA746" w:rsidR="008465EC" w:rsidRPr="00114CE3" w:rsidRDefault="008465EC" w:rsidP="00840F6F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="007AEC3E" w14:textId="45B9A187" w:rsidR="00197966" w:rsidRDefault="00F85541" w:rsidP="00197966">
+  <w:p w14:paraId="007AEC3E" w14:textId="12A405CB" w:rsidR="00197966" w:rsidRDefault="00D04C82" w:rsidP="00197966">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00455E0A">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
       <w:t>KRG_4.2.22_</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00455E0A">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
       <w:t>. pielikums_</w:t>
     </w:r>
-    <w:r w:rsidR="000F6003">
+    <w:r w:rsidR="00A37B29">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00455E0A">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
       <w:t xml:space="preserve">.versija_ </w:t>
     </w:r>
-    <w:r w:rsidRPr="006F07A4">
-[...4 lines deleted...]
-        <w:szCs w:val="18"/>
+    <w:r w:rsidRPr="00B00B5A">
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:b w:val="0"/>
+        <w:color w:val="E36C0A"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="000F6003" w:rsidRPr="000F6003">
+    <w:r w:rsidR="000F6003" w:rsidRPr="00B00B5A">
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:b w:val="0"/>
+        <w:color w:val="E36C0A"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="000F6003" w:rsidRPr="000F6003">
+    <w:r w:rsidR="00A37B29" w:rsidRPr="00B00B5A">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
-      <w:t>10.06.2025.</w:t>
+      <w:t>05.03.2026.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="28634F7F" w14:textId="492078C4" w:rsidR="00197966" w:rsidRDefault="00F85541" w:rsidP="00B418FE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28634F7F" w14:textId="431DE371" w:rsidR="00197966" w:rsidRDefault="00D04C82" w:rsidP="00B418FE">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B418FE">
       <w:rPr>
         <w:color w:val="E36C0A"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00455E0A">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
       <w:t>KRG_4.2.22_</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00455E0A">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
       <w:t>. pielikums_</w:t>
     </w:r>
-    <w:r w:rsidR="0074698A">
+    <w:r w:rsidR="00000A3C">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00455E0A">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
       <w:t xml:space="preserve">.versija_ </w:t>
     </w:r>
-    <w:r w:rsidRPr="006F07A4">
-[...4 lines deleted...]
-        <w:szCs w:val="18"/>
+    <w:r w:rsidRPr="00B00B5A">
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:b w:val="0"/>
+        <w:color w:val="E36C0A"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00197966">
+    <w:r w:rsidR="00000A3C" w:rsidRPr="00B00B5A">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
-      <w:t>.</w:t>
-[...11 lines deleted...]
-      <w:t>10.06.2025.</w:t>
+      <w:t>05.03.2026.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5D693803" w14:textId="64592596" w:rsidR="00197966" w:rsidRDefault="00197966" w:rsidP="00455E0A">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="674EA580" w14:textId="77777777" w:rsidR="00EE3D9D" w:rsidRDefault="00EE3D9D">
+    <w:p w14:paraId="72E72882" w14:textId="77777777" w:rsidR="007E0DF4" w:rsidRDefault="00D04C82">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00B676AD" w14:textId="77777777" w:rsidR="00EE3D9D" w:rsidRDefault="00EE3D9D">
+    <w:p w14:paraId="7C91EE67" w14:textId="77777777" w:rsidR="007E0DF4" w:rsidRDefault="00D04C82">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="00A41A74" w14:textId="77777777" w:rsidR="00EE3D9D" w:rsidRDefault="00EE3D9D">
+    <w:p w14:paraId="486E0B68" w14:textId="77777777" w:rsidR="007E0DF4" w:rsidRDefault="007E0DF4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1B46A24C" w14:textId="77777777" w:rsidR="00197966" w:rsidRPr="005159CB" w:rsidRDefault="00F85541" w:rsidP="00351AC9">
+    <w:p w14:paraId="06A3DCC5" w14:textId="2CBE8A39" w:rsidR="00B03BD5" w:rsidRPr="00B03BD5" w:rsidRDefault="00D04C82">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005159CB">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005159CB">
-[...4 lines deleted...]
-      </w:r>
       <w:r>
-        <w:rPr>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00660238">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00B03BD5">
+        <w:t xml:space="preserve">API </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B03BD5">
+        <w:t>projekta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B03BD5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005159CB">
-[...90 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B03BD5">
+        <w:t>konta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B03BD5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A05BF8">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B03BD5">
+        <w:t>numurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B03BD5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005159CB">
-[...90 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B03BD5">
+        <w:t>tiek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B03BD5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C40B83">
-[...89 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B03BD5">
+        <w:t>dzēsts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B03BD5">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B03BD5">
+        <w:t>ja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B03BD5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B03BD5">
+        <w:t>atbalsts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B03BD5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B03BD5">
+        <w:t>piešķirts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B03BD5">
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B03BD5">
+        <w:t>speciālā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B03BD5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B03BD5">
+        <w:t>budžeta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63A0D07D" w14:textId="77777777" w:rsidR="00197966" w:rsidRDefault="00197966" w:rsidP="00ED6DDB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360" w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4CC808A6" w14:textId="77777777" w:rsidR="00197966" w:rsidRDefault="00197966" w:rsidP="00ED6DDB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:ind w:right="360" w:firstLine="360"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3100A478" w14:textId="77777777" w:rsidR="00197966" w:rsidRDefault="00197966" w:rsidP="0057049F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:color w:val="808080"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="680A54AA" w14:textId="77777777" w:rsidR="00197966" w:rsidRPr="00906BC9" w:rsidRDefault="00197966" w:rsidP="00267F60">
     <w:pPr>
       <w:pStyle w:val="Parastais14pt"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02187281"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FF12FFC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
@@ -13037,150 +13756,150 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DB5D97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C1C1E2C"/>
-    <w:lvl w:ilvl="0" w:tplc="AE4C3F6C">
+    <w:lvl w:ilvl="0" w:tplc="B41AFE2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="6F30F2AC" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="B198B4C2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="615A556E" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10748760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="B29A3B6A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10668F04" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="9DCC3C58" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="1DB640CA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="455658CE" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="E0A48E60" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="5114BC20" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="998621F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="AFB42664" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36D296B4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="3C8426CE" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0FB284A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06CA3037"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F800D732"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
@@ -13293,150 +14012,150 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="10800" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0ABE4FA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67C2E034"/>
-    <w:lvl w:ilvl="0" w:tplc="37B21844">
+    <w:lvl w:ilvl="0" w:tplc="EF16AF46">
       <w:start w:val="14"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="5DB4542A" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="7B1E952A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26E81754" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="089238AE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="773E262E" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="BDD4E874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FBB884E6" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="3BBC1656" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D4289DDC" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="4B9AAFC0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="9710CBC2" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FCE46458" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="7E02837A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFAE8294" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="6FFA6B9E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="E02A3D9C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B340D52"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9F483204"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2345" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -13619,239 +14338,239 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E8B1421"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA28A290"/>
-    <w:lvl w:ilvl="0" w:tplc="5F1E8884">
+    <w:lvl w:ilvl="0" w:tplc="1B3ADD56">
       <w:start w:val="5"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D018E4A8" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="F0102C98" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="A3E2BF78" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="3376C15C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12BAC734" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82EAE544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="C6204282" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="1B62C942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="DC7C1F88" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67000C98" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FB46371E" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97369BDC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="E0C21EB2" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="F4E8FA34" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F092BBBA" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="5B1811E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10025E7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F208BE0E"/>
-    <w:lvl w:ilvl="0" w:tplc="950C7DA0">
+    <w:lvl w:ilvl="0" w:tplc="8876C090">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1622" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="EAAC46FC" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FBE071E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2342" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="8CB43A00" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="A4222CF2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3062" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="7B90B16A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C150AA94" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3782" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D6865684" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80DAADCC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4502" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="8CE6C472" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="107CB148" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5222" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="DADCD852" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="9B046ACC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5942" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="8376ECE8" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="9C029AF4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6662" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0FDA5CE2" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="F3000F06" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7382" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13D46C9C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1B3E8BAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -13962,123 +14681,123 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="143D263F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A608500"/>
-    <w:lvl w:ilvl="0" w:tplc="05A609A0">
+    <w:lvl w:ilvl="0" w:tplc="02C209F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="A13C1B68" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="DB586676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="C32A99CC" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51967586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="AC861E62" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="2098B0B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="DC043AEE" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="4782C0DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="187A7A20" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="EFCCFC66" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="A6EC395C" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="9B0A476E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="DC66B90A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="A01E483E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="417A48A0" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="D6FC373A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14664A91"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="05ECACCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -14158,169 +14877,282 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7754" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9016" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14FB1038"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E4DA12DE"/>
+    <w:lvl w:ilvl="0" w:tplc="179AB1CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="412CB202" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="809431FC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="219CDDC2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D94E1764" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C1B60A28" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E6DC263C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2E7EFA3C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="83388ED4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1586794E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E16F3FE"/>
-    <w:lvl w:ilvl="0" w:tplc="3F66B6C8">
+    <w:lvl w:ilvl="0" w:tplc="C5D89692">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="9EF6ABE4">
+    <w:lvl w:ilvl="1" w:tplc="D8C0FD98">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F7480660">
+    <w:lvl w:ilvl="2" w:tplc="7638A6AC">
       <w:start w:val="15"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2340"/>
         </w:tabs>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F844ECD0" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="A7D4F6BC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83FA803E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53B4904A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69D6C02A" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="00729550" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="BEC0528E" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="C1F6AE5C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A38EEF56" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="AE42ACC4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="6DF4B7FC" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="8DAA50F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B2B7AD2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="05ECACCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1397" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -14389,51 +15221,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7754" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9016" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B4A2E32"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="98846B02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14530,51 +15362,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B5F4F33"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2272E5FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="14"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1365"/>
         </w:tabs>
         <w:ind w:left="1365" w:hanging="465"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14646,366 +15478,366 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6300"/>
         </w:tabs>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7020"/>
         </w:tabs>
         <w:ind w:left="7020" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BF4131E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="808E4344"/>
-    <w:lvl w:ilvl="0" w:tplc="E3D26CBC">
+    <w:lvl w:ilvl="0" w:tplc="940C0166">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F872DA48">
+    <w:lvl w:ilvl="1" w:tplc="05C237C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9B48C5BC">
+    <w:lvl w:ilvl="2" w:tplc="311449A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5E403F50" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="462A44A2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="4382544C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="7B22252C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72408E3C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="6BAE5EF0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2CB692C4" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="B54E073A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="EC286004" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="AB60365C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="DED403A8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="BCC09358" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D144671"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="30CA38F8"/>
-    <w:lvl w:ilvl="0" w:tplc="C3C4DC0E">
+    <w:lvl w:ilvl="0" w:tplc="0944F7D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94D06F48" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="C4582036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9D36C1C2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="F8BAA2B4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="B6C2C0B2" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63D8ABD8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20D4BB6A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26B8AECA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48E26C84" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="084A38A0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96E202F0" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="9B2C5674" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="2E480EBE" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="125CCEB4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="E21CEC58" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="671E74A0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="210D3621"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B06003A8"/>
-    <w:lvl w:ilvl="0" w:tplc="F140A68A">
+    <w:lvl w:ilvl="0" w:tplc="CA7CAEE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="A4443F34" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="532C43A4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="196ED626" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62EC8CF0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3060" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="165408E6" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="737866A6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D9E26B1C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="4BB000DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69AC6D78" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="03A663BE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0BC86204" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="F7C02BC6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89CCB9B0" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="B17208F0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38B60856" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="429E0F06" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7380" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23E8439B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="64AC7334"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15102,51 +15934,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26541337"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B39C165A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15242,51 +16074,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4740"/>
         </w:tabs>
         <w:ind w:left="4740" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5520"/>
         </w:tabs>
         <w:ind w:left="5520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27C72BBF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="371A578E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15382,141 +16214,141 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="9360" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="10800" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A9A2249"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67386822"/>
-    <w:lvl w:ilvl="0" w:tplc="A266B912">
+    <w:lvl w:ilvl="0" w:tplc="823A5834">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="7584A2D8" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="1C042E7E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="ACE42D96" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="DD98A7BA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="1F5EA7FA" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="016CF7CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="B49071D2" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="D870C9FE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="E1484358" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="B70CD124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E4E6D4E0" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="ECE6BCFC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="2124BF3E" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="A238A95E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="3F540B8C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="2C484EF2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30991F7E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9C5CE16E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1332"/>
         </w:tabs>
         <w:ind w:left="1332" w:hanging="432"/>
@@ -15588,51 +16420,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32D00E75"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="57027528"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="855"/>
         </w:tabs>
         <w:ind w:left="855" w:hanging="855"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15728,167 +16560,167 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3060"/>
         </w:tabs>
         <w:ind w:left="3060" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34D57D18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64CEB4A8"/>
-    <w:lvl w:ilvl="0" w:tplc="2B7C989E">
+    <w:lvl w:ilvl="0" w:tplc="E04685FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1845"/>
         </w:tabs>
         <w:ind w:left="1845" w:hanging="1125"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="7460EE54" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="F09C20D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B23ADD18" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="164A7F06" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="6192B298" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="A41EC4DC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04C08152" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="E0FA8F80" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="900C9678" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="B79C4E9A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E7BA822C" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="EBD614CE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="5D560688" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="7FF447CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FE1C06D2" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="D6702D66" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="351D4C07"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D12C249E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="630"/>
         </w:tabs>
         <w:ind w:left="630" w:hanging="630"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15984,51 +16816,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4005"/>
         </w:tabs>
         <w:ind w:left="4005" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37A91A9E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A20AE770"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16124,51 +16956,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="9360" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="10800" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4136042A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA9C395E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="555"/>
         </w:tabs>
         <w:ind w:left="555" w:hanging="555"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="34"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16264,51 +17096,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4740"/>
         </w:tabs>
         <w:ind w:left="4740" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5520"/>
         </w:tabs>
         <w:ind w:left="5520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="419078DF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A1E0A12A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="38"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -16377,51 +17209,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44B50E91"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E3AA91E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="555"/>
         </w:tabs>
         <w:ind w:left="555" w:hanging="555"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16517,167 +17349,167 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="453D66A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57CC8126"/>
-    <w:lvl w:ilvl="0" w:tplc="24124F48">
+    <w:lvl w:ilvl="0" w:tplc="3768053C">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="855"/>
         </w:tabs>
         <w:ind w:left="855" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FD0C41B8" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26F84F02" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1575"/>
         </w:tabs>
         <w:ind w:left="1575" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B45014AA" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90AA4AF6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2295"/>
         </w:tabs>
         <w:ind w:left="2295" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0D3AB586" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="1DCEF15A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3015"/>
         </w:tabs>
         <w:ind w:left="3015" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84A8AD50" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="D348F184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3735"/>
         </w:tabs>
         <w:ind w:left="3735" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84F632E6" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19368F2C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4455"/>
         </w:tabs>
         <w:ind w:left="4455" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="01905FF6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FCB0B0A0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5175"/>
         </w:tabs>
         <w:ind w:left="5175" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="EAFEC1C2" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="6630CDAA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5895"/>
         </w:tabs>
         <w:ind w:left="5895" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="BC8E40F4" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="7CA8B24C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6615"/>
         </w:tabs>
         <w:ind w:left="6615" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47183809"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8E245F08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1397" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -16747,51 +17579,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7754" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9016" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4962792F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="05ECACCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1397" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -16860,51 +17692,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7754" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9016" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AAF62AA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C5026D42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="555"/>
         </w:tabs>
         <w:ind w:left="555" w:hanging="555"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17000,51 +17832,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="9360" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="10800" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BA36E81"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="05ECACCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1397" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -17113,253 +17945,253 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7754" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9016" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F3A2B6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F90E22DE"/>
-    <w:lvl w:ilvl="0" w:tplc="EF426BE8">
+    <w:lvl w:ilvl="0" w:tplc="4426D2EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="3B64F5D8" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="E342102E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="EA287FF0" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="1DAA68E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="B8D445FC" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="5180F0BE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="696E00FE" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="311A27F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64A20212" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="BD6A16EA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="EDAA3CE4" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="6E309A98" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59964774" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="2F1223F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B704946A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="4114FFC0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="503C5DED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB907EC4"/>
-    <w:lvl w:ilvl="0" w:tplc="DCF674A0">
+    <w:lvl w:ilvl="0" w:tplc="98124EE6">
       <w:start w:val="9"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98EE8ED6" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="1F1E1E80" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54B4EACA" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="540EFEEE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0994BB64" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80A84BB8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="7986A338" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47CE085E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="05700766" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="4AB217C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1C6A967E" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="B6B247C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FC40D95A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="1D722232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="E60269E8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="3FA653F8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58533F7B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="12FEFF2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="390"/>
         </w:tabs>
         <w:ind w:left="390" w:hanging="390"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17455,373 +18287,373 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B6742E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2272E5FA"/>
-    <w:lvl w:ilvl="0" w:tplc="D526A58E">
+    <w:lvl w:ilvl="0" w:tplc="9D266034">
       <w:start w:val="14"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1365"/>
         </w:tabs>
         <w:ind w:left="1365" w:hanging="465"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D8747272" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="1CA8D198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1980"/>
         </w:tabs>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E5C66A92" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="328C99EE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2700"/>
         </w:tabs>
         <w:ind w:left="2700" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="CC94BD86" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="DEA03DF4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3420"/>
         </w:tabs>
         <w:ind w:left="3420" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="556A1EEE" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="3086E06C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4140"/>
         </w:tabs>
         <w:ind w:left="4140" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="00DA0F18" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="2A0EC142" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4860"/>
         </w:tabs>
         <w:ind w:left="4860" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62EC8A8E" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96FA83A0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5580"/>
         </w:tabs>
         <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="DB82A74A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="329E46BE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6300"/>
         </w:tabs>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="6464DF2C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="6396ED68" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7020"/>
         </w:tabs>
         <w:ind w:left="7020" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DD6317F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DC8760E"/>
-    <w:lvl w:ilvl="0" w:tplc="CE6C7AFC">
+    <w:lvl w:ilvl="0" w:tplc="0C1842AA">
       <w:start w:val="10"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="7636763E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FA36719E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="C556E668" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="197053B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A4C6C0E8" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="00004DA6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39F4B96A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="689A6502" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="9FEA7D82" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75F253B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69705624" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="F16692BC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="3370C296" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="A9CA35C0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="ACB890E4" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="7C068C4E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F0175BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91DA00C8"/>
-    <w:lvl w:ilvl="0" w:tplc="A4BAF87C">
+    <w:lvl w:ilvl="0" w:tplc="B0121516">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="5E36D3E4" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35A8CDE6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76DEAE46" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="835ABB74" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="441677B0" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="F0767BD8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="F76EF692" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="711CD996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C9CA0414" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="D49275C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="BC0ED6D0" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="4EE87A1A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97C61970" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="CA9EA1E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="2D4ADCF4" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87CC2DB8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="610C4D6F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C28623D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17896,51 +18728,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="627D0FCD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0426001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
@@ -17987,237 +18819,237 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="631C62EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64EAE6A4"/>
-    <w:lvl w:ilvl="0" w:tplc="E9805B0A">
+    <w:lvl w:ilvl="0" w:tplc="C428CF6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="1ADE1514">
+    <w:lvl w:ilvl="1" w:tplc="1F125E64">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="DE98ED56">
+    <w:lvl w:ilvl="2" w:tplc="84FE9DB4">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="B6A6A240">
+    <w:lvl w:ilvl="3" w:tplc="6C5C6CBE">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13A271FA">
+    <w:lvl w:ilvl="4" w:tplc="247C1CAC">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10668924">
+    <w:lvl w:ilvl="5" w:tplc="6980D1AA">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="B7BAF4DE">
+    <w:lvl w:ilvl="6" w:tplc="0240ADCC">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="9050C99A">
+    <w:lvl w:ilvl="7" w:tplc="F9DE627A">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B57CEADC">
+    <w:lvl w:ilvl="8" w:tplc="46FC8A26">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65D0269C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5425102"/>
-    <w:lvl w:ilvl="0" w:tplc="8AC425C2">
+    <w:lvl w:ilvl="0" w:tplc="585E9DB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="E9A6145E">
+    <w:lvl w:ilvl="1" w:tplc="19A64AE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="D828265E">
+    <w:lvl w:ilvl="2" w:tplc="1D464BC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58A877F0">
+    <w:lvl w:ilvl="3" w:tplc="A2DA3054">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="C570D4A6">
+    <w:lvl w:ilvl="4" w:tplc="88A2577C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="7BF4DEE4">
+    <w:lvl w:ilvl="5" w:tplc="9DEA9E20">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77B24670">
+    <w:lvl w:ilvl="6" w:tplc="BA700106">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="8DEAAD10">
+    <w:lvl w:ilvl="7" w:tplc="810062EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D54C4C9C">
+    <w:lvl w:ilvl="8" w:tplc="4D341D1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69F2294A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="05ECACCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1397" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -18286,51 +19118,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7754" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9016" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A7B4BF1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0D6C4D9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="Article %1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1560"/>
@@ -18403,170 +19235,170 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B2F43CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="935A5F9C"/>
-    <w:lvl w:ilvl="0" w:tplc="ED72DB4A">
+    <w:lvl w:ilvl="0" w:tplc="EE4685BA">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1260"/>
         </w:tabs>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69B81D5A">
+    <w:lvl w:ilvl="1" w:tplc="CD3896A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1980"/>
         </w:tabs>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="6532A5DA" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="A7563352" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2700"/>
         </w:tabs>
         <w:ind w:left="2700" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="3118E2EE" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42B46CE8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3420"/>
         </w:tabs>
         <w:ind w:left="3420" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79FC2730" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="9FF4C33A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4140"/>
         </w:tabs>
         <w:ind w:left="4140" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="DDF0E0CE" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19D8D3EC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4860"/>
         </w:tabs>
         <w:ind w:left="4860" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FC04D6A0" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="7A965D5A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5580"/>
         </w:tabs>
         <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45588E04" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="D7CE7EFC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6300"/>
         </w:tabs>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="C7385232" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22709D7C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7020"/>
         </w:tabs>
         <w:ind w:left="7020" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B44538A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="05ECACCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1397" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -18635,51 +19467,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7754" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9016" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C512270"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="15245C44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18754,140 +19586,140 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73A971CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BE632F2"/>
-    <w:lvl w:ilvl="0" w:tplc="205236FE">
+    <w:lvl w:ilvl="0" w:tplc="BB30D69E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="1270C6CE" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="00F4D9CA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="6C5ED80E" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="B7F0E658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0B24C3C2" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="7ADA8004" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73A4DB72" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80C200BC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68261B6C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="6E5E99A4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="810E8B44" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="C22E03D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="4B72E798" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35B86396" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43FCA0A0" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="D6700F8A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75EC2E3E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="105A8B90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading6"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -18984,51 +19816,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76BC5233"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="51963CB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="15"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="825"/>
         </w:tabs>
         <w:ind w:left="825" w:hanging="465"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19100,51 +19932,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="788D1D8E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="84342392"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading5"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19241,51 +20073,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78DC7434"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A10A7BE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19381,51 +20213,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="9360" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="10800" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79300AA7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="15245C44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19500,170 +20332,170 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CB21493"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="15245C44"/>
-    <w:lvl w:ilvl="0" w:tplc="C47C6D98">
+    <w:lvl w:ilvl="0" w:tplc="61A67406">
       <w:start w:val="6"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C1EAAFC6">
+    <w:lvl w:ilvl="1" w:tplc="AD54FC3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="D38675EC">
+    <w:lvl w:ilvl="2" w:tplc="9A460C5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5630EB30">
+    <w:lvl w:ilvl="3" w:tplc="40F21308">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10F86526" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="7BD8878A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="BE7AF54A" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="5A90CC20" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="DEC493A4" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="A1C0CA5E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98A809FE" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25DE096E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="A6047E98" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="125EE500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E3E61E7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3E0A4ECE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -19732,51 +20564,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7740" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9000" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EEF72AC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0426001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -19818,418 +20650,422 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="48"/>
+  <w:num w:numId="1" w16cid:durableId="582298359">
+    <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="55"/>
+  <w:num w:numId="2" w16cid:durableId="372117600">
+    <w:abstractNumId w:val="56"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="53"/>
+  <w:num w:numId="3" w16cid:durableId="1287278755">
+    <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="123473241">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
-[...11 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="5" w16cid:durableId="1941598400">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="6" w16cid:durableId="1447577209">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1245803079">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="597103597">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1468428706">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="489948575">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1209219589">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="35591806">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1734767575">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1499687037">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1168600169">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="771508035">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="17" w16cid:durableId="220753847">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="18" w16cid:durableId="958220648">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="19" w16cid:durableId="1894150196">
+    <w:abstractNumId w:val="59"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="20" w16cid:durableId="312756092">
+    <w:abstractNumId w:val="57"/>
   </w:num>
-  <w:num w:numId="15">
-[...2 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="21" w16cid:durableId="1206526557">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="17">
-[...14 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="108863897">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="23">
-    <w:abstractNumId w:val="49"/>
+  <w:num w:numId="23" w16cid:durableId="1371145785">
+    <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="443962908">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1798837617">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1233731500">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1085103483">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="25">
-[...8 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1092124453">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1418592768">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="4"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="22"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="30">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="30" w16cid:durableId="864486355">
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="15"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="31">
-    <w:abstractNumId w:val="49"/>
+  <w:num w:numId="31" w16cid:durableId="97339137">
+    <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="956182991">
     <w:abstractNumId w:val="8"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="5"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="33">
-    <w:abstractNumId w:val="58"/>
+  <w:num w:numId="33" w16cid:durableId="216673818">
+    <w:abstractNumId w:val="59"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="6"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="12"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="206769626">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="111562168">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="2077625209">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="37" w16cid:durableId="845826794">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="931857563">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1702899896">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1934123026">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1846628241">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="670568969">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1058165186">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1802723542">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1602956108">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1345086546">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1687832036">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="2128155815">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="348140843">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="1433042427">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="948514363">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="1772971811">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="943926004">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="280958157">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="629242357">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="1149324744">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="1308703057">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="1780905031">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="270093213">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="1526098188">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="968584908">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="62" w16cid:durableId="1740129171">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="36">
-[...26 lines deleted...]
-  <w:num w:numId="45">
+  <w:num w:numId="63" w16cid:durableId="1749693901">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="46">
-[...53 lines deleted...]
-  <w:num w:numId="64">
+  <w:num w:numId="64" w16cid:durableId="1664240923">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="65">
+  <w:num w:numId="65" w16cid:durableId="620307119">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="66">
-    <w:abstractNumId w:val="46"/>
+  <w:num w:numId="66" w16cid:durableId="1068263708">
+    <w:abstractNumId w:val="47"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="67" w16cid:durableId="85657828">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="57"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE04EE"/>
+    <w:rsid w:val="00000A3C"/>
     <w:rsid w:val="000018E2"/>
     <w:rsid w:val="00002EB6"/>
     <w:rsid w:val="00003E42"/>
     <w:rsid w:val="000042CA"/>
     <w:rsid w:val="00004D72"/>
     <w:rsid w:val="0000531A"/>
     <w:rsid w:val="000054DF"/>
     <w:rsid w:val="000058AB"/>
     <w:rsid w:val="00005B3A"/>
     <w:rsid w:val="00007B57"/>
     <w:rsid w:val="00010A37"/>
     <w:rsid w:val="00010BD1"/>
     <w:rsid w:val="000113D6"/>
     <w:rsid w:val="0001178C"/>
     <w:rsid w:val="00012F3F"/>
     <w:rsid w:val="00013367"/>
     <w:rsid w:val="000141D3"/>
     <w:rsid w:val="00014DD3"/>
     <w:rsid w:val="00014FEE"/>
     <w:rsid w:val="000151E0"/>
     <w:rsid w:val="00015CAE"/>
     <w:rsid w:val="00016F39"/>
     <w:rsid w:val="00017522"/>
     <w:rsid w:val="00021429"/>
     <w:rsid w:val="00021AA6"/>
@@ -20289,94 +21125,96 @@
     <w:rsid w:val="00065400"/>
     <w:rsid w:val="000668F7"/>
     <w:rsid w:val="000700CC"/>
     <w:rsid w:val="000705C5"/>
     <w:rsid w:val="00070624"/>
     <w:rsid w:val="0007131B"/>
     <w:rsid w:val="00072230"/>
     <w:rsid w:val="00072B29"/>
     <w:rsid w:val="00072EBE"/>
     <w:rsid w:val="0007452A"/>
     <w:rsid w:val="00074D87"/>
     <w:rsid w:val="00074F88"/>
     <w:rsid w:val="000757B3"/>
     <w:rsid w:val="00076329"/>
     <w:rsid w:val="00077AE8"/>
     <w:rsid w:val="000801B8"/>
     <w:rsid w:val="00080AEC"/>
     <w:rsid w:val="00082FD1"/>
     <w:rsid w:val="00082FFC"/>
     <w:rsid w:val="00083B4B"/>
     <w:rsid w:val="00084C07"/>
     <w:rsid w:val="00085BF2"/>
     <w:rsid w:val="00086BFC"/>
     <w:rsid w:val="00086E1F"/>
     <w:rsid w:val="000874B5"/>
+    <w:rsid w:val="00087EFA"/>
     <w:rsid w:val="00090161"/>
     <w:rsid w:val="00090B71"/>
     <w:rsid w:val="00090D78"/>
     <w:rsid w:val="00090F69"/>
     <w:rsid w:val="00091ABC"/>
     <w:rsid w:val="00092DCC"/>
     <w:rsid w:val="00092FD0"/>
     <w:rsid w:val="0009426E"/>
     <w:rsid w:val="000948E1"/>
     <w:rsid w:val="000969CD"/>
     <w:rsid w:val="00096C53"/>
     <w:rsid w:val="0009740A"/>
     <w:rsid w:val="000A037B"/>
     <w:rsid w:val="000A0949"/>
     <w:rsid w:val="000A1905"/>
     <w:rsid w:val="000A1A72"/>
     <w:rsid w:val="000A273C"/>
     <w:rsid w:val="000A2B96"/>
     <w:rsid w:val="000A3AF4"/>
     <w:rsid w:val="000A3B73"/>
     <w:rsid w:val="000A3EEB"/>
     <w:rsid w:val="000A4793"/>
     <w:rsid w:val="000A47E5"/>
     <w:rsid w:val="000A580C"/>
     <w:rsid w:val="000A59E1"/>
     <w:rsid w:val="000A6073"/>
     <w:rsid w:val="000A6B4E"/>
     <w:rsid w:val="000B0851"/>
     <w:rsid w:val="000B18B7"/>
     <w:rsid w:val="000B3D19"/>
     <w:rsid w:val="000B5547"/>
     <w:rsid w:val="000B5E8A"/>
     <w:rsid w:val="000B63B0"/>
     <w:rsid w:val="000B78C4"/>
     <w:rsid w:val="000C0174"/>
     <w:rsid w:val="000C0AC2"/>
     <w:rsid w:val="000C0E1E"/>
     <w:rsid w:val="000C16F8"/>
     <w:rsid w:val="000C2372"/>
     <w:rsid w:val="000C27A3"/>
     <w:rsid w:val="000C3D83"/>
     <w:rsid w:val="000C5144"/>
     <w:rsid w:val="000D0D6B"/>
     <w:rsid w:val="000D2081"/>
+    <w:rsid w:val="000D223C"/>
     <w:rsid w:val="000D262B"/>
     <w:rsid w:val="000D308A"/>
     <w:rsid w:val="000D3ED0"/>
     <w:rsid w:val="000D4027"/>
     <w:rsid w:val="000D59F8"/>
     <w:rsid w:val="000D651C"/>
     <w:rsid w:val="000D709F"/>
     <w:rsid w:val="000D72B1"/>
     <w:rsid w:val="000D72D3"/>
     <w:rsid w:val="000D741A"/>
     <w:rsid w:val="000E0701"/>
     <w:rsid w:val="000E1FDD"/>
     <w:rsid w:val="000E2844"/>
     <w:rsid w:val="000E2D9E"/>
     <w:rsid w:val="000E330C"/>
     <w:rsid w:val="000E3B95"/>
     <w:rsid w:val="000E4BBE"/>
     <w:rsid w:val="000E520E"/>
     <w:rsid w:val="000E66CC"/>
     <w:rsid w:val="000E6AD9"/>
     <w:rsid w:val="000E6C81"/>
     <w:rsid w:val="000E70E6"/>
     <w:rsid w:val="000F00A8"/>
     <w:rsid w:val="000F078E"/>
     <w:rsid w:val="000F1CE1"/>
@@ -20441,464 +21279,487 @@
     <w:rsid w:val="00152FBE"/>
     <w:rsid w:val="00154118"/>
     <w:rsid w:val="0015571F"/>
     <w:rsid w:val="001577AD"/>
     <w:rsid w:val="001578DF"/>
     <w:rsid w:val="0016037B"/>
     <w:rsid w:val="00160F03"/>
     <w:rsid w:val="001619FF"/>
     <w:rsid w:val="001628D1"/>
     <w:rsid w:val="001655CF"/>
     <w:rsid w:val="00166BD4"/>
     <w:rsid w:val="00166E97"/>
     <w:rsid w:val="001702A7"/>
     <w:rsid w:val="00172469"/>
     <w:rsid w:val="00172A81"/>
     <w:rsid w:val="00173068"/>
     <w:rsid w:val="00173DAE"/>
     <w:rsid w:val="00175528"/>
     <w:rsid w:val="00175ABF"/>
     <w:rsid w:val="00175BC7"/>
     <w:rsid w:val="00176956"/>
     <w:rsid w:val="00176D5F"/>
     <w:rsid w:val="00177052"/>
     <w:rsid w:val="00177E61"/>
     <w:rsid w:val="00180831"/>
+    <w:rsid w:val="00181051"/>
     <w:rsid w:val="001811F3"/>
     <w:rsid w:val="00181FA7"/>
     <w:rsid w:val="00184047"/>
     <w:rsid w:val="00184075"/>
     <w:rsid w:val="001840BA"/>
     <w:rsid w:val="0018496D"/>
     <w:rsid w:val="00185895"/>
+    <w:rsid w:val="00186B39"/>
     <w:rsid w:val="00186D17"/>
     <w:rsid w:val="00186F1C"/>
     <w:rsid w:val="00187643"/>
     <w:rsid w:val="001876F4"/>
     <w:rsid w:val="00187B21"/>
     <w:rsid w:val="00187F9C"/>
     <w:rsid w:val="001911DD"/>
     <w:rsid w:val="00191E95"/>
     <w:rsid w:val="00192D9E"/>
     <w:rsid w:val="00193210"/>
     <w:rsid w:val="00193A8A"/>
+    <w:rsid w:val="00193D3C"/>
     <w:rsid w:val="001946F5"/>
     <w:rsid w:val="00194AFC"/>
     <w:rsid w:val="0019501B"/>
     <w:rsid w:val="00195564"/>
     <w:rsid w:val="001957C6"/>
     <w:rsid w:val="00195AFD"/>
     <w:rsid w:val="00195B36"/>
     <w:rsid w:val="00196E59"/>
     <w:rsid w:val="00197966"/>
     <w:rsid w:val="00197FE1"/>
     <w:rsid w:val="001A00E7"/>
     <w:rsid w:val="001A1242"/>
     <w:rsid w:val="001A1385"/>
     <w:rsid w:val="001A1A3E"/>
     <w:rsid w:val="001A209E"/>
     <w:rsid w:val="001A79F2"/>
     <w:rsid w:val="001A7AD2"/>
     <w:rsid w:val="001B0CCB"/>
     <w:rsid w:val="001B1F13"/>
     <w:rsid w:val="001B202B"/>
     <w:rsid w:val="001B2C83"/>
     <w:rsid w:val="001B3078"/>
     <w:rsid w:val="001B4453"/>
+    <w:rsid w:val="001B4576"/>
     <w:rsid w:val="001B56BF"/>
     <w:rsid w:val="001B5A0F"/>
     <w:rsid w:val="001B6E14"/>
     <w:rsid w:val="001C0383"/>
+    <w:rsid w:val="001C161A"/>
     <w:rsid w:val="001C2560"/>
     <w:rsid w:val="001C3E66"/>
     <w:rsid w:val="001C4993"/>
     <w:rsid w:val="001C4C35"/>
     <w:rsid w:val="001C5B54"/>
     <w:rsid w:val="001C6853"/>
     <w:rsid w:val="001C6D06"/>
     <w:rsid w:val="001C75D9"/>
     <w:rsid w:val="001D0A9D"/>
     <w:rsid w:val="001D1DC3"/>
     <w:rsid w:val="001D2B09"/>
     <w:rsid w:val="001D30A8"/>
     <w:rsid w:val="001D3460"/>
     <w:rsid w:val="001D36AA"/>
     <w:rsid w:val="001D3840"/>
     <w:rsid w:val="001D42E5"/>
     <w:rsid w:val="001D4596"/>
     <w:rsid w:val="001D4F9F"/>
+    <w:rsid w:val="001D5241"/>
     <w:rsid w:val="001D5697"/>
     <w:rsid w:val="001D56AA"/>
     <w:rsid w:val="001D61C3"/>
     <w:rsid w:val="001D7E69"/>
     <w:rsid w:val="001E0338"/>
     <w:rsid w:val="001E096C"/>
     <w:rsid w:val="001E0AD0"/>
     <w:rsid w:val="001E1054"/>
     <w:rsid w:val="001E1341"/>
     <w:rsid w:val="001E14EE"/>
     <w:rsid w:val="001E1D18"/>
     <w:rsid w:val="001E2033"/>
     <w:rsid w:val="001E35A2"/>
     <w:rsid w:val="001E5529"/>
     <w:rsid w:val="001E62B5"/>
     <w:rsid w:val="001E66D1"/>
     <w:rsid w:val="001E6FBA"/>
     <w:rsid w:val="001F02B0"/>
     <w:rsid w:val="001F09D9"/>
     <w:rsid w:val="001F15FB"/>
     <w:rsid w:val="001F1CEE"/>
     <w:rsid w:val="001F1E1F"/>
     <w:rsid w:val="001F212A"/>
     <w:rsid w:val="001F25F9"/>
     <w:rsid w:val="001F3273"/>
     <w:rsid w:val="001F3F2B"/>
     <w:rsid w:val="001F4C05"/>
     <w:rsid w:val="001F5F1A"/>
     <w:rsid w:val="001F62E2"/>
+    <w:rsid w:val="001F6974"/>
     <w:rsid w:val="001F6E95"/>
     <w:rsid w:val="001F7E2F"/>
     <w:rsid w:val="00200300"/>
     <w:rsid w:val="002033B3"/>
     <w:rsid w:val="002046BA"/>
+    <w:rsid w:val="00204842"/>
     <w:rsid w:val="00210BFF"/>
     <w:rsid w:val="0021106D"/>
     <w:rsid w:val="002112C6"/>
     <w:rsid w:val="00211BED"/>
     <w:rsid w:val="00213227"/>
     <w:rsid w:val="00213C79"/>
     <w:rsid w:val="002146A6"/>
     <w:rsid w:val="00214A61"/>
     <w:rsid w:val="00214C3A"/>
     <w:rsid w:val="00214F12"/>
     <w:rsid w:val="00215519"/>
     <w:rsid w:val="002157C4"/>
     <w:rsid w:val="00216BB1"/>
     <w:rsid w:val="002201C9"/>
     <w:rsid w:val="002210AC"/>
     <w:rsid w:val="002210E9"/>
     <w:rsid w:val="00222502"/>
     <w:rsid w:val="00223AC9"/>
     <w:rsid w:val="002245C6"/>
     <w:rsid w:val="00224D4B"/>
     <w:rsid w:val="00225423"/>
+    <w:rsid w:val="002268F4"/>
     <w:rsid w:val="00227537"/>
     <w:rsid w:val="00227840"/>
     <w:rsid w:val="002311BA"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233B02"/>
     <w:rsid w:val="002340FE"/>
     <w:rsid w:val="002344A5"/>
     <w:rsid w:val="00234B4F"/>
     <w:rsid w:val="00235460"/>
     <w:rsid w:val="002356D2"/>
     <w:rsid w:val="0023698D"/>
     <w:rsid w:val="00236FD1"/>
     <w:rsid w:val="002374FF"/>
     <w:rsid w:val="00237501"/>
     <w:rsid w:val="002375CB"/>
     <w:rsid w:val="002377D0"/>
     <w:rsid w:val="00240150"/>
     <w:rsid w:val="00241123"/>
     <w:rsid w:val="0024126C"/>
     <w:rsid w:val="002413A0"/>
     <w:rsid w:val="0024155D"/>
     <w:rsid w:val="00242656"/>
     <w:rsid w:val="00242973"/>
     <w:rsid w:val="00242B46"/>
     <w:rsid w:val="0024372E"/>
     <w:rsid w:val="002439F4"/>
     <w:rsid w:val="002444F3"/>
     <w:rsid w:val="0024465D"/>
+    <w:rsid w:val="00244BF7"/>
     <w:rsid w:val="002450D2"/>
     <w:rsid w:val="0024620D"/>
     <w:rsid w:val="002467C2"/>
     <w:rsid w:val="00247468"/>
     <w:rsid w:val="00247F35"/>
     <w:rsid w:val="002509F9"/>
     <w:rsid w:val="00250A8D"/>
     <w:rsid w:val="00251A04"/>
     <w:rsid w:val="0025237F"/>
     <w:rsid w:val="00252840"/>
     <w:rsid w:val="00253682"/>
     <w:rsid w:val="002537C8"/>
     <w:rsid w:val="00254370"/>
     <w:rsid w:val="00254A53"/>
     <w:rsid w:val="00254F09"/>
     <w:rsid w:val="0025507C"/>
     <w:rsid w:val="00256DCC"/>
     <w:rsid w:val="00256E9A"/>
     <w:rsid w:val="00256EEF"/>
     <w:rsid w:val="00257B6F"/>
     <w:rsid w:val="0026000D"/>
     <w:rsid w:val="00260FB6"/>
     <w:rsid w:val="002616E0"/>
     <w:rsid w:val="00261701"/>
+    <w:rsid w:val="002618A9"/>
     <w:rsid w:val="00262E59"/>
     <w:rsid w:val="00263189"/>
     <w:rsid w:val="00263480"/>
     <w:rsid w:val="002634AB"/>
     <w:rsid w:val="00263855"/>
     <w:rsid w:val="0026388A"/>
     <w:rsid w:val="002639ED"/>
     <w:rsid w:val="00263C15"/>
     <w:rsid w:val="00265719"/>
     <w:rsid w:val="00266098"/>
     <w:rsid w:val="0026790E"/>
     <w:rsid w:val="00267F60"/>
     <w:rsid w:val="00270367"/>
     <w:rsid w:val="0027079B"/>
     <w:rsid w:val="002711B0"/>
     <w:rsid w:val="00274A9D"/>
     <w:rsid w:val="00274C43"/>
     <w:rsid w:val="00275656"/>
     <w:rsid w:val="00275688"/>
     <w:rsid w:val="00277567"/>
     <w:rsid w:val="00280E96"/>
     <w:rsid w:val="00281929"/>
     <w:rsid w:val="00283C7E"/>
     <w:rsid w:val="002843BD"/>
     <w:rsid w:val="00284722"/>
     <w:rsid w:val="00284CC9"/>
     <w:rsid w:val="002865A1"/>
     <w:rsid w:val="002871F2"/>
     <w:rsid w:val="00290A0D"/>
     <w:rsid w:val="00291CF7"/>
     <w:rsid w:val="002938AA"/>
     <w:rsid w:val="00293F46"/>
+    <w:rsid w:val="00293FFF"/>
     <w:rsid w:val="002946F0"/>
     <w:rsid w:val="002949E6"/>
+    <w:rsid w:val="002976B6"/>
     <w:rsid w:val="00297FA0"/>
     <w:rsid w:val="002A03C8"/>
     <w:rsid w:val="002A04CF"/>
     <w:rsid w:val="002A2859"/>
     <w:rsid w:val="002A34A8"/>
     <w:rsid w:val="002A34ED"/>
     <w:rsid w:val="002A50AD"/>
     <w:rsid w:val="002A538B"/>
     <w:rsid w:val="002A542E"/>
     <w:rsid w:val="002A5BA3"/>
+    <w:rsid w:val="002A6227"/>
     <w:rsid w:val="002A6CE4"/>
+    <w:rsid w:val="002A7D42"/>
     <w:rsid w:val="002B0A02"/>
     <w:rsid w:val="002B2633"/>
     <w:rsid w:val="002B445F"/>
     <w:rsid w:val="002B450C"/>
+    <w:rsid w:val="002B5665"/>
     <w:rsid w:val="002B5954"/>
     <w:rsid w:val="002B5D95"/>
     <w:rsid w:val="002B6DF4"/>
     <w:rsid w:val="002B7399"/>
     <w:rsid w:val="002B73B3"/>
     <w:rsid w:val="002B77ED"/>
     <w:rsid w:val="002C096E"/>
     <w:rsid w:val="002C1514"/>
     <w:rsid w:val="002C23DC"/>
     <w:rsid w:val="002C2C33"/>
     <w:rsid w:val="002C42A1"/>
     <w:rsid w:val="002C5325"/>
     <w:rsid w:val="002C5DC5"/>
     <w:rsid w:val="002C65D2"/>
     <w:rsid w:val="002C78BF"/>
     <w:rsid w:val="002C795F"/>
     <w:rsid w:val="002C7BB1"/>
     <w:rsid w:val="002D0516"/>
     <w:rsid w:val="002D0B76"/>
+    <w:rsid w:val="002D19F5"/>
     <w:rsid w:val="002D26CC"/>
     <w:rsid w:val="002D2768"/>
     <w:rsid w:val="002D406E"/>
     <w:rsid w:val="002D4C94"/>
     <w:rsid w:val="002D4E9B"/>
     <w:rsid w:val="002D5864"/>
     <w:rsid w:val="002D5995"/>
     <w:rsid w:val="002D5B8C"/>
     <w:rsid w:val="002D5D0C"/>
     <w:rsid w:val="002D6405"/>
     <w:rsid w:val="002D6D59"/>
     <w:rsid w:val="002D7FA9"/>
     <w:rsid w:val="002E0D00"/>
     <w:rsid w:val="002E0FA9"/>
     <w:rsid w:val="002E1959"/>
     <w:rsid w:val="002E1C76"/>
     <w:rsid w:val="002E1D74"/>
     <w:rsid w:val="002E1E9F"/>
     <w:rsid w:val="002E1F2D"/>
     <w:rsid w:val="002E2383"/>
     <w:rsid w:val="002E292E"/>
     <w:rsid w:val="002E298B"/>
     <w:rsid w:val="002E344C"/>
     <w:rsid w:val="002E5366"/>
     <w:rsid w:val="002E5C2B"/>
     <w:rsid w:val="002E5D59"/>
     <w:rsid w:val="002E6484"/>
     <w:rsid w:val="002E6941"/>
     <w:rsid w:val="002F1190"/>
     <w:rsid w:val="002F237B"/>
     <w:rsid w:val="002F24F2"/>
     <w:rsid w:val="002F37D2"/>
     <w:rsid w:val="002F3A42"/>
     <w:rsid w:val="002F3F3A"/>
     <w:rsid w:val="002F4191"/>
     <w:rsid w:val="002F7554"/>
     <w:rsid w:val="00301216"/>
     <w:rsid w:val="003021B2"/>
     <w:rsid w:val="00307402"/>
     <w:rsid w:val="003078A0"/>
     <w:rsid w:val="00307D5F"/>
     <w:rsid w:val="003105B6"/>
     <w:rsid w:val="0031063A"/>
     <w:rsid w:val="00310A02"/>
     <w:rsid w:val="00310A3A"/>
     <w:rsid w:val="00310A87"/>
+    <w:rsid w:val="00310DBB"/>
     <w:rsid w:val="00312AD1"/>
     <w:rsid w:val="00313510"/>
     <w:rsid w:val="00314FEE"/>
     <w:rsid w:val="00315382"/>
     <w:rsid w:val="00316C94"/>
     <w:rsid w:val="00317D52"/>
     <w:rsid w:val="00317F0E"/>
     <w:rsid w:val="00322BF7"/>
     <w:rsid w:val="00322C7E"/>
     <w:rsid w:val="003235C2"/>
     <w:rsid w:val="00324CAB"/>
     <w:rsid w:val="003256A1"/>
     <w:rsid w:val="00326681"/>
     <w:rsid w:val="0032779C"/>
     <w:rsid w:val="00327E71"/>
+    <w:rsid w:val="0033076C"/>
     <w:rsid w:val="00331E5D"/>
     <w:rsid w:val="00333275"/>
     <w:rsid w:val="0033428E"/>
     <w:rsid w:val="00334974"/>
+    <w:rsid w:val="00337B95"/>
     <w:rsid w:val="003422A7"/>
     <w:rsid w:val="00343E17"/>
     <w:rsid w:val="00344CB8"/>
     <w:rsid w:val="00347839"/>
     <w:rsid w:val="00347942"/>
     <w:rsid w:val="00350168"/>
-    <w:rsid w:val="0035061B"/>
     <w:rsid w:val="00350C0F"/>
     <w:rsid w:val="0035107E"/>
     <w:rsid w:val="00351AC9"/>
     <w:rsid w:val="00352E24"/>
     <w:rsid w:val="00354963"/>
     <w:rsid w:val="00354EA3"/>
     <w:rsid w:val="0035571D"/>
     <w:rsid w:val="00355C53"/>
     <w:rsid w:val="00356233"/>
     <w:rsid w:val="00356E72"/>
     <w:rsid w:val="0036036F"/>
     <w:rsid w:val="00360AB8"/>
     <w:rsid w:val="0036111C"/>
     <w:rsid w:val="00366D10"/>
     <w:rsid w:val="00370820"/>
     <w:rsid w:val="00370F9F"/>
     <w:rsid w:val="00371A7A"/>
     <w:rsid w:val="0037240A"/>
     <w:rsid w:val="00372682"/>
     <w:rsid w:val="00372DF4"/>
     <w:rsid w:val="0037389E"/>
+    <w:rsid w:val="00373B1F"/>
     <w:rsid w:val="00373DFC"/>
     <w:rsid w:val="00374FBA"/>
     <w:rsid w:val="00375CF1"/>
     <w:rsid w:val="00376742"/>
     <w:rsid w:val="00377577"/>
     <w:rsid w:val="00380094"/>
     <w:rsid w:val="003803C7"/>
     <w:rsid w:val="00381DC8"/>
     <w:rsid w:val="00382481"/>
     <w:rsid w:val="003825A3"/>
     <w:rsid w:val="003843C5"/>
     <w:rsid w:val="00385E1D"/>
     <w:rsid w:val="003862FF"/>
     <w:rsid w:val="00386349"/>
     <w:rsid w:val="003864C5"/>
     <w:rsid w:val="00386896"/>
     <w:rsid w:val="003909DD"/>
     <w:rsid w:val="003910A1"/>
     <w:rsid w:val="003914BA"/>
     <w:rsid w:val="003918EE"/>
     <w:rsid w:val="003919D4"/>
     <w:rsid w:val="00391B11"/>
     <w:rsid w:val="00392C4D"/>
     <w:rsid w:val="0039327E"/>
     <w:rsid w:val="00393DF9"/>
     <w:rsid w:val="00395827"/>
     <w:rsid w:val="003964C5"/>
     <w:rsid w:val="00397E66"/>
     <w:rsid w:val="00397EAD"/>
     <w:rsid w:val="003A0A99"/>
     <w:rsid w:val="003A2FAE"/>
     <w:rsid w:val="003A395F"/>
     <w:rsid w:val="003A3A24"/>
+    <w:rsid w:val="003A3B7B"/>
     <w:rsid w:val="003A66E8"/>
     <w:rsid w:val="003A71CC"/>
     <w:rsid w:val="003B031B"/>
     <w:rsid w:val="003B0920"/>
     <w:rsid w:val="003B12B7"/>
     <w:rsid w:val="003B158F"/>
     <w:rsid w:val="003B16D3"/>
     <w:rsid w:val="003B2802"/>
     <w:rsid w:val="003B2FD1"/>
     <w:rsid w:val="003B57B5"/>
     <w:rsid w:val="003B5F46"/>
     <w:rsid w:val="003B5F8C"/>
     <w:rsid w:val="003B6C98"/>
     <w:rsid w:val="003B7366"/>
     <w:rsid w:val="003C02A6"/>
     <w:rsid w:val="003C095E"/>
     <w:rsid w:val="003C1DCC"/>
     <w:rsid w:val="003C26C2"/>
     <w:rsid w:val="003C32AB"/>
     <w:rsid w:val="003C36FC"/>
     <w:rsid w:val="003C6220"/>
     <w:rsid w:val="003D061D"/>
     <w:rsid w:val="003D080C"/>
     <w:rsid w:val="003D417F"/>
     <w:rsid w:val="003D4C87"/>
     <w:rsid w:val="003D5A0C"/>
     <w:rsid w:val="003D5A62"/>
     <w:rsid w:val="003D5B14"/>
     <w:rsid w:val="003D61AF"/>
     <w:rsid w:val="003D6F60"/>
     <w:rsid w:val="003D78AB"/>
     <w:rsid w:val="003D7A33"/>
     <w:rsid w:val="003D7BCB"/>
     <w:rsid w:val="003D7F47"/>
     <w:rsid w:val="003E09D8"/>
     <w:rsid w:val="003E1406"/>
     <w:rsid w:val="003E343A"/>
     <w:rsid w:val="003E4422"/>
     <w:rsid w:val="003E6391"/>
     <w:rsid w:val="003E7BE3"/>
     <w:rsid w:val="003E7DC6"/>
     <w:rsid w:val="003F08D9"/>
     <w:rsid w:val="003F114D"/>
     <w:rsid w:val="003F12FB"/>
     <w:rsid w:val="003F1658"/>
     <w:rsid w:val="003F3DE8"/>
     <w:rsid w:val="003F4DFF"/>
     <w:rsid w:val="003F5A9D"/>
+    <w:rsid w:val="004009EE"/>
     <w:rsid w:val="00403860"/>
     <w:rsid w:val="00403954"/>
+    <w:rsid w:val="0040523C"/>
     <w:rsid w:val="004060CA"/>
     <w:rsid w:val="0040674C"/>
     <w:rsid w:val="00406C4E"/>
     <w:rsid w:val="00406D18"/>
     <w:rsid w:val="0040798B"/>
     <w:rsid w:val="00407D3C"/>
     <w:rsid w:val="00407E01"/>
     <w:rsid w:val="004104EE"/>
     <w:rsid w:val="0041108F"/>
     <w:rsid w:val="00411B54"/>
     <w:rsid w:val="00411DBE"/>
     <w:rsid w:val="004120CF"/>
     <w:rsid w:val="00412603"/>
     <w:rsid w:val="00413F3C"/>
     <w:rsid w:val="00413F7D"/>
     <w:rsid w:val="00414923"/>
     <w:rsid w:val="00415781"/>
     <w:rsid w:val="004161EC"/>
     <w:rsid w:val="0041631E"/>
     <w:rsid w:val="00417025"/>
     <w:rsid w:val="00417132"/>
     <w:rsid w:val="004174A8"/>
     <w:rsid w:val="00417A8E"/>
     <w:rsid w:val="004204BD"/>
     <w:rsid w:val="0042121E"/>
@@ -20924,50 +21785,52 @@
     <w:rsid w:val="004412F1"/>
     <w:rsid w:val="0044140E"/>
     <w:rsid w:val="0044179C"/>
     <w:rsid w:val="00441B46"/>
     <w:rsid w:val="00442414"/>
     <w:rsid w:val="00443797"/>
     <w:rsid w:val="0044499E"/>
     <w:rsid w:val="00445431"/>
     <w:rsid w:val="004455F7"/>
     <w:rsid w:val="00445601"/>
     <w:rsid w:val="00445C17"/>
     <w:rsid w:val="004466CE"/>
     <w:rsid w:val="0045046B"/>
     <w:rsid w:val="004505C5"/>
     <w:rsid w:val="0045128F"/>
     <w:rsid w:val="00451B40"/>
     <w:rsid w:val="004521CB"/>
     <w:rsid w:val="0045468D"/>
     <w:rsid w:val="00455E0A"/>
     <w:rsid w:val="004564EA"/>
     <w:rsid w:val="00456657"/>
     <w:rsid w:val="00460C3E"/>
     <w:rsid w:val="0046102F"/>
     <w:rsid w:val="00462263"/>
     <w:rsid w:val="00462559"/>
+    <w:rsid w:val="00462CF3"/>
+    <w:rsid w:val="004635B9"/>
     <w:rsid w:val="00463BFD"/>
     <w:rsid w:val="00464881"/>
     <w:rsid w:val="00465361"/>
     <w:rsid w:val="00465BF0"/>
     <w:rsid w:val="0046738C"/>
     <w:rsid w:val="00472AFF"/>
     <w:rsid w:val="00472FE2"/>
     <w:rsid w:val="00473B5C"/>
     <w:rsid w:val="00474065"/>
     <w:rsid w:val="004741EA"/>
     <w:rsid w:val="00474E7A"/>
     <w:rsid w:val="00475AE9"/>
     <w:rsid w:val="0047644F"/>
     <w:rsid w:val="00476D03"/>
     <w:rsid w:val="00476D4F"/>
     <w:rsid w:val="00476D51"/>
     <w:rsid w:val="004772E3"/>
     <w:rsid w:val="00481E94"/>
     <w:rsid w:val="0048290A"/>
     <w:rsid w:val="00483713"/>
     <w:rsid w:val="004839EB"/>
     <w:rsid w:val="00483A19"/>
     <w:rsid w:val="00484474"/>
     <w:rsid w:val="00485181"/>
     <w:rsid w:val="00485F58"/>
@@ -20988,65 +21851,68 @@
     <w:rsid w:val="004978EC"/>
     <w:rsid w:val="004A018A"/>
     <w:rsid w:val="004A14BF"/>
     <w:rsid w:val="004A3A64"/>
     <w:rsid w:val="004A47B9"/>
     <w:rsid w:val="004A5227"/>
     <w:rsid w:val="004A5367"/>
     <w:rsid w:val="004A5CEF"/>
     <w:rsid w:val="004A7378"/>
     <w:rsid w:val="004A75E2"/>
     <w:rsid w:val="004B056D"/>
     <w:rsid w:val="004B0677"/>
     <w:rsid w:val="004B146A"/>
     <w:rsid w:val="004B207B"/>
     <w:rsid w:val="004B47AD"/>
     <w:rsid w:val="004B4B67"/>
     <w:rsid w:val="004B5B0E"/>
     <w:rsid w:val="004B5B48"/>
     <w:rsid w:val="004B6FEF"/>
     <w:rsid w:val="004B70D4"/>
     <w:rsid w:val="004B71B1"/>
     <w:rsid w:val="004B7321"/>
     <w:rsid w:val="004B7C5B"/>
     <w:rsid w:val="004C1A7F"/>
     <w:rsid w:val="004C2403"/>
+    <w:rsid w:val="004C24F0"/>
     <w:rsid w:val="004C2FD7"/>
     <w:rsid w:val="004C330C"/>
     <w:rsid w:val="004C43A5"/>
     <w:rsid w:val="004C7276"/>
     <w:rsid w:val="004C7674"/>
     <w:rsid w:val="004C7D7D"/>
+    <w:rsid w:val="004C7F36"/>
     <w:rsid w:val="004D03AF"/>
     <w:rsid w:val="004D13F8"/>
     <w:rsid w:val="004D32C1"/>
     <w:rsid w:val="004D3D5A"/>
     <w:rsid w:val="004D4422"/>
     <w:rsid w:val="004D57D1"/>
     <w:rsid w:val="004D59A4"/>
     <w:rsid w:val="004D66AB"/>
     <w:rsid w:val="004D71A4"/>
+    <w:rsid w:val="004D7342"/>
     <w:rsid w:val="004E0113"/>
     <w:rsid w:val="004E04B5"/>
     <w:rsid w:val="004E06F5"/>
     <w:rsid w:val="004E1F37"/>
     <w:rsid w:val="004E336B"/>
     <w:rsid w:val="004E3537"/>
     <w:rsid w:val="004E55EB"/>
     <w:rsid w:val="004E6B16"/>
     <w:rsid w:val="004E76CF"/>
     <w:rsid w:val="004E7DFD"/>
     <w:rsid w:val="004F060D"/>
     <w:rsid w:val="004F0DDE"/>
     <w:rsid w:val="004F12F2"/>
     <w:rsid w:val="004F23A2"/>
     <w:rsid w:val="004F3D71"/>
     <w:rsid w:val="004F51A3"/>
     <w:rsid w:val="004F5E59"/>
     <w:rsid w:val="004F744C"/>
     <w:rsid w:val="004F75FA"/>
     <w:rsid w:val="004F78CF"/>
     <w:rsid w:val="00500A3E"/>
     <w:rsid w:val="005012CA"/>
     <w:rsid w:val="0050132E"/>
     <w:rsid w:val="00501748"/>
     <w:rsid w:val="00502A46"/>
@@ -21061,359 +21927,369 @@
     <w:rsid w:val="005101C1"/>
     <w:rsid w:val="0051260F"/>
     <w:rsid w:val="005157A4"/>
     <w:rsid w:val="005159CB"/>
     <w:rsid w:val="005167C6"/>
     <w:rsid w:val="0051744C"/>
     <w:rsid w:val="00520E07"/>
     <w:rsid w:val="00520F50"/>
     <w:rsid w:val="00521E59"/>
     <w:rsid w:val="00522952"/>
     <w:rsid w:val="005255C6"/>
     <w:rsid w:val="005258A3"/>
     <w:rsid w:val="00525B17"/>
     <w:rsid w:val="005260C2"/>
     <w:rsid w:val="0052623E"/>
     <w:rsid w:val="005265EF"/>
     <w:rsid w:val="00527849"/>
     <w:rsid w:val="00530B04"/>
     <w:rsid w:val="005310FA"/>
     <w:rsid w:val="0053154D"/>
     <w:rsid w:val="0053260F"/>
     <w:rsid w:val="00532772"/>
     <w:rsid w:val="00534053"/>
     <w:rsid w:val="00534114"/>
     <w:rsid w:val="0053423F"/>
-    <w:rsid w:val="0053424C"/>
     <w:rsid w:val="00534C81"/>
     <w:rsid w:val="00535DEB"/>
     <w:rsid w:val="00536724"/>
     <w:rsid w:val="00540049"/>
     <w:rsid w:val="005403F1"/>
     <w:rsid w:val="005410F2"/>
     <w:rsid w:val="00543730"/>
     <w:rsid w:val="005445D1"/>
     <w:rsid w:val="0054464A"/>
+    <w:rsid w:val="00545CDD"/>
     <w:rsid w:val="00546277"/>
     <w:rsid w:val="0054782D"/>
+    <w:rsid w:val="00550272"/>
     <w:rsid w:val="005511FF"/>
     <w:rsid w:val="00551E8C"/>
     <w:rsid w:val="0055431B"/>
     <w:rsid w:val="00554934"/>
     <w:rsid w:val="00556CD2"/>
     <w:rsid w:val="00560886"/>
     <w:rsid w:val="00562C1B"/>
     <w:rsid w:val="00563478"/>
     <w:rsid w:val="00563599"/>
     <w:rsid w:val="00563A84"/>
     <w:rsid w:val="00563F2A"/>
     <w:rsid w:val="0056417A"/>
     <w:rsid w:val="00564636"/>
     <w:rsid w:val="00564D9D"/>
     <w:rsid w:val="00564FE8"/>
     <w:rsid w:val="005652CD"/>
     <w:rsid w:val="00567587"/>
     <w:rsid w:val="00567801"/>
     <w:rsid w:val="0057049F"/>
     <w:rsid w:val="005707DF"/>
     <w:rsid w:val="00570CB8"/>
     <w:rsid w:val="00571410"/>
     <w:rsid w:val="00571739"/>
     <w:rsid w:val="00571D22"/>
     <w:rsid w:val="005721E4"/>
     <w:rsid w:val="00574007"/>
     <w:rsid w:val="0057528C"/>
     <w:rsid w:val="00582251"/>
     <w:rsid w:val="00582BBB"/>
     <w:rsid w:val="005839ED"/>
     <w:rsid w:val="00583CAD"/>
     <w:rsid w:val="0058460A"/>
     <w:rsid w:val="00584CD5"/>
     <w:rsid w:val="00584E12"/>
     <w:rsid w:val="005851EA"/>
     <w:rsid w:val="00585703"/>
     <w:rsid w:val="00587F02"/>
     <w:rsid w:val="00591D1C"/>
     <w:rsid w:val="00591D89"/>
+    <w:rsid w:val="005963CF"/>
     <w:rsid w:val="00596AE7"/>
     <w:rsid w:val="00597743"/>
     <w:rsid w:val="005A03F7"/>
     <w:rsid w:val="005A06A3"/>
     <w:rsid w:val="005A0740"/>
     <w:rsid w:val="005A366F"/>
     <w:rsid w:val="005A40BC"/>
     <w:rsid w:val="005A44E7"/>
     <w:rsid w:val="005A4F7E"/>
     <w:rsid w:val="005A5D43"/>
     <w:rsid w:val="005A6765"/>
     <w:rsid w:val="005A6E3E"/>
     <w:rsid w:val="005A6F6F"/>
     <w:rsid w:val="005B14AE"/>
     <w:rsid w:val="005B1528"/>
     <w:rsid w:val="005B2CDF"/>
     <w:rsid w:val="005B4813"/>
     <w:rsid w:val="005B4E9F"/>
     <w:rsid w:val="005B4EF8"/>
     <w:rsid w:val="005B51F6"/>
+    <w:rsid w:val="005B5228"/>
     <w:rsid w:val="005B5320"/>
     <w:rsid w:val="005B5B9A"/>
     <w:rsid w:val="005B5F7A"/>
     <w:rsid w:val="005B6B78"/>
     <w:rsid w:val="005B7B97"/>
     <w:rsid w:val="005B7D6F"/>
     <w:rsid w:val="005C070E"/>
     <w:rsid w:val="005C2077"/>
     <w:rsid w:val="005C2739"/>
     <w:rsid w:val="005C2A2B"/>
     <w:rsid w:val="005C3589"/>
     <w:rsid w:val="005C3B70"/>
     <w:rsid w:val="005C436C"/>
     <w:rsid w:val="005C479D"/>
     <w:rsid w:val="005C491B"/>
     <w:rsid w:val="005C4926"/>
     <w:rsid w:val="005C4C3F"/>
     <w:rsid w:val="005C5F2F"/>
     <w:rsid w:val="005C6DEE"/>
     <w:rsid w:val="005C79F5"/>
     <w:rsid w:val="005D1288"/>
     <w:rsid w:val="005D14BD"/>
     <w:rsid w:val="005D23B1"/>
     <w:rsid w:val="005D2410"/>
     <w:rsid w:val="005D35A3"/>
     <w:rsid w:val="005D4338"/>
     <w:rsid w:val="005D6B61"/>
     <w:rsid w:val="005D6D36"/>
     <w:rsid w:val="005E208F"/>
+    <w:rsid w:val="005E2495"/>
     <w:rsid w:val="005E2A6F"/>
     <w:rsid w:val="005E2BFC"/>
     <w:rsid w:val="005E41E7"/>
     <w:rsid w:val="005E4C6A"/>
     <w:rsid w:val="005E59EF"/>
     <w:rsid w:val="005E5FE3"/>
     <w:rsid w:val="005E6444"/>
     <w:rsid w:val="005E6E87"/>
     <w:rsid w:val="005F0974"/>
     <w:rsid w:val="005F0BE1"/>
     <w:rsid w:val="005F0CC9"/>
     <w:rsid w:val="005F1FB1"/>
     <w:rsid w:val="005F2511"/>
     <w:rsid w:val="005F4953"/>
     <w:rsid w:val="005F5C50"/>
     <w:rsid w:val="005F6143"/>
     <w:rsid w:val="005F6180"/>
     <w:rsid w:val="005F64CB"/>
     <w:rsid w:val="00600DBE"/>
     <w:rsid w:val="0060177B"/>
     <w:rsid w:val="00601D5B"/>
     <w:rsid w:val="006021B1"/>
     <w:rsid w:val="00602F1B"/>
     <w:rsid w:val="00605263"/>
     <w:rsid w:val="00605785"/>
     <w:rsid w:val="00605B00"/>
     <w:rsid w:val="00606606"/>
     <w:rsid w:val="00606FCE"/>
     <w:rsid w:val="0060730D"/>
     <w:rsid w:val="00607942"/>
     <w:rsid w:val="00610BF5"/>
     <w:rsid w:val="006119E9"/>
     <w:rsid w:val="00612A70"/>
     <w:rsid w:val="00613229"/>
     <w:rsid w:val="00616083"/>
     <w:rsid w:val="006169C8"/>
     <w:rsid w:val="00616CB5"/>
     <w:rsid w:val="00617126"/>
     <w:rsid w:val="00617199"/>
     <w:rsid w:val="0061747C"/>
+    <w:rsid w:val="00621176"/>
     <w:rsid w:val="006212BF"/>
     <w:rsid w:val="00621327"/>
     <w:rsid w:val="0062135B"/>
     <w:rsid w:val="00621EBA"/>
     <w:rsid w:val="0062303E"/>
     <w:rsid w:val="00623095"/>
     <w:rsid w:val="00623274"/>
     <w:rsid w:val="006240C9"/>
-    <w:rsid w:val="006240F8"/>
     <w:rsid w:val="00624AFE"/>
     <w:rsid w:val="006268CA"/>
     <w:rsid w:val="006270E4"/>
     <w:rsid w:val="00627222"/>
     <w:rsid w:val="00627A2B"/>
     <w:rsid w:val="00627EEC"/>
     <w:rsid w:val="00630131"/>
     <w:rsid w:val="00630BF7"/>
     <w:rsid w:val="00630C38"/>
     <w:rsid w:val="00631E9B"/>
     <w:rsid w:val="006325C6"/>
     <w:rsid w:val="0063270F"/>
     <w:rsid w:val="00633D2A"/>
     <w:rsid w:val="00634237"/>
     <w:rsid w:val="00634838"/>
     <w:rsid w:val="00634854"/>
     <w:rsid w:val="0063532A"/>
     <w:rsid w:val="00636806"/>
     <w:rsid w:val="00636ADE"/>
     <w:rsid w:val="006371D6"/>
     <w:rsid w:val="0063797F"/>
     <w:rsid w:val="00640191"/>
     <w:rsid w:val="00640631"/>
     <w:rsid w:val="006409E3"/>
     <w:rsid w:val="006423AC"/>
     <w:rsid w:val="00643E69"/>
     <w:rsid w:val="006454E6"/>
     <w:rsid w:val="00645B5F"/>
     <w:rsid w:val="00646666"/>
     <w:rsid w:val="0064726D"/>
     <w:rsid w:val="00647E68"/>
     <w:rsid w:val="00647F53"/>
     <w:rsid w:val="00650252"/>
     <w:rsid w:val="00650307"/>
     <w:rsid w:val="00650940"/>
     <w:rsid w:val="00650D57"/>
     <w:rsid w:val="00652413"/>
     <w:rsid w:val="006528DC"/>
     <w:rsid w:val="00652ABF"/>
     <w:rsid w:val="00653040"/>
+    <w:rsid w:val="006539F1"/>
     <w:rsid w:val="00654652"/>
     <w:rsid w:val="00655B9F"/>
     <w:rsid w:val="0065632A"/>
     <w:rsid w:val="00656C09"/>
+    <w:rsid w:val="00657F33"/>
     <w:rsid w:val="00660097"/>
     <w:rsid w:val="00660238"/>
     <w:rsid w:val="00660E4E"/>
     <w:rsid w:val="00662B05"/>
     <w:rsid w:val="00662CA6"/>
     <w:rsid w:val="006630C9"/>
     <w:rsid w:val="00663887"/>
     <w:rsid w:val="00665103"/>
     <w:rsid w:val="0066515A"/>
     <w:rsid w:val="00665886"/>
     <w:rsid w:val="00666430"/>
     <w:rsid w:val="00667984"/>
     <w:rsid w:val="006701A8"/>
     <w:rsid w:val="0067055F"/>
+    <w:rsid w:val="00670660"/>
     <w:rsid w:val="006715E7"/>
     <w:rsid w:val="00671777"/>
     <w:rsid w:val="00672055"/>
     <w:rsid w:val="00672306"/>
     <w:rsid w:val="006726CE"/>
     <w:rsid w:val="00673277"/>
     <w:rsid w:val="00674D3D"/>
     <w:rsid w:val="00676040"/>
     <w:rsid w:val="00681ECA"/>
     <w:rsid w:val="00682B93"/>
     <w:rsid w:val="00682EBA"/>
     <w:rsid w:val="00682F87"/>
     <w:rsid w:val="00684B0B"/>
     <w:rsid w:val="00684E36"/>
     <w:rsid w:val="00684E82"/>
     <w:rsid w:val="00685E5B"/>
     <w:rsid w:val="0068775B"/>
     <w:rsid w:val="00690453"/>
     <w:rsid w:val="006910DE"/>
     <w:rsid w:val="00691EFB"/>
     <w:rsid w:val="00692455"/>
     <w:rsid w:val="006929DA"/>
     <w:rsid w:val="00692CC7"/>
     <w:rsid w:val="00692FAB"/>
     <w:rsid w:val="00693417"/>
     <w:rsid w:val="006935EB"/>
     <w:rsid w:val="0069365C"/>
     <w:rsid w:val="006944B5"/>
     <w:rsid w:val="0069508E"/>
     <w:rsid w:val="006958A8"/>
     <w:rsid w:val="00696FE1"/>
     <w:rsid w:val="00697053"/>
     <w:rsid w:val="006A0203"/>
+    <w:rsid w:val="006A0519"/>
     <w:rsid w:val="006A059B"/>
     <w:rsid w:val="006A09C4"/>
     <w:rsid w:val="006A2F3F"/>
     <w:rsid w:val="006A372E"/>
     <w:rsid w:val="006A4D1A"/>
     <w:rsid w:val="006A5443"/>
     <w:rsid w:val="006A59B7"/>
     <w:rsid w:val="006A635D"/>
     <w:rsid w:val="006A666D"/>
     <w:rsid w:val="006A7850"/>
     <w:rsid w:val="006B0350"/>
     <w:rsid w:val="006B0542"/>
     <w:rsid w:val="006B06A6"/>
     <w:rsid w:val="006B296C"/>
     <w:rsid w:val="006B30D9"/>
     <w:rsid w:val="006B37B4"/>
     <w:rsid w:val="006C0FB0"/>
     <w:rsid w:val="006C16AB"/>
     <w:rsid w:val="006C203F"/>
     <w:rsid w:val="006C2C50"/>
+    <w:rsid w:val="006C4321"/>
     <w:rsid w:val="006C4C50"/>
     <w:rsid w:val="006C54FF"/>
     <w:rsid w:val="006C5DE1"/>
     <w:rsid w:val="006C6D27"/>
     <w:rsid w:val="006C766D"/>
     <w:rsid w:val="006C78DB"/>
     <w:rsid w:val="006C7AE6"/>
     <w:rsid w:val="006D165F"/>
     <w:rsid w:val="006D2A40"/>
     <w:rsid w:val="006D3273"/>
     <w:rsid w:val="006D38DD"/>
     <w:rsid w:val="006D3C3B"/>
     <w:rsid w:val="006D3E36"/>
     <w:rsid w:val="006D41F5"/>
     <w:rsid w:val="006D4E96"/>
     <w:rsid w:val="006D5CD0"/>
     <w:rsid w:val="006D6480"/>
     <w:rsid w:val="006D6B4F"/>
     <w:rsid w:val="006E0048"/>
     <w:rsid w:val="006E0ACA"/>
     <w:rsid w:val="006E1301"/>
     <w:rsid w:val="006E1976"/>
     <w:rsid w:val="006E26F2"/>
     <w:rsid w:val="006E28FD"/>
     <w:rsid w:val="006E3B7C"/>
     <w:rsid w:val="006E473E"/>
     <w:rsid w:val="006E592C"/>
     <w:rsid w:val="006E61CC"/>
     <w:rsid w:val="006F027F"/>
     <w:rsid w:val="006F07A4"/>
     <w:rsid w:val="006F3C1D"/>
     <w:rsid w:val="006F52A8"/>
     <w:rsid w:val="006F553B"/>
     <w:rsid w:val="006F5D62"/>
     <w:rsid w:val="006F5DFC"/>
     <w:rsid w:val="006F60EE"/>
     <w:rsid w:val="006F6989"/>
     <w:rsid w:val="006F7A55"/>
     <w:rsid w:val="006F7EB2"/>
     <w:rsid w:val="00700915"/>
     <w:rsid w:val="00703975"/>
     <w:rsid w:val="0070602F"/>
     <w:rsid w:val="0070649D"/>
     <w:rsid w:val="00707991"/>
     <w:rsid w:val="007079BC"/>
     <w:rsid w:val="00710157"/>
     <w:rsid w:val="007109BF"/>
     <w:rsid w:val="007109FC"/>
     <w:rsid w:val="007115E2"/>
+    <w:rsid w:val="00711F74"/>
     <w:rsid w:val="00712355"/>
     <w:rsid w:val="007130AA"/>
     <w:rsid w:val="007139D2"/>
     <w:rsid w:val="00713B56"/>
     <w:rsid w:val="00714461"/>
     <w:rsid w:val="007147B0"/>
     <w:rsid w:val="00715040"/>
     <w:rsid w:val="00717196"/>
     <w:rsid w:val="00720AE2"/>
     <w:rsid w:val="00721F24"/>
     <w:rsid w:val="00722C5E"/>
     <w:rsid w:val="00723E30"/>
     <w:rsid w:val="00724667"/>
     <w:rsid w:val="00725917"/>
     <w:rsid w:val="007262CF"/>
     <w:rsid w:val="0072677F"/>
     <w:rsid w:val="0073046F"/>
     <w:rsid w:val="00730EBD"/>
     <w:rsid w:val="007310C0"/>
     <w:rsid w:val="00731DAF"/>
     <w:rsid w:val="007320F1"/>
     <w:rsid w:val="00732A5B"/>
     <w:rsid w:val="007337F9"/>
     <w:rsid w:val="00733D1C"/>
     <w:rsid w:val="00733D83"/>
@@ -21469,314 +22345,327 @@
     <w:rsid w:val="00776C9B"/>
     <w:rsid w:val="0077771E"/>
     <w:rsid w:val="007777C0"/>
     <w:rsid w:val="00777C02"/>
     <w:rsid w:val="00780586"/>
     <w:rsid w:val="00780F5C"/>
     <w:rsid w:val="007819BB"/>
     <w:rsid w:val="00781C3B"/>
     <w:rsid w:val="007827AB"/>
     <w:rsid w:val="00782AF4"/>
     <w:rsid w:val="007833BC"/>
     <w:rsid w:val="00783FD9"/>
     <w:rsid w:val="00786399"/>
     <w:rsid w:val="007907BF"/>
     <w:rsid w:val="00791B87"/>
     <w:rsid w:val="00791C2A"/>
     <w:rsid w:val="007929C7"/>
     <w:rsid w:val="00793788"/>
     <w:rsid w:val="00793891"/>
     <w:rsid w:val="00793EBD"/>
     <w:rsid w:val="00794331"/>
     <w:rsid w:val="00794349"/>
     <w:rsid w:val="00795028"/>
     <w:rsid w:val="007951C9"/>
     <w:rsid w:val="0079669E"/>
-    <w:rsid w:val="007A05B1"/>
+    <w:rsid w:val="00797921"/>
     <w:rsid w:val="007A0879"/>
     <w:rsid w:val="007A20B7"/>
     <w:rsid w:val="007A2348"/>
     <w:rsid w:val="007A244D"/>
     <w:rsid w:val="007A2857"/>
     <w:rsid w:val="007A28B5"/>
     <w:rsid w:val="007A3ABE"/>
     <w:rsid w:val="007A4048"/>
     <w:rsid w:val="007A59B2"/>
     <w:rsid w:val="007A5AB0"/>
     <w:rsid w:val="007A5FB9"/>
     <w:rsid w:val="007A78C8"/>
     <w:rsid w:val="007B0304"/>
     <w:rsid w:val="007B12F9"/>
     <w:rsid w:val="007B15BA"/>
     <w:rsid w:val="007B2DC1"/>
     <w:rsid w:val="007B35C7"/>
     <w:rsid w:val="007B38EC"/>
     <w:rsid w:val="007B3B85"/>
     <w:rsid w:val="007B3DA8"/>
     <w:rsid w:val="007B56F6"/>
     <w:rsid w:val="007B57F9"/>
     <w:rsid w:val="007B5C18"/>
+    <w:rsid w:val="007B7969"/>
     <w:rsid w:val="007C1A46"/>
     <w:rsid w:val="007C2F47"/>
     <w:rsid w:val="007C3391"/>
     <w:rsid w:val="007C3D60"/>
     <w:rsid w:val="007C3F7A"/>
     <w:rsid w:val="007C62C9"/>
     <w:rsid w:val="007C67E9"/>
     <w:rsid w:val="007C6838"/>
     <w:rsid w:val="007C6954"/>
     <w:rsid w:val="007C7498"/>
     <w:rsid w:val="007D0128"/>
     <w:rsid w:val="007D119D"/>
     <w:rsid w:val="007D13E1"/>
     <w:rsid w:val="007D14C5"/>
     <w:rsid w:val="007D284D"/>
     <w:rsid w:val="007D40C5"/>
     <w:rsid w:val="007D4215"/>
+    <w:rsid w:val="007D427E"/>
     <w:rsid w:val="007D4E69"/>
     <w:rsid w:val="007D649D"/>
     <w:rsid w:val="007D6B91"/>
     <w:rsid w:val="007D6CB4"/>
     <w:rsid w:val="007D7A7C"/>
     <w:rsid w:val="007E0D49"/>
+    <w:rsid w:val="007E0DF4"/>
     <w:rsid w:val="007E0F70"/>
     <w:rsid w:val="007E1289"/>
     <w:rsid w:val="007E1768"/>
     <w:rsid w:val="007E1902"/>
     <w:rsid w:val="007E1D74"/>
     <w:rsid w:val="007E22BF"/>
     <w:rsid w:val="007E30BF"/>
     <w:rsid w:val="007E4941"/>
     <w:rsid w:val="007E4A1F"/>
     <w:rsid w:val="007E5891"/>
     <w:rsid w:val="007E5DF2"/>
     <w:rsid w:val="007E66EF"/>
     <w:rsid w:val="007E66F7"/>
+    <w:rsid w:val="007E7815"/>
     <w:rsid w:val="007F09AF"/>
     <w:rsid w:val="007F0BDB"/>
     <w:rsid w:val="007F41D0"/>
     <w:rsid w:val="007F5A9F"/>
     <w:rsid w:val="007F6CE2"/>
     <w:rsid w:val="007F6E79"/>
     <w:rsid w:val="00800DEF"/>
     <w:rsid w:val="00802C31"/>
     <w:rsid w:val="0080363C"/>
     <w:rsid w:val="00803D96"/>
     <w:rsid w:val="008051C7"/>
     <w:rsid w:val="0080537A"/>
     <w:rsid w:val="008055F4"/>
     <w:rsid w:val="00805897"/>
     <w:rsid w:val="0080604F"/>
     <w:rsid w:val="008066C1"/>
     <w:rsid w:val="00806C71"/>
     <w:rsid w:val="00807768"/>
     <w:rsid w:val="008077F2"/>
     <w:rsid w:val="00810736"/>
     <w:rsid w:val="00811A6C"/>
     <w:rsid w:val="00811AC1"/>
+    <w:rsid w:val="00811C06"/>
     <w:rsid w:val="00813369"/>
     <w:rsid w:val="008144F7"/>
     <w:rsid w:val="00814943"/>
     <w:rsid w:val="00815502"/>
     <w:rsid w:val="00816C20"/>
     <w:rsid w:val="0081751B"/>
     <w:rsid w:val="0082073C"/>
     <w:rsid w:val="00822723"/>
     <w:rsid w:val="008228F5"/>
     <w:rsid w:val="00822E6A"/>
     <w:rsid w:val="008234E4"/>
     <w:rsid w:val="00823FD9"/>
     <w:rsid w:val="008240B3"/>
     <w:rsid w:val="008245C7"/>
     <w:rsid w:val="00825475"/>
     <w:rsid w:val="00825BE0"/>
     <w:rsid w:val="00826327"/>
     <w:rsid w:val="008267BA"/>
     <w:rsid w:val="0082738C"/>
     <w:rsid w:val="00827D80"/>
     <w:rsid w:val="00832A1D"/>
     <w:rsid w:val="00834263"/>
     <w:rsid w:val="00834B0D"/>
     <w:rsid w:val="0083580C"/>
     <w:rsid w:val="008366E9"/>
     <w:rsid w:val="00836AB3"/>
     <w:rsid w:val="00837688"/>
     <w:rsid w:val="00837696"/>
+    <w:rsid w:val="00837983"/>
     <w:rsid w:val="00840F6F"/>
     <w:rsid w:val="008415A3"/>
     <w:rsid w:val="00841CC3"/>
     <w:rsid w:val="008450B9"/>
     <w:rsid w:val="00845996"/>
     <w:rsid w:val="00846595"/>
     <w:rsid w:val="008465EC"/>
     <w:rsid w:val="00847277"/>
+    <w:rsid w:val="0085036E"/>
     <w:rsid w:val="008507FC"/>
     <w:rsid w:val="00851E8E"/>
+    <w:rsid w:val="00853081"/>
     <w:rsid w:val="008538D9"/>
     <w:rsid w:val="0085404F"/>
     <w:rsid w:val="008542E4"/>
     <w:rsid w:val="0085431A"/>
     <w:rsid w:val="0085501A"/>
     <w:rsid w:val="008565DA"/>
     <w:rsid w:val="008577AA"/>
     <w:rsid w:val="00857B30"/>
     <w:rsid w:val="00857FBA"/>
     <w:rsid w:val="00860C48"/>
     <w:rsid w:val="00860CE6"/>
     <w:rsid w:val="0086157F"/>
     <w:rsid w:val="008624F1"/>
     <w:rsid w:val="0086466F"/>
     <w:rsid w:val="008650C3"/>
     <w:rsid w:val="008653FA"/>
     <w:rsid w:val="00865497"/>
     <w:rsid w:val="00865775"/>
     <w:rsid w:val="008711BA"/>
     <w:rsid w:val="008717F8"/>
     <w:rsid w:val="00871F1D"/>
     <w:rsid w:val="00872238"/>
     <w:rsid w:val="00872459"/>
     <w:rsid w:val="00872574"/>
     <w:rsid w:val="00873D94"/>
     <w:rsid w:val="008741B6"/>
     <w:rsid w:val="008745E2"/>
     <w:rsid w:val="00877B70"/>
     <w:rsid w:val="00877F7A"/>
     <w:rsid w:val="00880CB6"/>
     <w:rsid w:val="00880DDB"/>
     <w:rsid w:val="00881951"/>
     <w:rsid w:val="00884F55"/>
     <w:rsid w:val="00887ADB"/>
     <w:rsid w:val="008905A9"/>
     <w:rsid w:val="008909C4"/>
     <w:rsid w:val="00892FAC"/>
     <w:rsid w:val="00893FD4"/>
     <w:rsid w:val="00894335"/>
     <w:rsid w:val="00894AE0"/>
     <w:rsid w:val="00894E5E"/>
     <w:rsid w:val="00895B6B"/>
+    <w:rsid w:val="00897A89"/>
     <w:rsid w:val="00897C78"/>
     <w:rsid w:val="008A17FB"/>
     <w:rsid w:val="008A31F9"/>
     <w:rsid w:val="008A3E16"/>
     <w:rsid w:val="008A4C0C"/>
     <w:rsid w:val="008A4E60"/>
     <w:rsid w:val="008A529A"/>
     <w:rsid w:val="008A62D0"/>
     <w:rsid w:val="008A65B3"/>
     <w:rsid w:val="008A76A0"/>
     <w:rsid w:val="008B027E"/>
     <w:rsid w:val="008B02A2"/>
     <w:rsid w:val="008B09F6"/>
     <w:rsid w:val="008B0C84"/>
     <w:rsid w:val="008B152D"/>
     <w:rsid w:val="008B1C86"/>
     <w:rsid w:val="008B3DDC"/>
     <w:rsid w:val="008B4430"/>
     <w:rsid w:val="008B44A6"/>
     <w:rsid w:val="008B477D"/>
     <w:rsid w:val="008B5E90"/>
     <w:rsid w:val="008C050C"/>
     <w:rsid w:val="008C093E"/>
     <w:rsid w:val="008C1613"/>
     <w:rsid w:val="008C4F40"/>
     <w:rsid w:val="008C51D2"/>
     <w:rsid w:val="008C5289"/>
     <w:rsid w:val="008C53E1"/>
     <w:rsid w:val="008C6148"/>
     <w:rsid w:val="008C6772"/>
     <w:rsid w:val="008C6B01"/>
     <w:rsid w:val="008D0BD8"/>
     <w:rsid w:val="008D1A02"/>
     <w:rsid w:val="008D1C11"/>
     <w:rsid w:val="008D3356"/>
     <w:rsid w:val="008D35FD"/>
     <w:rsid w:val="008D36C1"/>
     <w:rsid w:val="008D6136"/>
     <w:rsid w:val="008D61AE"/>
     <w:rsid w:val="008D65F0"/>
     <w:rsid w:val="008D7373"/>
     <w:rsid w:val="008D783C"/>
     <w:rsid w:val="008E0353"/>
     <w:rsid w:val="008E061A"/>
     <w:rsid w:val="008E0756"/>
     <w:rsid w:val="008E1A46"/>
     <w:rsid w:val="008E1B4B"/>
     <w:rsid w:val="008E2091"/>
     <w:rsid w:val="008E284F"/>
     <w:rsid w:val="008E2F6A"/>
+    <w:rsid w:val="008E323B"/>
     <w:rsid w:val="008E3293"/>
     <w:rsid w:val="008E3748"/>
     <w:rsid w:val="008E3898"/>
     <w:rsid w:val="008E5AC8"/>
     <w:rsid w:val="008E63BC"/>
     <w:rsid w:val="008E6C89"/>
     <w:rsid w:val="008E7F4E"/>
     <w:rsid w:val="008F0530"/>
     <w:rsid w:val="008F20E7"/>
     <w:rsid w:val="008F2E96"/>
     <w:rsid w:val="008F6279"/>
     <w:rsid w:val="008F65E3"/>
     <w:rsid w:val="008F6D6C"/>
     <w:rsid w:val="00900B5D"/>
     <w:rsid w:val="009010C0"/>
     <w:rsid w:val="0090172F"/>
     <w:rsid w:val="009017D9"/>
     <w:rsid w:val="00901F53"/>
     <w:rsid w:val="009032FC"/>
     <w:rsid w:val="00903981"/>
     <w:rsid w:val="009051F1"/>
     <w:rsid w:val="00905C10"/>
     <w:rsid w:val="00906BC9"/>
     <w:rsid w:val="00906BFF"/>
     <w:rsid w:val="00907595"/>
     <w:rsid w:val="009079A7"/>
     <w:rsid w:val="009121C4"/>
     <w:rsid w:val="00912299"/>
     <w:rsid w:val="00912609"/>
     <w:rsid w:val="00912C48"/>
     <w:rsid w:val="0091411E"/>
     <w:rsid w:val="00914828"/>
+    <w:rsid w:val="00914B33"/>
     <w:rsid w:val="00916C0D"/>
     <w:rsid w:val="00916DDA"/>
     <w:rsid w:val="00916EA9"/>
     <w:rsid w:val="00920771"/>
     <w:rsid w:val="00921146"/>
     <w:rsid w:val="00921A66"/>
     <w:rsid w:val="00922973"/>
     <w:rsid w:val="009229FB"/>
     <w:rsid w:val="00922B07"/>
     <w:rsid w:val="00923F1A"/>
+    <w:rsid w:val="0092433F"/>
     <w:rsid w:val="0092512F"/>
     <w:rsid w:val="00925522"/>
     <w:rsid w:val="00925F5B"/>
     <w:rsid w:val="00927032"/>
     <w:rsid w:val="00927593"/>
     <w:rsid w:val="00930EDD"/>
     <w:rsid w:val="00931632"/>
     <w:rsid w:val="00931727"/>
     <w:rsid w:val="00932FFE"/>
     <w:rsid w:val="0093377D"/>
+    <w:rsid w:val="009337DF"/>
     <w:rsid w:val="00933B6C"/>
     <w:rsid w:val="009344DB"/>
     <w:rsid w:val="0093484F"/>
     <w:rsid w:val="00935540"/>
     <w:rsid w:val="00935E1C"/>
     <w:rsid w:val="00937262"/>
     <w:rsid w:val="00937A44"/>
     <w:rsid w:val="00937F1B"/>
     <w:rsid w:val="009402EA"/>
     <w:rsid w:val="00940B2C"/>
     <w:rsid w:val="0094127B"/>
     <w:rsid w:val="00941729"/>
     <w:rsid w:val="00941A22"/>
     <w:rsid w:val="00941EEE"/>
     <w:rsid w:val="00942FE5"/>
     <w:rsid w:val="009434B7"/>
     <w:rsid w:val="00943908"/>
     <w:rsid w:val="009452F6"/>
     <w:rsid w:val="009453E4"/>
     <w:rsid w:val="00945CDC"/>
     <w:rsid w:val="00945CEA"/>
     <w:rsid w:val="0094707B"/>
     <w:rsid w:val="009474EC"/>
     <w:rsid w:val="009479B6"/>
     <w:rsid w:val="0095040D"/>
@@ -21849,396 +22738,413 @@
     <w:rsid w:val="009935F7"/>
     <w:rsid w:val="009951DD"/>
     <w:rsid w:val="009957F1"/>
     <w:rsid w:val="00995A7F"/>
     <w:rsid w:val="00996848"/>
     <w:rsid w:val="009A149D"/>
     <w:rsid w:val="009A22D3"/>
     <w:rsid w:val="009A2A27"/>
     <w:rsid w:val="009A42F8"/>
     <w:rsid w:val="009A50C5"/>
     <w:rsid w:val="009A51A5"/>
     <w:rsid w:val="009A5F9B"/>
     <w:rsid w:val="009A61C8"/>
     <w:rsid w:val="009A68E5"/>
     <w:rsid w:val="009A6FB2"/>
     <w:rsid w:val="009B10D6"/>
     <w:rsid w:val="009B2370"/>
     <w:rsid w:val="009B341E"/>
     <w:rsid w:val="009B38AE"/>
     <w:rsid w:val="009B3EFF"/>
     <w:rsid w:val="009B3FB1"/>
     <w:rsid w:val="009B4166"/>
     <w:rsid w:val="009B45A3"/>
     <w:rsid w:val="009B4908"/>
     <w:rsid w:val="009B569E"/>
+    <w:rsid w:val="009B661E"/>
     <w:rsid w:val="009B678D"/>
     <w:rsid w:val="009B67F9"/>
     <w:rsid w:val="009B72E1"/>
     <w:rsid w:val="009B76E6"/>
     <w:rsid w:val="009C0472"/>
     <w:rsid w:val="009C04DB"/>
     <w:rsid w:val="009C2641"/>
     <w:rsid w:val="009C2DEF"/>
     <w:rsid w:val="009C3028"/>
     <w:rsid w:val="009C3500"/>
     <w:rsid w:val="009C4787"/>
     <w:rsid w:val="009C6A54"/>
     <w:rsid w:val="009C7321"/>
     <w:rsid w:val="009D0641"/>
     <w:rsid w:val="009D16DE"/>
     <w:rsid w:val="009D20E0"/>
     <w:rsid w:val="009D2AFE"/>
     <w:rsid w:val="009D2B53"/>
     <w:rsid w:val="009D2EEC"/>
     <w:rsid w:val="009D3316"/>
     <w:rsid w:val="009D35AC"/>
     <w:rsid w:val="009D3613"/>
     <w:rsid w:val="009D3EC7"/>
     <w:rsid w:val="009D590B"/>
     <w:rsid w:val="009D6504"/>
     <w:rsid w:val="009D724D"/>
     <w:rsid w:val="009D7B17"/>
     <w:rsid w:val="009D7BD7"/>
     <w:rsid w:val="009E0613"/>
     <w:rsid w:val="009E0E74"/>
     <w:rsid w:val="009E1225"/>
     <w:rsid w:val="009E17E1"/>
     <w:rsid w:val="009E23B0"/>
     <w:rsid w:val="009E2DDE"/>
     <w:rsid w:val="009E36EE"/>
     <w:rsid w:val="009E387A"/>
     <w:rsid w:val="009E5513"/>
     <w:rsid w:val="009E5E29"/>
     <w:rsid w:val="009E6C42"/>
     <w:rsid w:val="009E6C7F"/>
     <w:rsid w:val="009E7684"/>
     <w:rsid w:val="009F038D"/>
     <w:rsid w:val="009F1255"/>
+    <w:rsid w:val="009F2E87"/>
     <w:rsid w:val="009F31B6"/>
     <w:rsid w:val="009F3D53"/>
     <w:rsid w:val="009F5E41"/>
     <w:rsid w:val="009F6571"/>
     <w:rsid w:val="009F68B3"/>
     <w:rsid w:val="009F6AC8"/>
     <w:rsid w:val="00A00CD0"/>
     <w:rsid w:val="00A01E64"/>
     <w:rsid w:val="00A0218D"/>
     <w:rsid w:val="00A0352B"/>
     <w:rsid w:val="00A03911"/>
     <w:rsid w:val="00A0483E"/>
+    <w:rsid w:val="00A049DC"/>
     <w:rsid w:val="00A05A15"/>
     <w:rsid w:val="00A05BF8"/>
     <w:rsid w:val="00A065CE"/>
     <w:rsid w:val="00A072CF"/>
     <w:rsid w:val="00A07C9F"/>
     <w:rsid w:val="00A10587"/>
+    <w:rsid w:val="00A10DEF"/>
     <w:rsid w:val="00A1150D"/>
     <w:rsid w:val="00A11826"/>
     <w:rsid w:val="00A1255D"/>
     <w:rsid w:val="00A12E22"/>
     <w:rsid w:val="00A144DB"/>
     <w:rsid w:val="00A14AC7"/>
     <w:rsid w:val="00A14B02"/>
     <w:rsid w:val="00A15B43"/>
     <w:rsid w:val="00A16031"/>
     <w:rsid w:val="00A169EC"/>
     <w:rsid w:val="00A217EA"/>
     <w:rsid w:val="00A21F9F"/>
     <w:rsid w:val="00A22C1E"/>
     <w:rsid w:val="00A23AF7"/>
     <w:rsid w:val="00A2646E"/>
     <w:rsid w:val="00A26BEA"/>
     <w:rsid w:val="00A26E13"/>
     <w:rsid w:val="00A311C0"/>
     <w:rsid w:val="00A32257"/>
     <w:rsid w:val="00A32B51"/>
     <w:rsid w:val="00A32CFA"/>
     <w:rsid w:val="00A34A38"/>
     <w:rsid w:val="00A3624F"/>
     <w:rsid w:val="00A370AA"/>
     <w:rsid w:val="00A37655"/>
+    <w:rsid w:val="00A37B29"/>
     <w:rsid w:val="00A41B47"/>
     <w:rsid w:val="00A42E97"/>
     <w:rsid w:val="00A42E9F"/>
     <w:rsid w:val="00A4529C"/>
     <w:rsid w:val="00A4662A"/>
+    <w:rsid w:val="00A46BC2"/>
     <w:rsid w:val="00A47D4A"/>
     <w:rsid w:val="00A50215"/>
     <w:rsid w:val="00A5051F"/>
     <w:rsid w:val="00A50696"/>
     <w:rsid w:val="00A508A7"/>
     <w:rsid w:val="00A51CF0"/>
     <w:rsid w:val="00A52E8E"/>
     <w:rsid w:val="00A53DEB"/>
     <w:rsid w:val="00A54011"/>
     <w:rsid w:val="00A541CF"/>
     <w:rsid w:val="00A54301"/>
     <w:rsid w:val="00A5480F"/>
     <w:rsid w:val="00A57A5D"/>
     <w:rsid w:val="00A57F4F"/>
     <w:rsid w:val="00A604EA"/>
     <w:rsid w:val="00A61706"/>
     <w:rsid w:val="00A619E3"/>
     <w:rsid w:val="00A61C21"/>
     <w:rsid w:val="00A62F9B"/>
     <w:rsid w:val="00A63012"/>
     <w:rsid w:val="00A63254"/>
     <w:rsid w:val="00A6572F"/>
     <w:rsid w:val="00A65902"/>
     <w:rsid w:val="00A66012"/>
     <w:rsid w:val="00A66334"/>
     <w:rsid w:val="00A67DFE"/>
     <w:rsid w:val="00A67EEC"/>
     <w:rsid w:val="00A70068"/>
     <w:rsid w:val="00A70967"/>
+    <w:rsid w:val="00A72702"/>
     <w:rsid w:val="00A727E5"/>
     <w:rsid w:val="00A7375D"/>
     <w:rsid w:val="00A73B14"/>
     <w:rsid w:val="00A74C8C"/>
     <w:rsid w:val="00A756DA"/>
+    <w:rsid w:val="00A760E8"/>
     <w:rsid w:val="00A768CA"/>
     <w:rsid w:val="00A8044F"/>
     <w:rsid w:val="00A81E2B"/>
     <w:rsid w:val="00A823A3"/>
     <w:rsid w:val="00A8367F"/>
     <w:rsid w:val="00A8387C"/>
     <w:rsid w:val="00A841A5"/>
     <w:rsid w:val="00A8476B"/>
     <w:rsid w:val="00A84A51"/>
     <w:rsid w:val="00A85AC9"/>
     <w:rsid w:val="00A85FB6"/>
     <w:rsid w:val="00A8665F"/>
     <w:rsid w:val="00A86D08"/>
     <w:rsid w:val="00A875D1"/>
     <w:rsid w:val="00A8760B"/>
     <w:rsid w:val="00A908ED"/>
     <w:rsid w:val="00A910BB"/>
     <w:rsid w:val="00A91BF8"/>
     <w:rsid w:val="00A92E14"/>
     <w:rsid w:val="00A92E3E"/>
     <w:rsid w:val="00A9664A"/>
     <w:rsid w:val="00A97A2F"/>
     <w:rsid w:val="00AA1410"/>
     <w:rsid w:val="00AA1C5C"/>
     <w:rsid w:val="00AA361E"/>
     <w:rsid w:val="00AA36B5"/>
     <w:rsid w:val="00AA3BF5"/>
     <w:rsid w:val="00AA3F56"/>
     <w:rsid w:val="00AA4321"/>
     <w:rsid w:val="00AA454D"/>
     <w:rsid w:val="00AA4867"/>
+    <w:rsid w:val="00AA4D45"/>
     <w:rsid w:val="00AA53E8"/>
     <w:rsid w:val="00AA544A"/>
     <w:rsid w:val="00AA5FCE"/>
     <w:rsid w:val="00AA64D6"/>
     <w:rsid w:val="00AB0688"/>
     <w:rsid w:val="00AB0A7C"/>
     <w:rsid w:val="00AB0EA1"/>
     <w:rsid w:val="00AB19FD"/>
     <w:rsid w:val="00AB1BE1"/>
+    <w:rsid w:val="00AB3BD0"/>
     <w:rsid w:val="00AB4D25"/>
     <w:rsid w:val="00AB4FC2"/>
     <w:rsid w:val="00AB64C5"/>
     <w:rsid w:val="00AB6F40"/>
     <w:rsid w:val="00AB79F7"/>
     <w:rsid w:val="00AC0226"/>
     <w:rsid w:val="00AC02A2"/>
     <w:rsid w:val="00AC05B1"/>
     <w:rsid w:val="00AC0FB6"/>
     <w:rsid w:val="00AC31CE"/>
     <w:rsid w:val="00AC39F5"/>
     <w:rsid w:val="00AC3D5B"/>
     <w:rsid w:val="00AC3DE5"/>
     <w:rsid w:val="00AC58B6"/>
     <w:rsid w:val="00AC5FDE"/>
     <w:rsid w:val="00AC70C4"/>
     <w:rsid w:val="00AD02DD"/>
     <w:rsid w:val="00AD0529"/>
     <w:rsid w:val="00AD2284"/>
     <w:rsid w:val="00AD2BE6"/>
     <w:rsid w:val="00AD3742"/>
     <w:rsid w:val="00AD3A3D"/>
     <w:rsid w:val="00AD526D"/>
     <w:rsid w:val="00AD57F8"/>
     <w:rsid w:val="00AE20F9"/>
     <w:rsid w:val="00AE26B9"/>
     <w:rsid w:val="00AE2D94"/>
     <w:rsid w:val="00AE3A64"/>
     <w:rsid w:val="00AE4383"/>
     <w:rsid w:val="00AE482D"/>
     <w:rsid w:val="00AE49B8"/>
     <w:rsid w:val="00AE4C96"/>
     <w:rsid w:val="00AE4E80"/>
     <w:rsid w:val="00AF1EED"/>
     <w:rsid w:val="00AF3BE6"/>
     <w:rsid w:val="00AF3C40"/>
     <w:rsid w:val="00AF4698"/>
     <w:rsid w:val="00AF47FE"/>
     <w:rsid w:val="00AF53B6"/>
     <w:rsid w:val="00AF6BD5"/>
     <w:rsid w:val="00AF6E33"/>
     <w:rsid w:val="00AF7510"/>
+    <w:rsid w:val="00B00B5A"/>
     <w:rsid w:val="00B01F58"/>
     <w:rsid w:val="00B01FB5"/>
     <w:rsid w:val="00B0229F"/>
     <w:rsid w:val="00B0264A"/>
     <w:rsid w:val="00B02E82"/>
+    <w:rsid w:val="00B031BA"/>
     <w:rsid w:val="00B03A8A"/>
     <w:rsid w:val="00B03BD2"/>
+    <w:rsid w:val="00B03BD5"/>
     <w:rsid w:val="00B0426F"/>
     <w:rsid w:val="00B04D20"/>
     <w:rsid w:val="00B061B6"/>
     <w:rsid w:val="00B107DD"/>
     <w:rsid w:val="00B12B7E"/>
     <w:rsid w:val="00B12EFD"/>
     <w:rsid w:val="00B13233"/>
     <w:rsid w:val="00B1395D"/>
     <w:rsid w:val="00B14563"/>
     <w:rsid w:val="00B14814"/>
     <w:rsid w:val="00B14D62"/>
     <w:rsid w:val="00B15006"/>
     <w:rsid w:val="00B15907"/>
     <w:rsid w:val="00B15AEB"/>
     <w:rsid w:val="00B15B9C"/>
     <w:rsid w:val="00B16083"/>
     <w:rsid w:val="00B175DC"/>
     <w:rsid w:val="00B17CEE"/>
     <w:rsid w:val="00B2031B"/>
     <w:rsid w:val="00B21010"/>
     <w:rsid w:val="00B2171A"/>
     <w:rsid w:val="00B21AA1"/>
     <w:rsid w:val="00B22242"/>
     <w:rsid w:val="00B232E5"/>
     <w:rsid w:val="00B24947"/>
     <w:rsid w:val="00B253B6"/>
     <w:rsid w:val="00B256EB"/>
     <w:rsid w:val="00B307A6"/>
     <w:rsid w:val="00B3145E"/>
     <w:rsid w:val="00B31CEC"/>
     <w:rsid w:val="00B3247B"/>
     <w:rsid w:val="00B3255D"/>
     <w:rsid w:val="00B3261B"/>
     <w:rsid w:val="00B3385C"/>
+    <w:rsid w:val="00B3502A"/>
     <w:rsid w:val="00B356F2"/>
     <w:rsid w:val="00B366E2"/>
     <w:rsid w:val="00B368B1"/>
     <w:rsid w:val="00B40125"/>
     <w:rsid w:val="00B40847"/>
     <w:rsid w:val="00B41078"/>
     <w:rsid w:val="00B418FE"/>
     <w:rsid w:val="00B43BAB"/>
     <w:rsid w:val="00B44715"/>
     <w:rsid w:val="00B44C4A"/>
     <w:rsid w:val="00B44E36"/>
     <w:rsid w:val="00B45A88"/>
     <w:rsid w:val="00B465EC"/>
     <w:rsid w:val="00B4694C"/>
     <w:rsid w:val="00B47C71"/>
     <w:rsid w:val="00B501A8"/>
     <w:rsid w:val="00B5060F"/>
     <w:rsid w:val="00B5092E"/>
     <w:rsid w:val="00B51B92"/>
     <w:rsid w:val="00B53347"/>
     <w:rsid w:val="00B5686B"/>
     <w:rsid w:val="00B569C9"/>
     <w:rsid w:val="00B57B3A"/>
     <w:rsid w:val="00B60326"/>
     <w:rsid w:val="00B60A08"/>
     <w:rsid w:val="00B61A9F"/>
     <w:rsid w:val="00B61C66"/>
     <w:rsid w:val="00B639CE"/>
     <w:rsid w:val="00B64790"/>
     <w:rsid w:val="00B648DF"/>
     <w:rsid w:val="00B6735A"/>
     <w:rsid w:val="00B67B61"/>
     <w:rsid w:val="00B70BAD"/>
     <w:rsid w:val="00B70E63"/>
     <w:rsid w:val="00B70FB3"/>
     <w:rsid w:val="00B71529"/>
     <w:rsid w:val="00B727A2"/>
     <w:rsid w:val="00B732FB"/>
     <w:rsid w:val="00B74047"/>
     <w:rsid w:val="00B740AE"/>
     <w:rsid w:val="00B74C7E"/>
     <w:rsid w:val="00B75481"/>
     <w:rsid w:val="00B75908"/>
     <w:rsid w:val="00B76193"/>
+    <w:rsid w:val="00B76660"/>
     <w:rsid w:val="00B76C9E"/>
     <w:rsid w:val="00B77160"/>
     <w:rsid w:val="00B81003"/>
     <w:rsid w:val="00B82F67"/>
     <w:rsid w:val="00B832E6"/>
     <w:rsid w:val="00B837C6"/>
     <w:rsid w:val="00B8466E"/>
     <w:rsid w:val="00B84889"/>
     <w:rsid w:val="00B85EE8"/>
     <w:rsid w:val="00B86356"/>
     <w:rsid w:val="00B87CA1"/>
     <w:rsid w:val="00B901C5"/>
     <w:rsid w:val="00B90F0F"/>
     <w:rsid w:val="00B91B24"/>
     <w:rsid w:val="00B920F2"/>
     <w:rsid w:val="00B922E1"/>
     <w:rsid w:val="00B93E46"/>
     <w:rsid w:val="00B9575F"/>
     <w:rsid w:val="00B95D46"/>
     <w:rsid w:val="00B96110"/>
     <w:rsid w:val="00B969EB"/>
     <w:rsid w:val="00B96A81"/>
     <w:rsid w:val="00B9702A"/>
     <w:rsid w:val="00B97F7D"/>
     <w:rsid w:val="00BA29B5"/>
     <w:rsid w:val="00BA3071"/>
     <w:rsid w:val="00BA3942"/>
+    <w:rsid w:val="00BA4C80"/>
     <w:rsid w:val="00BA4CE1"/>
     <w:rsid w:val="00BA5CCF"/>
     <w:rsid w:val="00BA63B8"/>
     <w:rsid w:val="00BA6C6A"/>
     <w:rsid w:val="00BB1999"/>
     <w:rsid w:val="00BB1AAB"/>
     <w:rsid w:val="00BB58A9"/>
     <w:rsid w:val="00BB5CDA"/>
     <w:rsid w:val="00BB5D2A"/>
     <w:rsid w:val="00BB6ED2"/>
     <w:rsid w:val="00BB7B1B"/>
     <w:rsid w:val="00BC282D"/>
     <w:rsid w:val="00BC299B"/>
     <w:rsid w:val="00BC2E67"/>
     <w:rsid w:val="00BC30AE"/>
     <w:rsid w:val="00BC4123"/>
     <w:rsid w:val="00BC5F14"/>
     <w:rsid w:val="00BC661E"/>
     <w:rsid w:val="00BD0401"/>
     <w:rsid w:val="00BD0686"/>
     <w:rsid w:val="00BD07ED"/>
     <w:rsid w:val="00BD1CCB"/>
     <w:rsid w:val="00BD22B1"/>
     <w:rsid w:val="00BD3C7E"/>
     <w:rsid w:val="00BD5859"/>
     <w:rsid w:val="00BD7A68"/>
     <w:rsid w:val="00BE0C92"/>
+    <w:rsid w:val="00BE0F2A"/>
     <w:rsid w:val="00BE1836"/>
     <w:rsid w:val="00BE2324"/>
     <w:rsid w:val="00BE23E2"/>
     <w:rsid w:val="00BE2858"/>
     <w:rsid w:val="00BE2A5D"/>
     <w:rsid w:val="00BE3C1B"/>
     <w:rsid w:val="00BE4405"/>
     <w:rsid w:val="00BE4699"/>
     <w:rsid w:val="00BE525F"/>
     <w:rsid w:val="00BE5C8D"/>
     <w:rsid w:val="00BE6244"/>
     <w:rsid w:val="00BE662B"/>
     <w:rsid w:val="00BE67D9"/>
     <w:rsid w:val="00BE6FE8"/>
     <w:rsid w:val="00BF11F0"/>
     <w:rsid w:val="00BF372B"/>
     <w:rsid w:val="00BF4D76"/>
     <w:rsid w:val="00BF4E33"/>
     <w:rsid w:val="00BF66F1"/>
     <w:rsid w:val="00BF6C58"/>
     <w:rsid w:val="00BF7FE5"/>
     <w:rsid w:val="00C00CEC"/>
     <w:rsid w:val="00C00F41"/>
     <w:rsid w:val="00C0163F"/>
     <w:rsid w:val="00C019D7"/>
@@ -22246,56 +23152,58 @@
     <w:rsid w:val="00C0252F"/>
     <w:rsid w:val="00C0439A"/>
     <w:rsid w:val="00C04959"/>
     <w:rsid w:val="00C051D9"/>
     <w:rsid w:val="00C05BBA"/>
     <w:rsid w:val="00C06480"/>
     <w:rsid w:val="00C068BD"/>
     <w:rsid w:val="00C077F9"/>
     <w:rsid w:val="00C102E2"/>
     <w:rsid w:val="00C1168A"/>
     <w:rsid w:val="00C11ACC"/>
     <w:rsid w:val="00C11B24"/>
     <w:rsid w:val="00C13049"/>
     <w:rsid w:val="00C13201"/>
     <w:rsid w:val="00C14D6B"/>
     <w:rsid w:val="00C15103"/>
     <w:rsid w:val="00C1575E"/>
     <w:rsid w:val="00C17362"/>
     <w:rsid w:val="00C17487"/>
     <w:rsid w:val="00C208B2"/>
     <w:rsid w:val="00C20A17"/>
     <w:rsid w:val="00C21993"/>
     <w:rsid w:val="00C21DB9"/>
     <w:rsid w:val="00C21E65"/>
     <w:rsid w:val="00C2359A"/>
+    <w:rsid w:val="00C238B6"/>
     <w:rsid w:val="00C2395D"/>
     <w:rsid w:val="00C23CED"/>
     <w:rsid w:val="00C247D7"/>
     <w:rsid w:val="00C251EC"/>
     <w:rsid w:val="00C26780"/>
     <w:rsid w:val="00C267D6"/>
+    <w:rsid w:val="00C30606"/>
     <w:rsid w:val="00C3108B"/>
     <w:rsid w:val="00C31388"/>
     <w:rsid w:val="00C31BC4"/>
     <w:rsid w:val="00C34A94"/>
     <w:rsid w:val="00C35451"/>
     <w:rsid w:val="00C361CE"/>
     <w:rsid w:val="00C3628A"/>
     <w:rsid w:val="00C365B2"/>
     <w:rsid w:val="00C36F38"/>
     <w:rsid w:val="00C408D1"/>
     <w:rsid w:val="00C40B83"/>
     <w:rsid w:val="00C40E68"/>
     <w:rsid w:val="00C40F8D"/>
     <w:rsid w:val="00C41195"/>
     <w:rsid w:val="00C4321D"/>
     <w:rsid w:val="00C435E4"/>
     <w:rsid w:val="00C436AE"/>
     <w:rsid w:val="00C437AC"/>
     <w:rsid w:val="00C44975"/>
     <w:rsid w:val="00C44FA1"/>
     <w:rsid w:val="00C459D3"/>
     <w:rsid w:val="00C45A9A"/>
     <w:rsid w:val="00C45B38"/>
     <w:rsid w:val="00C4676A"/>
     <w:rsid w:val="00C46AEF"/>
@@ -22356,189 +23264,199 @@
     <w:rsid w:val="00C93569"/>
     <w:rsid w:val="00C93E6B"/>
     <w:rsid w:val="00C94C84"/>
     <w:rsid w:val="00C95241"/>
     <w:rsid w:val="00C95D12"/>
     <w:rsid w:val="00C96578"/>
     <w:rsid w:val="00C966AC"/>
     <w:rsid w:val="00C96BB7"/>
     <w:rsid w:val="00C97275"/>
     <w:rsid w:val="00C97592"/>
     <w:rsid w:val="00C97D3D"/>
     <w:rsid w:val="00CA07E7"/>
     <w:rsid w:val="00CA1059"/>
     <w:rsid w:val="00CA12AB"/>
     <w:rsid w:val="00CA1485"/>
     <w:rsid w:val="00CA1955"/>
     <w:rsid w:val="00CA1D60"/>
     <w:rsid w:val="00CA2600"/>
     <w:rsid w:val="00CA2B01"/>
     <w:rsid w:val="00CA2D11"/>
     <w:rsid w:val="00CA2D83"/>
     <w:rsid w:val="00CA2E92"/>
     <w:rsid w:val="00CA3754"/>
     <w:rsid w:val="00CA46A7"/>
     <w:rsid w:val="00CA5908"/>
+    <w:rsid w:val="00CA60D4"/>
     <w:rsid w:val="00CA6144"/>
     <w:rsid w:val="00CA621D"/>
     <w:rsid w:val="00CA634B"/>
     <w:rsid w:val="00CA65A6"/>
     <w:rsid w:val="00CA713F"/>
+    <w:rsid w:val="00CA7220"/>
     <w:rsid w:val="00CB082B"/>
     <w:rsid w:val="00CB17C8"/>
     <w:rsid w:val="00CB1D3F"/>
     <w:rsid w:val="00CB3396"/>
     <w:rsid w:val="00CB427F"/>
     <w:rsid w:val="00CB65D8"/>
     <w:rsid w:val="00CB6755"/>
     <w:rsid w:val="00CB6EB8"/>
     <w:rsid w:val="00CB6F74"/>
     <w:rsid w:val="00CB72E0"/>
     <w:rsid w:val="00CC03FD"/>
     <w:rsid w:val="00CC040E"/>
     <w:rsid w:val="00CC04D7"/>
     <w:rsid w:val="00CC33B4"/>
     <w:rsid w:val="00CC38EB"/>
+    <w:rsid w:val="00CC4872"/>
     <w:rsid w:val="00CC6454"/>
     <w:rsid w:val="00CC6717"/>
     <w:rsid w:val="00CC674E"/>
     <w:rsid w:val="00CC73AE"/>
     <w:rsid w:val="00CD077E"/>
     <w:rsid w:val="00CD1606"/>
     <w:rsid w:val="00CD336C"/>
     <w:rsid w:val="00CD44D3"/>
     <w:rsid w:val="00CD50A8"/>
     <w:rsid w:val="00CD5430"/>
     <w:rsid w:val="00CD57E0"/>
     <w:rsid w:val="00CD6C1C"/>
     <w:rsid w:val="00CD7043"/>
     <w:rsid w:val="00CD751A"/>
     <w:rsid w:val="00CE0F0A"/>
     <w:rsid w:val="00CE1925"/>
     <w:rsid w:val="00CE1D0E"/>
     <w:rsid w:val="00CE259F"/>
     <w:rsid w:val="00CE43FE"/>
     <w:rsid w:val="00CE4470"/>
     <w:rsid w:val="00CE4943"/>
     <w:rsid w:val="00CE5497"/>
     <w:rsid w:val="00CE5A95"/>
     <w:rsid w:val="00CE685A"/>
+    <w:rsid w:val="00CE7DEA"/>
     <w:rsid w:val="00CF0C32"/>
     <w:rsid w:val="00CF0CF8"/>
     <w:rsid w:val="00CF117D"/>
     <w:rsid w:val="00CF19F1"/>
     <w:rsid w:val="00CF2DA2"/>
     <w:rsid w:val="00CF34E1"/>
     <w:rsid w:val="00CF3886"/>
     <w:rsid w:val="00CF4234"/>
     <w:rsid w:val="00CF435A"/>
     <w:rsid w:val="00CF5772"/>
     <w:rsid w:val="00CF5B04"/>
     <w:rsid w:val="00CF675C"/>
     <w:rsid w:val="00CF67E7"/>
     <w:rsid w:val="00CF7379"/>
     <w:rsid w:val="00D00413"/>
     <w:rsid w:val="00D0046B"/>
     <w:rsid w:val="00D00E8B"/>
     <w:rsid w:val="00D02756"/>
     <w:rsid w:val="00D030CE"/>
     <w:rsid w:val="00D03DD9"/>
     <w:rsid w:val="00D040DD"/>
     <w:rsid w:val="00D04220"/>
     <w:rsid w:val="00D0461A"/>
     <w:rsid w:val="00D048CF"/>
+    <w:rsid w:val="00D04C82"/>
     <w:rsid w:val="00D05131"/>
     <w:rsid w:val="00D05EBA"/>
     <w:rsid w:val="00D06536"/>
     <w:rsid w:val="00D06D40"/>
     <w:rsid w:val="00D072D8"/>
     <w:rsid w:val="00D105B4"/>
     <w:rsid w:val="00D11627"/>
     <w:rsid w:val="00D116AC"/>
     <w:rsid w:val="00D11C75"/>
     <w:rsid w:val="00D136B7"/>
     <w:rsid w:val="00D1419F"/>
     <w:rsid w:val="00D143AC"/>
     <w:rsid w:val="00D150B3"/>
     <w:rsid w:val="00D15975"/>
     <w:rsid w:val="00D162ED"/>
+    <w:rsid w:val="00D162F0"/>
     <w:rsid w:val="00D17702"/>
     <w:rsid w:val="00D20FA7"/>
     <w:rsid w:val="00D21C4F"/>
     <w:rsid w:val="00D231FF"/>
     <w:rsid w:val="00D2395C"/>
     <w:rsid w:val="00D2402F"/>
     <w:rsid w:val="00D25CAB"/>
     <w:rsid w:val="00D268AE"/>
     <w:rsid w:val="00D300FD"/>
     <w:rsid w:val="00D30D0E"/>
     <w:rsid w:val="00D31670"/>
     <w:rsid w:val="00D316F6"/>
     <w:rsid w:val="00D3199A"/>
     <w:rsid w:val="00D31E81"/>
     <w:rsid w:val="00D32030"/>
     <w:rsid w:val="00D325E4"/>
     <w:rsid w:val="00D3289A"/>
     <w:rsid w:val="00D33880"/>
     <w:rsid w:val="00D35282"/>
     <w:rsid w:val="00D35D5F"/>
     <w:rsid w:val="00D3731D"/>
     <w:rsid w:val="00D379EC"/>
     <w:rsid w:val="00D40D67"/>
     <w:rsid w:val="00D41767"/>
     <w:rsid w:val="00D43663"/>
     <w:rsid w:val="00D448F4"/>
+    <w:rsid w:val="00D45065"/>
     <w:rsid w:val="00D4539C"/>
     <w:rsid w:val="00D45C52"/>
     <w:rsid w:val="00D45FA7"/>
     <w:rsid w:val="00D46F2C"/>
     <w:rsid w:val="00D47A18"/>
     <w:rsid w:val="00D47A21"/>
     <w:rsid w:val="00D47B56"/>
     <w:rsid w:val="00D501AE"/>
     <w:rsid w:val="00D51C97"/>
+    <w:rsid w:val="00D53A02"/>
     <w:rsid w:val="00D5536B"/>
     <w:rsid w:val="00D55557"/>
     <w:rsid w:val="00D566DF"/>
     <w:rsid w:val="00D56BF4"/>
     <w:rsid w:val="00D57705"/>
     <w:rsid w:val="00D57D14"/>
     <w:rsid w:val="00D61398"/>
     <w:rsid w:val="00D621E4"/>
     <w:rsid w:val="00D637E3"/>
     <w:rsid w:val="00D64629"/>
     <w:rsid w:val="00D64A37"/>
+    <w:rsid w:val="00D713D0"/>
     <w:rsid w:val="00D72328"/>
     <w:rsid w:val="00D72ACB"/>
     <w:rsid w:val="00D7314F"/>
     <w:rsid w:val="00D73330"/>
     <w:rsid w:val="00D73D8F"/>
     <w:rsid w:val="00D740E7"/>
     <w:rsid w:val="00D741D6"/>
     <w:rsid w:val="00D74F9F"/>
     <w:rsid w:val="00D75B2E"/>
     <w:rsid w:val="00D76FE4"/>
+    <w:rsid w:val="00D77C3B"/>
     <w:rsid w:val="00D81F46"/>
     <w:rsid w:val="00D822A7"/>
     <w:rsid w:val="00D83C92"/>
     <w:rsid w:val="00D84952"/>
     <w:rsid w:val="00D849A8"/>
     <w:rsid w:val="00D863FF"/>
     <w:rsid w:val="00D864EB"/>
     <w:rsid w:val="00D87200"/>
     <w:rsid w:val="00D8785D"/>
     <w:rsid w:val="00D90D61"/>
     <w:rsid w:val="00D9170D"/>
     <w:rsid w:val="00D92938"/>
     <w:rsid w:val="00D92D6D"/>
     <w:rsid w:val="00D93092"/>
     <w:rsid w:val="00D942D3"/>
     <w:rsid w:val="00D94AB2"/>
     <w:rsid w:val="00D953D7"/>
     <w:rsid w:val="00D971AE"/>
     <w:rsid w:val="00D978AE"/>
     <w:rsid w:val="00DA0022"/>
     <w:rsid w:val="00DA17A7"/>
     <w:rsid w:val="00DA1F08"/>
     <w:rsid w:val="00DA2667"/>
     <w:rsid w:val="00DA3E12"/>
     <w:rsid w:val="00DA485C"/>
@@ -22551,152 +23469,157 @@
     <w:rsid w:val="00DB444D"/>
     <w:rsid w:val="00DB5162"/>
     <w:rsid w:val="00DB5655"/>
     <w:rsid w:val="00DB5826"/>
     <w:rsid w:val="00DB5B1B"/>
     <w:rsid w:val="00DB5BB0"/>
     <w:rsid w:val="00DB5C7B"/>
     <w:rsid w:val="00DB6D0E"/>
     <w:rsid w:val="00DB7010"/>
     <w:rsid w:val="00DB73BE"/>
     <w:rsid w:val="00DB7634"/>
     <w:rsid w:val="00DB78FE"/>
     <w:rsid w:val="00DC1C8D"/>
     <w:rsid w:val="00DC29D8"/>
     <w:rsid w:val="00DC30C1"/>
     <w:rsid w:val="00DC33CE"/>
     <w:rsid w:val="00DC4B0A"/>
     <w:rsid w:val="00DC51AD"/>
     <w:rsid w:val="00DC5C76"/>
     <w:rsid w:val="00DD024D"/>
     <w:rsid w:val="00DD066C"/>
     <w:rsid w:val="00DD09A3"/>
     <w:rsid w:val="00DD19F3"/>
     <w:rsid w:val="00DD21D5"/>
     <w:rsid w:val="00DD2F93"/>
+    <w:rsid w:val="00DD3498"/>
     <w:rsid w:val="00DD3A30"/>
     <w:rsid w:val="00DD4C34"/>
     <w:rsid w:val="00DD613E"/>
     <w:rsid w:val="00DD78C3"/>
     <w:rsid w:val="00DE030C"/>
     <w:rsid w:val="00DE05FF"/>
     <w:rsid w:val="00DE1D4D"/>
     <w:rsid w:val="00DE1DEF"/>
     <w:rsid w:val="00DE1E34"/>
     <w:rsid w:val="00DE2E5D"/>
     <w:rsid w:val="00DE39C5"/>
     <w:rsid w:val="00DE4A59"/>
     <w:rsid w:val="00DE4F9D"/>
     <w:rsid w:val="00DE512F"/>
     <w:rsid w:val="00DE5826"/>
     <w:rsid w:val="00DE7697"/>
     <w:rsid w:val="00DE76BE"/>
     <w:rsid w:val="00DF0F9F"/>
     <w:rsid w:val="00DF1094"/>
     <w:rsid w:val="00DF1112"/>
     <w:rsid w:val="00DF2C00"/>
     <w:rsid w:val="00DF34A2"/>
     <w:rsid w:val="00DF355D"/>
     <w:rsid w:val="00DF3BF7"/>
     <w:rsid w:val="00DF5AE0"/>
     <w:rsid w:val="00DF5B83"/>
     <w:rsid w:val="00E00081"/>
     <w:rsid w:val="00E0049F"/>
     <w:rsid w:val="00E01A16"/>
     <w:rsid w:val="00E01B9E"/>
     <w:rsid w:val="00E01FFD"/>
     <w:rsid w:val="00E020A1"/>
     <w:rsid w:val="00E023C5"/>
     <w:rsid w:val="00E02A87"/>
     <w:rsid w:val="00E02D4E"/>
     <w:rsid w:val="00E0304C"/>
     <w:rsid w:val="00E032EB"/>
     <w:rsid w:val="00E038CB"/>
     <w:rsid w:val="00E03F65"/>
     <w:rsid w:val="00E042E1"/>
     <w:rsid w:val="00E04D90"/>
     <w:rsid w:val="00E051B0"/>
     <w:rsid w:val="00E063F8"/>
+    <w:rsid w:val="00E10098"/>
     <w:rsid w:val="00E14A66"/>
     <w:rsid w:val="00E14C8B"/>
     <w:rsid w:val="00E15643"/>
     <w:rsid w:val="00E15875"/>
     <w:rsid w:val="00E15C08"/>
     <w:rsid w:val="00E165F5"/>
     <w:rsid w:val="00E16894"/>
     <w:rsid w:val="00E17013"/>
     <w:rsid w:val="00E173F5"/>
     <w:rsid w:val="00E17AA7"/>
     <w:rsid w:val="00E17DBB"/>
     <w:rsid w:val="00E2020C"/>
     <w:rsid w:val="00E2049A"/>
     <w:rsid w:val="00E20C90"/>
     <w:rsid w:val="00E22501"/>
     <w:rsid w:val="00E24279"/>
     <w:rsid w:val="00E24336"/>
     <w:rsid w:val="00E2481C"/>
     <w:rsid w:val="00E27729"/>
     <w:rsid w:val="00E300D7"/>
     <w:rsid w:val="00E301CB"/>
     <w:rsid w:val="00E308A1"/>
     <w:rsid w:val="00E30CF6"/>
     <w:rsid w:val="00E3166A"/>
     <w:rsid w:val="00E31683"/>
     <w:rsid w:val="00E319CC"/>
+    <w:rsid w:val="00E3242B"/>
     <w:rsid w:val="00E3337A"/>
     <w:rsid w:val="00E348EE"/>
     <w:rsid w:val="00E353D6"/>
     <w:rsid w:val="00E35DCF"/>
     <w:rsid w:val="00E35DE4"/>
     <w:rsid w:val="00E3623C"/>
     <w:rsid w:val="00E3684C"/>
     <w:rsid w:val="00E36DD0"/>
     <w:rsid w:val="00E374DE"/>
+    <w:rsid w:val="00E37C36"/>
     <w:rsid w:val="00E41267"/>
     <w:rsid w:val="00E42070"/>
     <w:rsid w:val="00E42FF2"/>
     <w:rsid w:val="00E436E4"/>
     <w:rsid w:val="00E44797"/>
     <w:rsid w:val="00E4500E"/>
     <w:rsid w:val="00E46777"/>
     <w:rsid w:val="00E46CD4"/>
     <w:rsid w:val="00E474F5"/>
     <w:rsid w:val="00E5023E"/>
     <w:rsid w:val="00E50689"/>
     <w:rsid w:val="00E51668"/>
     <w:rsid w:val="00E51D84"/>
     <w:rsid w:val="00E52864"/>
     <w:rsid w:val="00E534AB"/>
     <w:rsid w:val="00E558BC"/>
     <w:rsid w:val="00E560A2"/>
     <w:rsid w:val="00E60A49"/>
     <w:rsid w:val="00E619B5"/>
     <w:rsid w:val="00E61FE0"/>
     <w:rsid w:val="00E62671"/>
     <w:rsid w:val="00E62753"/>
     <w:rsid w:val="00E6287A"/>
     <w:rsid w:val="00E63F02"/>
+    <w:rsid w:val="00E65077"/>
     <w:rsid w:val="00E65EA3"/>
     <w:rsid w:val="00E664AB"/>
     <w:rsid w:val="00E70FEE"/>
     <w:rsid w:val="00E711DE"/>
     <w:rsid w:val="00E713C2"/>
     <w:rsid w:val="00E717F9"/>
     <w:rsid w:val="00E72A17"/>
     <w:rsid w:val="00E73FAD"/>
     <w:rsid w:val="00E750F4"/>
     <w:rsid w:val="00E7671A"/>
     <w:rsid w:val="00E76799"/>
     <w:rsid w:val="00E77583"/>
     <w:rsid w:val="00E7767C"/>
     <w:rsid w:val="00E80B36"/>
     <w:rsid w:val="00E80FAB"/>
     <w:rsid w:val="00E814CC"/>
     <w:rsid w:val="00E82721"/>
     <w:rsid w:val="00E82864"/>
     <w:rsid w:val="00E83B05"/>
     <w:rsid w:val="00E84871"/>
     <w:rsid w:val="00E84C16"/>
     <w:rsid w:val="00E90C3F"/>
     <w:rsid w:val="00E91147"/>
     <w:rsid w:val="00E926A5"/>
     <w:rsid w:val="00E936D1"/>
@@ -22708,150 +23631,153 @@
     <w:rsid w:val="00EA225C"/>
     <w:rsid w:val="00EA2546"/>
     <w:rsid w:val="00EA3E82"/>
     <w:rsid w:val="00EA48CD"/>
     <w:rsid w:val="00EA50F7"/>
     <w:rsid w:val="00EA58E8"/>
     <w:rsid w:val="00EA63D1"/>
     <w:rsid w:val="00EA6A89"/>
     <w:rsid w:val="00EA6AB1"/>
     <w:rsid w:val="00EA7230"/>
     <w:rsid w:val="00EA7A25"/>
     <w:rsid w:val="00EA7EC1"/>
     <w:rsid w:val="00EB03DB"/>
     <w:rsid w:val="00EB0AA2"/>
     <w:rsid w:val="00EB104E"/>
     <w:rsid w:val="00EB222A"/>
     <w:rsid w:val="00EB29EE"/>
     <w:rsid w:val="00EB2F6C"/>
     <w:rsid w:val="00EB3885"/>
     <w:rsid w:val="00EB6C5D"/>
     <w:rsid w:val="00EB6C6E"/>
     <w:rsid w:val="00EB721F"/>
     <w:rsid w:val="00EB72B3"/>
     <w:rsid w:val="00EB7893"/>
     <w:rsid w:val="00EC0685"/>
+    <w:rsid w:val="00EC0872"/>
     <w:rsid w:val="00EC11FB"/>
     <w:rsid w:val="00EC16C0"/>
     <w:rsid w:val="00EC1B2C"/>
     <w:rsid w:val="00EC1B96"/>
     <w:rsid w:val="00EC2305"/>
     <w:rsid w:val="00EC276D"/>
     <w:rsid w:val="00EC2B66"/>
     <w:rsid w:val="00EC56A3"/>
     <w:rsid w:val="00EC6D65"/>
     <w:rsid w:val="00EC712D"/>
     <w:rsid w:val="00EC7799"/>
     <w:rsid w:val="00ED1790"/>
     <w:rsid w:val="00ED2856"/>
     <w:rsid w:val="00ED36CF"/>
     <w:rsid w:val="00ED40FB"/>
     <w:rsid w:val="00ED45F3"/>
+    <w:rsid w:val="00ED628F"/>
     <w:rsid w:val="00ED6DDB"/>
     <w:rsid w:val="00EE04EE"/>
     <w:rsid w:val="00EE1240"/>
     <w:rsid w:val="00EE13AE"/>
     <w:rsid w:val="00EE3041"/>
-    <w:rsid w:val="00EE3D9D"/>
-    <w:rsid w:val="00EE3F23"/>
     <w:rsid w:val="00EE4BFE"/>
     <w:rsid w:val="00EE4EB0"/>
     <w:rsid w:val="00EE50E2"/>
     <w:rsid w:val="00EE53EB"/>
     <w:rsid w:val="00EE5BF4"/>
     <w:rsid w:val="00EE5D32"/>
     <w:rsid w:val="00EE7D86"/>
     <w:rsid w:val="00EF035A"/>
     <w:rsid w:val="00EF0542"/>
     <w:rsid w:val="00EF06DE"/>
     <w:rsid w:val="00EF0C60"/>
     <w:rsid w:val="00EF10F2"/>
     <w:rsid w:val="00EF1990"/>
     <w:rsid w:val="00EF40AD"/>
+    <w:rsid w:val="00EF4C39"/>
     <w:rsid w:val="00EF4DFC"/>
     <w:rsid w:val="00EF5433"/>
     <w:rsid w:val="00EF5619"/>
     <w:rsid w:val="00EF62B7"/>
     <w:rsid w:val="00EF64F7"/>
     <w:rsid w:val="00EF7163"/>
     <w:rsid w:val="00EF78CB"/>
     <w:rsid w:val="00EF7FF8"/>
     <w:rsid w:val="00F0173E"/>
     <w:rsid w:val="00F0190C"/>
     <w:rsid w:val="00F05D15"/>
     <w:rsid w:val="00F065E3"/>
     <w:rsid w:val="00F0694A"/>
     <w:rsid w:val="00F06AEA"/>
     <w:rsid w:val="00F105D3"/>
     <w:rsid w:val="00F10A2A"/>
     <w:rsid w:val="00F11336"/>
     <w:rsid w:val="00F11617"/>
     <w:rsid w:val="00F12352"/>
     <w:rsid w:val="00F13CFC"/>
     <w:rsid w:val="00F1431B"/>
     <w:rsid w:val="00F14D47"/>
     <w:rsid w:val="00F15064"/>
     <w:rsid w:val="00F154C3"/>
     <w:rsid w:val="00F17350"/>
     <w:rsid w:val="00F173C7"/>
     <w:rsid w:val="00F17798"/>
     <w:rsid w:val="00F208AB"/>
     <w:rsid w:val="00F23502"/>
     <w:rsid w:val="00F23B50"/>
     <w:rsid w:val="00F23EA4"/>
     <w:rsid w:val="00F255D3"/>
     <w:rsid w:val="00F25DAC"/>
     <w:rsid w:val="00F260FC"/>
     <w:rsid w:val="00F315D4"/>
     <w:rsid w:val="00F31B75"/>
     <w:rsid w:val="00F32545"/>
+    <w:rsid w:val="00F32599"/>
     <w:rsid w:val="00F341B5"/>
     <w:rsid w:val="00F351B3"/>
     <w:rsid w:val="00F35669"/>
     <w:rsid w:val="00F3626B"/>
     <w:rsid w:val="00F3753A"/>
     <w:rsid w:val="00F3788F"/>
     <w:rsid w:val="00F37A4F"/>
     <w:rsid w:val="00F4103B"/>
     <w:rsid w:val="00F418C0"/>
     <w:rsid w:val="00F4231D"/>
     <w:rsid w:val="00F4407E"/>
     <w:rsid w:val="00F442BA"/>
     <w:rsid w:val="00F44549"/>
     <w:rsid w:val="00F44737"/>
     <w:rsid w:val="00F45A7C"/>
     <w:rsid w:val="00F461D5"/>
     <w:rsid w:val="00F465D7"/>
     <w:rsid w:val="00F46D71"/>
     <w:rsid w:val="00F470C5"/>
     <w:rsid w:val="00F47248"/>
     <w:rsid w:val="00F47580"/>
     <w:rsid w:val="00F509D3"/>
     <w:rsid w:val="00F50D2E"/>
     <w:rsid w:val="00F50DCB"/>
     <w:rsid w:val="00F50E64"/>
     <w:rsid w:val="00F5135A"/>
+    <w:rsid w:val="00F55360"/>
     <w:rsid w:val="00F55E4A"/>
     <w:rsid w:val="00F5664A"/>
     <w:rsid w:val="00F606F6"/>
     <w:rsid w:val="00F616A8"/>
     <w:rsid w:val="00F61A34"/>
     <w:rsid w:val="00F63EF5"/>
     <w:rsid w:val="00F64070"/>
     <w:rsid w:val="00F656ED"/>
     <w:rsid w:val="00F65FB8"/>
     <w:rsid w:val="00F662AA"/>
     <w:rsid w:val="00F662BA"/>
     <w:rsid w:val="00F700D0"/>
     <w:rsid w:val="00F7137C"/>
     <w:rsid w:val="00F7216C"/>
     <w:rsid w:val="00F726C8"/>
     <w:rsid w:val="00F72A6D"/>
     <w:rsid w:val="00F74AB3"/>
     <w:rsid w:val="00F74ADC"/>
     <w:rsid w:val="00F757BC"/>
     <w:rsid w:val="00F762B8"/>
     <w:rsid w:val="00F83F57"/>
     <w:rsid w:val="00F8410B"/>
     <w:rsid w:val="00F851D4"/>
     <w:rsid w:val="00F85541"/>
     <w:rsid w:val="00F864A9"/>
@@ -22875,50 +23801,51 @@
     <w:rsid w:val="00FB0B81"/>
     <w:rsid w:val="00FB149B"/>
     <w:rsid w:val="00FB20CA"/>
     <w:rsid w:val="00FB282A"/>
     <w:rsid w:val="00FB3001"/>
     <w:rsid w:val="00FB36A6"/>
     <w:rsid w:val="00FB3A44"/>
     <w:rsid w:val="00FB3BE1"/>
     <w:rsid w:val="00FB421F"/>
     <w:rsid w:val="00FB423E"/>
     <w:rsid w:val="00FB438B"/>
     <w:rsid w:val="00FB4A02"/>
     <w:rsid w:val="00FB59B2"/>
     <w:rsid w:val="00FB607D"/>
     <w:rsid w:val="00FB7179"/>
     <w:rsid w:val="00FB733E"/>
     <w:rsid w:val="00FB74CF"/>
     <w:rsid w:val="00FB7537"/>
     <w:rsid w:val="00FB7C2B"/>
     <w:rsid w:val="00FC07C1"/>
     <w:rsid w:val="00FC2442"/>
     <w:rsid w:val="00FC4947"/>
     <w:rsid w:val="00FC5E5B"/>
     <w:rsid w:val="00FC633C"/>
     <w:rsid w:val="00FC6472"/>
+    <w:rsid w:val="00FC6FEC"/>
     <w:rsid w:val="00FC70C7"/>
     <w:rsid w:val="00FC71F6"/>
     <w:rsid w:val="00FC726E"/>
     <w:rsid w:val="00FC7CA4"/>
     <w:rsid w:val="00FD298F"/>
     <w:rsid w:val="00FD312A"/>
     <w:rsid w:val="00FD46AB"/>
     <w:rsid w:val="00FD4F92"/>
     <w:rsid w:val="00FD6041"/>
     <w:rsid w:val="00FD73DF"/>
     <w:rsid w:val="00FD796E"/>
     <w:rsid w:val="00FD7DDB"/>
     <w:rsid w:val="00FE06D2"/>
     <w:rsid w:val="00FE0BC3"/>
     <w:rsid w:val="00FE1162"/>
     <w:rsid w:val="00FE1671"/>
     <w:rsid w:val="00FE2E1D"/>
     <w:rsid w:val="00FE40FA"/>
     <w:rsid w:val="00FE4638"/>
     <w:rsid w:val="00FE6501"/>
     <w:rsid w:val="00FF0771"/>
     <w:rsid w:val="00FF1140"/>
     <w:rsid w:val="00FF1AB9"/>
     <w:rsid w:val="00FF3142"/>
     <w:rsid w:val="00FF3A0D"/>
@@ -22927,88 +23854,88 @@
     <w:rsid w:val="00FF78D0"/>
     <w:rsid w:val="00FF7951"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="00D673B1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5D07F60F-92C3-4268-B604-982665617F09}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -23233,50 +24160,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00722C5E"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="360" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:kern w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
@@ -23482,50 +24410,51 @@
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:kern w:val="0"/>
       <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1Annex">
     <w:name w:val="Heading 1 Annex"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
       <w:position w:val="6"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:semiHidden/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:kern w:val="0"/>
       <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text4">
     <w:name w:val="Text 4"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:kern w:val="0"/>
       <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="naisf">
@@ -23923,51 +24852,50 @@
       <w:adjustRightInd/>
       <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b w:val="0"/>
       <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00240150"/>
     <w:rPr>
       <w:b/>
       <w:kern w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
-    <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00A4529C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="002A34ED"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:kern w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
@@ -24015,63 +24943,94 @@
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002E1E9F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="00584CD5"/>
     <w:rPr>
       <w:b/>
       <w:kern w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00AB3BD0"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002976B6"/>
+    <w:rPr>
+      <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
+    <w:name w:val="Unresolved Mention2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004D7342"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/eli/reg/2014/717/oj/?locale=LV" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/eli/reg/2013/1408/oj/?locale=LV" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/267199-komercdarbibas-atbalsta-kontroles-likums" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/eli/reg/2013/1408/oj/?locale=LV" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/267199-komercdarbibas-atbalsta-kontroles-likums" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/eli/reg/2014/717/oj/?locale=LV" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -24364,50 +25323,67 @@
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <IsSysUpdate xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
     <ThreeRoApprovalStatus xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
     <RegNr xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc">218</RegNr>
     <Sagatavotajs xmlns="1a64a90a-d99c-4130-ba30-10c4724e7bc9">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Sagatavotajs>
     <ThreeRoApprovalComments xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100975A8901862D2A47AFD73703472CD4A1" ma:contentTypeVersion="5" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="399a749a670c3a2fca697050f5f1be0c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a64a90a-d99c-4130-ba30-10c4724e7bc9" xmlns:ns3="0967018b-cd50-4cc6-91ff-cbead3b506cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a35bd0bfa12018ba06132a1b9a068662" ns2:_="" ns3:_="">
     <xsd:import namespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <xsd:import namespace="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Sagatavotajs" minOccurs="0"/>
                 <xsd:element ref="ns3:RegNr" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalComments" minOccurs="0"/>
                 <xsd:element ref="ns3:IsSysUpdate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -24534,150 +25510,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DDAECA2-477A-4758-9A7D-5C7B8C08B3E7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFE38901-693D-4B85-8601-71F066C6B852}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2394E327-1582-4791-8B6D-04C10C762AF6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52D002EB-F50E-415F-A79B-75CC38514FDE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC9AD948-22F9-4A97-8DBE-646B88E72566}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>8016</Characters>
+  <Pages>8</Pages>
+  <Words>2920</Words>
+  <Characters>20609</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>66</Lines>
-  <Paragraphs>44</Paragraphs>
+  <Lines>171</Lines>
+  <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Līgums ar Palīdzības saņēmēju par projekta finansēšanu no Eiropas Sociālā fonda</vt:lpstr>
       <vt:lpstr>Līgums ar Palīdzības saņēmēju par projekta finansēšanu no Eiropas Sociālā fonda</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NVD</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22033</CharactersWithSpaces>
+  <CharactersWithSpaces>23483</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Līgums ar Palīdzības saņēmēju par projekta finansēšanu no Eiropas Sociālā fonda</dc:title>
   <dc:creator>KristapsZ</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>