--- v1 (2026-07-19)
+++ v2 (2026-08-31)
@@ -14,12774 +14,11515 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3F8A7D8E" w14:textId="77777777" w:rsidR="001F6974" w:rsidRDefault="00D04C82" w:rsidP="00BE0F2A">
+    <w:p w14:paraId="797A32FA" w14:textId="77777777" w:rsidR="001F6974" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00BE0F2A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="090A8DBC" wp14:editId="74EC0F8E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0268A263" wp14:editId="032A694A">
             <wp:extent cx="1369367" cy="589915"/>
             <wp:effectExtent l="0" t="0" r="2540" b="635"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="LIDZFINANSE-ES+NAP.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1478662" cy="636998"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D0A575" w14:textId="3FBFE394" w:rsidR="00235460" w:rsidRDefault="00D04C82" w:rsidP="001F6974">
+    <w:p w14:paraId="60029003" w14:textId="03915FE7" w:rsidR="00235460" w:rsidRPr="005E6FDD" w:rsidRDefault="002F7DC6" w:rsidP="001F6974">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:b w:val="0"/>
-          <w:vertAlign w:val="superscript"/>
-[...1 lines deleted...]
-        <w:t>1</w:t>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="697B01DD" w14:textId="5482BE70" w:rsidR="00D06D40" w:rsidRPr="00455E0A" w:rsidRDefault="00D04C82" w:rsidP="009D7B17">
+    <w:p w14:paraId="5D5BB235" w14:textId="77777777" w:rsidR="00D06D40" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="009D7B17">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E0A">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>LĪGUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F035A38" w14:textId="05B19FEE" w:rsidR="008F0530" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="009D7B17">
+    <w:p w14:paraId="21D08368" w14:textId="77777777" w:rsidR="008F0530" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="009D7B17">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="006A09C4" w:rsidRPr="002946F0">
+      <w:r w:rsidR="006A09C4" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ar</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dalību</w:t>
       </w:r>
-      <w:r w:rsidR="006A09C4" w:rsidRPr="002946F0">
+      <w:r w:rsidR="006A09C4" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> aktīv</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aj</w:t>
       </w:r>
-      <w:r w:rsidR="006A09C4" w:rsidRPr="002946F0">
+      <w:r w:rsidR="006A09C4" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā nodarbinātības pasākum</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="006A09C4" w:rsidRPr="002946F0">
+      <w:r w:rsidR="006A09C4" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F3D53">
+      <w:r w:rsidR="009F3D53" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="006A09C4" w:rsidRPr="002946F0">
+      <w:r w:rsidR="006A09C4" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pasākumi komercdarbības vai </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="006A09C4" w:rsidRPr="002946F0">
+        <w:t xml:space="preserve">Pasākumi komercdarbības vai pašnodarbinātības uzsākšanai” </w:t>
+      </w:r>
+      <w:r w:rsidR="004F51A3" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pašnodarbinātības</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>Nr.___</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10EE343A" w14:textId="7CD8B20B" w:rsidR="00A10DEF" w:rsidRPr="00A10DEF" w:rsidRDefault="00D04C82" w:rsidP="00A10DEF">
+    <w:p w14:paraId="574DF2B0" w14:textId="4A4EB5F1" w:rsidR="00A10DEF" w:rsidRPr="005E6FDD" w:rsidRDefault="00D74396" w:rsidP="00A10DEF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A10DEF">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>(ESF Plus projekts „Atbalsts pieaugušo izglītībai”)</w:t>
+      </w:r>
+      <w:r w:rsidR="002220D5" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>ESF</w:t>
-[...36 lines deleted...]
-        <w:t>1</w:t>
+        <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA8F581" w14:textId="77777777" w:rsidR="00191E95" w:rsidRPr="002946F0" w:rsidRDefault="00191E95" w:rsidP="006A2F3F">
+    <w:p w14:paraId="646435D5" w14:textId="77777777" w:rsidR="00191E95" w:rsidRPr="005E6FDD" w:rsidRDefault="00191E95" w:rsidP="006A2F3F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="4077"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0092433F" w14:paraId="0CDF0945" w14:textId="77777777" w:rsidTr="00C7211F">
+      <w:tr w:rsidR="003C236F" w:rsidRPr="005E6FDD" w14:paraId="224B14E9" w14:textId="77777777" w:rsidTr="00C7211F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22DF2391" w14:textId="4FB0892C" w:rsidR="008F0530" w:rsidRPr="002946F0" w:rsidRDefault="008F0530" w:rsidP="006A2F3F">
+          <w:p w14:paraId="73721BCB" w14:textId="77777777" w:rsidR="008F0530" w:rsidRPr="005E6FDD" w:rsidRDefault="008F0530" w:rsidP="006A2F3F">
             <w:pPr>
               <w:pStyle w:val="Parastais14pt"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65643303" w14:textId="77777777" w:rsidR="008F0530" w:rsidRPr="002946F0" w:rsidRDefault="008F0530" w:rsidP="006A2F3F">
+          <w:p w14:paraId="7BA13EC4" w14:textId="77777777" w:rsidR="008F0530" w:rsidRPr="005E6FDD" w:rsidRDefault="008F0530" w:rsidP="006A2F3F">
             <w:pPr>
               <w:pStyle w:val="Parastais14pt"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5005E2EA" w14:textId="02AFB6C9" w:rsidR="008F0530" w:rsidRPr="00455E0A" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
+          <w:p w14:paraId="73F1E780" w14:textId="77777777" w:rsidR="008F0530" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="006A2F3F">
             <w:pPr>
               <w:pStyle w:val="Parastais14pt"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00455E0A">
+            <w:r w:rsidRPr="005E6FDD">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dokumenta datums ir tā elektroniskās parakstīšanas datums</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092433F" w14:paraId="440C35A1" w14:textId="77777777" w:rsidTr="00C7211F">
+      <w:tr w:rsidR="003C236F" w:rsidRPr="005E6FDD" w14:paraId="22922F3D" w14:textId="77777777" w:rsidTr="00C7211F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="637362DF" w14:textId="428B3D44" w:rsidR="008F0530" w:rsidRPr="006A2F3F" w:rsidRDefault="008F0530" w:rsidP="002946F0">
+          <w:p w14:paraId="356DE86A" w14:textId="77777777" w:rsidR="008F0530" w:rsidRPr="005E6FDD" w:rsidRDefault="008F0530" w:rsidP="002946F0">
             <w:pPr>
               <w:pStyle w:val="Parastais14pt"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CA4F7CD" w14:textId="77777777" w:rsidR="008F0530" w:rsidRPr="002946F0" w:rsidRDefault="008F0530" w:rsidP="00312AD1">
+          <w:p w14:paraId="547A0612" w14:textId="77777777" w:rsidR="008F0530" w:rsidRPr="005E6FDD" w:rsidRDefault="008F0530" w:rsidP="00312AD1">
             <w:pPr>
               <w:pStyle w:val="Parastais14pt"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FC357CD" w14:textId="77777777" w:rsidR="008F0530" w:rsidRPr="002946F0" w:rsidRDefault="008F0530" w:rsidP="000042CA">
+          <w:p w14:paraId="6847B907" w14:textId="77777777" w:rsidR="008F0530" w:rsidRPr="005E6FDD" w:rsidRDefault="008F0530" w:rsidP="000042CA">
             <w:pPr>
               <w:pStyle w:val="Parastais14pt"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="23723962" w14:textId="77777777" w:rsidR="00251A04" w:rsidRPr="002946F0" w:rsidRDefault="00251A04" w:rsidP="00312AD1">
+    <w:p w14:paraId="5D2B0E00" w14:textId="77777777" w:rsidR="00251A04" w:rsidRPr="005E6FDD" w:rsidRDefault="00251A04" w:rsidP="00312AD1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70101A8C" w14:textId="77777777" w:rsidR="00191E95" w:rsidRPr="002946F0" w:rsidRDefault="00191E95" w:rsidP="000042CA">
+    <w:p w14:paraId="57C503D8" w14:textId="77777777" w:rsidR="00191E95" w:rsidRPr="005E6FDD" w:rsidRDefault="00191E95" w:rsidP="000042CA">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34D764AC" w14:textId="2183129A" w:rsidR="00872238" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="008E323B">
+    <w:p w14:paraId="3C315A3F" w14:textId="77777777" w:rsidR="00872238" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="008E323B">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk156561646"/>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nodarbinātības valsts aģentūra</w:t>
       </w:r>
-      <w:r w:rsidR="00C97D3D">
+      <w:r w:rsidR="00C97D3D" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk – </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk135900133"/>
-      <w:r w:rsidR="005B6B78">
+      <w:r w:rsidR="005B6B78" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00C97D3D">
+      <w:r w:rsidR="00C97D3D" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002311BA">
+      <w:r w:rsidR="002311BA" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nodarbinātības pasākumu departamenta Nodarbinātības pasākumu nodaļas </w:t>
       </w:r>
-      <w:r w:rsidR="00582251">
+      <w:r w:rsidR="00582251" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00C077F9">
+      <w:r w:rsidR="00C077F9" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rojekta </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="00C97D3D">
-[...6 lines deleted...]
-      <w:r w:rsidR="00C97D3D" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00C97D3D" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">koordinators </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___________________________________, kas rīkojas</w:t>
+      </w:r>
+      <w:r w:rsidR="003843C5" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saskaņā </w:t>
+      </w:r>
+      <w:r w:rsidR="000042CA" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00550272" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aģentūras direktora </w:t>
+      </w:r>
+      <w:r w:rsidR="008E323B" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202__. gada __. ____________ Aģentūras rīkojumu Nr. _________ “Par amatpersonu pilnvaru noteikšanu”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, no vienas puses, un</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5C76" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
-[...37 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00A05A15" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5C76" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E323B" w:rsidRPr="008E323B">
-[...13 lines deleted...]
-      <w:r w:rsidR="00DC5C76">
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>personas kods</w:t>
+      </w:r>
+      <w:r w:rsidR="00251A04" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________ - ______ (turpmāk – Atbalsta </w:t>
+      </w:r>
+      <w:r w:rsidR="003843C5" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>saņēmējs), no otras puses,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5C76" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
-[...24 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">turpmāk abi kopā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F02D"/>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
-[...20 lines deleted...]
-      <w:r w:rsidR="00DC5C76">
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Puses, noslēdz šo līgumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00672055" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>par dalību aktīvajā nodarbinātības pasākumā</w:t>
+      </w:r>
+      <w:r w:rsidR="006C16AB" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (turpmāk – Pasākums)</w:t>
+      </w:r>
+      <w:r w:rsidR="00672055" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidR="007D4E69" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00672055" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pasākumi komercdarbības vai pašnodarbinātības uzsākšanai”</w:t>
+      </w:r>
+      <w:r w:rsidR="006C16AB" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-[...21 lines deleted...]
-      <w:r w:rsidR="00672055" w:rsidRPr="00672055">
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(turpmāk – Līgums)</w:t>
+      </w:r>
+      <w:r w:rsidR="002C42A1" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00086E1F" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ņemot vērā</w:t>
+      </w:r>
+      <w:r w:rsidR="002C42A1" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eksperta </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5C76" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pakalpojuma sniedzēja </w:t>
+      </w:r>
+      <w:r w:rsidR="00005B3A" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(turpmāk – Eksperts) </w:t>
+      </w:r>
+      <w:r w:rsidR="002C42A1" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>20__.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3D53" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D4E69">
-[...29 lines deleted...]
-      <w:r w:rsidR="006C16AB">
+      <w:r w:rsidR="00086E1F" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gada </w:t>
+      </w:r>
+      <w:r w:rsidR="002C42A1" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3D53" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
-[...48 lines deleted...]
-      <w:r w:rsidR="009F3D53">
+      <w:r w:rsidR="002C42A1" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______ atzinumu par biznesa plāna novērtējumu un apstiprināto komercdarbības dotācijas izlietojuma tāmi (turpmāk – </w:t>
+      </w:r>
+      <w:r w:rsidR="006D41F5" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="002C42A1" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>āme)</w:t>
+      </w:r>
+      <w:r w:rsidR="00256E9A" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00086E1F" w:rsidRPr="002946F0">
-[...13 lines deleted...]
-      <w:r w:rsidR="009F3D53">
+      <w:r w:rsidR="002C42A1" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Līguma </w:t>
+      </w:r>
+      <w:r w:rsidR="00386349" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="002C42A1" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6B78" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C42A1" w:rsidRPr="002946F0">
-[...41 lines deleted...]
-      <w:r w:rsidR="002C42A1" w:rsidRPr="002946F0">
+      <w:r w:rsidR="002C42A1" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pielikums)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="005B6B78">
-[...19 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="463DDF0B" w14:textId="77777777" w:rsidR="008F0530" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
+    <w:p w14:paraId="4C60087D" w14:textId="77777777" w:rsidR="008F0530" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="006A2F3F">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. Līguma priekšmets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA68D78" w14:textId="742A35E9" w:rsidR="00756179" w:rsidRPr="005445D1" w:rsidRDefault="00D04C82" w:rsidP="00237501">
+    <w:p w14:paraId="7CBC3DBE" w14:textId="48A6AAFA" w:rsidR="008F0530" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Līguma priekšmets ir</w:t>
       </w:r>
-      <w:r w:rsidR="009E2DDE">
+      <w:r w:rsidR="009E2DDE" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dalība </w:t>
       </w:r>
-      <w:r w:rsidR="00092DCC">
+      <w:r w:rsidR="00092DCC" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="009E2DDE">
-[...21 lines deleted...]
-      <w:r w:rsidR="00CD50A8" w:rsidRPr="002618A9">
+      <w:r w:rsidR="009E2DDE" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>asākumā, kura</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD50A8" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="009E2DDE" w:rsidRPr="002618A9">
+      <w:r w:rsidR="009E2DDE" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ietvaros </w:t>
       </w:r>
-      <w:r w:rsidR="00F91DF9" w:rsidRPr="002618A9">
+      <w:r w:rsidR="00F91DF9" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atbalsta saņēmēj</w:t>
       </w:r>
-      <w:r w:rsidR="00B04D20" w:rsidRPr="002618A9">
+      <w:r w:rsidR="00B04D20" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00AA4D45" w:rsidRPr="002618A9">
+      <w:r w:rsidR="00AA4D45" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vie</w:t>
+      </w:r>
+      <w:r w:rsidR="00D45065" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>npersoniski</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91DF9" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uzsāk</w:t>
+      </w:r>
+      <w:r w:rsidR="00080AEC" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AA4D45" w:rsidRPr="002618A9">
-[...23 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00DC5C76" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pašnodarbinātību /</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5C76" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DC5C76" w:rsidRPr="002618A9">
-[...7 lines deleted...]
-      <w:r w:rsidR="00DC5C76" w:rsidRPr="002618A9">
+      <w:r w:rsidR="00DC5C76" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>komercdarbību</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5C76" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DC5C76" w:rsidRPr="002618A9">
-[...15 lines deleted...]
-      <w:r w:rsidR="000E330C" w:rsidRPr="00DC5C76">
+      <w:r w:rsidR="000E330C" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00DC5C76" w:rsidRPr="00DC5C76">
+      <w:r w:rsidR="00DC5C76" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>izvēlas atbilstošo, neatbilstošo dzēš</w:t>
       </w:r>
-      <w:r w:rsidR="000E330C" w:rsidRPr="00DC5C76">
+      <w:r w:rsidR="000E330C" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00F91DF9" w:rsidRPr="00DC5C76">
+      <w:r w:rsidR="00F91DF9" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:_</w:t>
       </w:r>
-      <w:r w:rsidR="00894AE0">
+      <w:r w:rsidR="00894AE0" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>___________________________________</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">_____________, </w:t>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="005445D1">
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F073B3" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DC5C76" w:rsidRPr="005445D1">
+        <w:t xml:space="preserve"> (norāda darbības jomu atbilstoši NACE klasifikatoram</w:t>
+      </w:r>
+      <w:r w:rsidR="00F073B3" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">norāda </w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="00DC5C76" w:rsidRPr="00DC5C76">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izmantojot šim mērķim Aģentūras</w:t>
+      </w:r>
+      <w:r w:rsidR="00F073B3" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00794331" w:rsidRPr="002946F0">
-[...13 lines deleted...]
-      <w:r w:rsidR="00494ECD">
+      <w:r w:rsidR="00794331" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atbalsta pakalpojumus un </w:t>
+      </w:r>
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>piešķirtos finanšu līdzekļus</w:t>
       </w:r>
-      <w:r w:rsidR="00451B40">
+      <w:r w:rsidR="00451B40" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00451B40">
+      <w:r w:rsidR="00451B40" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(turpmāk arī finanšu atbalsts)</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>šādā apmērā:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CAA3018" w14:textId="17871E43" w:rsidR="008F0530" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="00237501">
+    <w:p w14:paraId="5C99AB11" w14:textId="77777777" w:rsidR="008F0530" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00237501">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002311BA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
-      <w:r w:rsidR="00A67DFE" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00A67DFE" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B501A8" w:rsidRPr="00312AD1">
-[...13 lines deleted...]
-      <w:r w:rsidR="00A2646E">
+      <w:r w:rsidR="00B501A8" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">astronomiskās stundas </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2646E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tiešsaistes </w:t>
       </w:r>
-      <w:r w:rsidR="00B96A81" w:rsidRPr="00312AD1">
+      <w:r w:rsidR="00B96A81" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">konsultācijām </w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>biznesa plāna īstenošana</w:t>
       </w:r>
-      <w:r w:rsidR="002311BA">
+      <w:r w:rsidR="002311BA" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s laikā</w:t>
       </w:r>
-      <w:r w:rsidR="00E936D1">
+      <w:r w:rsidR="00E936D1" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3803DFA3" w14:textId="587CDC1D" w:rsidR="008F0530" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="00237501">
+    <w:p w14:paraId="0E448D8F" w14:textId="77777777" w:rsidR="008F0530" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00237501">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vienreizēju komercdarbības dotāciju </w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0073046F" w:rsidRPr="002946F0">
+      <w:r w:rsidR="0073046F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EUR</w:t>
       </w:r>
-      <w:r w:rsidR="0073046F" w:rsidRPr="002946F0">
+      <w:r w:rsidR="0073046F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00D74F9F" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00D74F9F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>_______</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidR="009F3D53">
+        <w:t>_______euro</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3D53" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00D74F9F" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00D74F9F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> __</w:t>
       </w:r>
-      <w:r w:rsidR="001426F6" w:rsidRPr="002946F0">
+      <w:r w:rsidR="001426F6" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D74F9F" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00D74F9F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>centi</w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="001426F6" w:rsidRPr="002946F0">
+      <w:r w:rsidR="001426F6" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">apmērā </w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
-[...13 lines deleted...]
-      <w:r w:rsidR="00916C0D" w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>viena biznesa plāna īstenošanai saskaņā ar tāmi</w:t>
+      </w:r>
+      <w:r w:rsidR="00916C0D" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk – komercdarbības dotācija)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A73EAB" w14:textId="4915359A" w:rsidR="00E63F02" w:rsidRDefault="00D04C82" w:rsidP="00237501">
+    <w:p w14:paraId="76F76D61" w14:textId="6ABE9F1A" w:rsidR="00E63F02" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00237501">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dotāciju </w:t>
       </w:r>
-      <w:r w:rsidR="001426F6" w:rsidRPr="002946F0">
+      <w:r w:rsidR="001426F6" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Atbalsta saņēmēja ienākumiem </w:t>
       </w:r>
-      <w:r w:rsidR="002311BA">
+      <w:r w:rsidR="002311BA" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">750 EUR mēnesī </w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pirmos seš</w:t>
       </w:r>
-      <w:r w:rsidR="00DC5C76">
+      <w:r w:rsidR="00DC5C76" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="004A47B9" w:rsidRPr="002946F0">
+      <w:r w:rsidR="004A47B9" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">saimnieciskās darbības </w:t>
       </w:r>
-      <w:r w:rsidR="00DC5C76" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00DC5C76" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>mēneš</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="002946F0">
+        <w:t xml:space="preserve">mēnešus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________________</w:t>
       </w:r>
-      <w:r w:rsidR="004A47B9" w:rsidRPr="002946F0">
+      <w:r w:rsidR="004A47B9" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:r w:rsidR="00B17CEE" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00B17CEE" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0073046F" w:rsidRPr="002946F0">
+      <w:r w:rsidR="0073046F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EUR</w:t>
       </w:r>
-      <w:r w:rsidR="0073046F" w:rsidRPr="002946F0">
+      <w:r w:rsidR="0073046F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0053260F" w:rsidRPr="002946F0">
+      <w:r w:rsidR="0053260F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00C5186E">
+      <w:r w:rsidR="00C5186E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">____ </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0053260F" w:rsidRPr="002946F0">
+      <w:r w:rsidR="0053260F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="009F3D53">
+      <w:r w:rsidR="009F3D53" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="0053260F" w:rsidRPr="002946F0">
+      <w:r w:rsidR="0053260F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C5186E">
+      <w:r w:rsidR="00C5186E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">_____ </w:t>
       </w:r>
-      <w:r w:rsidR="0053260F" w:rsidRPr="002946F0">
+      <w:r w:rsidR="0053260F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">centi) </w:t>
       </w:r>
-      <w:r w:rsidR="0058460A" w:rsidRPr="002946F0">
+      <w:r w:rsidR="0058460A" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apmērā</w:t>
       </w:r>
-      <w:r w:rsidR="00692FAB" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00692FAB" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0044140E" w:rsidRPr="002946F0">
+      <w:r w:rsidR="0044140E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(turpmāk – </w:t>
       </w:r>
-      <w:r w:rsidR="00247468">
+      <w:r w:rsidR="00247468" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ik</w:t>
       </w:r>
-      <w:r w:rsidR="0044140E" w:rsidRPr="002946F0">
+      <w:r w:rsidR="0044140E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>mēneša dotācija)</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>mēneša dotācija</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2FF4" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361BE06B" w14:textId="4186C1F3" w:rsidR="00E63F02" w:rsidRDefault="00D04C82" w:rsidP="00237501">
+    <w:p w14:paraId="0D2C188E" w14:textId="77777777" w:rsidR="00E63F02" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00237501">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">vienreizēju dotāciju uzsāktās komercdarbības vai </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">vienreizēju dotāciju uzsāktās komercdarbības vai pašnodarbinātības attīstībai (turpmāk – attīstības dotācija), ja pēc pirmā saimnieciskās darbības gada ir saņemts pozitīvs </w:t>
+      </w:r>
+      <w:r w:rsidR="006C16AB" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pašnodarbinātības</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> attīstībai (turpmāk – attīstības dotācija), ja </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E63F02">
+        <w:t xml:space="preserve">ksperta atzinums par biznesa plāna īstenošanu. Dotāciju piešķir atbilstoši iesniegtajai uzsāktās komercdarbības vai pašnodarbinātības attīstības tāmei, kuru apstiprinājis </w:t>
+      </w:r>
+      <w:r w:rsidR="006C16AB" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">pēc pirmā saimnieciskās darbības gada ir saņemts pozitīvs </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006C16AB">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>E</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E63F02">
+        <w:t>ksperts, bet ne vairāk kā 5</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3D53" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ksperta atzinums par biznesa plāna īstenošanu</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...104 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">000 </w:t>
       </w:r>
-      <w:r w:rsidR="0073046F">
+      <w:r w:rsidR="0073046F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EUR</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17709061" w14:textId="23175AF5" w:rsidR="00FB7179" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="00237501">
+    <w:p w14:paraId="6FB6ABDE" w14:textId="2DEA8E6D" w:rsidR="00FB7179" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00237501">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E63F02">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>vienreizēju dotāciju iekārtu un aprīkojuma iegādei, kā arī tehnisko palīglīdzekļu izgatavošanai un iegādei, tai skaitā piegādei un uzstādīšanai</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>vienreizēju dotāciju iekārtu un aprīkojuma iegādei, kā arī tehnisko palīglīdzekļu izgatavošanai un iegādei, tai skaitā piegādei un uzstādīšanai, ja atbalsta saņēmējam noteikta invaliditāte</w:t>
+      </w:r>
+      <w:r w:rsidR="00A760E8" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, ja atbalsta saņēmējam noteikta invaliditāte</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A760E8">
+        <w:t xml:space="preserve"> un Atbalsta saņēmējs Aģentūrā iesniedzis ar drošu elektro</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7DEA" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A760E8" w:rsidRPr="00A760E8">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00A760E8" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">un Atbalsta saņēmējs Aģentūrā iesniedzis </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A760E8">
+        <w:t xml:space="preserve">isko parakstu parakstītu </w:t>
+      </w:r>
+      <w:r w:rsidR="00A760E8" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ģimenes ārsta vai ārstējošā ārsta izziņu veidlapu Nr. 27/u “Izraksts no </w:t>
+      </w:r>
+      <w:r w:rsidR="00A760E8" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>stacionāra/ambulatorā pacienta medicīniskās kartes”</w:t>
+      </w:r>
+      <w:r w:rsidR="00E65077" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ar drošu elektro</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CE7DEA">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>n</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A760E8">
+        <w:t>Dotāciju piešķir atbilstoši iesniegtajai darba vietas pielāgošanas tāmei, kura atbilst ergoterapeita atzinumam, bet ne vairāk kā 1</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3D53" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">isko parakstu parakstītu </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00E65077">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...40 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">000 </w:t>
       </w:r>
-      <w:r w:rsidR="0073046F">
+      <w:r w:rsidR="0073046F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EUR</w:t>
       </w:r>
-      <w:r w:rsidR="0073046F" w:rsidRPr="00E63F02">
+      <w:r w:rsidR="0073046F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E63F02">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>vi</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>vienas darba vietas pielāgošanai</w:t>
+      </w:r>
+      <w:r w:rsidR="006C16AB" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>enas darba vietas pielāgošanai</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006C16AB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A760E8" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798C6FD1" w14:textId="18F4E1F1" w:rsidR="00235460" w:rsidRPr="00630131" w:rsidRDefault="00D04C82" w:rsidP="00D92938">
+    <w:p w14:paraId="4DEC4AE6" w14:textId="77777777" w:rsidR="00235460" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00D92938">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB7179">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūras </w:t>
       </w:r>
-      <w:r w:rsidR="00CB65D8" w:rsidRPr="00FB7179">
+      <w:r w:rsidR="00CB65D8" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izvēlēts</w:t>
       </w:r>
-      <w:r w:rsidR="006A372E" w:rsidRPr="00FB7179">
+      <w:r w:rsidR="006A372E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00005B3A" w:rsidRPr="00FB7179">
+      <w:r w:rsidR="00005B3A" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eksperts</w:t>
       </w:r>
-      <w:r w:rsidR="006A372E" w:rsidRPr="00FB7179">
+      <w:r w:rsidR="006A372E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C5186E" w:rsidRPr="00FB7179">
+      <w:r w:rsidR="00C5186E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">līguma darbības laikā veic </w:t>
       </w:r>
-      <w:r w:rsidR="006A372E" w:rsidRPr="00FB7179">
+      <w:r w:rsidR="006A372E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>biznesa</w:t>
       </w:r>
-      <w:r w:rsidR="00C5186E" w:rsidRPr="00FB7179">
+      <w:r w:rsidR="00C5186E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> plāna uzraudzības</w:t>
       </w:r>
-      <w:r w:rsidR="006A372E" w:rsidRPr="00FB7179">
+      <w:r w:rsidR="006A372E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002311BA" w:rsidRPr="00FB7179">
+      <w:r w:rsidR="002311BA" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pārbaudes </w:t>
       </w:r>
-      <w:r w:rsidR="00C5186E" w:rsidRPr="00FB7179">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidR="00C5186E" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">biznesa </w:t>
       </w:r>
-      <w:r w:rsidR="006A372E" w:rsidRPr="00FB7179">
-[...14 lines deleted...]
-      <w:r w:rsidR="007A78C8" w:rsidRPr="00FB7179">
+      <w:r w:rsidR="006A372E" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>plāna īstenošanas vietā</w:t>
+      </w:r>
+      <w:r w:rsidR="007A78C8" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
-      <w:r w:rsidR="005445D1">
+      <w:r w:rsidR="005445D1" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
-      <w:r w:rsidR="00344CB8">
-[...14 lines deleted...]
-      <w:r w:rsidR="00563599" w:rsidRPr="00FB7179">
+      <w:r w:rsidR="00344CB8" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pēc šāda grafika:</w:t>
+      </w:r>
+      <w:r w:rsidR="00563599" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F18B732" w14:textId="40E886EE" w:rsidR="00235460" w:rsidRPr="00630131" w:rsidRDefault="00D04C82" w:rsidP="00630131">
+    <w:p w14:paraId="7D023F14" w14:textId="77777777" w:rsidR="00235460" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00630131">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00630131">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>klātienē 4. saimnieciskās darbības mēnesī;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF24F2C" w14:textId="3A1E0795" w:rsidR="00235460" w:rsidRPr="00630131" w:rsidRDefault="00D04C82" w:rsidP="00630131">
+    <w:p w14:paraId="5A3AE730" w14:textId="77777777" w:rsidR="00235460" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00630131">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1309" w:right="991" w:hanging="742"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00630131">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>neklātienē</w:t>
       </w:r>
-      <w:r w:rsidR="00D92938">
+      <w:r w:rsidR="00D92938" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00630131">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9. saimnieciskās darbības mēnesī</w:t>
       </w:r>
-      <w:r w:rsidR="00C92CF2">
+      <w:r w:rsidR="00C92CF2" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75071424" w14:textId="2D15C3C2" w:rsidR="00235460" w:rsidRPr="00630131" w:rsidRDefault="00D04C82" w:rsidP="00630131">
+    <w:p w14:paraId="20C3FF45" w14:textId="3636B35D" w:rsidR="00235460" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00630131">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1309" w:right="2975" w:hanging="708"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00630131">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>klātienē</w:t>
       </w:r>
-      <w:r w:rsidR="00FF78D0">
+      <w:r w:rsidR="00FF78D0" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00630131">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">13. </w:t>
-[...8 lines deleted...]
-        <w:t>saimnieciskās darbības mēnesī;</w:t>
+        <w:t>13. saimnieciskās darbības mēnesī;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A86FF0D" w14:textId="2DBFAEB5" w:rsidR="00894AE0" w:rsidRPr="00630131" w:rsidRDefault="00D04C82">
+    <w:p w14:paraId="1A24C3F3" w14:textId="77777777" w:rsidR="00894AE0" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1309" w:right="991" w:hanging="708"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00630131">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>neklātienē</w:t>
       </w:r>
-      <w:r w:rsidR="00D92938">
+      <w:r w:rsidR="00D92938" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00630131">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>20. saimnieciskās darbības mēnesī</w:t>
       </w:r>
-      <w:r w:rsidR="00D92938">
+      <w:r w:rsidR="00D92938" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F3860A" w14:textId="6FA8A966" w:rsidR="000042CA" w:rsidRPr="002D19F5" w:rsidRDefault="00D04C82" w:rsidP="002D19F5">
+    <w:p w14:paraId="0F7DF881" w14:textId="77777777" w:rsidR="000042CA" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="002D19F5">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1309" w:right="991" w:hanging="708"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0085036E">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Klātienē vai attālināti citā saimnieciskās darbības mēnesī, ja nepieciešams pārliecināties par konstatētu neatbilstību novēršan</w:t>
       </w:r>
-      <w:r w:rsidR="00F32599">
+      <w:r w:rsidR="00F32599" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E34E63E" w14:textId="2AA02170" w:rsidR="00987D90" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="00237501">
+    <w:p w14:paraId="6EB31B51" w14:textId="77777777" w:rsidR="00987D90" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00237501">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Norēķinu</w:t>
       </w:r>
-      <w:r w:rsidR="004B70D4">
+      <w:r w:rsidR="004B70D4" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kārtība</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC8EDF8" w14:textId="27417B27" w:rsidR="00A910BB" w:rsidRPr="00A910BB" w:rsidRDefault="00D04C82" w:rsidP="00A910BB">
+    <w:p w14:paraId="682BE3F1" w14:textId="77777777" w:rsidR="00A910BB" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00A910BB">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Atbalsta saņēmējs strukturētus </w:t>
       </w:r>
-      <w:r w:rsidR="000370A1">
+      <w:r w:rsidR="000370A1" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">elektroniskos </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rēķinus (turpmāk- rēķins) iesniedz Aģentūras e-adresē EINVOICE@90001634668.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B8C67A" w14:textId="161E541F" w:rsidR="001D1DC3" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="76D47594" w14:textId="77777777" w:rsidR="001D1DC3" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atbalsta</w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">saņēmējam pēc Līguma </w:t>
       </w:r>
-      <w:r w:rsidR="005167C6">
+      <w:r w:rsidR="005167C6" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00692FAB" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00692FAB" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">punktā minēto </w:t>
       </w:r>
-      <w:r w:rsidR="00671777" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00671777" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">prasību </w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izpildes</w:t>
       </w:r>
-      <w:r w:rsidR="00692FAB" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00692FAB" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
-[...20 lines deleted...]
-      <w:r w:rsidR="004A47B9" w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aģentūra </w:t>
+      </w:r>
+      <w:r w:rsidR="004A47B9" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nodrošina </w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>šādu finanšu atbalstu</w:t>
       </w:r>
-      <w:r w:rsidR="0005630B">
-[...41 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="0005630B" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, kas pārskaitāms uz Atbalsta saņēmēja iesniegtajā</w:t>
+      </w:r>
+      <w:r w:rsidR="00954F9E" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r</w:t>
+      </w:r>
+      <w:r w:rsidR="0005630B" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ēķinā norādītajiem rekvizītiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1246CD65" w14:textId="4F10E77B" w:rsidR="001D1DC3" w:rsidRPr="00237501" w:rsidRDefault="00D04C82" w:rsidP="009F3D53">
+    <w:p w14:paraId="4FAFB796" w14:textId="77777777" w:rsidR="001D1DC3" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="009F3D53">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00237501">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>komercdarbības dotāciju Līguma 1.</w:t>
       </w:r>
-      <w:r w:rsidR="00692FAB" w:rsidRPr="00237501">
+      <w:r w:rsidR="00692FAB" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00237501">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="005D6D36" w:rsidRPr="00237501">
+      <w:r w:rsidR="005D6D36" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00237501">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apakšpunktā norādīt</w:t>
       </w:r>
-      <w:r w:rsidR="00FB733E" w:rsidRPr="00237501">
+      <w:r w:rsidR="00FB733E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00237501">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jā apmērā</w:t>
       </w:r>
-      <w:r w:rsidR="00563F2A" w:rsidRPr="00237501">
+      <w:r w:rsidR="00563F2A" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D300FD" w:rsidRPr="00237501">
+      <w:r w:rsidR="00D300FD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pārskaita </w:t>
       </w:r>
-      <w:r w:rsidR="005445D1">
+      <w:r w:rsidR="005445D1" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>septiņu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00237501">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> darba dienu laikā no rēķina iesniegšanas dienas Aģentūr</w:t>
       </w:r>
-      <w:r w:rsidR="00C077F9" w:rsidRPr="00237501">
+      <w:r w:rsidR="00C077F9" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00237501">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F778911" w14:textId="29306F08" w:rsidR="00FB7179" w:rsidRPr="00237501" w:rsidRDefault="00D04C82" w:rsidP="009F3D53">
+    <w:p w14:paraId="2322C30C" w14:textId="77777777" w:rsidR="00FB7179" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="009F3D53">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00237501">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mēneša dotācij</w:t>
       </w:r>
-      <w:r w:rsidR="0044140E" w:rsidRPr="00237501">
+      <w:r w:rsidR="0044140E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00237501">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00237501">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Līguma 1.</w:t>
       </w:r>
-      <w:r w:rsidR="00692FAB" w:rsidRPr="00237501">
+      <w:r w:rsidR="00692FAB" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00237501">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3. apakšpunktā norādītajā apmērā:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E140499" w14:textId="355540C4" w:rsidR="00FB7179" w:rsidRPr="00237501" w:rsidRDefault="00D04C82" w:rsidP="009F3D53">
+    <w:p w14:paraId="07A156C4" w14:textId="77777777" w:rsidR="00FB7179" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="009F3D53">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00237501">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">par pirmo biznesa plāna īstenošanas mēnesi </w:t>
       </w:r>
-      <w:r w:rsidR="00D300FD" w:rsidRPr="00237501">
+      <w:r w:rsidR="00D300FD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pārskaita</w:t>
       </w:r>
-      <w:r w:rsidR="009452F6" w:rsidRPr="00237501">
+      <w:r w:rsidR="009452F6" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005445D1">
+      <w:r w:rsidR="005445D1" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>septiņu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00237501">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> darba dienu laikā no rēķina iesniegšanas dienas Aģentūr</w:t>
       </w:r>
-      <w:r w:rsidR="00C077F9" w:rsidRPr="00237501">
+      <w:r w:rsidR="00C077F9" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00237501">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F32E5C8" w14:textId="4A609EDB" w:rsidR="00FB7179" w:rsidRPr="00237501" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="538A418B" w14:textId="6F2ABF7A" w:rsidR="00FB7179" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1843"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00237501">
-[...6 lines deleted...]
-      <w:r w:rsidR="00692FAB" w:rsidRPr="00237501">
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>par</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2FF4" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">otro un pārējiem četriem biznesa plāna īstenošanas mēnešiem </w:t>
+      </w:r>
+      <w:r w:rsidR="00692FAB" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dotāciju </w:t>
       </w:r>
-      <w:r w:rsidRPr="00237501">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pārskaita </w:t>
       </w:r>
-      <w:r w:rsidR="009957F1" w:rsidRPr="00237501">
+      <w:r w:rsidR="009957F1" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10 darba dienu laikā</w:t>
       </w:r>
-      <w:r w:rsidR="00486069" w:rsidRPr="00237501">
-[...20 lines deleted...]
-      <w:r w:rsidR="00636ADE" w:rsidRPr="00237501">
+      <w:r w:rsidR="00486069" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no rēķinā norādītā biznesa plāna īstenošanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00636ADE" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> mēneša beigu</w:t>
       </w:r>
-      <w:r w:rsidR="00486069" w:rsidRPr="00237501">
+      <w:r w:rsidR="00486069" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> datuma</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00237501">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="585F996B" w14:textId="72E24F49" w:rsidR="00FB7179" w:rsidRPr="00237501" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="7A014F01" w14:textId="77777777" w:rsidR="00FB7179" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00237501">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dotāciju </w:t>
       </w:r>
-      <w:r w:rsidR="009C0472" w:rsidRPr="00237501">
+      <w:r w:rsidR="009C0472" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">komercdarbības </w:t>
       </w:r>
-      <w:r w:rsidRPr="00237501">
-[...15 lines deleted...]
-      <w:r w:rsidR="009C0472" w:rsidRPr="00237501">
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vai pašnodarbinātības</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0472" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> attīstībai pārskaita</w:t>
       </w:r>
-      <w:r w:rsidR="005445D1">
+      <w:r w:rsidR="005445D1" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> septiņu</w:t>
       </w:r>
-      <w:r w:rsidR="009C0472" w:rsidRPr="00237501">
+      <w:r w:rsidR="009C0472" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> darba dienu laikā no rēķina iesniegšanas dienas </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00237501">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūr</w:t>
       </w:r>
-      <w:r w:rsidR="00C077F9" w:rsidRPr="00237501">
+      <w:r w:rsidR="00C077F9" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00237501">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2010EA9D" w14:textId="5209331B" w:rsidR="00347942" w:rsidRPr="00237501" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="1F40CD94" w14:textId="77777777" w:rsidR="00347942" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00237501">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vienreizēju dotāciju biznesa plāna īstenošanas darba vietas pielāgošanai, ja Atbalsta saņēmējam noteikta invaliditāte, pārskaita </w:t>
       </w:r>
-      <w:r w:rsidR="005445D1">
+      <w:r w:rsidR="005445D1" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>septiņu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00237501">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> darba dienu laikā no </w:t>
       </w:r>
-      <w:r w:rsidR="002311BA" w:rsidRPr="00237501">
+      <w:r w:rsidR="002311BA" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pieprasījuma </w:t>
       </w:r>
-      <w:r w:rsidRPr="00237501">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">iesniegšanas dienas </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00237501">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūr</w:t>
       </w:r>
-      <w:r w:rsidR="006E0048" w:rsidRPr="00237501">
+      <w:r w:rsidR="006E0048" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="0043633E" w:rsidRPr="00237501">
+      <w:r w:rsidR="0043633E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4405583C" w14:textId="70CEE6D5" w:rsidR="00987D90" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="141B761E" w14:textId="77777777" w:rsidR="00987D90" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Aģentūras</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002946F0">
+        <w:t xml:space="preserve">Aģentūras </w:t>
+      </w:r>
+      <w:r w:rsidR="00B22242" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B22242">
+        <w:t xml:space="preserve">tiesības un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">tiesības un </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">pienākumi </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21669BA7" w14:textId="1EB337CC" w:rsidR="00CA621D" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="7C8F1E15" w14:textId="77777777" w:rsidR="00CA621D" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="00965CF6" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00965CF6" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">odrošināt </w:t>
       </w:r>
-      <w:r w:rsidR="00811AC1" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00811AC1" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atbalsta saņēmējam</w:t>
       </w:r>
-      <w:r w:rsidR="000042CA" w:rsidRPr="006A2F3F">
+      <w:r w:rsidR="000042CA" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>individuāl</w:t>
       </w:r>
-      <w:r w:rsidR="00F25DAC" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00F25DAC" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ās</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> konsultācij</w:t>
       </w:r>
-      <w:r w:rsidR="00F25DAC" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00F25DAC" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r w:rsidR="00070624">
+      <w:r w:rsidR="00070624" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FE40FA" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00FE40FA" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Līguma 1.1.1. apakšpunktā norādīt</w:t>
       </w:r>
-      <w:r w:rsidR="00F06AEA">
+      <w:r w:rsidR="00F06AEA" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00FE40FA" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00FE40FA" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jā apmērā</w:t>
       </w:r>
-      <w:r w:rsidR="00352E24">
+      <w:r w:rsidR="00352E24" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un v</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ei</w:t>
       </w:r>
-      <w:r w:rsidR="0041631E" w:rsidRPr="002946F0">
+      <w:r w:rsidR="0041631E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kt</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00352E24">
+      <w:r w:rsidR="00352E24" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nodrošināto</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> konsultāciju uzskaiti</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174E9296" w14:textId="0DF92787" w:rsidR="00CA621D" w:rsidRPr="00CA621D" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="19820CE2" w14:textId="77777777" w:rsidR="00CA621D" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA621D">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00935E1C" w:rsidRPr="00CA621D">
+      <w:r w:rsidR="00935E1C" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ārliecināties par </w:t>
       </w:r>
-      <w:r w:rsidR="0041631E" w:rsidRPr="00CA621D">
+      <w:r w:rsidR="0041631E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Atbalsta saņēmēja </w:t>
       </w:r>
-      <w:r w:rsidR="0005630B" w:rsidRPr="00CA621D">
+      <w:r w:rsidR="0005630B" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00E17013" w:rsidRPr="00CA621D">
+      <w:r w:rsidR="00E17013" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.1.</w:t>
       </w:r>
-      <w:r w:rsidR="00C67228" w:rsidRPr="00CA621D">
+      <w:r w:rsidR="00C67228" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E17013" w:rsidRPr="00CA621D">
+      <w:r w:rsidR="00E17013" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">punktā </w:t>
       </w:r>
-      <w:r w:rsidR="00935E1C" w:rsidRPr="00CA621D">
-[...13 lines deleted...]
-      <w:r w:rsidR="0041631E" w:rsidRPr="002E1E9F">
+      <w:r w:rsidR="00935E1C" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>noteiktā pienākuma izpildi</w:t>
+      </w:r>
+      <w:r w:rsidR="0041631E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001F25F9" w:rsidRPr="005C491B">
+      <w:r w:rsidR="001F25F9" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pirms finanšu atbalsta piešķiršan</w:t>
       </w:r>
-      <w:r w:rsidR="00B4694C" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00B4694C" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="001F25F9" w:rsidRPr="005C491B">
+      <w:r w:rsidR="001F25F9" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s Atbalsta saņēmējam</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C491B">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F325360" w14:textId="6331D022" w:rsidR="00CA621D" w:rsidRPr="00CA621D" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="2D34FA51" w14:textId="3D3E425B" w:rsidR="00CA621D" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E1E9F">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ārbaud</w:t>
       </w:r>
-      <w:r w:rsidR="0041631E" w:rsidRPr="005C491B">
+      <w:r w:rsidR="0041631E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>īt</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Atbalsta saņēmēja iesniegto </w:t>
       </w:r>
-      <w:r w:rsidR="002444F3" w:rsidRPr="005C491B">
+      <w:r w:rsidR="002444F3" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>atskaiti</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> par komercdarbības dotācijas izlietojumu</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00630131">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AB0688" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00AB0688" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>un darījumu apliecinošo dokumentu</w:t>
       </w:r>
-      <w:r w:rsidR="00E15C08" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00E15C08" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kopij</w:t>
       </w:r>
-      <w:r w:rsidR="007707F0" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="007707F0" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u atbilstību tāmē norādītajām izmaksu pozīcijām</w:t>
       </w:r>
-      <w:r w:rsidR="00301216" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="00301216" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, un</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002444F3" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="002444F3" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>elektroniski informē</w:t>
       </w:r>
-      <w:r w:rsidR="0033428E" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="0033428E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="002444F3" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="002444F3" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Atbalsta saņēmēju</w:t>
       </w:r>
-      <w:r w:rsidR="00301216" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="00301216" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="005012CA" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="005012CA" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00301216" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="00301216" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidR="00E46CD4" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="00E46CD4" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a konstatētas neatbilstības</w:t>
       </w:r>
-      <w:r w:rsidR="00D5536B" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="00D5536B" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="0041631E" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="0041631E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00301216" w:rsidRPr="005445D1">
+      <w:r w:rsidR="00301216" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nosakot </w:t>
       </w:r>
-      <w:r w:rsidR="005445D1" w:rsidRPr="005445D1">
+      <w:r w:rsidR="005445D1" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">trīs </w:t>
       </w:r>
-      <w:r w:rsidR="0041631E" w:rsidRPr="005445D1">
+      <w:r w:rsidR="0041631E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">darba dienu </w:t>
       </w:r>
-      <w:r w:rsidR="00301216" w:rsidRPr="005445D1">
+      <w:r w:rsidR="00301216" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>termiņu labojumu iesniegšanai</w:t>
       </w:r>
-      <w:r w:rsidRPr="005445D1">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="546AE1A7" w14:textId="6DBAABAD" w:rsidR="00CA621D" w:rsidRPr="00CA621D" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="6473C273" w14:textId="77777777" w:rsidR="00CA621D" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E1E9F">
-[...13 lines deleted...]
-      <w:r w:rsidR="00352E24" w:rsidRPr="005C491B">
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informēt Atbalsta saņēmēju par iespēju iesniegt pieteikumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00352E24" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">attīstības </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C491B">
-[...13 lines deleted...]
-      <w:r w:rsidR="00352E24" w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dotācijas saņemšanai pēc pirmā saimnieciskā darbības gada un sniegt informāciju par </w:t>
+      </w:r>
+      <w:r w:rsidR="00352E24" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pieteikuma </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-      <w:r w:rsidR="00352E24" w:rsidRPr="00C97D3D">
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izvērtējuma rezultātiem.</w:t>
+      </w:r>
+      <w:r w:rsidR="00352E24" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk90283023"/>
-      <w:r w:rsidR="00352E24" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="00352E24" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
-      <w:r w:rsidR="0043633E" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="0043633E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00352E24" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="00352E24" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tbalsta saņēmēja pieteikums tiek apstiprināts, </w:t>
       </w:r>
-      <w:r w:rsidR="007D4E69" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="007D4E69" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūrai ir tiesības no</w:t>
       </w:r>
-      <w:r w:rsidR="00352E24" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="00352E24" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">slēgt vienošanos </w:t>
       </w:r>
-      <w:r w:rsidR="00C15103" w:rsidRPr="005445D1">
+      <w:r w:rsidR="00C15103" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pie Līguma </w:t>
       </w:r>
-      <w:r w:rsidR="00352E24" w:rsidRPr="005445D1">
+      <w:r w:rsidR="00352E24" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">par </w:t>
       </w:r>
-      <w:r w:rsidR="00C15103" w:rsidRPr="005445D1">
+      <w:r w:rsidR="00C15103" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>attīstības</w:t>
       </w:r>
-      <w:r w:rsidR="00352E24" w:rsidRPr="005445D1">
+      <w:r w:rsidR="00352E24" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dotācij</w:t>
       </w:r>
-      <w:r w:rsidR="00C15103" w:rsidRPr="005445D1">
+      <w:r w:rsidR="00C15103" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as piešķiršanu</w:t>
       </w:r>
-      <w:r w:rsidR="00502A46" w:rsidRPr="005445D1">
+      <w:r w:rsidR="00502A46" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="6A7380C5" w14:textId="6CD6D841" w:rsidR="00CA621D" w:rsidRPr="005445D1" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="47F7AB7D" w14:textId="77777777" w:rsidR="00CA621D" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005445D1">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="005445D1">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>eptiņu darba dienu laikā no visu darījumus attaisnojošu dokumentu kopiju saņemšanas dienas</w:t>
       </w:r>
-      <w:r w:rsidRPr="005445D1">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="005445D1">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārbaudīt </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="005445D1">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>atbalsta saņēmēja</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="005445D1">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0005630B" w:rsidRPr="005445D1">
+      <w:r w:rsidR="0005630B" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="005E41E7" w:rsidRPr="005445D1">
+      <w:r w:rsidR="005E41E7" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ttīstības </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="005445D1">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>dotācijas izlietojumu</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="005445D1">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00301216" w:rsidRPr="005445D1">
+      <w:r w:rsidR="00301216" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>atbilstoši</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="005445D1">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00126DF1" w:rsidRPr="005445D1">
+      <w:r w:rsidR="00126DF1" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="005445D1">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">kspertu </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="005445D1">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>saskaņot</w:t>
       </w:r>
-      <w:r w:rsidR="00301216" w:rsidRPr="005445D1">
+      <w:r w:rsidR="00301216" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ajai</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="005445D1">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> tām</w:t>
       </w:r>
-      <w:r w:rsidR="00301216" w:rsidRPr="005445D1">
+      <w:r w:rsidR="00301216" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="005445D1">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>i.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0330EB" w14:textId="4D9AA40F" w:rsidR="00CA621D" w:rsidRPr="00CA621D" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="037AC1F7" w14:textId="77777777" w:rsidR="00CA621D" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E1E9F">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="00154118" w:rsidRPr="002E1E9F">
+      <w:r w:rsidR="00154118" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ei</w:t>
       </w:r>
-      <w:r w:rsidR="00E17013" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00E17013" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kt</w:t>
       </w:r>
-      <w:r w:rsidR="00154118" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00154118" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E63BC" w:rsidRPr="005C491B">
+      <w:r w:rsidR="008E63BC" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pārbaudes </w:t>
       </w:r>
-      <w:r w:rsidR="005D6D36" w:rsidRPr="005C491B">
+      <w:r w:rsidR="005D6D36" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">individuālo </w:t>
       </w:r>
-      <w:r w:rsidR="00154118" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00154118" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">konsultāciju </w:t>
       </w:r>
-      <w:r w:rsidR="00B60A08" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00B60A08" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>laikā</w:t>
       </w:r>
-      <w:r w:rsidR="005D6D36" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="005D6D36" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00154118" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00154118" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
-      <w:r w:rsidR="00865775" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00865775" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>biznesa plāna</w:t>
       </w:r>
-      <w:r w:rsidR="00AE26B9" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00AE26B9" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00865775" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00865775" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>īstenošanas vietā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D52F49E" w14:textId="02BDDF3F" w:rsidR="00CA621D" w:rsidRPr="00CA621D" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="176FD542" w14:textId="77777777" w:rsidR="00CA621D" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E1E9F">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūrai ir tiesības, līdz situācijas noskaidrošanai, a</w:t>
       </w:r>
-      <w:r w:rsidR="00A7375D" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00A7375D" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pturēt</w:t>
       </w:r>
-      <w:r w:rsidR="000F2930" w:rsidRPr="005C491B">
+      <w:r w:rsidR="000F2930" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Līguma 1.1.3. </w:t>
       </w:r>
-      <w:r w:rsidR="00C67228" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00C67228" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apakš</w:t>
       </w:r>
-      <w:r w:rsidR="000F2930" w:rsidRPr="005C491B">
+      <w:r w:rsidR="000F2930" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>punktā norādītā finansējuma izmaksu</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA6319D" w14:textId="43815CEE" w:rsidR="00CA621D" w:rsidRPr="00CA621D" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="3855051E" w14:textId="77777777" w:rsidR="00CA621D" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C491B">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ja Atbalsta saņēmējam iestājusies </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk71293325"/>
-      <w:r w:rsidRPr="005C491B">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>darbnespēja</w:t>
       </w:r>
-      <w:r w:rsidR="00430B99" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00430B99" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, kas </w:t>
       </w:r>
-      <w:r w:rsidR="00002EB6" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00002EB6" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ilgāka par </w:t>
       </w:r>
-      <w:r w:rsidR="00AE20F9" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00AE20F9" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">14 dienām </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00916DDA">
-[...13 lines deleted...]
-      <w:r w:rsidR="000F2930" w:rsidRPr="000F2930">
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vai radušies citi šķēršļi saimnieciskās darbības īstenošanai</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2930" w:rsidRPr="005E6FDD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000F2930" w:rsidRPr="00CA621D">
-[...14 lines deleted...]
-      <w:r w:rsidR="001E5529" w:rsidRPr="00CA621D">
+      <w:r w:rsidR="000F2930" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>līdz lēmuma pieņemšanai par iespēju turpināt Līguma izpildi</w:t>
+      </w:r>
+      <w:r w:rsidR="001E5529" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3280B04A" w14:textId="73D588EC" w:rsidR="00CA621D" w:rsidRPr="00CA621D" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="30B215F5" w14:textId="77777777" w:rsidR="00CA621D" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C491B">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ja Atbalsta saņēmējs nav iesniedzis ikmēneša atskaiti</w:t>
       </w:r>
-      <w:r w:rsidR="005E4C6A" w:rsidRPr="005C491B">
+      <w:r w:rsidR="005E4C6A" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> par biznesa </w:t>
       </w:r>
-      <w:r w:rsidR="0097160B" w:rsidRPr="005C491B">
+      <w:r w:rsidR="0097160B" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">plāna </w:t>
       </w:r>
-      <w:r w:rsidR="005E4C6A" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="005E4C6A" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>īstenošan</w:t>
       </w:r>
-      <w:r w:rsidR="00002EB6" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00002EB6" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="002311BA" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="002311BA" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A0FD2B" w14:textId="07D3A9EB" w:rsidR="00CA621D" w:rsidRPr="00CA621D" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="3B012B7A" w14:textId="77777777" w:rsidR="00CA621D" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E1E9F">
-[...13 lines deleted...]
-      <w:r w:rsidR="000F2930" w:rsidRPr="005C491B">
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ja konstatēts, ka Atbalsta saņēmējs neīsteno biznesa plānu</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2930" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbilstoši Līguma nosacījumiem</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4180E0" w14:textId="22A2638B" w:rsidR="00002EB6" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="36EDA822" w14:textId="77777777" w:rsidR="00002EB6" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C491B">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ja konstatēts, ka Atbalsta saņēmējs nepilda </w:t>
       </w:r>
-      <w:r w:rsidR="00CA07E7" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00CA07E7" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C491B">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>īgum</w:t>
       </w:r>
-      <w:r w:rsidR="00CA07E7" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00CA07E7" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C491B">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteiktos pienākumus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD188C9" w14:textId="12C2ACF8" w:rsidR="0093377D" w:rsidRPr="005C491B" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="5657FEC3" w14:textId="39BD8226" w:rsidR="0093377D" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C491B">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ja konstatēts, ka Atbalsta saņēmējs </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002B450C" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>noteiktajā termiņā</w:t>
+      </w:r>
+      <w:r w:rsidR="000B0851" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nepilda</w:t>
+      </w:r>
+      <w:r w:rsidR="0095040D" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002B450C">
-[...13 lines deleted...]
-      <w:r w:rsidR="0095040D">
+      <w:r w:rsidR="00FC70C7" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>biznesa</w:t>
+      </w:r>
+      <w:r w:rsidR="00893FD4" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plāna</w:t>
+      </w:r>
+      <w:r w:rsidR="002B450C" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FC70C7">
-[...20 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uzraudzīb</w:t>
       </w:r>
-      <w:r w:rsidR="00893FD4">
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00893FD4" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>as pārbaudēs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteiktos darba uzdevumus</w:t>
       </w:r>
-      <w:r w:rsidR="00630BF7">
+      <w:r w:rsidR="00630BF7" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F660E12" w14:textId="655AE32A" w:rsidR="00372682" w:rsidRDefault="00D04C82" w:rsidP="00CA621D">
+    <w:p w14:paraId="08D55396" w14:textId="77777777" w:rsidR="00372682" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00CA621D">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ieprasīt </w:t>
       </w:r>
-      <w:r w:rsidR="0091411E" w:rsidRPr="002946F0">
+      <w:r w:rsidR="0091411E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Atbalsta saņēmējam </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">iesniegt papildu informāciju par dalību </w:t>
       </w:r>
-      <w:r w:rsidR="00C4676A">
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00C4676A" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pasākumā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10CBEFA8" w14:textId="45FA854D" w:rsidR="00C83854" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="7AF465AC" w14:textId="77777777" w:rsidR="00C83854" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C83854">
-[...22 lines deleted...]
-      <w:r w:rsidR="005C491B">
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja Atbalsta saņēmējam noteikta invaliditāte, organizēt ergoterapeita pakalpojumu biznesa plāna īstenošanas darba vietā. </w:t>
+      </w:r>
+      <w:r w:rsidR="005C491B" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gadījumā, j</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C83854">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> atzinumā norādīts, ka Atbalsta saņēmēja biznesa plāna īstenošanas darba vietā ir nepieciešami pielāgojumi, slēgt vienošanos ar Atbalsta saņēmēju par biznesa plāna īstenošanas darba vietas pielāgošanu.</w:t>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a ergoterapeita atzinumā norādīts, ka Atbalsta saņēmēja biznesa plāna īstenošanas darba vietā ir nepieciešami pielāgojumi, slēgt vienošanos ar Atbalsta saņēmēju par biznesa plāna īstenošanas darba vietas pielāgošanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="567D617A" w14:textId="54D54B1F" w:rsidR="00C30606" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="0CED82EE" w14:textId="0574F6E3" w:rsidR="00C30606" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izsniegt Atbalsta saņēmējam informatīvu plakātu izvietošanai Pasākuma īstenošanas vietā.</w:t>
       </w:r>
-      <w:r w:rsidR="004C7F36">
-[...12 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="00926735" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB5B022" w14:textId="1C9D9A2C" w:rsidR="00987D90" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="0EC4994A" w14:textId="77777777" w:rsidR="00987D90" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atbalsta saņēmēja pienākumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67585241" w14:textId="1D77F1CA" w:rsidR="00CA621D" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="27396189" w14:textId="77777777" w:rsidR="00CA621D" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D162F0">
-[...1 lines deleted...]
-          <w:color w:val="00B0F0"/>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F85541">
+      <w:r w:rsidR="00F85541" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00CB427F" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00CB427F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ivu nedēļu laikā no Līguma noslēgšanas dienas </w:t>
       </w:r>
-      <w:r w:rsidR="00476D4F" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00476D4F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>reģistrē</w:t>
       </w:r>
-      <w:r w:rsidR="00935E1C" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00935E1C" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00476D4F" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00476D4F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> saimniecisko darbību Valsts ieņēmumu dienestā</w:t>
       </w:r>
-      <w:r w:rsidR="00650D57" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00650D57" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00476D4F" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00476D4F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vai Uzņēmumu reģistrā</w:t>
       </w:r>
-      <w:r w:rsidR="00F461D5">
+      <w:r w:rsidR="00F461D5" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un i</w:t>
       </w:r>
-      <w:r w:rsidR="00987D90" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00987D90" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>esnie</w:t>
       </w:r>
-      <w:r w:rsidR="005D6D36" w:rsidRPr="002946F0">
+      <w:r w:rsidR="005D6D36" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gt</w:t>
       </w:r>
-      <w:r w:rsidR="00987D90" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00987D90" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūr</w:t>
       </w:r>
-      <w:r w:rsidR="00556CD2">
+      <w:r w:rsidR="00556CD2" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5297A289" w14:textId="072D7517" w:rsidR="00CA621D" w:rsidRPr="00CA621D" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="5F5F7A57" w14:textId="77777777" w:rsidR="00CA621D" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E1E9F">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rēķinu</w:t>
       </w:r>
-      <w:r w:rsidR="00186F1C">
+      <w:r w:rsidR="00186F1C" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E1E9F">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">par </w:t>
       </w:r>
-      <w:r w:rsidR="00987D90" w:rsidRPr="002E1E9F">
+      <w:r w:rsidR="00987D90" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">komercdarbības dotācijas </w:t>
       </w:r>
-      <w:r w:rsidR="007A5AB0" w:rsidRPr="005C491B">
+      <w:r w:rsidR="007A5AB0" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>saņemšan</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C491B">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00A910BB">
+      <w:r w:rsidR="00A910BB" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B613E3" w14:textId="3ECF6DCE" w:rsidR="00A26E13" w:rsidRPr="00916DDA" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="6CE556EF" w14:textId="77777777" w:rsidR="00A26E13" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C491B">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rēķinu par ik</w:t>
       </w:r>
-      <w:r w:rsidR="00736F10" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00736F10" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mēneša </w:t>
       </w:r>
-      <w:r w:rsidR="00DE39C5" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00DE39C5" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dotācijas </w:t>
       </w:r>
-      <w:r w:rsidR="00736F10" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00736F10" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>saņemšan</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C491B">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00D268AE" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00D268AE" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> par pirmo saimnieciskās darbības mēnesi</w:t>
       </w:r>
-      <w:r w:rsidR="008577AA" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="008577AA" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14077B90" w14:textId="5147C095" w:rsidR="00CA621D" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="35450E47" w14:textId="77777777" w:rsidR="00CA621D" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Divu nedēļu laikā</w:t>
       </w:r>
-      <w:r w:rsidR="00D268AE">
+      <w:r w:rsidR="00D268AE" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AFE632C" w14:textId="7C75356A" w:rsidR="00CA621D" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="35419295" w14:textId="77777777" w:rsidR="00CA621D" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C491B">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pēc</w:t>
       </w:r>
-      <w:r w:rsidR="004353FE" w:rsidRPr="005C491B">
+      <w:r w:rsidR="004353FE" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C491B">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>otrā, trešā, ceturtā</w:t>
       </w:r>
-      <w:r w:rsidR="002C23DC">
+      <w:r w:rsidR="002C23DC" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00601D5B">
+      <w:r w:rsidR="00601D5B" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C491B">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>piektā</w:t>
       </w:r>
-      <w:r w:rsidR="002C23DC">
+      <w:r w:rsidR="002C23DC" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un sestā </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C491B">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">saimnieciskās darbības mēneša beigām iesniegt </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūr</w:t>
       </w:r>
-      <w:r w:rsidR="00256DCC" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00256DCC" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> rēķinu par ikmēneša dotācijas saņemšanu</w:t>
       </w:r>
-      <w:r w:rsidR="004353FE" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="004353FE" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F25B81F" w14:textId="30027F3D" w:rsidR="00047CB7" w:rsidRPr="00C97D3D" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="2FA14156" w14:textId="629D59F2" w:rsidR="00047CB7" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C491B">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pēc pirmā, otrā, trešā, ceturtā, piektā un sestā saimnieciskās darbības mēneša beigām iesniegt Aģentūrā </w:t>
       </w:r>
-      <w:r w:rsidR="008E0353" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="008E0353" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ikmēneša atskaiti par biznesa plāna īstenošanu</w:t>
       </w:r>
-      <w:r w:rsidR="00897A89">
+      <w:r w:rsidR="00897A89" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="001D5241">
-[...7 lines deleted...]
-      <w:r w:rsidR="001D5241" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="0065037E" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidR="001D5241" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E57BE1B" w14:textId="510269FC" w:rsidR="00CA621D" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="58544699" w14:textId="77777777" w:rsidR="00CA621D" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Līguma darbības laikā</w:t>
       </w:r>
-      <w:r w:rsidR="00032A22" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00032A22" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>īsteno</w:t>
       </w:r>
-      <w:r w:rsidR="00A26E13" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00A26E13" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Līgumam pievienoto biznesa plānu</w:t>
       </w:r>
-      <w:r w:rsidR="0081751B" w:rsidRPr="002946F0">
+      <w:r w:rsidR="0081751B" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E10098">
+      <w:r w:rsidR="00E10098" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00072230">
+      <w:r w:rsidR="00072230" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Līguma 1. pielikums)</w:t>
       </w:r>
-      <w:r w:rsidR="00BA4C80">
+      <w:r w:rsidR="00BA4C80" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E1E270" w14:textId="756BCA31" w:rsidR="00650D57" w:rsidRPr="00C97D3D" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="34254AED" w14:textId="77777777" w:rsidR="00650D57" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C491B">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00C56FFC" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00C56FFC" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">askaņā ar </w:t>
       </w:r>
-      <w:r w:rsidR="006D41F5" w:rsidRPr="005C491B">
+      <w:r w:rsidR="006D41F5" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tāmi </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
-      <w:r w:rsidR="006D41F5" w:rsidRPr="005C491B">
+      <w:r w:rsidR="006D41F5" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tajā </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">norādīto termiņu, kas ir ne vēlāk kā </w:t>
       </w:r>
-      <w:r w:rsidR="002C1514" w:rsidRPr="005C491B">
-[...1 lines deleted...]
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+      <w:r w:rsidR="002C1514" w:rsidRPr="005E6FDD">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>trīs</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="005C491B">
-[...14 lines deleted...]
-      <w:r w:rsidR="000801B8" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mēnešu laikā pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="000801B8" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūras </w:t>
       </w:r>
-      <w:r w:rsidR="00C602D7" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00C602D7" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>komercdarbības dotācijas izmaksas</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, veikt nepieciešamās iegādes biznesa plāna īstenošanai un iesniegt </w:t>
       </w:r>
-      <w:r w:rsidR="000801B8" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="000801B8" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūr</w:t>
       </w:r>
-      <w:r w:rsidR="00256DCC" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="00256DCC" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20654335" w14:textId="0E8A13A5" w:rsidR="00CA621D" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="15B83CCB" w14:textId="06B4464A" w:rsidR="00CA621D" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00214F12" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00214F12" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tskaiti</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> par komercdarbības dotācijas </w:t>
       </w:r>
-      <w:r w:rsidR="001D5241">
+      <w:r w:rsidR="001D5241" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izlietojumu</w:t>
       </w:r>
-      <w:r w:rsidR="00B031BA">
-[...7 lines deleted...]
-      <w:r w:rsidR="00B031BA">
+      <w:r w:rsidR="007F6DFE" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidR="00B031BA" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42EEE6AF" w14:textId="0232B2A5" w:rsidR="00650D57" w:rsidRPr="00C97D3D" w:rsidRDefault="00D04C82" w:rsidP="005445D1">
+    <w:p w14:paraId="5800F14A" w14:textId="77777777" w:rsidR="00650D57" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005445D1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C491B">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">darījumu apliecinošo dokumentu </w:t>
       </w:r>
-      <w:r w:rsidR="006B37B4">
+      <w:r w:rsidR="006B37B4" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C491B">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rēķinu, maksājuma uzdevumu, preču pavadzīmju un čeku ar rekvizītiem</w:t>
       </w:r>
-      <w:r w:rsidR="00FB7179" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00FB7179" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">u.c.) kopijas par veiktajām iegādēm, izmantojot komercdarbības dotāciju. </w:t>
       </w:r>
-      <w:r w:rsidR="005445D1">
-[...34 lines deleted...]
-      <w:r w:rsidR="001578DF" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="005445D1" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Par Tāmē iekļautām pozīcijām i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>esniedzot darījumu apliecinošo dokumentu kopijas</w:t>
+      </w:r>
+      <w:r w:rsidR="001578DF" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, neiekļau</w:t>
       </w:r>
-      <w:r w:rsidR="00EF7FF8">
+      <w:r w:rsidR="00EF7FF8" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t infor</w:t>
       </w:r>
-      <w:r w:rsidR="001A1242">
+      <w:r w:rsidR="001A1242" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="00EF7FF8">
+      <w:r w:rsidR="00EF7FF8" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">āciju par </w:t>
       </w:r>
-      <w:r w:rsidR="00A53DEB" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00A53DEB" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cit</w:t>
       </w:r>
-      <w:r w:rsidR="00EF7FF8">
+      <w:r w:rsidR="00EF7FF8" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iem</w:t>
       </w:r>
-      <w:r w:rsidR="001578DF" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="001578DF" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> norēķin</w:t>
       </w:r>
-      <w:r w:rsidR="00EF7FF8">
+      <w:r w:rsidR="00EF7FF8" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iem</w:t>
       </w:r>
-      <w:r w:rsidR="00DD024D" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="00DD024D" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16685DF3" w14:textId="6209189D" w:rsidR="00CA621D" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="373590E8" w14:textId="77777777" w:rsidR="00CA621D" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="006D41F5">
+      <w:r w:rsidR="006D41F5" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00DE2E5D" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00DE2E5D" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>āmē nor</w:t>
       </w:r>
-      <w:r w:rsidR="00732A5B" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00732A5B" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="00DE2E5D" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00DE2E5D" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dītajā termiņā</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> objektīvu iemeslu dēļ ir nepieciešams aktualizēt</w:t>
       </w:r>
-      <w:r w:rsidR="008745E2">
+      <w:r w:rsidR="008745E2" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>biznesa plāna īstenošanas tām</w:t>
       </w:r>
-      <w:r w:rsidR="002F4191">
+      <w:r w:rsidR="002F4191" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai aktualizēt biznesa plānu un tajā skaitā tāmi, nekavējoties </w:t>
       </w:r>
-      <w:r w:rsidR="00237501">
+      <w:r w:rsidR="00237501" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4.14. punktā norādītajā </w:t>
       </w:r>
-      <w:r w:rsidR="006D41F5">
-[...6 lines deleted...]
-      <w:r w:rsidR="006D41F5" w:rsidRPr="00462559">
+      <w:r w:rsidR="006D41F5" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e-pastā iesūtīt </w:t>
+      </w:r>
+      <w:r w:rsidR="00237501" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">parakstītu </w:t>
+      </w:r>
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aktualizētu</w:t>
+      </w:r>
+      <w:r w:rsidR="009510AD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006D41F5" w:rsidRPr="002946F0">
-[...41 lines deleted...]
-      <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tāmi un/vai aktualizētu biznesa plānu un grozījumus pamatojošo informāciju</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EA7CE6" w14:textId="5C86ADDE" w:rsidR="00CA621D" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="1D04D2C6" w14:textId="77777777" w:rsidR="00CA621D" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk141439426"/>
-      <w:r w:rsidRPr="005C491B">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
-      <w:r w:rsidR="00DE2E5D" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00DE2E5D" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="00916DDA">
+      <w:r w:rsidR="00916DDA" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00DE2E5D" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00DE2E5D" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">āmē norādīto darījumu faktiskās izmaksas ir bijušas mazākas, </w:t>
       </w:r>
-      <w:r w:rsidR="00987D90" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00987D90" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>atmaksā</w:t>
       </w:r>
-      <w:r w:rsidR="00676040" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00676040" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00987D90" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00987D90" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00397EAD" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00397EAD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūrai </w:t>
       </w:r>
-      <w:r w:rsidR="00987D90" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00987D90" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>neizlieto</w:t>
       </w:r>
-      <w:r w:rsidR="00266098" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00266098" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="00987D90" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00987D90" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002B0A02" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="002B0A02" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>finanšu atbalstu, kas norādīts 1.1.2., 1.1.4. un</w:t>
       </w:r>
-      <w:r w:rsidR="001D1DC3" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="001D1DC3" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002B0A02" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="002B0A02" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.1.5. apakšpunktos</w:t>
       </w:r>
-      <w:r w:rsidR="00D21C4F" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00D21C4F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00987D90" w:rsidRPr="00916DDA">
-[...1 lines deleted...]
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+      <w:r w:rsidR="00987D90" w:rsidRPr="005E6FDD">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
-      <w:r w:rsidR="004D57D1" w:rsidRPr="00916DDA">
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="004D57D1" w:rsidRPr="005E6FDD">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00987D90" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00987D90" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">darba dienu laikā pēc </w:t>
       </w:r>
-      <w:r w:rsidR="002B0A02" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="002B0A02" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">attiecīgas </w:t>
       </w:r>
-      <w:r w:rsidR="00BE2A5D" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="00BE2A5D" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>atskaites</w:t>
       </w:r>
-      <w:r w:rsidR="00987D90" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="00987D90" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F92DB7" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="00F92DB7" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iesniegšanas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C97D3D">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="6ACD1B7B" w14:textId="43FD4204" w:rsidR="00CA621D" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="5D16BC23" w14:textId="77777777" w:rsidR="00CA621D" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C491B">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00007B57" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00007B57" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rīs darba dienu laikā </w:t>
       </w:r>
-      <w:r w:rsidR="00397EAD" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00397EAD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rakstiski </w:t>
       </w:r>
-      <w:r w:rsidR="002210AC" w:rsidRPr="005C491B">
+      <w:r w:rsidR="002210AC" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>paziņo</w:t>
       </w:r>
-      <w:r w:rsidR="00A26E13" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00A26E13" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="002210AC" w:rsidRPr="005C491B">
+      <w:r w:rsidR="002210AC" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00397EAD" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00397EAD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūrai </w:t>
       </w:r>
-      <w:r w:rsidR="002210AC" w:rsidRPr="005C491B">
+      <w:r w:rsidR="002210AC" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">par </w:t>
       </w:r>
-      <w:r w:rsidR="00472AFF" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00472AFF" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atbalsta saņēmēja pārejošas darbnespējas iestāšanos</w:t>
       </w:r>
-      <w:r w:rsidR="00B15006" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00B15006" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. P</w:t>
       </w:r>
-      <w:r w:rsidR="00EB721F" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00EB721F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">irmajā darba dienā pēc </w:t>
       </w:r>
-      <w:r w:rsidR="00472AFF" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00472AFF" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">šī </w:t>
       </w:r>
-      <w:r w:rsidR="00EB721F" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00EB721F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>attaisnojoš</w:t>
       </w:r>
-      <w:r w:rsidR="00B15006" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00B15006" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="00EB721F" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00EB721F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> iemesl</w:t>
       </w:r>
-      <w:r w:rsidR="00B15006" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00B15006" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00EB721F" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00EB721F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izbeigšanās </w:t>
       </w:r>
-      <w:r w:rsidR="00B15006" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00B15006" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Atbalsta saņēmējs </w:t>
       </w:r>
-      <w:r w:rsidR="00397EAD" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00397EAD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūrā </w:t>
       </w:r>
-      <w:r w:rsidR="008E63BC" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="008E63BC" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iesniedz informāciju par darbnespējas noslēgšanos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDE8A1E" w14:textId="16234509" w:rsidR="00CA621D" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="4C3C6C1F" w14:textId="77777777" w:rsidR="00CA621D" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="004F75FA" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="004F75FA" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rīs darba dienu laikā no </w:t>
       </w:r>
-      <w:r w:rsidR="00BF66F1" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00BF66F1" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">saimnieciskās darbības apturēšanas vai pārtraukšanas </w:t>
       </w:r>
-      <w:r w:rsidR="004F75FA" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="004F75FA" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dienas </w:t>
       </w:r>
-      <w:r w:rsidR="00397EAD" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="00397EAD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rakstiski </w:t>
       </w:r>
-      <w:r w:rsidR="00836AB3" w:rsidRPr="00C97D3D">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00836AB3" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>paziņo</w:t>
       </w:r>
-      <w:r w:rsidR="00CB65D8" w:rsidRPr="00960268">
+      <w:r w:rsidR="00CB65D8" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00836AB3" w:rsidRPr="00CA621D">
+      <w:r w:rsidR="00836AB3" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00397EAD" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00397EAD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūr</w:t>
       </w:r>
-      <w:r w:rsidR="00DA0022" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00DA0022" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="00BF66F1" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00BF66F1" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, ja</w:t>
       </w:r>
-      <w:r w:rsidR="00B837C6" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00B837C6" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00535DEB">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00535DEB" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Atbalsta saņēmējam ir ierosināta tiesiskās aizsardzības procesa lieta, vai tas atbilst normatīvajos aktos noteiktajiem kritērijiem, lai tam pēc kreditoru pieprasījuma uzsāktu maksātnespējas procedūru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6754CB08" w14:textId="7DCAC04D" w:rsidR="00CA621D" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="450CC032" w14:textId="77777777" w:rsidR="00CA621D" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pēc </w:t>
       </w:r>
-      <w:r w:rsidR="00397EAD" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00397EAD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūras </w:t>
       </w:r>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aicinājuma</w:t>
       </w:r>
-      <w:r w:rsidR="002D2768" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="002D2768" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegt izvērtēšanai pieteikumu attīstības dotācijas saņemšanai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="002D2768" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="002D2768" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
-      <w:r w:rsidR="005C4926" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="005C4926" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Atbalsta saņēmējam </w:t>
       </w:r>
-      <w:r w:rsidR="002D2768" w:rsidRPr="00C97D3D">
-[...14 lines deleted...]
-      <w:r w:rsidR="002D2768" w:rsidRPr="00CA621D">
+      <w:r w:rsidR="002D2768" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nepieciešams papildu finansējums uzsāktās komercdarbības vai pašnodarbinātība</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2768" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="002D2768" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>attīstībai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002D2768" w:rsidRPr="00EF7FF8">
-[...13 lines deleted...]
-      <w:r w:rsidR="005C4926" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="005C4926" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>un p</w:t>
       </w:r>
-      <w:r w:rsidR="001876F4" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="001876F4" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ieteikuma apstiprināšanas gadījumā slēgt vienošanos pie Līguma par attīstības dotācijas piešķiršanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5F2CB0" w14:textId="27C06CAE" w:rsidR="00CA621D" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="15361D53" w14:textId="77777777" w:rsidR="00CA621D" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Atbalsta saņēmējs veic darbus un iegādes, kas norādītas </w:t>
       </w:r>
-      <w:r w:rsidR="00FE6501" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00FE6501" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Eksperta saskaņotajā </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">tāmē, 20 darba dienu laikā no dienas, kad Aģentūra veikusi </w:t>
       </w:r>
-      <w:r w:rsidR="00FE6501" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00FE6501" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ttīstības dotācijas izmaksu Atbalsta saņēmējam uz rēķinā norādītiem rekvizītiem</w:t>
       </w:r>
-      <w:r w:rsidR="00FB0923" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00FB0923" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C686107" w14:textId="6149B287" w:rsidR="00CA621D" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="580FC6DA" w14:textId="77777777" w:rsidR="00CA621D" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Atbalsta saņēmējs izlieto Aģentūras pārskaitīto </w:t>
       </w:r>
-      <w:r w:rsidR="00FE6501" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00FE6501" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ttīstības dotāciju tam pare</w:t>
       </w:r>
-      <w:r w:rsidR="00FB7179" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00FB7179" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>zētajam mērķim</w:t>
       </w:r>
-      <w:r w:rsidR="00A3624F">
+      <w:r w:rsidR="00A3624F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilstoši saskaņotajai tāmei. Ja izmaksas pārsniedz Aģentūras pārskaitīto Attīstības dotācijas apmēru, tad starpību Atbalsta saņēmējs sedz no saviem finanšu līdzekļiem. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58412DA9" w14:textId="5E23CC82" w:rsidR="00E6287A" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="704C80E5" w14:textId="77777777" w:rsidR="00E6287A" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">piecu darba dienu laikā pēc darbu vai iegāžu veikšanas iesniegt </w:t>
       </w:r>
-      <w:r w:rsidR="00F662AA" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00F662AA" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūrā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00373B1F">
+      <w:r w:rsidR="00373B1F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
-[...11 lines deleted...]
-        <w:t>vai stingrās uzskaites pavadzīme).</w:t>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tskaiti par attīstības dotācijas izlietojumu un tai pievienotas darījumu attaisnojošo dokumentu kopijas (rēķins kopā ar maksājuma uzdevumu, preču pavadzīme un čeks (ar rekvizītiem), stingrās uzskaites kvīts vai stingrās uzskaites pavadzīme).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45AAF5CB" w14:textId="44789312" w:rsidR="002E1E9F" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="41F9BA04" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00CB65D8" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00CB65D8" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">iedalīties </w:t>
       </w:r>
-      <w:r w:rsidR="007310C0" w:rsidRPr="002946F0">
+      <w:r w:rsidR="007310C0" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Līguma </w:t>
       </w:r>
-      <w:r w:rsidR="005D6D36" w:rsidRPr="002946F0">
+      <w:r w:rsidR="005D6D36" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00B8466E" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00B8466E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="0098455A" w:rsidRPr="002946F0">
+      <w:r w:rsidR="0098455A" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>punktā</w:t>
       </w:r>
-      <w:r w:rsidR="00B8466E" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00B8466E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>minētajā</w:t>
       </w:r>
-      <w:r w:rsidR="00B8466E" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00B8466E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00005B3A" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00005B3A" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="000302BA" w:rsidRPr="002946F0">
+      <w:r w:rsidR="000302BA" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ksperta </w:t>
       </w:r>
-      <w:r w:rsidR="002C795F" w:rsidRPr="002946F0">
+      <w:r w:rsidR="002C795F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">un Līguma </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="002C795F" w:rsidRPr="002946F0">
+      <w:r w:rsidR="002C795F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00FE6501">
+      <w:r w:rsidR="00FE6501" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="002C795F" w:rsidRPr="002946F0">
+      <w:r w:rsidR="002C795F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. punktā </w:t>
       </w:r>
-      <w:r w:rsidR="00865775" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00865775" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>minētajās</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD">
-[...13 lines deleted...]
-      <w:r w:rsidR="00B8466E" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aģentūras pārbaudē</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8466E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00310A02" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00310A02" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A0DAC2E" w14:textId="1F3364ED" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="246209CA" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ja Atbalsta saņēmējs nevar piedalīties </w:t>
       </w:r>
-      <w:r w:rsidR="00005B3A" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00005B3A" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ksperta</w:t>
       </w:r>
-      <w:r w:rsidR="00653040" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00653040" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūras </w:t>
       </w:r>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">veiktajā pārbaudē </w:t>
       </w:r>
-      <w:r w:rsidR="007702D8" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="007702D8" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">darbnespējas vai </w:t>
       </w:r>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tāda </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">objektīva </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C97D3D">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">iemesla dēļ, kurš attiecas uz kādām ar saimnieciskās darbības veikšanu saistītām darbībām, </w:t>
       </w:r>
-      <w:r w:rsidR="00C437AC" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="00C437AC" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atbalsta saņēmējs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C97D3D">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C437AC" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="00C437AC" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pilnvaro pārstāvi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00960268">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> normatīvajos aktos noteiktajā kārtībā</w:t>
       </w:r>
-      <w:r w:rsidR="00C437AC" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00C437AC" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="002E1E9F">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Par nepiedalīšanās iemesliem un pilnvaroto personu </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dalībai pārbaudē </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atbalsta saņēmējs paziņo Aģentūra</w:t>
       </w:r>
-      <w:r w:rsidR="004D32C1" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="004D32C1" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">i </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">triju darba dienu laikā no </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pilnvarojuma </w:t>
       </w:r>
-      <w:r w:rsidR="00AF3BE6" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00AF3BE6" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noformēšanas dienas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F95473F" w14:textId="59584D0D" w:rsidR="00665103" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="601E5828" w14:textId="77777777" w:rsidR="00665103" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atbalsta saņēmēj</w:t>
       </w:r>
-      <w:r w:rsidR="000302BA" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="000302BA" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00865775" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00865775" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nākamajā </w:t>
       </w:r>
-      <w:r w:rsidR="007310C0" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="007310C0" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">darba dienā pēc Līguma </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00CB65D8" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00CB65D8" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
-      <w:r w:rsidR="00BE2858" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00BE2858" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00CB65D8" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00CB65D8" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.1. </w:t>
       </w:r>
-      <w:r w:rsidR="00C437AC" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00C437AC" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apakš</w:t>
       </w:r>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>punktā minēt</w:t>
       </w:r>
-      <w:r w:rsidR="006C0FB0" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="006C0FB0" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C97D3D">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> iemesl</w:t>
       </w:r>
-      <w:r w:rsidR="006C0FB0" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="006C0FB0" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00960268">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izbeigšanās, </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="002E1E9F">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūrā </w:t>
       </w:r>
-      <w:r w:rsidR="00865775" w:rsidRPr="002E1E9F">
+      <w:r w:rsidR="00865775" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iesniedz</w:t>
       </w:r>
-      <w:r w:rsidR="00AC02A2" w:rsidRPr="002E1E9F">
+      <w:r w:rsidR="00AC02A2" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E1E9F">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">attaisnojošo iemeslu apliecinošus dokumentus (piemēram, </w:t>
       </w:r>
-      <w:r w:rsidR="00865775" w:rsidRPr="002E1E9F">
+      <w:r w:rsidR="00865775" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">informāciju par darbnespēju, </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E1E9F">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ielūgum</w:t>
       </w:r>
-      <w:r w:rsidR="00597743" w:rsidRPr="002E1E9F">
+      <w:r w:rsidR="00597743" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E1E9F">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> uz izstādi vai apliecinājum</w:t>
       </w:r>
-      <w:r w:rsidR="00597743" w:rsidRPr="002E1E9F">
+      <w:r w:rsidR="00597743" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E1E9F">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> par dalību izstādē, sadarbības partneru apliecinājum</w:t>
       </w:r>
-      <w:r w:rsidR="00597743" w:rsidRPr="002E1E9F">
+      <w:r w:rsidR="00597743" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E1E9F">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> par tikšanos sakarā ar ārvalstu darba tirgus pē</w:t>
       </w:r>
-      <w:r w:rsidR="00B85EE8" w:rsidRPr="002E1E9F">
+      <w:r w:rsidR="00B85EE8" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tīšanu vai turpmāko sadarbību</w:t>
       </w:r>
-      <w:r w:rsidR="000F6ED7" w:rsidRPr="002E1E9F">
+      <w:r w:rsidR="000F6ED7" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> u.c.</w:t>
       </w:r>
-      <w:r w:rsidR="00B85EE8" w:rsidRPr="002E1E9F">
+      <w:r w:rsidR="00B85EE8" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02359BA4" w14:textId="0DED6CF7" w:rsidR="002E1E9F" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="0728E534" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002946F0">
-[...20 lines deleted...]
-      <w:r w:rsidR="00005B3A" w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc Aģentūras vai </w:t>
+      </w:r>
+      <w:r w:rsidR="00005B3A" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kspertu pieprasījuma uzrād</w:t>
       </w:r>
-      <w:r w:rsidR="00CB65D8" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00CB65D8" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>īt</w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F6A431B" w14:textId="2263B4D1" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="46EDBA3B" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00916DDA">
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> ir izdarījis ierakstus;</w:t>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>saimnieciskās darbības ieņēmumu un izdevumu uzskaites žurnālu, kurā pašnodarbinātais ir izdarījis ierakstus;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C4F305" w14:textId="5A8A0297" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="290E4812" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apgrozījuma pārskatu par komersanta ieņēmumiem un izdevumiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6D6BCF" w14:textId="4FB18F0E" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="23EF9DD4" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">citus ar </w:t>
       </w:r>
-      <w:r w:rsidR="00836AB3" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00836AB3" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">saimniecisko darbību </w:t>
       </w:r>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>saistītus dokumentus</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105F68AD" w14:textId="363F924D" w:rsidR="00D953D7" w:rsidRPr="00916DDA" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="3A8685D6" w14:textId="77777777" w:rsidR="00D953D7" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C491B">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>par komercdarbības un/vai attīstības dotācij</w:t>
       </w:r>
-      <w:r w:rsidR="00D75B2E" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00D75B2E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> veiktās iegādes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF4C6A8" w14:textId="1B6A70E4" w:rsidR="002E1E9F" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="55C948F2" w14:textId="7D7E1392" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
-      <w:r w:rsidR="00005B3A" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00005B3A" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="00252840" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00252840" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ksperts</w:t>
       </w:r>
-      <w:r w:rsidR="002D2768">
+      <w:r w:rsidR="002D2768" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
-      <w:r w:rsidR="00252840" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00252840" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>veicot pārbaud</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="0040674C">
+      <w:r w:rsidR="0040674C" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FE4638">
+      <w:r w:rsidR="00FE4638" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uzraudzībā</w:t>
       </w:r>
-      <w:r w:rsidR="00204842">
+      <w:r w:rsidR="00204842" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00252840" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00252840" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ir konstatējis pārkāpumus</w:t>
       </w:r>
-      <w:r w:rsidR="001D4596" w:rsidRPr="002946F0">
+      <w:r w:rsidR="001D4596" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai nepilnības</w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> biznesa plāna īstenošanā</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Atbalsta saņēmējs konstatēto novērš </w:t>
       </w:r>
-      <w:r w:rsidR="00CD5430">
+      <w:r w:rsidR="00CD5430" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(ja attiecināms) </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
-[...6 lines deleted...]
-      <w:r w:rsidR="003E1406">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un informē </w:t>
+      </w:r>
+      <w:r w:rsidR="003E1406" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūras </w:t>
       </w:r>
-      <w:r w:rsidR="00A65902">
+      <w:r w:rsidR="00A65902" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projekta</w:t>
       </w:r>
-      <w:r w:rsidR="003E1406">
+      <w:r w:rsidR="003E1406" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00834B0D">
+      <w:r w:rsidR="00834B0D" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">koordinatoru </w:t>
       </w:r>
-      <w:r w:rsidR="00184075">
-[...6 lines deleted...]
-      <w:r w:rsidR="00184075" w:rsidRPr="00184075">
+      <w:r w:rsidR="00184075" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uz e-pasta adresi</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74F0D" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="003D080C" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00184075" w:rsidRPr="00EF7FF8">
-[...13 lines deleted...]
-      <w:r w:rsidR="003D080C">
+      <w:r w:rsidR="00F351B3" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>komercdarbiba</w:t>
+      </w:r>
+      <w:r w:rsidR="00184075" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>@nva.gov</w:t>
+      </w:r>
+      <w:r w:rsidR="001D30A8" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.lv</w:t>
+      </w:r>
+      <w:r w:rsidR="00834B0D" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F351B3">
-[...20 lines deleted...]
-      <w:r w:rsidR="00834B0D">
+      <w:r w:rsidR="00DE1D4D" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DE1D4D" w:rsidRPr="002946F0">
-[...6 lines deleted...]
-      <w:r w:rsidR="00520F50">
+      <w:r w:rsidR="00520F50" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> par </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pārskatā</w:t>
       </w:r>
-      <w:r w:rsidR="00354EA3">
+      <w:r w:rsidR="00354EA3" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> uzdotajiem darba uzdevumie</w:t>
       </w:r>
-      <w:r w:rsidR="00037CB4">
+      <w:r w:rsidR="00037CB4" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="00354EA3">
+      <w:r w:rsidR="00354EA3" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un to izpildi,</w:t>
       </w:r>
-      <w:r w:rsidR="00037CB4">
-[...29 lines deleted...]
-      <w:r w:rsidR="007E1902">
+      <w:r w:rsidR="00037CB4" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iesniedz pamatojošos dokumentus</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5430" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>par biznesa plāna īstenošanas pārbaudes rezultā</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1902" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tu izpildi </w:t>
       </w:r>
-      <w:r w:rsidR="00CD5430">
-[...6 lines deleted...]
-      <w:r w:rsidR="00494ECD" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00CD5430" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(turpmāk – pārskats) </w:t>
+      </w:r>
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>norādītajā termiņā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5161EC89" w14:textId="57B87FE1" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="26003C77" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Līguma darbības laikā</w:t>
       </w:r>
-      <w:r w:rsidR="00C3108B" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00C3108B" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> zaudējot bezdarbnieka statusu Bezdarbnieku un darba meklētāju atbalsta likuma 12.</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>panta pirmās daļas 1., 2., 3. vai 11.</w:t>
       </w:r>
-      <w:r w:rsidR="00DE1D4D" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00DE1D4D" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>punktā minēto iemeslu dēļ,</w:t>
       </w:r>
-      <w:r w:rsidR="009951DD" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="009951DD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Atbalsta saņēmējam</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir tiesības, ievērojot Līguma noteikumus, turpināt dalību </w:t>
       </w:r>
-      <w:r w:rsidR="0024620D" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="0024620D" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pasākumā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, bet tas zaudē tiesības turpmāk saņemt mēneša dotāciju. Par darba ņēmēja statusa </w:t>
       </w:r>
-      <w:r w:rsidR="00CE259F" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00CE259F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">iegūšanu Atbalsta saņēmējs vienas </w:t>
       </w:r>
-      <w:r w:rsidR="00D51C97" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00D51C97" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>darba dienas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> laikā paziņo </w:t>
       </w:r>
-      <w:r w:rsidR="00DE1D4D" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00DE1D4D" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūrai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173FF805" w14:textId="503904BE" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="721C5ED2" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="00A81E2B" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00A81E2B" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e vēlāk kā </w:t>
       </w:r>
-      <w:r w:rsidR="002377D0">
+      <w:r w:rsidR="002377D0" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>trīs</w:t>
       </w:r>
-      <w:r w:rsidR="00A81E2B" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00A81E2B" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">darba </w:t>
       </w:r>
-      <w:r w:rsidR="00A81E2B" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00A81E2B" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dienas pirms </w:t>
       </w:r>
-      <w:r w:rsidR="00897C78" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00897C78" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nepieciešamās </w:t>
       </w:r>
-      <w:r w:rsidR="00A81E2B" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00A81E2B" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>konsultācijas</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00A81E2B" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00A81E2B" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nosūtīt informāciju uz e-pasta adresi __________@nva.gov.lv par vēlamo k</w:t>
       </w:r>
-      <w:r w:rsidR="00B96A81" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00B96A81" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00A81E2B" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00A81E2B" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ns</w:t>
       </w:r>
-      <w:r w:rsidR="00B96A81" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00B96A81" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00A81E2B" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00A81E2B" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ltācijas norises dienu</w:t>
       </w:r>
-      <w:r w:rsidR="00E300D7" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00E300D7" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un</w:t>
       </w:r>
-      <w:r w:rsidR="00A81E2B" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00A81E2B" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> laiku, ievērojot </w:t>
       </w:r>
-      <w:r w:rsidR="009C2641" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="009C2641" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Līguma 1.1.1. apakšpunktā norādīt</w:t>
       </w:r>
-      <w:r w:rsidR="00A81E2B" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00A81E2B" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o maksimālo konsultāciju</w:t>
       </w:r>
-      <w:r w:rsidR="009C2641" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="009C2641" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> apmēr</w:t>
       </w:r>
-      <w:r w:rsidR="00A81E2B" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00A81E2B" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="000042CA" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="000042CA" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5597AB1C" w14:textId="2F78A8ED" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="456E83F7" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ar parakstu apliecināt k</w:t>
       </w:r>
-      <w:r w:rsidR="005B5B9A" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="005B5B9A" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>atr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r w:rsidR="005B5B9A" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="005B5B9A" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>individuālās konsultācijas saņemšanas faktu</w:t>
       </w:r>
-      <w:r w:rsidR="009D7B17" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="009D7B17" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> apliecinājumā norādītajā apjomā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E8A77D" w14:textId="79C132C8" w:rsidR="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="3BC9874D" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ar parakstu apliecināt katras uzraudzības veikšanas faktu un konstatēto </w:t>
       </w:r>
-      <w:r w:rsidR="00A8476B" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00A8476B" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uzraudzības</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> laikā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60AA80E5" w14:textId="0673C45F" w:rsidR="00584CD5" w:rsidRPr="00630131" w:rsidRDefault="00D04C82" w:rsidP="00E051B0">
+    <w:p w14:paraId="3D587661" w14:textId="56008FE0" w:rsidR="00584CD5" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00E051B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:adjustRightInd/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00630131">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Pēc Līguma noslēgšanas</w:t>
       </w:r>
-      <w:r w:rsidR="007B7969">
+      <w:r w:rsidR="007B7969" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00630131">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">līdz nākamā mēneša 15. datumam   klients </w:t>
       </w:r>
-      <w:r w:rsidR="00A6572F" w:rsidRPr="00630131">
+      <w:r w:rsidR="00A6572F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aizpilda</w:t>
       </w:r>
-      <w:r w:rsidRPr="00630131">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F4231D" w:rsidRPr="00630131">
+      <w:r w:rsidR="00F4231D" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> saņemto </w:t>
       </w:r>
-      <w:r w:rsidRPr="00630131">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>aptaujas anketu  par apmierinātību par dalību pasākumā</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00630131">
+        <w:t>aptaujas anketu par apmierinātību par dalību pasākumā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5707AABC" w14:textId="183C6EE8" w:rsidR="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="05C2462D" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pēc dalības </w:t>
       </w:r>
-      <w:r w:rsidR="00C4676A" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00C4676A" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="0024620D" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="0024620D" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>asākumā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pabeigšanas aizpildīt </w:t>
       </w:r>
-      <w:r w:rsidR="006C78DB" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="006C78DB" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">elektroniski </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">saņemto aptaujas anketu par dalību </w:t>
       </w:r>
-      <w:r w:rsidR="001C2560" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="001C2560" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>asākumā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B7ABF6" w14:textId="61777759" w:rsidR="00C30606" w:rsidRPr="00EC0872" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="090AE526" w14:textId="79402498" w:rsidR="00C30606" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC0872">
-[...14 lines deleted...]
-      <w:r w:rsidR="002A6227" w:rsidRPr="00EC0872">
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ar Pasākuma īstenošanu saistošajos dokumentos norādīt atsauci uz ESF</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6227" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Plus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC0872">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> projektu „Atbalsts </w:t>
       </w:r>
-      <w:r w:rsidR="000D223C" w:rsidRPr="00EC0872">
+      <w:r w:rsidR="000D223C" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pieaugušo izglītībai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC0872">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”, kura ietvaros noslēgts Līgums (norāda Līguma noslēgšanas datumu un numuru)</w:t>
       </w:r>
-      <w:r w:rsidR="000D223C" w:rsidRPr="00EC0872">
+      <w:r w:rsidR="000D223C" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC0872">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dokumentus uzglabāt atsevišķā lietā, uz kuras norādīts projekta nosaukums, numurs un glabāšanas termiņš</w:t>
       </w:r>
-      <w:r w:rsidR="00EC0872" w:rsidRPr="00EC0872">
+      <w:r w:rsidR="00EC0872" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, paredzot dokumentu glabāšanas termiņu </w:t>
       </w:r>
-      <w:r w:rsidR="00CA7220" w:rsidRPr="00EC0872">
+      <w:r w:rsidR="00CA7220" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>desmit gadus no dienas, kad piešķ</w:t>
       </w:r>
-      <w:r w:rsidR="00EC0872" w:rsidRPr="00EC0872">
+      <w:r w:rsidR="00EC0872" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00CA7220" w:rsidRPr="00EC0872">
+      <w:r w:rsidR="00CA7220" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00EC0872" w:rsidRPr="00EC0872">
+      <w:r w:rsidR="00EC0872" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ts</w:t>
       </w:r>
-      <w:r w:rsidR="00CA7220" w:rsidRPr="00EC0872">
+      <w:r w:rsidR="00CA7220" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalst</w:t>
       </w:r>
-      <w:r w:rsidR="00EC0872" w:rsidRPr="00EC0872">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> 1</w:t>
+      <w:r w:rsidR="00EC0872" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83CED" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83CED" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74AB4A50" w14:textId="21DFF385" w:rsidR="000B5547" w:rsidRPr="000370A1" w:rsidRDefault="00D04C82" w:rsidP="000370A1">
+    <w:p w14:paraId="02058A25" w14:textId="77777777" w:rsidR="000B5547" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="000370A1">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000370A1">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nodrošināt, ka ar </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00630131">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>de</w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbalstu saistītā dokumentācija tiek glabāta 10 gadus, sākot no</w:t>
+      </w:r>
+      <w:r w:rsidR="000370A1" w:rsidRPr="005E6FDD">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> atbalsts.</w:t>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dienas, kurā piešķirts pēdējais individuālais de minimis atbalsts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC5FC16" w14:textId="38AAAFAF" w:rsidR="00A84A51" w:rsidRPr="007337F9" w:rsidRDefault="00D04C82" w:rsidP="00A84A51">
+    <w:p w14:paraId="29916EC8" w14:textId="77777777" w:rsidR="00A84A51" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00A84A51">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00630131">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Piešķirto </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00630131">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>de</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00630131">
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbalstu attiecībā uz vienām un tām pašām attiecināmajām izmaksām nekumulēt ar komercdarbības atbalstu citu atbalsta programmu vai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00630131">
+        <w:t>ad-hoc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbalsta projekta ietvaros, tai skaitā ar citu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>minimis</w:t>
-[...70 lines deleted...]
-      <w:r w:rsidRPr="00630131">
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbalstu, neatkarīgi no finansējuma avota.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72DE5D9A" w14:textId="07B39F01" w:rsidR="00FB423E" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="4B53B11F" w14:textId="6C32695A" w:rsidR="00FB423E" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a Atbalsta saņēmēj</w:t>
       </w:r>
-      <w:r w:rsidR="00DE1D4D" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00DE1D4D" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m noteikta invaliditāte</w:t>
       </w:r>
-      <w:r w:rsidR="00CE7DEA">
+      <w:r w:rsidR="00CE7DEA" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CE7DEA">
+      <w:r w:rsidR="00CE7DEA" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>invaliditāte</w:t>
-[...26 lines deleted...]
-      <w:r w:rsidR="00CE7DEA" w:rsidRPr="00F55360">
+        <w:t xml:space="preserve">un Atbalsta saņēmējs Aģentūrā iesniedzis ar drošu elektronisko parakstu parakstītu </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7DEA" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ģimenes ārsta vai ārstējošā ārsta izziņu veidlapu Nr. 27/u “Izraksts no stacionāra/ambulatorā pacienta medicīniskās kartes”</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="009D7B17" w:rsidRPr="00EF7FF8">
-[...45 lines deleted...]
-      <w:r w:rsidR="00505FE6" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="009D7B17" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">viena mēneša laikā no līguma noslēgšanas dienas pieprasīt ergoterapeita pakalpojumu. </w:t>
+      </w:r>
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pēc ergoterapeita atzinuma saņemšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00505FE6" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, bet ne vēlāk kā</w:t>
       </w:r>
-      <w:r w:rsidR="00E24336" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00E24336" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> mēneša laikā</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00505FE6" w:rsidRPr="00EF7FF8">
-[...14 lines deleted...]
-      <w:r w:rsidR="00505FE6" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00505FE6" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iesniegt “Pieprasījums vienreizējās dotācijas saņemšanai, lai pielāgotu biznesa plāna īstenošanas darba vietu bezdarbniekam ar invaliditāti</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83CED" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83CED" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidR="00C83CED" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00505FE6" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00EF7FF8">
-[...22 lines deleted...]
-      <w:r w:rsidR="00EC16C0" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">slēgt vienošanos pie Līguma par Atbalsta saņēmēja biznesa plāna īstenošanas darba vietas pielāgošanu, ja ergoterapeita atzinumā norādīts, ka ir nepieciešami </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC16C0" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>biznesa plān</w:t>
       </w:r>
-      <w:r w:rsidR="00D75B2E" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00D75B2E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00EC16C0" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00EC16C0" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> īstenošanas </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>darba vietas pielāgojumi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A406C3" w14:textId="7910C975" w:rsidR="00DD3498" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="64BEC129" w14:textId="63DF9751" w:rsidR="00DD3498" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD3498">
-[...19 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nodrošināt, ka Pasākuma īstenošanas vietās tiek izvietoti Aģentūras sagatavoti informatīvie materiāli.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34CDE" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B9C060" w14:textId="7593E71A" w:rsidR="00D953D7" w:rsidRPr="002946F0" w:rsidRDefault="00D953D7" w:rsidP="00312AD1">
+    <w:p w14:paraId="05052601" w14:textId="77777777" w:rsidR="00D953D7" w:rsidRPr="005E6FDD" w:rsidRDefault="00D953D7" w:rsidP="00312AD1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DD6394F" w14:textId="6E73D507" w:rsidR="0073046F" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="318F9B41" w14:textId="77777777" w:rsidR="0073046F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Līguma </w:t>
       </w:r>
-      <w:r w:rsidR="00DE1D4D">
+      <w:r w:rsidR="00DE1D4D" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">darbības </w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>termiņš</w:t>
       </w:r>
-      <w:r w:rsidR="0093484F">
+      <w:r w:rsidR="0093484F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>un atbildība</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48B59D3F" w14:textId="698BF372" w:rsidR="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="6D43CA80" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Līgums stājas spēkā tā abpusējas parakstīšanas brīdī un ir spēkā līdz Pušu saistību pilnīgai izpildei.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A55BF48" w14:textId="2B848A1E" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="5CBC920D" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E1E9F">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Līguma darbības termiņš ir </w:t>
       </w:r>
-      <w:r w:rsidR="00DF0F9F" w:rsidRPr="002E1E9F">
+      <w:r w:rsidR="00DF0F9F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>24 mēneš</w:t>
       </w:r>
-      <w:r w:rsidR="00D04220" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00D04220" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C491B">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D04220" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00D04220" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kopš tā stāšanās spēkā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E188E9" w14:textId="252BE0BF" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="493BD8CF" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
-      <w:r w:rsidR="00E44797" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00E44797" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i ir tiesības</w:t>
       </w:r>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AC39F5" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00AC39F5" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vienpusēji </w:t>
       </w:r>
-      <w:r w:rsidR="00E44797" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00E44797" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">atkāpties no </w:t>
       </w:r>
-      <w:r w:rsidR="00AC39F5" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00AC39F5" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Līgum</w:t>
       </w:r>
-      <w:r w:rsidR="00E44797" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="00E44797" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="0033428E" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="0033428E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C97D3D">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E44797" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="00E44797" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>par to paziņojot rakstiski</w:t>
       </w:r>
-      <w:r w:rsidR="006A5443" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="006A5443" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> piecas darba dienas iepriekš</w:t>
       </w:r>
-      <w:r w:rsidR="00E44797" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00E44797" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00CD5430" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00CD5430" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ja</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0849D859" w14:textId="3E3106D2" w:rsidR="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="17F9601B" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atbalsta saņēmējs iesniedzis nepatiesu informāciju saturošu</w:t>
       </w:r>
-      <w:r w:rsidR="006A5443" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="006A5443" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dokumentu</w:t>
       </w:r>
-      <w:r w:rsidR="006A5443" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="006A5443" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00D5536B" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00D5536B" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00140922" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00140922" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">un Līgums noslēgts uz </w:t>
       </w:r>
-      <w:r w:rsidR="00C45B38" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="00C45B38" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>šīs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C97D3D">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> informācijas pamata;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79DF85E5" w14:textId="56D63221" w:rsidR="00EF4C39" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="54E8BCA8" w14:textId="77777777" w:rsidR="00EF4C39" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> noteiktais ierobežojums;</w:t>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aģentūra konstatē, ka uz Atbalsta saņēmēju attiecināms Ministru kabineta 2011. gada 25. janvāra noteikumu Nr. 75 "Noteikumi par aktīvo nodarbinātības pasākumu un preventīvo bezdarba samazināšanas pasākumu organizēšanas un finansēšanas kārtību un pasākumu īstenotāju izvēles principiem" 129. punktā noteiktais ierobežojums;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27FE68DE" w14:textId="507090E0" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="7F9A527E" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Atbalsta saņēmējs </w:t>
       </w:r>
-      <w:r w:rsidR="00A8476B" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00A8476B" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">bez attaisnojoša iemesla </w:t>
       </w:r>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nav izmantojis komercdarbības dotācij</w:t>
       </w:r>
-      <w:r w:rsidR="003D7BCB" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="003D7BCB" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C97D3D">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> biznesa plān</w:t>
       </w:r>
-      <w:r w:rsidR="006A372E" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="006A372E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00960268">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteiktajā termiņā un atbilstoši </w:t>
       </w:r>
-      <w:r w:rsidR="00CD5430" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00CD5430" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ām</w:t>
       </w:r>
-      <w:r w:rsidR="003D7BCB" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="003D7BCB" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ei;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03188F0C" w14:textId="1F5A3865" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="5E5BA754" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Atbalsta saņēmējs bez attaisnojoša iemesla </w:t>
       </w:r>
-      <w:r w:rsidR="008077F2" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="008077F2" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nav izmantojis attīstības dotāciju atbilstoši saskaņotajai tāmei;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="722901E9" w14:textId="6551EF35" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="7D2F2F95" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C491B">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atbalsta saņēmējs nav atmaksājis neizlietot</w:t>
       </w:r>
-      <w:r w:rsidR="00D75B2E" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00D75B2E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C491B">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00430B12" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00430B12" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">finanšu atbalstu, kas norādīts </w:t>
       </w:r>
-      <w:r w:rsidR="00AA454D" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00AA454D" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Līguma </w:t>
       </w:r>
-      <w:r w:rsidR="00430B12" w:rsidRPr="00916DDA">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00430B12" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1.1.2., 1.1.4. un 1.1.5. apakšpunktos</w:t>
       </w:r>
-      <w:r w:rsidR="00A3624F">
+      <w:r w:rsidR="00A3624F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15 darba dienu laikā pēc </w:t>
       </w:r>
-      <w:r w:rsidR="00430B12" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00430B12" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">attiecīgu </w:t>
       </w:r>
-      <w:r w:rsidR="001136F8" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="001136F8" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>atskai</w:t>
       </w:r>
-      <w:r w:rsidR="00E82721" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00E82721" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>šu</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> parakstīšanas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A285FD" w14:textId="4A204246" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="164160D1" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00916DDA">
-[...13 lines deleted...]
-      <w:r w:rsidR="00005B3A" w:rsidRPr="00C97D3D">
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Atbalsta saņēmējs neīsteno biznesa plānu atbilstoši Līguma noteikumiem (</w:t>
+      </w:r>
+      <w:r w:rsidR="00005B3A" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C97D3D">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ksperta norādītajā termiņā nav novērsis pārskatā konstatētos pārkāpumus, nav iesniedzis apliecinājumu par </w:t>
       </w:r>
-      <w:r w:rsidR="00536724" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="00536724" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pārskatā konstatēto pārkāpumu novēršanu</w:t>
       </w:r>
-      <w:r w:rsidR="00C72117" w:rsidRPr="00960268">
+      <w:r w:rsidR="00C72117" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00C051D9">
+      <w:r w:rsidR="00C051D9" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>un citi gadījumi)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4270EC52" w14:textId="64FC778C" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="652BE4CD" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Atbalsta saņēmējs </w:t>
       </w:r>
-      <w:r w:rsidR="008077F2" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="008077F2" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nav uzsācis vai </w:t>
       </w:r>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>neveic aktīvu saimniecisko darbību</w:t>
       </w:r>
-      <w:r w:rsidR="00906BFF" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00906BFF" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (darbnespēja</w:t>
       </w:r>
-      <w:r w:rsidR="005E6444" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="005E6444" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-      <w:r w:rsidR="00606FCE" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pašnodarbinātais pēdējo triju mēnešu laikā nav izdarījis ierakstus saimnieciskās darbības ieņēmumu un izdevumu uzskaites žurnālā, komersants nav sagatavojis apgrozījuma pārskatu par ieņēmumiem un izdevumiem pēdējo triju mēnešu laikā, </w:t>
+      </w:r>
+      <w:r w:rsidR="00606FCE" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Atbalsta saņēmējs apturējis uz laiku saimniecisko darbību, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atbalsta saņēmējs nav sasniedzams vai sastopams biznesa plāna īstenošanas vietā, arī telefoniski vai elektroniski nav sasniedzams</w:t>
       </w:r>
-      <w:r w:rsidR="005E6444" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="005E6444" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un citi gadījumi</w:t>
       </w:r>
-      <w:r w:rsidR="00EA6AB1" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00EA6AB1" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66237647" w14:textId="757E5FB7" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="5FF5731F" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00916DDA">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Atbalsta saņēmējs pārtraucis saimniecisko darbību</w:t>
       </w:r>
-      <w:r w:rsidR="00C051D9">
+      <w:r w:rsidR="00C051D9" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="422875CE" w14:textId="4A5667C5" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="664E669E" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00DA1F08" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00DA1F08" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r tiesas spriedumu tiek īstenots tiesiskās aizsardzības process</w:t>
       </w:r>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, bet Atbalsta saņēmējs nepilda tiesas apstiprināto tiesiskās aizsardzības procesa</w:t>
       </w:r>
-      <w:r w:rsidR="00B77160" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="00B77160" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pasākumu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C97D3D">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> plānu</w:t>
       </w:r>
-      <w:r w:rsidR="009A42F8" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="009A42F8" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50DE6AEA" w14:textId="57011069" w:rsidR="002E1E9F" w:rsidRPr="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="68C3ACFD" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atbalsta saņēmējs nepilda citus Līguma noteikumus;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A90FF5C" w14:textId="08F85795" w:rsidR="006A372E" w:rsidRPr="00C97D3D" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="35D04DD6" w14:textId="77777777" w:rsidR="006A372E" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ksperts ir konstatējis būtiskus normatīvo aktu pārkāpumus</w:t>
       </w:r>
-      <w:r w:rsidR="00B366E2" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00B366E2" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Atbalsta saņēmēja saimnieciskās darbības veikšanā</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un pārs</w:t>
       </w:r>
-      <w:r w:rsidR="001F1E1F" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="001F1E1F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>katā ierosinājis izbeigt Līgumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66CDD9B2" w14:textId="5B5A6580" w:rsidR="002E1E9F" w:rsidRPr="00682F87" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="1346E21D" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682F87">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja atbalsta saņēmējs nepilda Līgumā noteiktās saistības, </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>un Aģentūra</w:t>
       </w:r>
-      <w:r w:rsidRPr="00682F87">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vienpusēji atkāpjas no līguma </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00682F87">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tbalsta saņēmējs atmaksā </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aģentūrai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00682F87">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> saņemto finanšu atbalstu</w:t>
       </w:r>
-      <w:r w:rsidR="00184047">
+      <w:r w:rsidR="00184047" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, kas norādīts Līguma</w:t>
       </w:r>
-      <w:r w:rsidRPr="00682F87">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00333275" w:rsidRPr="00682F87">
+      <w:r w:rsidR="00333275" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00C13049" w:rsidRPr="00682F87">
+      <w:r w:rsidR="00C13049" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00333275" w:rsidRPr="00682F87">
+      <w:r w:rsidR="00333275" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00676040" w:rsidRPr="00682F87">
+      <w:r w:rsidR="00676040" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00333275" w:rsidRPr="00682F87">
+      <w:r w:rsidR="00333275" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1.</w:t>
       </w:r>
-      <w:r w:rsidR="00C13049" w:rsidRPr="00682F87">
+      <w:r w:rsidR="00C13049" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="00333275" w:rsidRPr="00682F87">
+      <w:r w:rsidR="00333275" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidR="001C75D9" w:rsidRPr="00682F87">
+      <w:r w:rsidR="001C75D9" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00CE1925" w:rsidRPr="00682F87">
+      <w:r w:rsidR="00CE1925" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.1.4.</w:t>
       </w:r>
-      <w:r w:rsidR="001C75D9" w:rsidRPr="00682F87">
+      <w:r w:rsidR="001C75D9" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un 1.1.5.</w:t>
       </w:r>
-      <w:r w:rsidR="00C13049" w:rsidRPr="00682F87">
+      <w:r w:rsidR="00C13049" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apakš</w:t>
       </w:r>
-      <w:r w:rsidR="00333275" w:rsidRPr="00682F87">
+      <w:r w:rsidR="00333275" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>punkt</w:t>
       </w:r>
-      <w:r w:rsidR="00445C17">
+      <w:r w:rsidR="00445C17" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>os</w:t>
       </w:r>
-      <w:r w:rsidR="00333275" w:rsidRPr="00682F87">
+      <w:r w:rsidR="00333275" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="00682F87">
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>šādā apmērā:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D48445" w14:textId="50468C92" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="215D1E12" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pilnā apmērā, ja </w:t>
       </w:r>
-      <w:r w:rsidR="008077F2" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="008077F2" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūra </w:t>
       </w:r>
-      <w:r w:rsidR="00536724" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00536724" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vienpusēji </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izbeidz Līgumu sešu mēnešu laikā pēc Līguma noslēgšanas</w:t>
       </w:r>
-      <w:r w:rsidR="00A92E3E" w:rsidRPr="00EA1126">
+      <w:r w:rsidR="00A92E3E" w:rsidRPr="005E6FDD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A92E3E" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00A92E3E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vai, ja saimnieciskā darbība netiek uzsākta</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD80F4F" w14:textId="798FADB4" w:rsidR="004564EA" w:rsidRPr="00C97D3D" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="0C576079" w14:textId="77777777" w:rsidR="004564EA" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="4472C4" w:themeColor="accent1"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002E1E9F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">50% apmērā, ja </w:t>
       </w:r>
-      <w:r w:rsidR="008077F2" w:rsidRPr="002E1E9F">
+      <w:r w:rsidR="008077F2" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūra </w:t>
       </w:r>
-      <w:r w:rsidR="00536724" w:rsidRPr="005C491B">
+      <w:r w:rsidR="00536724" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vienpusēji </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C491B">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izbeidz Līgumu 24 mēnešu laikā pēc Līguma noslēgšanas un Atbalsta saņēmēja saimnieciskā darbība ir ilgusi ne mazāk kā sešus mēnešus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B255F9A" w14:textId="3A24EBE5" w:rsidR="00AA36B5" w:rsidRPr="0007452A" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="0F1CC3D3" w14:textId="77777777" w:rsidR="00AA36B5" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
-[...6 lines deleted...]
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja Atbalsta saņēmējs </w:t>
       </w:r>
-      <w:r w:rsidR="002201C9" w:rsidRPr="0007452A">
-[...1 lines deleted...]
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+      <w:r w:rsidR="002201C9" w:rsidRPr="005E6FDD">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">labprātīgi </w:t>
       </w:r>
-      <w:r w:rsidR="00C903BF" w:rsidRPr="0007452A">
-[...1 lines deleted...]
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+      <w:r w:rsidR="00C903BF" w:rsidRPr="005E6FDD">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">viena mēneša laikā </w:t>
       </w:r>
-      <w:r w:rsidR="002201C9" w:rsidRPr="0007452A">
-[...1 lines deleted...]
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+      <w:r w:rsidR="002201C9" w:rsidRPr="005E6FDD">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">neatmaksā </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007452A">
-[...1 lines deleted...]
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">saņemto </w:t>
       </w:r>
-      <w:r w:rsidR="00871F1D" w:rsidRPr="0007452A">
-[...1 lines deleted...]
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+      <w:r w:rsidR="00871F1D" w:rsidRPr="005E6FDD">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>finanšu atbalstu, kas norādīts Līguma 1.1.</w:t>
       </w:r>
-      <w:r w:rsidR="00E17DBB" w:rsidRPr="0007452A">
-[...1 lines deleted...]
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+      <w:r w:rsidR="00E17DBB" w:rsidRPr="005E6FDD">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2., 1.1.3., 1.1.4. un 1.1.5. apakšpunktos</w:t>
       </w:r>
-      <w:r w:rsidR="00494ECD" w:rsidRPr="0007452A">
-[...1 lines deleted...]
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+      <w:r w:rsidR="00494ECD" w:rsidRPr="005E6FDD">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Aģentūra attiecīgo summu piedzen Civilprocesa likumā noteiktajā kārtībā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD02C75" w14:textId="513295F0" w:rsidR="00A91BF8" w:rsidRPr="0007452A" w:rsidRDefault="00A91BF8">
+    <w:p w14:paraId="5D911C2A" w14:textId="77777777" w:rsidR="00A91BF8" w:rsidRPr="005E6FDD" w:rsidRDefault="00A91BF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2646476B" w14:textId="0A4A9366" w:rsidR="00987D90" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="22F25F09" w14:textId="77777777" w:rsidR="00987D90" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nepārvarama vara</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537C5E32" w14:textId="0368D4DD" w:rsidR="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="002E1E9F">
+    <w:p w14:paraId="4734A5B3" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="002E1E9F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Puses tiek atbrīvotas no atbildības par daļēju vai pilnīgu Līguma saistību nepild</w:t>
       </w:r>
-      <w:r w:rsidR="001D4F9F" w:rsidRPr="002946F0">
+      <w:r w:rsidR="001D4F9F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>īšanu</w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nepārvaramas varas apstākļu rezultātā, kurus </w:t>
       </w:r>
-      <w:r w:rsidR="001D4F9F" w:rsidRPr="002946F0">
+      <w:r w:rsidR="001D4F9F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">uses </w:t>
       </w:r>
-      <w:r w:rsidR="001D4F9F" w:rsidRPr="002946F0">
+      <w:r w:rsidR="001D4F9F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Līguma slēgšanas brīdī </w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nevarēja paredzēt,</w:t>
       </w:r>
-      <w:r w:rsidR="001D4F9F" w:rsidRPr="002946F0">
+      <w:r w:rsidR="001D4F9F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kuri nav notikuši Pušu rīcības dēļ un no kuriem nav iespējams izvairīties un kuru sekas nav iespējams pārvarēt. Nepārvaramas varas apstākļi Līguma saistību izpildi ne tikai apgrūtina, bet padara neiespējamu</w:t>
       </w:r>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C9D941" w14:textId="7BDD85E4" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="49C59E2A" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Puses</w:t>
       </w:r>
-      <w:r w:rsidR="001D4F9F" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="001D4F9F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">viena otru </w:t>
       </w:r>
-      <w:r w:rsidR="001D4F9F" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="001D4F9F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nekavējoties informē </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>par nepārvaramas varas apstākļu iestāšanos un veic visas nepieciešamās darbības, lai nepieļautu zaudējumu rašanos</w:t>
       </w:r>
-      <w:r w:rsidR="001D4F9F" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="001D4F9F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0091F55A" w14:textId="09BB77DA" w:rsidR="00D953D7" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="3D519ECE" w14:textId="77777777" w:rsidR="00D953D7" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7FF8">
-[...13 lines deleted...]
-      <w:r w:rsidR="00EF40AD" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Līguma saistību izpildes termi</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF40AD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ņi tiek pagarināti</w:t>
       </w:r>
-      <w:r w:rsidR="00C051D9">
+      <w:r w:rsidR="00C051D9" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00EF40AD" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00EF40AD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbilstoši nepārvaramas varas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> apstākļu </w:t>
       </w:r>
-      <w:r w:rsidR="00EF40AD" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00EF40AD" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>darbības laikam.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754846F8" w14:textId="77777777" w:rsidR="00FB7179" w:rsidRPr="00D953D7" w:rsidRDefault="00FB7179" w:rsidP="00D953D7">
+    <w:p w14:paraId="7F460DBD" w14:textId="77777777" w:rsidR="00FB7179" w:rsidRPr="005E6FDD" w:rsidRDefault="00FB7179" w:rsidP="00D953D7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63A1AFB8" w14:textId="79BD0355" w:rsidR="00F662AA" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="3D8A01BF" w14:textId="77777777" w:rsidR="00F662AA" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Personas datu apstrāde</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CDF0514" w14:textId="77777777" w:rsidR="00F662AA" w:rsidRPr="007F6CE2" w:rsidRDefault="00F662AA" w:rsidP="00F662AA">
+    <w:p w14:paraId="7271E06A" w14:textId="77777777" w:rsidR="00F662AA" w:rsidRPr="005E6FDD" w:rsidRDefault="00F662AA" w:rsidP="00F662AA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="645D7690" w14:textId="0FBD3DF2" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="15BB2F28" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Saskaņā ar Līgumu un tā pielikumiem saņemtos Atbalsta saņēmēja personas datus Aģentūra apstrādā Līguma izpildes, Pasākuma nodrošināšanas un pakalpojuma apmaksas nodrošināšanai un normatīvajos aktos noteikto pienākumu izpildei.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0F8A76" w14:textId="4B6145B6" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="490CD3B1" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Personas datu apstrādes pārzinis Līguma ietvaros ir Aģentūra, reģistrācijas numurs 90001634668, juridiskā adrese: Krišjāņa Valdemāra iela 38, k-1, Rīga, LV-1010, tālr. </w:t>
       </w:r>
-      <w:r w:rsidR="000D59F8" w:rsidRPr="000D59F8">
+      <w:r w:rsidR="000D59F8" w:rsidRPr="005E6FDD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000D59F8" w:rsidRPr="00630131">
+      <w:r w:rsidR="000D59F8" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20110210</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, e-pasts: pasts@nva.gov.lv vai Aģentūras</w:t>
       </w:r>
-      <w:r w:rsidR="00756179">
+      <w:r w:rsidR="00756179" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> oficiālā elektroniskā </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>adrese.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE6D7E1" w14:textId="6184CBCC" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="0C22160E" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atbalsta saņēmēja personas dati</w:t>
       </w:r>
-      <w:r w:rsidR="002E0FA9">
+      <w:r w:rsidR="002E0FA9" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bez Atbalsta saņēmēja piekrišanas</w:t>
       </w:r>
-      <w:r w:rsidR="002E0FA9">
+      <w:r w:rsidR="002E0FA9" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> netiek nodoti trešajām personām, izņemot </w:t>
       </w:r>
-      <w:r w:rsidR="009B4908">
+      <w:r w:rsidR="009B4908" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Līgumā un </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ārējos normatīvajos aktos paredzētajos gadījumos. </w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Hlk156561048"/>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aģentūra Atbalsta saņēmēja personas datus normatīvajos aktos noteiktajā kārtībā ir </w:t>
       </w:r>
-      <w:r w:rsidR="002E0FA9" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="002E0FA9" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>tiesīg</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002E0FA9">
+        <w:t xml:space="preserve">tiesīga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002E0FA9" w:rsidRPr="00EF7FF8">
+        <w:t xml:space="preserve">nodot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EF7FF8">
+        <w:lastRenderedPageBreak/>
+        <w:t>Aģentūras piesaistītajiem apstrādātājiem Līguma izpildes nodrošināšanai</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nodot Aģentūras piesaistītajiem apstrādātājiem Līguma izpildes nodrošināšanai</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1176A9C6" w14:textId="29E52218" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="12B4C804" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lai Aģentūra varētu nodrošināt normatīvajos aktos noteikto pienākumu izpildi, Atbalsta saņēmēja kontaktinformācija tiks nodota konsultantiem konsultāciju sniegšanai par biznesa plāna īstenošanu un Ekspertiem uzraudzības veikšanai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6047FF5A" w14:textId="5A6FF3F6" w:rsidR="00F662AA" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="3C6A0C62" w14:textId="77777777" w:rsidR="00F662AA" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lai nodrošinātu funkciju izpildi, Aģentūra</w:t>
       </w:r>
-      <w:r w:rsidR="002E0FA9">
+      <w:r w:rsidR="002E0FA9" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbilstoši nolikumam</w:t>
       </w:r>
-      <w:r w:rsidR="002E0FA9">
+      <w:r w:rsidR="002E0FA9" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nodrošina inovatīvu metožu ieviešanu, tai skaitā </w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> nodrošina inovatīvu metožu ieviešanu, tai skaitā mākoņdatošanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591C9ADB" w14:textId="0F26546A" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="4B69D7A7" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Visa informācija par Aģentūras veikto personas datu apstrādi un datu subjekta tiesību īstenošanu ir ietverta Privātuma politikā, kas ir atrodama Aģentūras interneta vietnē www.nva.gov.lv/lv/iestades-privatuma-politika.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60492B21" w14:textId="30F6C55F" w:rsidR="00F662AA" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="36830985" w14:textId="77777777" w:rsidR="00F662AA" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lai nodrošinātu Pasākuma popularizēšanu un atpazīstamību sabiedrības interesēs, Atbalsta saņēmējs </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72086EB9" w14:textId="77777777" w:rsidR="00F662AA" w:rsidRPr="007F6CE2" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="5C1103B7" w14:textId="77777777" w:rsidR="00F662AA" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6CE2">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    o    piekrīt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488C91F6" w14:textId="77777777" w:rsidR="00F662AA" w:rsidRPr="007F6CE2" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="13C85980" w14:textId="77777777" w:rsidR="00F662AA" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6CE2">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    o    nepiekrīt,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0EFC07" w14:textId="250EECA8" w:rsidR="00F662AA" w:rsidRPr="00FB423E" w:rsidRDefault="00D04C82" w:rsidP="002976B6">
+    <w:p w14:paraId="081E4B0F" w14:textId="77777777" w:rsidR="00F662AA" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="002976B6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="363"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6CE2">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ka </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">ka Aģentūra ir tiesīga izmantot Atbalsta saņēmēja personas datus sabiedrības informēšanas </w:t>
+      </w:r>
+      <w:r w:rsidR="002976B6" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Aģentūra</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007F6CE2">
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ir tiesīg</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>nolūkam. Atbalsta saņēmējam ir tiesības jebkurā brīdī atsaukt šajā Līguma punktā doto piekrišanu un tas neietekmē šī Līguma izpildi. Piekrišanas atsaukums neietekmē datu apstrādes tiesiskumu, kas tika veikta laikā, kad Atbalsta saņēmēja piekrišana bija spēkā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC31832" w14:textId="77777777" w:rsidR="00F662AA" w:rsidRDefault="00F662AA">
+    <w:p w14:paraId="0D3243D6" w14:textId="77777777" w:rsidR="00F662AA" w:rsidRPr="005E6FDD" w:rsidRDefault="00F662AA">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="137D3301" w14:textId="607E2C1F" w:rsidR="002976B6" w:rsidRDefault="00D04C82" w:rsidP="002976B6">
+    <w:p w14:paraId="5C6123DC" w14:textId="2FB0CEC9" w:rsidR="002976B6" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="002976B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Noslēguma noteikumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636F83CA" w14:textId="77777777" w:rsidR="002976B6" w:rsidRPr="002976B6" w:rsidRDefault="002976B6" w:rsidP="002976B6">
+    <w:p w14:paraId="37A4CA4E" w14:textId="77777777" w:rsidR="00335C00" w:rsidRPr="005E6FDD" w:rsidRDefault="00335C00" w:rsidP="00335C00">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="389A1B5B" w14:textId="5EFB3E9B" w:rsidR="002976B6" w:rsidRPr="002976B6" w:rsidRDefault="00D04C82" w:rsidP="002976B6">
+    <w:p w14:paraId="162BF11E" w14:textId="0D679CA3" w:rsidR="007E3913" w:rsidRPr="005E6FDD" w:rsidRDefault="007E3913" w:rsidP="00C94220">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
-        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002976B6">
+        <w:t>Aģentūras piešķirtais finansējums ir de minimis atbalsts, ko sniedz saskaņā ar Komisijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aģentūras piešķirtais finansējums ir </w:t>
-[...42 lines deleted...]
-        </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">2023. gada 13. decembra Regulu (ES) Nr. 2023/2831 par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu </w:t>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="002976B6">
+        <w:t xml:space="preserve">2023. gada 13. decembra Regulu (ES) Nr. 2023/2831 par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu de minimis atbalstam / Komisijas 2013. gada </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">18. decembra Regulu (ES) Nr. </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="002976B6" w:rsidRPr="002976B6">
+        <w:r w:rsidRPr="005E6FDD">
           <w:rPr>
             <w:b w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>1408/2013</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002976B6">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> atbalstam lauksaimniecības nozarē / Komisijas 2014. gada 27. jūnija Regulu (ES) Nr. </w:t>
+        <w:t xml:space="preserve"> par Līguma par Eiropas Savienības darbību 107. un 108. panta piemērošanu de minimis atbalstam lauksaimniecības nozarē / Komisijas 2014. gada 27. jūnija Regulu (ES) Nr. </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="002976B6" w:rsidRPr="002976B6">
+        <w:r w:rsidRPr="005E6FDD">
           <w:rPr>
             <w:b w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>717/2014</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002976B6">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> par Līguma par Eiropas Savienības darbību 107. un </w:t>
       </w:r>
-      <w:r w:rsidRPr="002976B6">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">108. panta piemērošanu </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>108. panta piemērošanu de minimis atbalstam zvejniecības un akvakultūras nozarē/</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1AA6" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:b w:val="0"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="002976B6">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...85 lines deleted...]
-        <w:t xml:space="preserve"> atbalsta uzskaites un piešķiršanas kārtība. </w:t>
+        <w:t xml:space="preserve">(turpmāk – Komisijas regula) un Ministru kabineta 2018. gada 21. novembra noteikumiem Nr. 715 “De minimis atbalsta uzskaites un piešķiršanas kārtība. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5724F887" w14:textId="77777777" w:rsidR="002976B6" w:rsidRDefault="00D04C82" w:rsidP="002976B6">
+    <w:p w14:paraId="2ECDC9A4" w14:textId="77777777" w:rsidR="007E3913" w:rsidRPr="005E6FDD" w:rsidRDefault="007E3913" w:rsidP="007E3913">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002976B6">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>De</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> atbalsta piešķiršanas brīdis ir līguma spēkā stāšanās datums.</w:t>
+        <w:t xml:space="preserve">   De minimis atbalsta piešķiršanas brīdis ir līguma spēkā stāšanās datums.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3430450C" w14:textId="6F56128E" w:rsidR="002976B6" w:rsidRPr="002976B6" w:rsidRDefault="00D04C82" w:rsidP="002976B6">
+    <w:p w14:paraId="250CB00E" w14:textId="27BD65D5" w:rsidR="002976B6" w:rsidRPr="005E6FDD" w:rsidRDefault="007E3913" w:rsidP="00FE5A86">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:ind w:left="567"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002976B6">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ja ir pārkāpti Komisijas regulas nosacījumi, Atbalsta saņēmēja pienākums ir atmaksāt   finansējuma saņēmējam projekta ietvaros saņemto nelikumīgo </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002976B6">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>de</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002976B6">
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
-          <w:i/>
-[...32 lines deleted...]
-        <w:t>līdzekļiem, kas ir brīvi no valsts atbalsta, atbilstoši </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> atbalstu, kas piešķirts  saskaņā ar Komisijas regulu, kopā ar procentiem no līdzekļiem, kas ir brīvi no valsts atbalsta, atbilstoši </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="002976B6" w:rsidRPr="002976B6">
+        <w:r w:rsidRPr="005E6FDD">
           <w:rPr>
             <w:b w:val="0"/>
-            <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Komercdarbības atbalsta kontroles likuma</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002976B6">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t> IV vai V nodaļas nosacījumiem.</w:t>
+        <w:t> IV vai V nodaļas nosacījumiem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B76852" w14:textId="0E036B19" w:rsidR="002E1E9F" w:rsidRPr="005C491B" w:rsidRDefault="00D04C82" w:rsidP="002976B6">
+    <w:p w14:paraId="72CADD4D" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="002976B6">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Par Līgum</w:t>
       </w:r>
-      <w:r w:rsidR="00F46D71" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00F46D71" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> saistību neizpildi vai nepienācīgu izpildi Puses atbild saskaņā ar Latvijas Republikā spēkā esošajiem normatīvajiem aktiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245284CD" w14:textId="5ADE491D" w:rsidR="002E1E9F" w:rsidRPr="005C491B" w:rsidRDefault="00D04C82" w:rsidP="002976B6">
+    <w:p w14:paraId="6B98D977" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="002976B6">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Visas </w:t>
       </w:r>
-      <w:r w:rsidR="0077771E" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="0077771E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nesaskaņas, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C97D3D">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>domstarpības</w:t>
       </w:r>
-      <w:r w:rsidR="0077771E" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="0077771E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai strīdus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C97D3D">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, kas </w:t>
       </w:r>
-      <w:r w:rsidR="0077771E" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="0077771E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>radušies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Līguma </w:t>
       </w:r>
-      <w:r w:rsidR="002E1D74" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="002E1D74" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">darbības </w:t>
       </w:r>
-      <w:r w:rsidR="0077771E" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="0077771E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>laikā</w:t>
       </w:r>
-      <w:r w:rsidR="00B85EE8" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00B85EE8" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Puse</w:t>
       </w:r>
-      <w:r w:rsidR="0077771E" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="0077771E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s risina</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> savstarpēji vienojoties. Ja </w:t>
       </w:r>
-      <w:r w:rsidR="002E1D74" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="002E1D74" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Puses nevar vienoties</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, strīd</w:t>
       </w:r>
-      <w:r w:rsidR="00D61398" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00D61398" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="0077771E" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="0077771E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiek </w:t>
       </w:r>
-      <w:r w:rsidR="002E1D74" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="002E1D74" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izskatīt</w:t>
       </w:r>
-      <w:r w:rsidR="00D61398" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="00D61398" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="002E1D74" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="002E1D74" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tiesā </w:t>
       </w:r>
-      <w:r w:rsidR="0077771E" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="0077771E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">saskaņā ar </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Latvijas Republikā spēkā esošaj</w:t>
       </w:r>
-      <w:r w:rsidR="0077771E" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="0077771E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iem</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> normatīvaj</w:t>
       </w:r>
-      <w:r w:rsidR="0077771E" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="0077771E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iem</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> akt</w:t>
       </w:r>
-      <w:r w:rsidR="0077771E" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="0077771E" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iem</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F917AD" w14:textId="5CF0592E" w:rsidR="002E1E9F" w:rsidRPr="00EF7FF8" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="61DBAC3B" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Līgums var tikt grozīts vai papildināts</w:t>
       </w:r>
-      <w:r w:rsidR="002E1D74" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="002E1D74" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, noslēdzot</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> rakstisku vienošanos</w:t>
       </w:r>
-      <w:r w:rsidR="002E1D74" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="002E1D74" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, kas </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pēc t</w:t>
       </w:r>
-      <w:r w:rsidR="002E1D74" w:rsidRPr="00EF7FF8">
+      <w:r w:rsidR="002E1D74" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ās</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7FF8">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> abpusējas parakstīšanas kļūst par Līguma neatņemamu sastāvdaļu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F913EA1" w14:textId="25581EEF" w:rsidR="002E1E9F" w:rsidRDefault="00D04C82" w:rsidP="00EF7FF8">
+    <w:p w14:paraId="436B32F8" w14:textId="77777777" w:rsidR="002E1E9F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00EF7FF8">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Līgums ir sagatavots latviešu valodā </w:t>
       </w:r>
-      <w:r w:rsidR="00FB7179" w:rsidRPr="00916DDA">
+      <w:r w:rsidR="00FB7179" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">un parakstīts </w:t>
       </w:r>
-      <w:r w:rsidRPr="00916DDA">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ar drošu elektronisko parakstu, kas satur laika zīmogu. Līguma parakstīšanas da</w:t>
       </w:r>
-      <w:r w:rsidR="00FB7179" w:rsidRPr="00C97D3D">
+      <w:r w:rsidR="00FB7179" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C97D3D">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ums ir pēdējā pievienotā drošā elektroniskā paraksta un tā laika zīmoga datums. Pusēm ir pieejams abpusēji parakstīts Līgums elektroniskā formātā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142A34E4" w14:textId="33DE969D" w:rsidR="00987D90" w:rsidRPr="00797921" w:rsidRDefault="00D04C82" w:rsidP="00797921">
+    <w:p w14:paraId="028F1E47" w14:textId="77777777" w:rsidR="00987D90" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00797921">
       <w:pPr>
         <w:pStyle w:val="Parastais14pt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00797921">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Līguma neatņemama</w:t>
       </w:r>
-      <w:r w:rsidR="009A6FB2" w:rsidRPr="00797921">
+      <w:r w:rsidR="009A6FB2" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00797921">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sastāvdaļa</w:t>
       </w:r>
-      <w:r w:rsidR="009A6FB2" w:rsidRPr="00797921">
+      <w:r w:rsidR="009A6FB2" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00797921">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir šādi pielikumi:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3E0705" w14:textId="0E14D3CA" w:rsidR="008267BA" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="005159CB">
+    <w:p w14:paraId="47893686" w14:textId="77777777" w:rsidR="008267BA" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005159CB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002946F0">
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A0331E" w14:textId="500DAF85" w:rsidR="00987D90" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="005159CB">
+    <w:p w14:paraId="75FD9D60" w14:textId="77777777" w:rsidR="00987D90" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005159CB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="007F0BDB" w:rsidRPr="002946F0">
+      <w:r w:rsidR="007F0BDB" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.pielikum</w:t>
       </w:r>
-      <w:r w:rsidR="008D65F0" w:rsidRPr="002946F0">
+      <w:r w:rsidR="008D65F0" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="002E1E9F">
+      <w:r w:rsidR="002E1E9F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="008D65F0" w:rsidRPr="002946F0">
+      <w:r w:rsidR="008D65F0" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="00214F12" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00214F12" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iznesa plāns</w:t>
       </w:r>
-      <w:r w:rsidR="008D65F0" w:rsidRPr="002946F0">
+      <w:r w:rsidR="008D65F0" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00214F12" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00214F12" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> uz ____</w:t>
-[...17 lines deleted...]
-        <w:t>.;</w:t>
+        <w:t xml:space="preserve"> uz ____lp.;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D5D9BE" w14:textId="582CEFC1" w:rsidR="000A6B4E" w:rsidRDefault="00D04C82" w:rsidP="005159CB">
+    <w:p w14:paraId="1D8B75E5" w14:textId="77777777" w:rsidR="000A6B4E" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="005159CB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="008D65F0" w:rsidRPr="002946F0">
+      <w:r w:rsidR="008D65F0" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.pielikums </w:t>
       </w:r>
-      <w:r w:rsidR="002E1E9F">
+      <w:r w:rsidR="002E1E9F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00A8044F" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00A8044F" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidR="00987D90" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00987D90" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>omercdarbī</w:t>
       </w:r>
-      <w:r w:rsidR="008267BA" w:rsidRPr="002946F0">
+      <w:r w:rsidR="008267BA" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bas dotācijas izlietojuma tāme</w:t>
       </w:r>
-      <w:r w:rsidR="008D65F0" w:rsidRPr="002946F0">
+      <w:r w:rsidR="008D65F0" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00987D90" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00987D90" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> uz ___</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00987D90" w:rsidRPr="002946F0">
+        <w:t xml:space="preserve"> uz ___lp</w:t>
+      </w:r>
+      <w:r w:rsidR="00214F12" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>lp</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0F31AD" w14:textId="6195F275" w:rsidR="00505FE6" w:rsidRDefault="00505FE6" w:rsidP="005159CB">
+    <w:p w14:paraId="0A369C26" w14:textId="77777777" w:rsidR="00505FE6" w:rsidRPr="005E6FDD" w:rsidRDefault="00505FE6" w:rsidP="005159CB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E3E5C16" w14:textId="77777777" w:rsidR="004C7F36" w:rsidRPr="00711F74" w:rsidRDefault="004C7F36" w:rsidP="004C7F36">
+    <w:p w14:paraId="6C111BFE" w14:textId="77777777" w:rsidR="004C7F36" w:rsidRPr="005E6FDD" w:rsidRDefault="004C7F36" w:rsidP="004C7F36">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1104"/>
         </w:tabs>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BD1B57A" w14:textId="77777777" w:rsidR="006A09C4" w:rsidRPr="002946F0" w:rsidRDefault="006A09C4" w:rsidP="006A2F3F">
+    <w:p w14:paraId="676BD655" w14:textId="77777777" w:rsidR="006A09C4" w:rsidRPr="005E6FDD" w:rsidRDefault="006A09C4" w:rsidP="006A2F3F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="172BFA78" w14:textId="4D4BC887" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
+    <w:p w14:paraId="2F0A6CD9" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="006A2F3F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="004A75E2" w:rsidRPr="002946F0">
+      <w:r w:rsidR="004A75E2" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00987D90" w:rsidRPr="002946F0">
+      <w:r w:rsidR="00987D90" w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pušu rekvizīti un paraksti</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="624"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4788"/>
         <w:gridCol w:w="4788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0092433F" w14:paraId="7A721EE4" w14:textId="77777777" w:rsidTr="002112C6">
+      <w:tr w:rsidR="003C236F" w:rsidRPr="005E6FDD" w14:paraId="6D35847B" w14:textId="77777777" w:rsidTr="002112C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0D347C5A" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
+          <w:p w14:paraId="3DFE7EE0" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002946F0">
+            <w:r w:rsidRPr="005E6FDD">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nodarbinātības valsts aģentūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3193495C" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
+          <w:p w14:paraId="67561A22" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002946F0">
+            <w:r w:rsidRPr="005E6FDD">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atbalsta saņēmējs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092433F" w14:paraId="33D62B4F" w14:textId="77777777" w:rsidTr="002112C6">
+      <w:tr w:rsidR="003C236F" w:rsidRPr="005E6FDD" w14:paraId="40E96FBE" w14:textId="77777777" w:rsidTr="002112C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0718142E" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="00312AD1">
+          <w:p w14:paraId="392865BC" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00312AD1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002946F0">
+            <w:r w:rsidRPr="005E6FDD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
-            <w:r w:rsidR="00D75B2E">
+            <w:r w:rsidR="00D75B2E" w:rsidRPr="005E6FDD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">rišjāņa </w:t>
             </w:r>
-            <w:r w:rsidRPr="002946F0">
+            <w:r w:rsidRPr="005E6FDD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Valdemāra ielā 38 k-1, Rīga, LV-1010</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41CAEC39" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
+          <w:p w14:paraId="5DD3AB4C" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002946F0">
+            <w:r w:rsidRPr="005E6FDD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Reģ</w:t>
-[...8 lines deleted...]
-              <w:t>. Nr.90001634668</w:t>
+              <w:t>Reģ. Nr.90001634668</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2957632A" w14:textId="6DFD3391" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00723E30" w:rsidP="006A2F3F">
+          <w:p w14:paraId="1C5F5FD3" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="005E6FDD" w:rsidRDefault="00723E30" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="188413EF" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
+          <w:p w14:paraId="11EBD3A2" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002946F0">
+            <w:r w:rsidRPr="005E6FDD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Valsts kase</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DFD6ADA" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
+          <w:p w14:paraId="1F22A740" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002946F0">
+            <w:r w:rsidRPr="005E6FDD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kods TRELLV22</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DF8FB6C" w14:textId="38AA99A0" w:rsidR="00723E30" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
+          <w:p w14:paraId="0F76FAF9" w14:textId="1FF1EE16" w:rsidR="00723E30" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005159CB">
+            <w:r w:rsidRPr="005E6FDD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Konta Nr. LV16TREL5180451030000</w:t>
             </w:r>
+            <w:r w:rsidR="003E5FBD" w:rsidRPr="005E6FDD">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:b w:val="0"/>
+                <w:spacing w:val="-4"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:footnoteReference w:id="11"/>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="75110C2B" w14:textId="0B8BA0C8" w:rsidR="00B03BD5" w:rsidRPr="00B03BD5" w:rsidRDefault="00D04C82" w:rsidP="00B03BD5">
+          <w:p w14:paraId="6286E930" w14:textId="77777777" w:rsidR="00B03BD5" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00B03BD5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B03BD5">
+            <w:r w:rsidRPr="005E6FDD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Konts: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B03BD5">
+            <w:r w:rsidRPr="005E6FDD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>LV21TREL218045112100B</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="005E6FDD">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:footnoteReference w:id="2"/>
+              <w:footnoteReference w:id="12"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03D452CA" w14:textId="77777777" w:rsidR="00B03BD5" w:rsidRPr="005159CB" w:rsidRDefault="00B03BD5" w:rsidP="006A2F3F">
+          <w:p w14:paraId="6CACC242" w14:textId="77777777" w:rsidR="00B03BD5" w:rsidRPr="005E6FDD" w:rsidRDefault="00B03BD5" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="73D229FC" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
+          <w:p w14:paraId="3AA5466D" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002946F0">
+            <w:r w:rsidRPr="005E6FDD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(tālrunis)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60A19AE3" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
+          <w:p w14:paraId="718BA587" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002946F0">
+            <w:r w:rsidRPr="005E6FDD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(e-pasts)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32BFD780" w14:textId="77777777" w:rsidR="004F51A3" w:rsidRPr="002946F0" w:rsidRDefault="004F51A3" w:rsidP="006A2F3F">
+          <w:p w14:paraId="155A1565" w14:textId="77777777" w:rsidR="004F51A3" w:rsidRPr="005E6FDD" w:rsidRDefault="004F51A3" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="04BB0599" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
+          <w:p w14:paraId="3BF38627" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002946F0">
+            <w:r w:rsidRPr="005E6FDD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>_______________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15D2659F" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
+          <w:p w14:paraId="086E646E" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002946F0">
+            <w:r w:rsidRPr="005E6FDD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(paraksts, tā atšifrējums, datums)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43915097" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
+          <w:p w14:paraId="0E0F96C6" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002946F0">
+            <w:r w:rsidRPr="005E6FDD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="002946F0">
+            <w:r w:rsidRPr="005E6FDD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>vārds, uzvārds)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38CD83CD" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
+          <w:p w14:paraId="0717CFFF" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002946F0">
+            <w:r w:rsidRPr="005E6FDD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(adrese)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F462C3C" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
+          <w:p w14:paraId="3793279A" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002946F0">
+            <w:r w:rsidRPr="005E6FDD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(tālrunis)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="021BCEB2" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
+          <w:p w14:paraId="2363211A" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002946F0">
+            <w:r w:rsidRPr="005E6FDD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(e-pasts)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FD52E6B" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00723E30" w:rsidP="006A2F3F">
+          <w:p w14:paraId="2CF9BA56" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="005E6FDD" w:rsidRDefault="00723E30" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3062C213" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00723E30" w:rsidP="006A2F3F">
+          <w:p w14:paraId="036E518F" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="005E6FDD" w:rsidRDefault="00723E30" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="57BC1F67" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00723E30" w:rsidP="006A2F3F">
+          <w:p w14:paraId="3A3B8609" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="005E6FDD" w:rsidRDefault="00723E30" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="670D9DB7" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00723E30" w:rsidP="006A2F3F">
+          <w:p w14:paraId="1891CBC2" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="005E6FDD" w:rsidRDefault="00723E30" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="10685385" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00723E30" w:rsidP="006A2F3F">
+          <w:p w14:paraId="2C4285B4" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="005E6FDD" w:rsidRDefault="00723E30" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D58C739" w14:textId="77777777" w:rsidR="004F51A3" w:rsidRPr="002946F0" w:rsidRDefault="004F51A3" w:rsidP="006A2F3F">
+          <w:p w14:paraId="0F101506" w14:textId="77777777" w:rsidR="004F51A3" w:rsidRPr="005E6FDD" w:rsidRDefault="004F51A3" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21DF8823" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
+          <w:p w14:paraId="7703375B" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002946F0">
+            <w:r w:rsidRPr="005E6FDD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>_______________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1776638F" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="002946F0" w:rsidRDefault="00D04C82" w:rsidP="006A2F3F">
+          <w:p w14:paraId="516F9665" w14:textId="77777777" w:rsidR="00723E30" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="006A2F3F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002946F0">
+            <w:r w:rsidRPr="005E6FDD">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(paraksts, tā atšifrējums, datums)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A483EAE" w14:textId="06E864FF" w:rsidR="00ED628F" w:rsidRDefault="00ED628F" w:rsidP="00312AD1">
+    <w:p w14:paraId="567097B3" w14:textId="77777777" w:rsidR="00ED628F" w:rsidRPr="005E6FDD" w:rsidRDefault="00ED628F" w:rsidP="00312AD1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="31"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="350FA93F" w14:textId="77777777" w:rsidR="00ED628F" w:rsidRPr="00ED628F" w:rsidRDefault="00ED628F" w:rsidP="00711F74">
+    <w:p w14:paraId="38789966" w14:textId="77777777" w:rsidR="00ED628F" w:rsidRPr="005E6FDD" w:rsidRDefault="00ED628F" w:rsidP="00711F74">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E6E655A" w14:textId="77777777" w:rsidR="00ED628F" w:rsidRPr="00ED628F" w:rsidRDefault="00ED628F" w:rsidP="00711F74">
+    <w:p w14:paraId="05A1C310" w14:textId="77777777" w:rsidR="00ED628F" w:rsidRPr="005E6FDD" w:rsidRDefault="00ED628F" w:rsidP="00711F74">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09C3C654" w14:textId="77777777" w:rsidR="00ED628F" w:rsidRPr="00711F74" w:rsidRDefault="00ED628F" w:rsidP="00711F74">
+    <w:p w14:paraId="29C4EA98" w14:textId="77777777" w:rsidR="00ED628F" w:rsidRPr="005E6FDD" w:rsidRDefault="00ED628F" w:rsidP="00711F74">
       <w:pPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00ED628F" w:rsidRPr="00711F74" w:rsidSect="00D953D7">
+    <w:sectPr w:rsidR="00ED628F" w:rsidRPr="005E6FDD" w:rsidSect="00D953D7">
       <w:headerReference w:type="even" r:id="rId16"/>
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="851" w:left="1134" w:header="113" w:footer="510" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="374DCFDF" w14:textId="77777777" w:rsidR="00D04C82" w:rsidRDefault="00D04C82">
+    <w:p w14:paraId="3309FBE2" w14:textId="77777777" w:rsidR="00B32C24" w:rsidRPr="005E6FDD" w:rsidRDefault="00B32C24">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EB37E5B" w14:textId="77777777" w:rsidR="00D04C82" w:rsidRDefault="00D04C82">
+    <w:p w14:paraId="1EC390E2" w14:textId="77777777" w:rsidR="00B32C24" w:rsidRPr="005E6FDD" w:rsidRDefault="00B32C24">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPS">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
@@ -12805,554 +11546,651 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3A6F4397" w14:textId="77777777" w:rsidR="0050473C" w:rsidRDefault="0050473C" w:rsidP="00630131">
-[...82 lines deleted...]
-  <w:p w14:paraId="542AFF89" w14:textId="1EBF2DD5" w:rsidR="00197966" w:rsidRPr="00505E4D" w:rsidRDefault="00197966" w:rsidP="006A09C4">
+  <w:p w14:paraId="37ABF159" w14:textId="77777777" w:rsidR="00197966" w:rsidRPr="005E6FDD" w:rsidRDefault="00195A4F" w:rsidP="006A09C4">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
+        <w:noProof/>
         <w:color w:val="E36C0A"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="005E6FDD">
+      <w:rPr>
+        <w:rStyle w:val="Emphasis"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:noProof/>
+        <w:color w:val="E36C0A"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>4.2.22_4. p_4.v_ 05.03.2026.</w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="109A049D" w14:textId="05D5E6E4" w:rsidR="00197966" w:rsidRPr="006A09C4" w:rsidRDefault="00D04C82" w:rsidP="006A09C4">
+  <w:p w14:paraId="5A56BCE8" w14:textId="77777777" w:rsidR="00197966" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="006A09C4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="6331" w:y="278"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b w:val="0"/>
+        <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="006A09C4">
+    <w:r w:rsidRPr="005E6FDD">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b w:val="0"/>
+        <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="006A09C4">
+    <w:r w:rsidRPr="005E6FDD">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b w:val="0"/>
+        <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="006A09C4">
+    <w:r w:rsidRPr="005E6FDD">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b w:val="0"/>
+        <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008E323B">
+    <w:r w:rsidR="008E323B" w:rsidRPr="005E6FDD">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b w:val="0"/>
-        <w:noProof/>
+        <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="006A09C4">
+    <w:r w:rsidRPr="005E6FDD">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b w:val="0"/>
+        <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7FAFB1CE" w14:textId="77777777" w:rsidR="00197966" w:rsidRPr="006A09C4" w:rsidRDefault="00197966" w:rsidP="00F55E4A">
+  <w:p w14:paraId="4C9A0312" w14:textId="77777777" w:rsidR="00197966" w:rsidRPr="005E6FDD" w:rsidRDefault="00197966" w:rsidP="00195A4F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:ind w:right="360" w:firstLine="360"/>
+      <w:ind w:right="360"/>
       <w:rPr>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="01727C13" w14:textId="337DA746" w:rsidR="008465EC" w:rsidRPr="00114CE3" w:rsidRDefault="008465EC" w:rsidP="00840F6F">
+  <w:p w14:paraId="563EFFCE" w14:textId="77777777" w:rsidR="008465EC" w:rsidRPr="005E6FDD" w:rsidRDefault="008465EC" w:rsidP="00840F6F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b w:val="0"/>
+        <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="007AEC3E" w14:textId="12A405CB" w:rsidR="00197966" w:rsidRDefault="00D04C82" w:rsidP="00197966">
+  <w:p w14:paraId="49E859BA" w14:textId="77777777" w:rsidR="00197966" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00197966">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00455E0A">
+    <w:r w:rsidRPr="005E6FDD">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
-      <w:t>KRG_4.2.22_</w:t>
+      <w:t>KRG_4.2.22_4. pielikums_</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00A37B29" w:rsidRPr="005E6FDD">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidRPr="00455E0A">
+    <w:r w:rsidRPr="005E6FDD">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
-      <w:t>. pielikums_</w:t>
-[...16 lines deleted...]
-      </w:rPr>
       <w:t xml:space="preserve">.versija_ </w:t>
     </w:r>
-    <w:r w:rsidRPr="00B00B5A">
+    <w:r w:rsidRPr="005E6FDD">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="000F6003" w:rsidRPr="00B00B5A">
+    <w:r w:rsidR="000F6003" w:rsidRPr="005E6FDD">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00A37B29" w:rsidRPr="00B00B5A">
+    <w:r w:rsidR="00A37B29" w:rsidRPr="005E6FDD">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
       <w:t>05.03.2026.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="28634F7F" w14:textId="431DE371" w:rsidR="00197966" w:rsidRDefault="00D04C82" w:rsidP="00B418FE">
+  <w:p w14:paraId="4BB6C24A" w14:textId="77777777" w:rsidR="00195A4F" w:rsidRPr="005E6FDD" w:rsidRDefault="00E90EA8" w:rsidP="00195A4F">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00B418FE">
+    <w:r w:rsidRPr="005E6FDD">
       <w:rPr>
         <w:color w:val="E36C0A"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00455E0A">
+    <w:r w:rsidR="00195A4F" w:rsidRPr="005E6FDD">
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
-      </w:rPr>
-      <w:t>KRG_4.2.22_</w:t>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>4.2.22_4. p_4.v_ 05.03.2026.</w:t>
     </w:r>
-    <w:r>
+  </w:p>
+  <w:p w14:paraId="3D485E5C" w14:textId="77777777" w:rsidR="00197966" w:rsidRPr="005E6FDD" w:rsidRDefault="00197966" w:rsidP="00B418FE">
+    <w:pPr>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Emphasis"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="E36C0A"/>
       </w:rPr>
-      <w:t>4</w:t>
-[...44 lines deleted...]
-    </w:r>
+    </w:pPr>
   </w:p>
-  <w:p w14:paraId="5D693803" w14:textId="64592596" w:rsidR="00197966" w:rsidRDefault="00197966" w:rsidP="00455E0A">
+  <w:p w14:paraId="1C58C238" w14:textId="77777777" w:rsidR="00197966" w:rsidRPr="005E6FDD" w:rsidRDefault="00197966" w:rsidP="00455E0A">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72E72882" w14:textId="77777777" w:rsidR="007E0DF4" w:rsidRDefault="00D04C82">
-      <w:r>
+    <w:p w14:paraId="1EEF0EA9" w14:textId="77777777" w:rsidR="00B32C24" w:rsidRPr="005E6FDD" w:rsidRDefault="00B32C24">
+      <w:r w:rsidRPr="005E6FDD">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C91EE67" w14:textId="77777777" w:rsidR="007E0DF4" w:rsidRDefault="00D04C82">
-      <w:r>
+    <w:p w14:paraId="572F3A12" w14:textId="77777777" w:rsidR="00B32C24" w:rsidRPr="005E6FDD" w:rsidRDefault="00B32C24">
+      <w:r w:rsidRPr="005E6FDD">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="486E0B68" w14:textId="77777777" w:rsidR="007E0DF4" w:rsidRDefault="007E0DF4">
+    <w:p w14:paraId="55926ADE" w14:textId="77777777" w:rsidR="00B32C24" w:rsidRPr="005E6FDD" w:rsidRDefault="00B32C24">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="06A3DCC5" w14:textId="2CBE8A39" w:rsidR="00B03BD5" w:rsidRPr="00B03BD5" w:rsidRDefault="00D04C82">
+    <w:p w14:paraId="5BEBC1DC" w14:textId="3A884EB5" w:rsidR="002F7DC6" w:rsidRPr="005E6FDD" w:rsidRDefault="002F7DC6" w:rsidP="006044F9">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E6FDD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B03BD5">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B03BD5">
+      <w:r w:rsidR="00DC1B64" w:rsidRPr="005E6FDD">
+        <w:t>API projekta nosaukumu un logo dzēš, ja atbalsts piešķirts no speciālā budžeta</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="59C3A4C7" w14:textId="01935933" w:rsidR="002220D5" w:rsidRPr="005E6FDD" w:rsidRDefault="002220D5" w:rsidP="006044F9">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B03BD5">
+      <w:r w:rsidR="006576D7" w:rsidRPr="005E6FDD">
+        <w:t>API projekta nosaukumu un dzēš, ja atbalsts piešķirts no speciālā budžeta</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="4FA04E74" w14:textId="2DC8A76C" w:rsidR="00E907E6" w:rsidRPr="005E6FDD" w:rsidRDefault="00926735" w:rsidP="00E907E6">
+      <w:pPr>
+        <w:pStyle w:val="Parastais14pt"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B03BD5">
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>API projekta ESF Plus projekts „Atbalsts pieaugušo izglītībai” informācija</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2FF4" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5FBD" w:rsidRPr="005E6FDD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B03BD5">
+      <w:r w:rsidR="003E5FBD" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Līguma punktu d</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2FF4" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>zēš, ja atbalsts saņemts speciālā budžeta ietvaros</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5FBD" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="49908F73" w14:textId="05CBB1D4" w:rsidR="0065037E" w:rsidRPr="005E6FDD" w:rsidRDefault="0065037E" w:rsidP="00E907E6">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00B03BD5">
+      <w:r w:rsidRPr="005E6FDD">
+        <w:t>Veidlapas pieejamas Aģentūras mājaslapā https://www.nva.gov.lv/lv/komercdarbibas-uzsaksana</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5FBD" w:rsidRPr="005E6FDD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="4CF92CF8" w14:textId="7271D274" w:rsidR="007F6DFE" w:rsidRPr="005E6FDD" w:rsidRDefault="007F6DFE" w:rsidP="00E907E6">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B03BD5">
+      <w:r w:rsidRPr="005E6FDD">
+        <w:t>Veidlapas pieejamas Aģentūras mājaslapā https://www.nva.gov.lv/lv/komercdarbibas-uzsaksana</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5FBD" w:rsidRPr="005E6FDD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="2CC8DFB2" w14:textId="64DCCDC3" w:rsidR="00C83CED" w:rsidRPr="005E6FDD" w:rsidRDefault="00C83CED" w:rsidP="00C83CED">
+      <w:pPr>
+        <w:pStyle w:val="Parastais14pt"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00B03BD5">
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dzēš, ja atbalsts saņemts speciālā budžeta ietvaros.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="65009FBA" w14:textId="13A38E13" w:rsidR="00C83CED" w:rsidRPr="005E6FDD" w:rsidRDefault="00C83CED" w:rsidP="003E5FBD">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003E5FBD" w:rsidRPr="005E6FDD">
+        <w:t>Veidlapas pieejamas Aģentūras mājaslapā https://www.nva.gov.lv/lv/komercdarbibas-uzsaksana.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="4A35362A" w14:textId="0D2ED4A9" w:rsidR="00D34CDE" w:rsidRPr="005E6FDD" w:rsidRDefault="00D34CDE" w:rsidP="00D34CDE">
+      <w:pPr>
+        <w:pStyle w:val="Parastais14pt"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>API projekta ESF Plus projekts „Atbalsts pieaugušo izglītībai” informācija</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83CED" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003E5FBD" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Līguma punktu d</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83CED" w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>zēš, ja atbalsts saņemts speciālā budžeta ietvaros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BCDEA3" w14:textId="766BBC93" w:rsidR="00D34CDE" w:rsidRPr="005E6FDD" w:rsidRDefault="00D34CDE">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="5AF0DDC6" w14:textId="501E61E2" w:rsidR="00AD1AA6" w:rsidRPr="005E6FDD" w:rsidRDefault="00AD1AA6">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B37A84" w:rsidRPr="005E6FDD">
+        <w:t>Atstāj regulu, saskaņā ar kuru sniedz atbalstu, pārējās regulas svītro.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="1F478A27" w14:textId="74778867" w:rsidR="003E5FBD" w:rsidRPr="005E6FDD" w:rsidRDefault="003E5FBD" w:rsidP="003E5FBD">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:t>Speciālā budžeta konta numurs tiek dzēsts, ja atbalsts piešķirts no ESF Plus projekta “API”.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="11590EDA" w14:textId="77777777" w:rsidR="00B03BD5" w:rsidRPr="003E5FBD" w:rsidRDefault="00E90EA8" w:rsidP="003E5FBD">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E6FDD">
+        <w:t>API projekta konta numurs tiek dzēsts, ja atbalsts piešķirts no speciālā budžeta</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="63A0D07D" w14:textId="77777777" w:rsidR="00197966" w:rsidRDefault="00197966" w:rsidP="00ED6DDB">
+  <w:p w14:paraId="0B17CC36" w14:textId="77777777" w:rsidR="00197966" w:rsidRPr="005E6FDD" w:rsidRDefault="00197966" w:rsidP="00ED6DDB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360" w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4CC808A6" w14:textId="77777777" w:rsidR="00197966" w:rsidRDefault="00197966" w:rsidP="00ED6DDB">
+  <w:p w14:paraId="018A26B9" w14:textId="77777777" w:rsidR="00197966" w:rsidRPr="005E6FDD" w:rsidRDefault="00197966" w:rsidP="00ED6DDB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:ind w:right="360" w:firstLine="360"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3100A478" w14:textId="77777777" w:rsidR="00197966" w:rsidRDefault="00197966" w:rsidP="0057049F">
+  <w:p w14:paraId="2BFC495F" w14:textId="77777777" w:rsidR="00197966" w:rsidRPr="005E6FDD" w:rsidRDefault="00197966" w:rsidP="0057049F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:color w:val="808080"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="680A54AA" w14:textId="77777777" w:rsidR="00197966" w:rsidRPr="00906BC9" w:rsidRDefault="00197966" w:rsidP="00267F60">
+  <w:p w14:paraId="7CDF7F8C" w14:textId="77777777" w:rsidR="00197966" w:rsidRPr="005E6FDD" w:rsidRDefault="00197966" w:rsidP="00267F60">
     <w:pPr>
       <w:pStyle w:val="Parastais14pt"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02187281"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FF12FFC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13756,150 +12594,150 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DB5D97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C1C1E2C"/>
-    <w:lvl w:ilvl="0" w:tplc="B41AFE2E">
+    <w:lvl w:ilvl="0" w:tplc="8E6EAA5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B198B4C2" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="2C424EC0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10748760" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71AEB842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10668F04" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44E683E8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="1DB640CA" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="C6646600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="E0A48E60" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="943C36F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="998621F6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="7AA23774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36D296B4" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="B1C8EFC8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0FB284A8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="5EBE22F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06CA3037"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F800D732"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
@@ -14012,150 +12850,150 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="10800" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0ABE4FA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67C2E034"/>
-    <w:lvl w:ilvl="0" w:tplc="EF16AF46">
+    <w:lvl w:ilvl="0" w:tplc="EDEC3FA0">
       <w:start w:val="14"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="7B1E952A" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="5CB85E60" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="089238AE" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0B26FF8A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="BDD4E874" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="DBF290B8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="3BBC1656" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59A2EE48" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="4B9AAFC0" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="C1C4185A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FCE46458" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96BC3A6E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFAE8294" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FAE6E040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="E02A3D9C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="A48CFCA0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B340D52"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9F483204"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2345" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -14338,239 +13176,239 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E8B1421"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA28A290"/>
-    <w:lvl w:ilvl="0" w:tplc="1B3ADD56">
+    <w:lvl w:ilvl="0" w:tplc="E06E7CC4">
       <w:start w:val="5"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F0102C98" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="CF0A6A66" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3376C15C" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="4B86ADE2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82EAE544" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="3DDA3844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="1B62C942" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="023E716C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67000C98" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="C5D65D6E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97369BDC" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="A06E045E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="F4E8FA34" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="E08293FE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="5B1811E0" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="06A8C4BA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10025E7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F208BE0E"/>
-    <w:lvl w:ilvl="0" w:tplc="8876C090">
+    <w:lvl w:ilvl="0" w:tplc="D066749A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1622" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FBE071E4" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="D34CBD6E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2342" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="A4222CF2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="C7105B72" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3062" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C150AA94" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="AD86A43A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3782" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80DAADCC" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="C9A8D23E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4502" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="107CB148" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="476EB3AC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5222" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="9B046ACC" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58AC4A3C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5942" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="9C029AF4" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="6BE8FD28" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6662" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F3000F06" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="835492FE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7382" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13D46C9C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1B3E8BAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -14681,123 +13519,123 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="143D263F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A608500"/>
-    <w:lvl w:ilvl="0" w:tplc="02C209F8">
+    <w:lvl w:ilvl="0" w:tplc="C8E6BA8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="DB586676" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="5FF822AA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51967586" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42087EE0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="2098B0B2" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C3869684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="4782C0DA" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="C31A7464" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="EFCCFC66" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85A6A196" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="9B0A476E" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="8E828FDE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A01E483E" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="9E6403FE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D6FC373A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="855ED3B0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14664A91"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="05ECACCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -14880,266 +13718,266 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7754" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9016" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14FB1038"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4DA12DE"/>
-    <w:lvl w:ilvl="0" w:tplc="179AB1CA">
+    <w:lvl w:ilvl="0" w:tplc="2FA07072">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="412CB202" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="592C752C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="809431FC" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="B19E6928" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="219CDDC2" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="868AD056" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D94E1764" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="182CD73C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C1B60A28" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="DA58F32C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E6DC263C" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="639608B4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="2E7EFA3C" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34761C8A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83388ED4" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="3F96BFC2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1586794E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E16F3FE"/>
-    <w:lvl w:ilvl="0" w:tplc="C5D89692">
+    <w:lvl w:ilvl="0" w:tplc="91B8BFE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D8C0FD98">
+    <w:lvl w:ilvl="1" w:tplc="D5C8F2C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="7638A6AC">
+    <w:lvl w:ilvl="2" w:tplc="916EAEF4">
       <w:start w:val="15"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2340"/>
         </w:tabs>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A7D4F6BC" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49FA72EC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53B4904A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="2AC8C2E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="00729550" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="4D2AD2E8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="C1F6AE5C" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="A3B02FD8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="AE42ACC4" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="E8A483B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="8DAA50F2" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="BB94D5D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B2B7AD2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="05ECACCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
@@ -15482,349 +14320,349 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6300"/>
         </w:tabs>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7020"/>
         </w:tabs>
         <w:ind w:left="7020" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BF4131E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="808E4344"/>
-    <w:lvl w:ilvl="0" w:tplc="940C0166">
+    <w:lvl w:ilvl="0" w:tplc="104A39FC">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="05C237C0">
+    <w:lvl w:ilvl="1" w:tplc="F5A693C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="311449A2">
+    <w:lvl w:ilvl="2" w:tplc="0396DF0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="462A44A2" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="AED0D072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="7B22252C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="507E83BC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="6BAE5EF0" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26EEEEAA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="B54E073A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="818A0EA2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="AB60365C" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="A1A82112" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="BCC09358" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0876D522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D144671"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="30CA38F8"/>
-    <w:lvl w:ilvl="0" w:tplc="0944F7D8">
+    <w:lvl w:ilvl="0" w:tplc="5E94CAF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C4582036" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="BF106C8C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F8BAA2B4" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="D8060C1E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63D8ABD8" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="4AB47324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26B8AECA" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99027AB6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="084A38A0" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FC7E18CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="9B2C5674" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="C6320F10" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="125CCEB4" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="1E3641C0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="671E74A0" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="E9449538" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="210D3621"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B06003A8"/>
-    <w:lvl w:ilvl="0" w:tplc="CA7CAEE6">
+    <w:lvl w:ilvl="0" w:tplc="940E7128">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="532C43A4" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83921FE6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62EC8CF0" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0F9AC2B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3060" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="737866A6" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="5B52E490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="4BB000DA" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="2AD0F558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="03A663BE" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="F9E2FE82" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="F7C02BC6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="530C617A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B17208F0" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="EEAA783A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="429E0F06" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="ABCAF5D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7380" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23E8439B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="64AC7334"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="420"/>
         </w:tabs>
@@ -16218,127 +15056,127 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="10800"/>
         </w:tabs>
         <w:ind w:left="10800" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A9A2249"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67386822"/>
-    <w:lvl w:ilvl="0" w:tplc="823A5834">
+    <w:lvl w:ilvl="0" w:tplc="77822EB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="1C042E7E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="862258A4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="DD98A7BA" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="1AE4DB76" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="016CF7CC" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="CC9AA5E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D870C9FE" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22C8A2D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B70CD124" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="B14C3522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="ECE6BCFC" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="AF12E402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A238A95E" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="DFE88064" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="2C484EF2" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="EA30E79A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30991F7E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9C5CE16E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -16564,150 +15402,150 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34D57D18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64CEB4A8"/>
-    <w:lvl w:ilvl="0" w:tplc="E04685FE">
+    <w:lvl w:ilvl="0" w:tplc="C5422CC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1845"/>
         </w:tabs>
         <w:ind w:left="1845" w:hanging="1125"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F09C20D0" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20C6C43E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="164A7F06" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="2D186874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A41EC4DC" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94E0C682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="E0FA8F80" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="09266F02" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B79C4E9A" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40CAE676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="EBD614CE" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="F302528E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="7FF447CC" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73CA6714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D6702D66" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="CA40B456" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="351D4C07"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D12C249E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="630"/>
         </w:tabs>
@@ -17353,150 +16191,150 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="453D66A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57CC8126"/>
-    <w:lvl w:ilvl="0" w:tplc="3768053C">
+    <w:lvl w:ilvl="0" w:tplc="EE4A14CA">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="855"/>
         </w:tabs>
         <w:ind w:left="855" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26F84F02" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="D5A001DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1575"/>
         </w:tabs>
         <w:ind w:left="1575" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90AA4AF6" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59CE8A32" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2295"/>
         </w:tabs>
         <w:ind w:left="2295" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="1DCEF15A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="2F1253E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3015"/>
         </w:tabs>
         <w:ind w:left="3015" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D348F184" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="C568E408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3735"/>
         </w:tabs>
         <w:ind w:left="3735" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19368F2C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="9A40F102" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4455"/>
         </w:tabs>
         <w:ind w:left="4455" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FCB0B0A0" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="5BEC00CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5175"/>
         </w:tabs>
         <w:ind w:left="5175" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6630CDAA" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FC5AA9C0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5895"/>
         </w:tabs>
         <w:ind w:left="5895" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="7CA8B24C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="B0901A54" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6615"/>
         </w:tabs>
         <w:ind w:left="6615" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47183809"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8E245F08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
@@ -17949,236 +16787,236 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7754" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9016" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F3A2B6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F90E22DE"/>
-    <w:lvl w:ilvl="0" w:tplc="4426D2EA">
+    <w:lvl w:ilvl="0" w:tplc="7482362A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="E342102E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="6F6CE658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="1DAA68E4" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76B436BE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5180F0BE" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="A894CF9C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="311A27F2" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="3C4CB2C2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="BD6A16EA" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36CCA488" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="6E309A98" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73FC0AE4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="2F1223F2" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="3D2A0410" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="4114FFC0" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41D84D4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="503C5DED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB907EC4"/>
-    <w:lvl w:ilvl="0" w:tplc="98124EE6">
+    <w:lvl w:ilvl="0" w:tplc="A3BC1552">
       <w:start w:val="9"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="1F1E1E80" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="3866FB4E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="540EFEEE" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="8ACAD0B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80A84BB8" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="D5604654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47CE085E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="618A614A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="4AB217C8" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="E14CB3C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="B6B247C8" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="094E5800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="1D722232" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69740FBE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="3FA653F8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="3E8C0A6C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58533F7B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="12FEFF2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="390"/>
         </w:tabs>
@@ -18291,392 +17129,392 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B6742E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2272E5FA"/>
-    <w:lvl w:ilvl="0" w:tplc="9D266034">
+    <w:lvl w:ilvl="0" w:tplc="3D3449A4">
       <w:start w:val="14"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1365"/>
         </w:tabs>
         <w:ind w:left="1365" w:hanging="465"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="1CA8D198" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="7E96CF0C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1980"/>
         </w:tabs>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="328C99EE" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="ADE01828" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2700"/>
         </w:tabs>
         <w:ind w:left="2700" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="DEA03DF4" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="1EDC6750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3420"/>
         </w:tabs>
         <w:ind w:left="3420" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="3086E06C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="C986D060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4140"/>
         </w:tabs>
         <w:ind w:left="4140" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="2A0EC142" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97E81752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4860"/>
         </w:tabs>
         <w:ind w:left="4860" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96FA83A0" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FF18F9D2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5580"/>
         </w:tabs>
         <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="329E46BE" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="ACCA6C2C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6300"/>
         </w:tabs>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="6396ED68" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="4FC83488" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7020"/>
         </w:tabs>
         <w:ind w:left="7020" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DD6317F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DC8760E"/>
-    <w:lvl w:ilvl="0" w:tplc="0C1842AA">
+    <w:lvl w:ilvl="0" w:tplc="6C6CC960">
       <w:start w:val="10"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FA36719E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FC54B99A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="197053B6" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0248D954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="00004DA6" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C9ABCE4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="689A6502" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="EF3EA500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75F253B6" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="6CD6B01E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="F16692BC" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0F128C72" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A9CA35C0" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94F29CA2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="7C068C4E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73363E00" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F0175BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91DA00C8"/>
-    <w:lvl w:ilvl="0" w:tplc="B0121516">
+    <w:lvl w:ilvl="0" w:tplc="946C6B4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35A8CDE6" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70EEED56" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="835ABB74" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91A27892" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F0767BD8" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0F601FB4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="711CD996" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="979A6950" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D49275C4" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="7C8EDA02" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="4EE87A1A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="3AAE7988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="CA9EA1E0" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="CC3245A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87CC2DB8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="B038C090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="610C4D6F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C28623D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="1919" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -18823,223 +17661,223 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="631C62EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64EAE6A4"/>
-    <w:lvl w:ilvl="0" w:tplc="C428CF6C">
+    <w:lvl w:ilvl="0" w:tplc="7E26E024">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="1F125E64">
+    <w:lvl w:ilvl="1" w:tplc="7C1CA904">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84FE9DB4">
+    <w:lvl w:ilvl="2" w:tplc="AD7293AA">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="6C5C6CBE">
+    <w:lvl w:ilvl="3" w:tplc="8504658E">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="247C1CAC">
+    <w:lvl w:ilvl="4" w:tplc="60AE62AA">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="6980D1AA">
+    <w:lvl w:ilvl="5" w:tplc="745446FC">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0240ADCC">
+    <w:lvl w:ilvl="6" w:tplc="A3D23C28">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="F9DE627A">
+    <w:lvl w:ilvl="7" w:tplc="20DCF324">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46FC8A26">
+    <w:lvl w:ilvl="8" w:tplc="3C1A185C">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65D0269C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5425102"/>
-    <w:lvl w:ilvl="0" w:tplc="585E9DB0">
+    <w:lvl w:ilvl="0" w:tplc="127EE0B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19A64AE2">
+    <w:lvl w:ilvl="1" w:tplc="D654DC50">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="1D464BC8">
+    <w:lvl w:ilvl="2" w:tplc="82FA179E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A2DA3054">
+    <w:lvl w:ilvl="3" w:tplc="7450B8DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88A2577C">
+    <w:lvl w:ilvl="4" w:tplc="2382BEDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="9DEA9E20">
+    <w:lvl w:ilvl="5" w:tplc="D7CC474A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="BA700106">
+    <w:lvl w:ilvl="6" w:tplc="3A403326">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="810062EC">
+    <w:lvl w:ilvl="7" w:tplc="83062714">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="4D341D1E">
+    <w:lvl w:ilvl="8" w:tplc="B27250B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69F2294A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="05ECACCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -19239,153 +18077,153 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B2F43CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="935A5F9C"/>
-    <w:lvl w:ilvl="0" w:tplc="EE4685BA">
+    <w:lvl w:ilvl="0" w:tplc="A488A928">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1260"/>
         </w:tabs>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="CD3896A4">
+    <w:lvl w:ilvl="1" w:tplc="1714C89C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1980"/>
         </w:tabs>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="A7563352" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="A1CC841C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2700"/>
         </w:tabs>
         <w:ind w:left="2700" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42B46CE8" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="B8E245AC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3420"/>
         </w:tabs>
         <w:ind w:left="3420" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="9FF4C33A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="2C68D6EC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4140"/>
         </w:tabs>
         <w:ind w:left="4140" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19D8D3EC" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="D6029EB0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4860"/>
         </w:tabs>
         <w:ind w:left="4860" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7A965D5A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="6498969E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5580"/>
         </w:tabs>
         <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D7CE7EFC" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="C5E223E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6300"/>
         </w:tabs>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22709D7C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="A0F440D2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7020"/>
         </w:tabs>
         <w:ind w:left="7020" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B44538A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="05ECACCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
@@ -19590,126 +18428,126 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73A971CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BE632F2"/>
-    <w:lvl w:ilvl="0" w:tplc="BB30D69E">
+    <w:lvl w:ilvl="0" w:tplc="1366B804">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="00F4D9CA" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="EC1C94CA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B7F0E658" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="8A1CEC16" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="7ADA8004" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C0E8FA56" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80C200BC" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79F2A170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="6E5E99A4" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="B62C23C2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="C22E03D4" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="2F542086" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35B86396" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FD8689DC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D6700F8A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="4A60BE9C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75EC2E3E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="105A8B90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading6"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -20336,153 +19174,153 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CB21493"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="15245C44"/>
-    <w:lvl w:ilvl="0" w:tplc="61A67406">
+    <w:lvl w:ilvl="0" w:tplc="23E0CC42">
       <w:start w:val="6"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="AD54FC3E">
+    <w:lvl w:ilvl="1" w:tplc="8486A57C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9A460C5A">
+    <w:lvl w:ilvl="2" w:tplc="F27E84BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40F21308">
+    <w:lvl w:ilvl="3" w:tplc="CB0C39B6">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="7BD8878A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="5D12101C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="5A90CC20" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="6FF8D984" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="A1C0CA5E" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29C24316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25DE096E" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="152EFCB6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="125EE500" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="7374C760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E3E61E7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3E0A4ECE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -20650,423 +19488,422 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="582298359">
+  <w:num w:numId="1" w16cid:durableId="770465744">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="372117600">
+  <w:num w:numId="2" w16cid:durableId="1919554166">
     <w:abstractNumId w:val="56"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1287278755">
+  <w:num w:numId="3" w16cid:durableId="1952004754">
     <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="123473241">
+  <w:num w:numId="4" w16cid:durableId="124086272">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1941598400">
+  <w:num w:numId="5" w16cid:durableId="1888838689">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1447577209">
+  <w:num w:numId="6" w16cid:durableId="1839268305">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1245803079">
+  <w:num w:numId="7" w16cid:durableId="1766727551">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="597103597">
+  <w:num w:numId="8" w16cid:durableId="668872539">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1468428706">
+  <w:num w:numId="9" w16cid:durableId="953902432">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="489948575">
+  <w:num w:numId="10" w16cid:durableId="830098750">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1209219589">
+  <w:num w:numId="11" w16cid:durableId="1672443675">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="35591806">
+  <w:num w:numId="12" w16cid:durableId="1060786086">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1734767575">
+  <w:num w:numId="13" w16cid:durableId="1945913795">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1499687037">
+  <w:num w:numId="14" w16cid:durableId="152989145">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1168600169">
+  <w:num w:numId="15" w16cid:durableId="480579561">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="771508035">
+  <w:num w:numId="16" w16cid:durableId="1121463079">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="220753847">
+  <w:num w:numId="17" w16cid:durableId="747578087">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="958220648">
+  <w:num w:numId="18" w16cid:durableId="1950156460">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1894150196">
+  <w:num w:numId="19" w16cid:durableId="1019815813">
     <w:abstractNumId w:val="59"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="312756092">
+  <w:num w:numId="20" w16cid:durableId="1410157287">
     <w:abstractNumId w:val="57"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1206526557">
+  <w:num w:numId="21" w16cid:durableId="1478954656">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="108863897">
+  <w:num w:numId="22" w16cid:durableId="1904830911">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1371145785">
+  <w:num w:numId="23" w16cid:durableId="33964211">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="443962908">
+  <w:num w:numId="24" w16cid:durableId="766077575">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1798837617">
+  <w:num w:numId="25" w16cid:durableId="545876818">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1233731500">
+  <w:num w:numId="26" w16cid:durableId="340157702">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1085103483">
+  <w:num w:numId="27" w16cid:durableId="58485217">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1092124453">
+  <w:num w:numId="28" w16cid:durableId="83965324">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1418592768">
+  <w:num w:numId="29" w16cid:durableId="1501123168">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="4"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="22"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="864486355">
+  <w:num w:numId="30" w16cid:durableId="1960719300">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="15"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="97339137">
+  <w:num w:numId="31" w16cid:durableId="1551577317">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="956182991">
+  <w:num w:numId="32" w16cid:durableId="1868331732">
     <w:abstractNumId w:val="8"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="5"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="216673818">
+  <w:num w:numId="33" w16cid:durableId="492843341">
     <w:abstractNumId w:val="59"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="6"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="12"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="206769626">
+  <w:num w:numId="34" w16cid:durableId="834734351">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="111562168">
+  <w:num w:numId="35" w16cid:durableId="1294215654">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="2077625209">
+  <w:num w:numId="36" w16cid:durableId="1986929714">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="845826794">
+  <w:num w:numId="37" w16cid:durableId="972252637">
     <w:abstractNumId w:val="58"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="931857563">
+  <w:num w:numId="38" w16cid:durableId="917861974">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1702899896">
+  <w:num w:numId="39" w16cid:durableId="861406427">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="1934123026">
+  <w:num w:numId="40" w16cid:durableId="515846283">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="1846628241">
+  <w:num w:numId="41" w16cid:durableId="1541164383">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="670568969">
+  <w:num w:numId="42" w16cid:durableId="2019888611">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="1058165186">
+  <w:num w:numId="43" w16cid:durableId="790707330">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="1802723542">
+  <w:num w:numId="44" w16cid:durableId="1688483661">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="45" w16cid:durableId="1602956108">
+  <w:num w:numId="45" w16cid:durableId="1587156267">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="1345086546">
+  <w:num w:numId="46" w16cid:durableId="1850216350">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="47" w16cid:durableId="1687832036">
+  <w:num w:numId="47" w16cid:durableId="1446774765">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="48" w16cid:durableId="2128155815">
+  <w:num w:numId="48" w16cid:durableId="1186551697">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="49" w16cid:durableId="348140843">
+  <w:num w:numId="49" w16cid:durableId="274800202">
     <w:abstractNumId w:val="60"/>
   </w:num>
-  <w:num w:numId="50" w16cid:durableId="1433042427">
+  <w:num w:numId="50" w16cid:durableId="211234910">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="51" w16cid:durableId="948514363">
+  <w:num w:numId="51" w16cid:durableId="321541864">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="52" w16cid:durableId="1772971811">
+  <w:num w:numId="52" w16cid:durableId="1268731472">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="53" w16cid:durableId="943926004">
+  <w:num w:numId="53" w16cid:durableId="330186164">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="54" w16cid:durableId="280958157">
+  <w:num w:numId="54" w16cid:durableId="756907482">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="55" w16cid:durableId="629242357">
+  <w:num w:numId="55" w16cid:durableId="1756777722">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="56" w16cid:durableId="1149324744">
+  <w:num w:numId="56" w16cid:durableId="1341007509">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="57" w16cid:durableId="1308703057">
+  <w:num w:numId="57" w16cid:durableId="1007437803">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="58" w16cid:durableId="1780905031">
+  <w:num w:numId="58" w16cid:durableId="1538813907">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="59" w16cid:durableId="270093213">
+  <w:num w:numId="59" w16cid:durableId="1728532287">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="60" w16cid:durableId="1526098188">
+  <w:num w:numId="60" w16cid:durableId="1670450162">
     <w:abstractNumId w:val="61"/>
   </w:num>
-  <w:num w:numId="61" w16cid:durableId="968584908">
+  <w:num w:numId="61" w16cid:durableId="1433435509">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="62" w16cid:durableId="1740129171">
+  <w:num w:numId="62" w16cid:durableId="2016154572">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="63" w16cid:durableId="1749693901">
+  <w:num w:numId="63" w16cid:durableId="23747430">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="64" w16cid:durableId="1664240923">
+  <w:num w:numId="64" w16cid:durableId="2077898368">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="65" w16cid:durableId="620307119">
+  <w:num w:numId="65" w16cid:durableId="2014064184">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="66" w16cid:durableId="1068263708">
+  <w:num w:numId="66" w16cid:durableId="1725639218">
     <w:abstractNumId w:val="47"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="67" w16cid:durableId="85657828">
+  <w:num w:numId="67" w16cid:durableId="78452037">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="57"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:hideSpellingErrors/>
-  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE04EE"/>
     <w:rsid w:val="00000A3C"/>
     <w:rsid w:val="000018E2"/>
+    <w:rsid w:val="00002231"/>
     <w:rsid w:val="00002EB6"/>
     <w:rsid w:val="00003E42"/>
     <w:rsid w:val="000042CA"/>
     <w:rsid w:val="00004D72"/>
     <w:rsid w:val="0000531A"/>
     <w:rsid w:val="000054DF"/>
     <w:rsid w:val="000058AB"/>
     <w:rsid w:val="00005B3A"/>
     <w:rsid w:val="00007B57"/>
     <w:rsid w:val="00010A37"/>
     <w:rsid w:val="00010BD1"/>
     <w:rsid w:val="000113D6"/>
     <w:rsid w:val="0001178C"/>
     <w:rsid w:val="00012F3F"/>
     <w:rsid w:val="00013367"/>
     <w:rsid w:val="000141D3"/>
     <w:rsid w:val="00014DD3"/>
     <w:rsid w:val="00014FEE"/>
     <w:rsid w:val="000151E0"/>
     <w:rsid w:val="00015CAE"/>
     <w:rsid w:val="00016F39"/>
     <w:rsid w:val="00017522"/>
     <w:rsid w:val="00021429"/>
     <w:rsid w:val="00021AA6"/>
     <w:rsid w:val="00021B45"/>
@@ -21210,50 +20047,51 @@
     <w:rsid w:val="000E330C"/>
     <w:rsid w:val="000E3B95"/>
     <w:rsid w:val="000E4BBE"/>
     <w:rsid w:val="000E520E"/>
     <w:rsid w:val="000E66CC"/>
     <w:rsid w:val="000E6AD9"/>
     <w:rsid w:val="000E6C81"/>
     <w:rsid w:val="000E70E6"/>
     <w:rsid w:val="000F00A8"/>
     <w:rsid w:val="000F078E"/>
     <w:rsid w:val="000F1CE1"/>
     <w:rsid w:val="000F2366"/>
     <w:rsid w:val="000F291D"/>
     <w:rsid w:val="000F2930"/>
     <w:rsid w:val="000F306C"/>
     <w:rsid w:val="000F41B1"/>
     <w:rsid w:val="000F4209"/>
     <w:rsid w:val="000F45F2"/>
     <w:rsid w:val="000F491F"/>
     <w:rsid w:val="000F4F7E"/>
     <w:rsid w:val="000F55F9"/>
     <w:rsid w:val="000F6003"/>
     <w:rsid w:val="000F6ED7"/>
     <w:rsid w:val="000F7881"/>
     <w:rsid w:val="001003EE"/>
+    <w:rsid w:val="001026B3"/>
     <w:rsid w:val="0010294D"/>
     <w:rsid w:val="001031FE"/>
     <w:rsid w:val="00105416"/>
     <w:rsid w:val="00105E21"/>
     <w:rsid w:val="0010634C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="00111E9F"/>
     <w:rsid w:val="0011252F"/>
     <w:rsid w:val="00112BA0"/>
     <w:rsid w:val="001136F8"/>
     <w:rsid w:val="00114CE3"/>
     <w:rsid w:val="0012386C"/>
     <w:rsid w:val="00125C90"/>
     <w:rsid w:val="00126DF1"/>
     <w:rsid w:val="00131822"/>
     <w:rsid w:val="00132370"/>
     <w:rsid w:val="00133344"/>
     <w:rsid w:val="00133391"/>
     <w:rsid w:val="001336A1"/>
     <w:rsid w:val="001341AC"/>
     <w:rsid w:val="00134503"/>
     <w:rsid w:val="0013576B"/>
     <w:rsid w:val="001367F4"/>
     <w:rsid w:val="00137968"/>
     <w:rsid w:val="00140050"/>
@@ -21262,112 +20100,115 @@
     <w:rsid w:val="001404E3"/>
     <w:rsid w:val="00140922"/>
     <w:rsid w:val="00140944"/>
     <w:rsid w:val="00141755"/>
     <w:rsid w:val="0014221A"/>
     <w:rsid w:val="001426F6"/>
     <w:rsid w:val="00142847"/>
     <w:rsid w:val="00144020"/>
     <w:rsid w:val="001459EF"/>
     <w:rsid w:val="00145BAE"/>
     <w:rsid w:val="0014722C"/>
     <w:rsid w:val="00147B65"/>
     <w:rsid w:val="00147ED8"/>
     <w:rsid w:val="00147F14"/>
     <w:rsid w:val="00150A74"/>
     <w:rsid w:val="001510BF"/>
     <w:rsid w:val="00152699"/>
     <w:rsid w:val="00152FBE"/>
     <w:rsid w:val="00154118"/>
     <w:rsid w:val="0015571F"/>
     <w:rsid w:val="001577AD"/>
     <w:rsid w:val="001578DF"/>
     <w:rsid w:val="0016037B"/>
     <w:rsid w:val="00160F03"/>
     <w:rsid w:val="001619FF"/>
+    <w:rsid w:val="0016258A"/>
     <w:rsid w:val="001628D1"/>
     <w:rsid w:val="001655CF"/>
     <w:rsid w:val="00166BD4"/>
     <w:rsid w:val="00166E97"/>
     <w:rsid w:val="001702A7"/>
     <w:rsid w:val="00172469"/>
     <w:rsid w:val="00172A81"/>
     <w:rsid w:val="00173068"/>
     <w:rsid w:val="00173DAE"/>
     <w:rsid w:val="00175528"/>
     <w:rsid w:val="00175ABF"/>
     <w:rsid w:val="00175BC7"/>
     <w:rsid w:val="00176956"/>
     <w:rsid w:val="00176D5F"/>
     <w:rsid w:val="00177052"/>
     <w:rsid w:val="00177E61"/>
     <w:rsid w:val="00180831"/>
     <w:rsid w:val="00181051"/>
     <w:rsid w:val="001811F3"/>
     <w:rsid w:val="00181FA7"/>
     <w:rsid w:val="00184047"/>
     <w:rsid w:val="00184075"/>
     <w:rsid w:val="001840BA"/>
     <w:rsid w:val="0018496D"/>
     <w:rsid w:val="00185895"/>
     <w:rsid w:val="00186B39"/>
     <w:rsid w:val="00186D17"/>
     <w:rsid w:val="00186F1C"/>
     <w:rsid w:val="00187643"/>
     <w:rsid w:val="001876F4"/>
     <w:rsid w:val="00187B21"/>
     <w:rsid w:val="00187F9C"/>
     <w:rsid w:val="001911DD"/>
     <w:rsid w:val="00191E95"/>
     <w:rsid w:val="00192D9E"/>
     <w:rsid w:val="00193210"/>
     <w:rsid w:val="00193A8A"/>
     <w:rsid w:val="00193D3C"/>
     <w:rsid w:val="001946F5"/>
     <w:rsid w:val="00194AFC"/>
     <w:rsid w:val="0019501B"/>
     <w:rsid w:val="00195564"/>
     <w:rsid w:val="001957C6"/>
+    <w:rsid w:val="00195A4F"/>
     <w:rsid w:val="00195AFD"/>
     <w:rsid w:val="00195B36"/>
     <w:rsid w:val="00196E59"/>
+    <w:rsid w:val="00197012"/>
     <w:rsid w:val="00197966"/>
     <w:rsid w:val="00197FE1"/>
     <w:rsid w:val="001A00E7"/>
     <w:rsid w:val="001A1242"/>
     <w:rsid w:val="001A1385"/>
     <w:rsid w:val="001A1A3E"/>
     <w:rsid w:val="001A209E"/>
+    <w:rsid w:val="001A4CD2"/>
     <w:rsid w:val="001A79F2"/>
     <w:rsid w:val="001A7AD2"/>
     <w:rsid w:val="001B0CCB"/>
     <w:rsid w:val="001B1F13"/>
     <w:rsid w:val="001B202B"/>
     <w:rsid w:val="001B2C83"/>
     <w:rsid w:val="001B3078"/>
     <w:rsid w:val="001B4453"/>
-    <w:rsid w:val="001B4576"/>
     <w:rsid w:val="001B56BF"/>
     <w:rsid w:val="001B5A0F"/>
     <w:rsid w:val="001B6E14"/>
     <w:rsid w:val="001C0383"/>
     <w:rsid w:val="001C161A"/>
     <w:rsid w:val="001C2560"/>
     <w:rsid w:val="001C3E66"/>
     <w:rsid w:val="001C4993"/>
     <w:rsid w:val="001C4C35"/>
     <w:rsid w:val="001C5B54"/>
     <w:rsid w:val="001C6853"/>
     <w:rsid w:val="001C6D06"/>
     <w:rsid w:val="001C75D9"/>
     <w:rsid w:val="001D0A9D"/>
     <w:rsid w:val="001D1DC3"/>
     <w:rsid w:val="001D2B09"/>
     <w:rsid w:val="001D30A8"/>
     <w:rsid w:val="001D3460"/>
     <w:rsid w:val="001D36AA"/>
     <w:rsid w:val="001D3840"/>
     <w:rsid w:val="001D42E5"/>
     <w:rsid w:val="001D4596"/>
     <w:rsid w:val="001D4F9F"/>
     <w:rsid w:val="001D5241"/>
     <w:rsid w:val="001D5697"/>
@@ -21400,50 +20241,51 @@
     <w:rsid w:val="001F5F1A"/>
     <w:rsid w:val="001F62E2"/>
     <w:rsid w:val="001F6974"/>
     <w:rsid w:val="001F6E95"/>
     <w:rsid w:val="001F7E2F"/>
     <w:rsid w:val="00200300"/>
     <w:rsid w:val="002033B3"/>
     <w:rsid w:val="002046BA"/>
     <w:rsid w:val="00204842"/>
     <w:rsid w:val="00210BFF"/>
     <w:rsid w:val="0021106D"/>
     <w:rsid w:val="002112C6"/>
     <w:rsid w:val="00211BED"/>
     <w:rsid w:val="00213227"/>
     <w:rsid w:val="00213C79"/>
     <w:rsid w:val="002146A6"/>
     <w:rsid w:val="00214A61"/>
     <w:rsid w:val="00214C3A"/>
     <w:rsid w:val="00214F12"/>
     <w:rsid w:val="00215519"/>
     <w:rsid w:val="002157C4"/>
     <w:rsid w:val="00216BB1"/>
     <w:rsid w:val="002201C9"/>
     <w:rsid w:val="002210AC"/>
     <w:rsid w:val="002210E9"/>
+    <w:rsid w:val="002220D5"/>
     <w:rsid w:val="00222502"/>
     <w:rsid w:val="00223AC9"/>
     <w:rsid w:val="002245C6"/>
     <w:rsid w:val="00224D4B"/>
     <w:rsid w:val="00225423"/>
     <w:rsid w:val="002268F4"/>
     <w:rsid w:val="00227537"/>
     <w:rsid w:val="00227840"/>
     <w:rsid w:val="002311BA"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233B02"/>
     <w:rsid w:val="002340FE"/>
     <w:rsid w:val="002344A5"/>
     <w:rsid w:val="00234B4F"/>
     <w:rsid w:val="00235460"/>
     <w:rsid w:val="002356D2"/>
     <w:rsid w:val="0023698D"/>
     <w:rsid w:val="00236FD1"/>
     <w:rsid w:val="002374FF"/>
     <w:rsid w:val="00237501"/>
     <w:rsid w:val="002375CB"/>
     <w:rsid w:val="002377D0"/>
     <w:rsid w:val="00240150"/>
     <w:rsid w:val="00241123"/>
     <w:rsid w:val="0024126C"/>
@@ -21474,50 +20316,51 @@
     <w:rsid w:val="00254F09"/>
     <w:rsid w:val="0025507C"/>
     <w:rsid w:val="00256DCC"/>
     <w:rsid w:val="00256E9A"/>
     <w:rsid w:val="00256EEF"/>
     <w:rsid w:val="00257B6F"/>
     <w:rsid w:val="0026000D"/>
     <w:rsid w:val="00260FB6"/>
     <w:rsid w:val="002616E0"/>
     <w:rsid w:val="00261701"/>
     <w:rsid w:val="002618A9"/>
     <w:rsid w:val="00262E59"/>
     <w:rsid w:val="00263189"/>
     <w:rsid w:val="00263480"/>
     <w:rsid w:val="002634AB"/>
     <w:rsid w:val="00263855"/>
     <w:rsid w:val="0026388A"/>
     <w:rsid w:val="002639ED"/>
     <w:rsid w:val="00263C15"/>
     <w:rsid w:val="00265719"/>
     <w:rsid w:val="00266098"/>
     <w:rsid w:val="0026790E"/>
     <w:rsid w:val="00267F60"/>
     <w:rsid w:val="00270367"/>
     <w:rsid w:val="0027079B"/>
+    <w:rsid w:val="00270A6E"/>
     <w:rsid w:val="002711B0"/>
     <w:rsid w:val="00274A9D"/>
     <w:rsid w:val="00274C43"/>
     <w:rsid w:val="00275656"/>
     <w:rsid w:val="00275688"/>
     <w:rsid w:val="00277567"/>
     <w:rsid w:val="00280E96"/>
     <w:rsid w:val="00281929"/>
     <w:rsid w:val="00283C7E"/>
     <w:rsid w:val="002843BD"/>
     <w:rsid w:val="00284722"/>
     <w:rsid w:val="00284CC9"/>
     <w:rsid w:val="002865A1"/>
     <w:rsid w:val="002871F2"/>
     <w:rsid w:val="00290A0D"/>
     <w:rsid w:val="00291CF7"/>
     <w:rsid w:val="002938AA"/>
     <w:rsid w:val="00293F46"/>
     <w:rsid w:val="00293FFF"/>
     <w:rsid w:val="002946F0"/>
     <w:rsid w:val="002949E6"/>
     <w:rsid w:val="002976B6"/>
     <w:rsid w:val="00297FA0"/>
     <w:rsid w:val="002A03C8"/>
     <w:rsid w:val="002A04CF"/>
@@ -21557,195 +20400,203 @@
     <w:rsid w:val="002D0B76"/>
     <w:rsid w:val="002D19F5"/>
     <w:rsid w:val="002D26CC"/>
     <w:rsid w:val="002D2768"/>
     <w:rsid w:val="002D406E"/>
     <w:rsid w:val="002D4C94"/>
     <w:rsid w:val="002D4E9B"/>
     <w:rsid w:val="002D5864"/>
     <w:rsid w:val="002D5995"/>
     <w:rsid w:val="002D5B8C"/>
     <w:rsid w:val="002D5D0C"/>
     <w:rsid w:val="002D6405"/>
     <w:rsid w:val="002D6D59"/>
     <w:rsid w:val="002D7FA9"/>
     <w:rsid w:val="002E0D00"/>
     <w:rsid w:val="002E0FA9"/>
     <w:rsid w:val="002E1959"/>
     <w:rsid w:val="002E1C76"/>
     <w:rsid w:val="002E1D74"/>
     <w:rsid w:val="002E1E9F"/>
     <w:rsid w:val="002E1F2D"/>
     <w:rsid w:val="002E2383"/>
     <w:rsid w:val="002E292E"/>
     <w:rsid w:val="002E298B"/>
     <w:rsid w:val="002E344C"/>
+    <w:rsid w:val="002E5021"/>
     <w:rsid w:val="002E5366"/>
     <w:rsid w:val="002E5C2B"/>
     <w:rsid w:val="002E5D59"/>
     <w:rsid w:val="002E6484"/>
     <w:rsid w:val="002E6941"/>
     <w:rsid w:val="002F1190"/>
     <w:rsid w:val="002F237B"/>
     <w:rsid w:val="002F24F2"/>
     <w:rsid w:val="002F37D2"/>
     <w:rsid w:val="002F3A42"/>
     <w:rsid w:val="002F3F3A"/>
     <w:rsid w:val="002F4191"/>
     <w:rsid w:val="002F7554"/>
+    <w:rsid w:val="002F7DC6"/>
     <w:rsid w:val="00301216"/>
     <w:rsid w:val="003021B2"/>
     <w:rsid w:val="00307402"/>
     <w:rsid w:val="003078A0"/>
     <w:rsid w:val="00307D5F"/>
     <w:rsid w:val="003105B6"/>
     <w:rsid w:val="0031063A"/>
     <w:rsid w:val="00310A02"/>
     <w:rsid w:val="00310A3A"/>
     <w:rsid w:val="00310A87"/>
     <w:rsid w:val="00310DBB"/>
     <w:rsid w:val="00312AD1"/>
     <w:rsid w:val="00313510"/>
     <w:rsid w:val="00314FEE"/>
     <w:rsid w:val="00315382"/>
     <w:rsid w:val="00316C94"/>
     <w:rsid w:val="00317D52"/>
     <w:rsid w:val="00317F0E"/>
     <w:rsid w:val="00322BF7"/>
     <w:rsid w:val="00322C7E"/>
     <w:rsid w:val="003235C2"/>
     <w:rsid w:val="00324CAB"/>
     <w:rsid w:val="003256A1"/>
     <w:rsid w:val="00326681"/>
     <w:rsid w:val="0032779C"/>
     <w:rsid w:val="00327E71"/>
-    <w:rsid w:val="0033076C"/>
     <w:rsid w:val="00331E5D"/>
     <w:rsid w:val="00333275"/>
     <w:rsid w:val="0033428E"/>
     <w:rsid w:val="00334974"/>
+    <w:rsid w:val="00335C00"/>
     <w:rsid w:val="00337B95"/>
     <w:rsid w:val="003422A7"/>
     <w:rsid w:val="00343E17"/>
     <w:rsid w:val="00344CB8"/>
+    <w:rsid w:val="0034538C"/>
     <w:rsid w:val="00347839"/>
     <w:rsid w:val="00347942"/>
     <w:rsid w:val="00350168"/>
     <w:rsid w:val="00350C0F"/>
     <w:rsid w:val="0035107E"/>
     <w:rsid w:val="00351AC9"/>
     <w:rsid w:val="00352E24"/>
     <w:rsid w:val="00354963"/>
     <w:rsid w:val="00354EA3"/>
     <w:rsid w:val="0035571D"/>
     <w:rsid w:val="00355C53"/>
     <w:rsid w:val="00356233"/>
     <w:rsid w:val="00356E72"/>
     <w:rsid w:val="0036036F"/>
     <w:rsid w:val="00360AB8"/>
     <w:rsid w:val="0036111C"/>
+    <w:rsid w:val="003619D2"/>
     <w:rsid w:val="00366D10"/>
     <w:rsid w:val="00370820"/>
     <w:rsid w:val="00370F9F"/>
     <w:rsid w:val="00371A7A"/>
     <w:rsid w:val="0037240A"/>
     <w:rsid w:val="00372682"/>
     <w:rsid w:val="00372DF4"/>
     <w:rsid w:val="0037389E"/>
     <w:rsid w:val="00373B1F"/>
     <w:rsid w:val="00373DFC"/>
     <w:rsid w:val="00374FBA"/>
     <w:rsid w:val="00375CF1"/>
     <w:rsid w:val="00376742"/>
     <w:rsid w:val="00377577"/>
     <w:rsid w:val="00380094"/>
     <w:rsid w:val="003803C7"/>
     <w:rsid w:val="00381DC8"/>
     <w:rsid w:val="00382481"/>
     <w:rsid w:val="003825A3"/>
     <w:rsid w:val="003843C5"/>
     <w:rsid w:val="00385E1D"/>
     <w:rsid w:val="003862FF"/>
     <w:rsid w:val="00386349"/>
     <w:rsid w:val="003864C5"/>
     <w:rsid w:val="00386896"/>
     <w:rsid w:val="003909DD"/>
     <w:rsid w:val="003910A1"/>
     <w:rsid w:val="003914BA"/>
     <w:rsid w:val="003918EE"/>
     <w:rsid w:val="003919D4"/>
     <w:rsid w:val="00391B11"/>
     <w:rsid w:val="00392C4D"/>
     <w:rsid w:val="0039327E"/>
     <w:rsid w:val="00393DF9"/>
     <w:rsid w:val="00395827"/>
     <w:rsid w:val="003964C5"/>
     <w:rsid w:val="00397E66"/>
     <w:rsid w:val="00397EAD"/>
     <w:rsid w:val="003A0A99"/>
     <w:rsid w:val="003A2FAE"/>
     <w:rsid w:val="003A395F"/>
     <w:rsid w:val="003A3A24"/>
     <w:rsid w:val="003A3B7B"/>
+    <w:rsid w:val="003A5736"/>
     <w:rsid w:val="003A66E8"/>
     <w:rsid w:val="003A71CC"/>
     <w:rsid w:val="003B031B"/>
     <w:rsid w:val="003B0920"/>
     <w:rsid w:val="003B12B7"/>
     <w:rsid w:val="003B158F"/>
     <w:rsid w:val="003B16D3"/>
     <w:rsid w:val="003B2802"/>
     <w:rsid w:val="003B2FD1"/>
     <w:rsid w:val="003B57B5"/>
     <w:rsid w:val="003B5F46"/>
     <w:rsid w:val="003B5F8C"/>
     <w:rsid w:val="003B6C98"/>
     <w:rsid w:val="003B7366"/>
     <w:rsid w:val="003C02A6"/>
     <w:rsid w:val="003C095E"/>
     <w:rsid w:val="003C1DCC"/>
+    <w:rsid w:val="003C236F"/>
     <w:rsid w:val="003C26C2"/>
     <w:rsid w:val="003C32AB"/>
     <w:rsid w:val="003C36FC"/>
     <w:rsid w:val="003C6220"/>
     <w:rsid w:val="003D061D"/>
     <w:rsid w:val="003D080C"/>
     <w:rsid w:val="003D417F"/>
     <w:rsid w:val="003D4C87"/>
     <w:rsid w:val="003D5A0C"/>
     <w:rsid w:val="003D5A62"/>
     <w:rsid w:val="003D5B14"/>
     <w:rsid w:val="003D61AF"/>
     <w:rsid w:val="003D6F60"/>
+    <w:rsid w:val="003D70B5"/>
     <w:rsid w:val="003D78AB"/>
     <w:rsid w:val="003D7A33"/>
     <w:rsid w:val="003D7BCB"/>
     <w:rsid w:val="003D7F47"/>
     <w:rsid w:val="003E09D8"/>
     <w:rsid w:val="003E1406"/>
     <w:rsid w:val="003E343A"/>
     <w:rsid w:val="003E4422"/>
+    <w:rsid w:val="003E5FBD"/>
     <w:rsid w:val="003E6391"/>
     <w:rsid w:val="003E7BE3"/>
     <w:rsid w:val="003E7DC6"/>
     <w:rsid w:val="003F08D9"/>
     <w:rsid w:val="003F114D"/>
     <w:rsid w:val="003F12FB"/>
     <w:rsid w:val="003F1658"/>
     <w:rsid w:val="003F3DE8"/>
     <w:rsid w:val="003F4DFF"/>
     <w:rsid w:val="003F5A9D"/>
     <w:rsid w:val="004009EE"/>
     <w:rsid w:val="00403860"/>
     <w:rsid w:val="00403954"/>
     <w:rsid w:val="0040523C"/>
     <w:rsid w:val="004060CA"/>
     <w:rsid w:val="0040674C"/>
     <w:rsid w:val="00406C4E"/>
     <w:rsid w:val="00406D18"/>
     <w:rsid w:val="0040798B"/>
     <w:rsid w:val="00407D3C"/>
     <w:rsid w:val="00407E01"/>
     <w:rsid w:val="004104EE"/>
     <w:rsid w:val="0041108F"/>
     <w:rsid w:val="00411B54"/>
     <w:rsid w:val="00411DBE"/>
@@ -21786,125 +20637,126 @@
     <w:rsid w:val="0044140E"/>
     <w:rsid w:val="0044179C"/>
     <w:rsid w:val="00441B46"/>
     <w:rsid w:val="00442414"/>
     <w:rsid w:val="00443797"/>
     <w:rsid w:val="0044499E"/>
     <w:rsid w:val="00445431"/>
     <w:rsid w:val="004455F7"/>
     <w:rsid w:val="00445601"/>
     <w:rsid w:val="00445C17"/>
     <w:rsid w:val="004466CE"/>
     <w:rsid w:val="0045046B"/>
     <w:rsid w:val="004505C5"/>
     <w:rsid w:val="0045128F"/>
     <w:rsid w:val="00451B40"/>
     <w:rsid w:val="004521CB"/>
     <w:rsid w:val="0045468D"/>
     <w:rsid w:val="00455E0A"/>
     <w:rsid w:val="004564EA"/>
     <w:rsid w:val="00456657"/>
     <w:rsid w:val="00460C3E"/>
     <w:rsid w:val="0046102F"/>
     <w:rsid w:val="00462263"/>
     <w:rsid w:val="00462559"/>
     <w:rsid w:val="00462CF3"/>
-    <w:rsid w:val="004635B9"/>
     <w:rsid w:val="00463BFD"/>
     <w:rsid w:val="00464881"/>
     <w:rsid w:val="00465361"/>
     <w:rsid w:val="00465BF0"/>
     <w:rsid w:val="0046738C"/>
     <w:rsid w:val="00472AFF"/>
     <w:rsid w:val="00472FE2"/>
     <w:rsid w:val="00473B5C"/>
     <w:rsid w:val="00474065"/>
     <w:rsid w:val="004741EA"/>
     <w:rsid w:val="00474E7A"/>
     <w:rsid w:val="00475AE9"/>
     <w:rsid w:val="0047644F"/>
     <w:rsid w:val="00476D03"/>
     <w:rsid w:val="00476D4F"/>
     <w:rsid w:val="00476D51"/>
     <w:rsid w:val="004772E3"/>
     <w:rsid w:val="00481E94"/>
     <w:rsid w:val="0048290A"/>
     <w:rsid w:val="00483713"/>
     <w:rsid w:val="004839EB"/>
     <w:rsid w:val="00483A19"/>
     <w:rsid w:val="00484474"/>
     <w:rsid w:val="00485181"/>
     <w:rsid w:val="00485F58"/>
     <w:rsid w:val="00486069"/>
     <w:rsid w:val="00486B17"/>
     <w:rsid w:val="00486CD2"/>
     <w:rsid w:val="004879E4"/>
     <w:rsid w:val="004911AD"/>
     <w:rsid w:val="0049205A"/>
     <w:rsid w:val="00492F3A"/>
     <w:rsid w:val="004931C4"/>
     <w:rsid w:val="0049335C"/>
     <w:rsid w:val="00494875"/>
     <w:rsid w:val="00494ECD"/>
     <w:rsid w:val="004952CD"/>
+    <w:rsid w:val="00495766"/>
     <w:rsid w:val="00496639"/>
     <w:rsid w:val="0049706A"/>
     <w:rsid w:val="004978EC"/>
     <w:rsid w:val="004A018A"/>
     <w:rsid w:val="004A14BF"/>
     <w:rsid w:val="004A3A64"/>
     <w:rsid w:val="004A47B9"/>
     <w:rsid w:val="004A5227"/>
     <w:rsid w:val="004A5367"/>
     <w:rsid w:val="004A5CEF"/>
     <w:rsid w:val="004A7378"/>
     <w:rsid w:val="004A75E2"/>
     <w:rsid w:val="004B056D"/>
     <w:rsid w:val="004B0677"/>
     <w:rsid w:val="004B146A"/>
     <w:rsid w:val="004B207B"/>
     <w:rsid w:val="004B47AD"/>
     <w:rsid w:val="004B4B67"/>
     <w:rsid w:val="004B5B0E"/>
     <w:rsid w:val="004B5B48"/>
     <w:rsid w:val="004B6FEF"/>
     <w:rsid w:val="004B70D4"/>
     <w:rsid w:val="004B71B1"/>
     <w:rsid w:val="004B7321"/>
     <w:rsid w:val="004B7C5B"/>
     <w:rsid w:val="004C1A7F"/>
     <w:rsid w:val="004C2403"/>
     <w:rsid w:val="004C24F0"/>
     <w:rsid w:val="004C2FD7"/>
     <w:rsid w:val="004C330C"/>
     <w:rsid w:val="004C43A5"/>
     <w:rsid w:val="004C7276"/>
     <w:rsid w:val="004C7674"/>
     <w:rsid w:val="004C7D7D"/>
     <w:rsid w:val="004C7F36"/>
     <w:rsid w:val="004D03AF"/>
     <w:rsid w:val="004D13F8"/>
+    <w:rsid w:val="004D1E51"/>
     <w:rsid w:val="004D32C1"/>
     <w:rsid w:val="004D3D5A"/>
     <w:rsid w:val="004D4422"/>
     <w:rsid w:val="004D57D1"/>
     <w:rsid w:val="004D59A4"/>
     <w:rsid w:val="004D66AB"/>
     <w:rsid w:val="004D71A4"/>
     <w:rsid w:val="004D7342"/>
     <w:rsid w:val="004E0113"/>
     <w:rsid w:val="004E04B5"/>
     <w:rsid w:val="004E06F5"/>
     <w:rsid w:val="004E1F37"/>
     <w:rsid w:val="004E336B"/>
     <w:rsid w:val="004E3537"/>
     <w:rsid w:val="004E55EB"/>
     <w:rsid w:val="004E6B16"/>
     <w:rsid w:val="004E76CF"/>
     <w:rsid w:val="004E7DFD"/>
     <w:rsid w:val="004F060D"/>
     <w:rsid w:val="004F0DDE"/>
     <w:rsid w:val="004F12F2"/>
     <w:rsid w:val="004F23A2"/>
     <w:rsid w:val="004F3D71"/>
     <w:rsid w:val="004F51A3"/>
     <w:rsid w:val="004F5E59"/>
@@ -21937,50 +20789,51 @@
     <w:rsid w:val="005255C6"/>
     <w:rsid w:val="005258A3"/>
     <w:rsid w:val="00525B17"/>
     <w:rsid w:val="005260C2"/>
     <w:rsid w:val="0052623E"/>
     <w:rsid w:val="005265EF"/>
     <w:rsid w:val="00527849"/>
     <w:rsid w:val="00530B04"/>
     <w:rsid w:val="005310FA"/>
     <w:rsid w:val="0053154D"/>
     <w:rsid w:val="0053260F"/>
     <w:rsid w:val="00532772"/>
     <w:rsid w:val="00534053"/>
     <w:rsid w:val="00534114"/>
     <w:rsid w:val="0053423F"/>
     <w:rsid w:val="00534C81"/>
     <w:rsid w:val="00535DEB"/>
     <w:rsid w:val="00536724"/>
     <w:rsid w:val="00540049"/>
     <w:rsid w:val="005403F1"/>
     <w:rsid w:val="005410F2"/>
     <w:rsid w:val="00543730"/>
     <w:rsid w:val="005445D1"/>
     <w:rsid w:val="0054464A"/>
     <w:rsid w:val="00545CDD"/>
+    <w:rsid w:val="00545FB4"/>
     <w:rsid w:val="00546277"/>
     <w:rsid w:val="0054782D"/>
     <w:rsid w:val="00550272"/>
     <w:rsid w:val="005511FF"/>
     <w:rsid w:val="00551E8C"/>
     <w:rsid w:val="0055431B"/>
     <w:rsid w:val="00554934"/>
     <w:rsid w:val="00556CD2"/>
     <w:rsid w:val="00560886"/>
     <w:rsid w:val="00562C1B"/>
     <w:rsid w:val="00563478"/>
     <w:rsid w:val="00563599"/>
     <w:rsid w:val="00563A84"/>
     <w:rsid w:val="00563F2A"/>
     <w:rsid w:val="0056417A"/>
     <w:rsid w:val="00564636"/>
     <w:rsid w:val="00564D9D"/>
     <w:rsid w:val="00564FE8"/>
     <w:rsid w:val="005652CD"/>
     <w:rsid w:val="00567587"/>
     <w:rsid w:val="00567801"/>
     <w:rsid w:val="0057049F"/>
     <w:rsid w:val="005707DF"/>
     <w:rsid w:val="00570CB8"/>
     <w:rsid w:val="00571410"/>
@@ -21989,186 +20842,195 @@
     <w:rsid w:val="005721E4"/>
     <w:rsid w:val="00574007"/>
     <w:rsid w:val="0057528C"/>
     <w:rsid w:val="00582251"/>
     <w:rsid w:val="00582BBB"/>
     <w:rsid w:val="005839ED"/>
     <w:rsid w:val="00583CAD"/>
     <w:rsid w:val="0058460A"/>
     <w:rsid w:val="00584CD5"/>
     <w:rsid w:val="00584E12"/>
     <w:rsid w:val="005851EA"/>
     <w:rsid w:val="00585703"/>
     <w:rsid w:val="00587F02"/>
     <w:rsid w:val="00591D1C"/>
     <w:rsid w:val="00591D89"/>
     <w:rsid w:val="005963CF"/>
     <w:rsid w:val="00596AE7"/>
     <w:rsid w:val="00597743"/>
     <w:rsid w:val="005A03F7"/>
     <w:rsid w:val="005A06A3"/>
     <w:rsid w:val="005A0740"/>
     <w:rsid w:val="005A366F"/>
     <w:rsid w:val="005A40BC"/>
     <w:rsid w:val="005A44E7"/>
     <w:rsid w:val="005A4F7E"/>
+    <w:rsid w:val="005A5233"/>
     <w:rsid w:val="005A5D43"/>
     <w:rsid w:val="005A6765"/>
     <w:rsid w:val="005A6E3E"/>
     <w:rsid w:val="005A6F6F"/>
     <w:rsid w:val="005B14AE"/>
     <w:rsid w:val="005B1528"/>
     <w:rsid w:val="005B2CDF"/>
+    <w:rsid w:val="005B41E4"/>
     <w:rsid w:val="005B4813"/>
     <w:rsid w:val="005B4E9F"/>
     <w:rsid w:val="005B4EF8"/>
     <w:rsid w:val="005B51F6"/>
     <w:rsid w:val="005B5228"/>
     <w:rsid w:val="005B5320"/>
     <w:rsid w:val="005B5B9A"/>
     <w:rsid w:val="005B5F7A"/>
     <w:rsid w:val="005B6B78"/>
     <w:rsid w:val="005B7B97"/>
     <w:rsid w:val="005B7D6F"/>
     <w:rsid w:val="005C070E"/>
     <w:rsid w:val="005C2077"/>
     <w:rsid w:val="005C2739"/>
     <w:rsid w:val="005C2A2B"/>
     <w:rsid w:val="005C3589"/>
     <w:rsid w:val="005C3B70"/>
     <w:rsid w:val="005C436C"/>
     <w:rsid w:val="005C479D"/>
     <w:rsid w:val="005C491B"/>
     <w:rsid w:val="005C4926"/>
     <w:rsid w:val="005C4C3F"/>
     <w:rsid w:val="005C5F2F"/>
     <w:rsid w:val="005C6DEE"/>
     <w:rsid w:val="005C79F5"/>
     <w:rsid w:val="005D1288"/>
     <w:rsid w:val="005D14BD"/>
     <w:rsid w:val="005D23B1"/>
     <w:rsid w:val="005D2410"/>
     <w:rsid w:val="005D35A3"/>
     <w:rsid w:val="005D4338"/>
     <w:rsid w:val="005D6B61"/>
     <w:rsid w:val="005D6D36"/>
+    <w:rsid w:val="005E1AB4"/>
     <w:rsid w:val="005E208F"/>
     <w:rsid w:val="005E2495"/>
     <w:rsid w:val="005E2A6F"/>
     <w:rsid w:val="005E2BFC"/>
     <w:rsid w:val="005E41E7"/>
     <w:rsid w:val="005E4C6A"/>
     <w:rsid w:val="005E59EF"/>
     <w:rsid w:val="005E5FE3"/>
     <w:rsid w:val="005E6444"/>
     <w:rsid w:val="005E6E87"/>
+    <w:rsid w:val="005E6FDD"/>
     <w:rsid w:val="005F0974"/>
     <w:rsid w:val="005F0BE1"/>
     <w:rsid w:val="005F0CC9"/>
     <w:rsid w:val="005F1FB1"/>
     <w:rsid w:val="005F2511"/>
     <w:rsid w:val="005F4953"/>
     <w:rsid w:val="005F5C50"/>
     <w:rsid w:val="005F6143"/>
     <w:rsid w:val="005F6180"/>
     <w:rsid w:val="005F64CB"/>
     <w:rsid w:val="00600DBE"/>
     <w:rsid w:val="0060177B"/>
+    <w:rsid w:val="00601D4D"/>
     <w:rsid w:val="00601D5B"/>
     <w:rsid w:val="006021B1"/>
     <w:rsid w:val="00602F1B"/>
+    <w:rsid w:val="006044F9"/>
     <w:rsid w:val="00605263"/>
     <w:rsid w:val="00605785"/>
     <w:rsid w:val="00605B00"/>
     <w:rsid w:val="00606606"/>
     <w:rsid w:val="00606FCE"/>
     <w:rsid w:val="0060730D"/>
     <w:rsid w:val="00607942"/>
     <w:rsid w:val="00610BF5"/>
     <w:rsid w:val="006119E9"/>
     <w:rsid w:val="00612A70"/>
     <w:rsid w:val="00613229"/>
     <w:rsid w:val="00616083"/>
     <w:rsid w:val="006169C8"/>
     <w:rsid w:val="00616CB5"/>
     <w:rsid w:val="00617126"/>
     <w:rsid w:val="00617199"/>
     <w:rsid w:val="0061747C"/>
-    <w:rsid w:val="00621176"/>
+    <w:rsid w:val="00620FBC"/>
     <w:rsid w:val="006212BF"/>
     <w:rsid w:val="00621327"/>
     <w:rsid w:val="0062135B"/>
     <w:rsid w:val="00621EBA"/>
     <w:rsid w:val="0062303E"/>
     <w:rsid w:val="00623095"/>
     <w:rsid w:val="00623274"/>
     <w:rsid w:val="006240C9"/>
     <w:rsid w:val="00624AFE"/>
     <w:rsid w:val="006268CA"/>
     <w:rsid w:val="006270E4"/>
     <w:rsid w:val="00627222"/>
     <w:rsid w:val="00627A2B"/>
     <w:rsid w:val="00627EEC"/>
     <w:rsid w:val="00630131"/>
     <w:rsid w:val="00630BF7"/>
     <w:rsid w:val="00630C38"/>
     <w:rsid w:val="00631E9B"/>
     <w:rsid w:val="006325C6"/>
     <w:rsid w:val="0063270F"/>
     <w:rsid w:val="00633D2A"/>
     <w:rsid w:val="00634237"/>
     <w:rsid w:val="00634838"/>
     <w:rsid w:val="00634854"/>
     <w:rsid w:val="0063532A"/>
     <w:rsid w:val="00636806"/>
     <w:rsid w:val="00636ADE"/>
     <w:rsid w:val="006371D6"/>
     <w:rsid w:val="0063797F"/>
     <w:rsid w:val="00640191"/>
     <w:rsid w:val="00640631"/>
     <w:rsid w:val="006409E3"/>
     <w:rsid w:val="006423AC"/>
     <w:rsid w:val="00643E69"/>
     <w:rsid w:val="006454E6"/>
     <w:rsid w:val="00645B5F"/>
     <w:rsid w:val="00646666"/>
     <w:rsid w:val="0064726D"/>
     <w:rsid w:val="00647E68"/>
     <w:rsid w:val="00647F53"/>
     <w:rsid w:val="00650252"/>
     <w:rsid w:val="00650307"/>
+    <w:rsid w:val="0065037E"/>
     <w:rsid w:val="00650940"/>
     <w:rsid w:val="00650D57"/>
     <w:rsid w:val="00652413"/>
     <w:rsid w:val="006528DC"/>
     <w:rsid w:val="00652ABF"/>
+    <w:rsid w:val="00652F31"/>
     <w:rsid w:val="00653040"/>
     <w:rsid w:val="006539F1"/>
     <w:rsid w:val="00654652"/>
     <w:rsid w:val="00655B9F"/>
     <w:rsid w:val="0065632A"/>
     <w:rsid w:val="00656C09"/>
+    <w:rsid w:val="006576D7"/>
     <w:rsid w:val="00657F33"/>
     <w:rsid w:val="00660097"/>
     <w:rsid w:val="00660238"/>
     <w:rsid w:val="00660E4E"/>
     <w:rsid w:val="00662B05"/>
     <w:rsid w:val="00662CA6"/>
     <w:rsid w:val="006630C9"/>
     <w:rsid w:val="00663887"/>
     <w:rsid w:val="00665103"/>
     <w:rsid w:val="0066515A"/>
     <w:rsid w:val="00665886"/>
     <w:rsid w:val="00666430"/>
     <w:rsid w:val="00667984"/>
     <w:rsid w:val="006701A8"/>
     <w:rsid w:val="0067055F"/>
     <w:rsid w:val="00670660"/>
     <w:rsid w:val="006715E7"/>
     <w:rsid w:val="00671777"/>
     <w:rsid w:val="00672055"/>
     <w:rsid w:val="00672306"/>
     <w:rsid w:val="006726CE"/>
     <w:rsid w:val="00673277"/>
     <w:rsid w:val="00674D3D"/>
     <w:rsid w:val="00676040"/>
     <w:rsid w:val="00681ECA"/>
@@ -22205,71 +21067,74 @@
     <w:rsid w:val="006A5443"/>
     <w:rsid w:val="006A59B7"/>
     <w:rsid w:val="006A635D"/>
     <w:rsid w:val="006A666D"/>
     <w:rsid w:val="006A7850"/>
     <w:rsid w:val="006B0350"/>
     <w:rsid w:val="006B0542"/>
     <w:rsid w:val="006B06A6"/>
     <w:rsid w:val="006B296C"/>
     <w:rsid w:val="006B30D9"/>
     <w:rsid w:val="006B37B4"/>
     <w:rsid w:val="006C0FB0"/>
     <w:rsid w:val="006C16AB"/>
     <w:rsid w:val="006C203F"/>
     <w:rsid w:val="006C2C50"/>
     <w:rsid w:val="006C4321"/>
     <w:rsid w:val="006C4C50"/>
     <w:rsid w:val="006C54FF"/>
     <w:rsid w:val="006C5DE1"/>
     <w:rsid w:val="006C6D27"/>
     <w:rsid w:val="006C766D"/>
     <w:rsid w:val="006C78DB"/>
     <w:rsid w:val="006C7AE6"/>
     <w:rsid w:val="006D165F"/>
     <w:rsid w:val="006D2A40"/>
+    <w:rsid w:val="006D2EC5"/>
     <w:rsid w:val="006D3273"/>
     <w:rsid w:val="006D38DD"/>
     <w:rsid w:val="006D3C3B"/>
     <w:rsid w:val="006D3E36"/>
     <w:rsid w:val="006D41F5"/>
     <w:rsid w:val="006D4E96"/>
     <w:rsid w:val="006D5CD0"/>
     <w:rsid w:val="006D6480"/>
     <w:rsid w:val="006D6B4F"/>
     <w:rsid w:val="006E0048"/>
     <w:rsid w:val="006E0ACA"/>
     <w:rsid w:val="006E1301"/>
     <w:rsid w:val="006E1976"/>
     <w:rsid w:val="006E26F2"/>
     <w:rsid w:val="006E28FD"/>
     <w:rsid w:val="006E3B7C"/>
     <w:rsid w:val="006E473E"/>
     <w:rsid w:val="006E592C"/>
     <w:rsid w:val="006E61CC"/>
+    <w:rsid w:val="006E6264"/>
     <w:rsid w:val="006F027F"/>
     <w:rsid w:val="006F07A4"/>
+    <w:rsid w:val="006F2690"/>
     <w:rsid w:val="006F3C1D"/>
     <w:rsid w:val="006F52A8"/>
     <w:rsid w:val="006F553B"/>
     <w:rsid w:val="006F5D62"/>
     <w:rsid w:val="006F5DFC"/>
     <w:rsid w:val="006F60EE"/>
     <w:rsid w:val="006F6989"/>
     <w:rsid w:val="006F7A55"/>
     <w:rsid w:val="006F7EB2"/>
     <w:rsid w:val="00700915"/>
     <w:rsid w:val="00703975"/>
     <w:rsid w:val="0070602F"/>
     <w:rsid w:val="0070649D"/>
     <w:rsid w:val="00707991"/>
     <w:rsid w:val="007079BC"/>
     <w:rsid w:val="00710157"/>
     <w:rsid w:val="007109BF"/>
     <w:rsid w:val="007109FC"/>
     <w:rsid w:val="007115E2"/>
     <w:rsid w:val="00711F74"/>
     <w:rsid w:val="00712355"/>
     <w:rsid w:val="007130AA"/>
     <w:rsid w:val="007139D2"/>
     <w:rsid w:val="00713B56"/>
     <w:rsid w:val="00714461"/>
@@ -22315,50 +21180,51 @@
     <w:rsid w:val="0075051C"/>
     <w:rsid w:val="00751405"/>
     <w:rsid w:val="007538C2"/>
     <w:rsid w:val="0075482F"/>
     <w:rsid w:val="0075493C"/>
     <w:rsid w:val="0075573E"/>
     <w:rsid w:val="007560A8"/>
     <w:rsid w:val="00756147"/>
     <w:rsid w:val="00756179"/>
     <w:rsid w:val="00756230"/>
     <w:rsid w:val="007573A4"/>
     <w:rsid w:val="00757868"/>
     <w:rsid w:val="00757FE3"/>
     <w:rsid w:val="007616B2"/>
     <w:rsid w:val="007617D3"/>
     <w:rsid w:val="00762C2B"/>
     <w:rsid w:val="00763624"/>
     <w:rsid w:val="0076439A"/>
     <w:rsid w:val="00764B0B"/>
     <w:rsid w:val="00764F29"/>
     <w:rsid w:val="00765F44"/>
     <w:rsid w:val="00767A8A"/>
     <w:rsid w:val="007702D8"/>
     <w:rsid w:val="007707F0"/>
     <w:rsid w:val="0077087D"/>
+    <w:rsid w:val="00770929"/>
     <w:rsid w:val="007725A9"/>
     <w:rsid w:val="00773D5C"/>
     <w:rsid w:val="00773E97"/>
     <w:rsid w:val="0077426F"/>
     <w:rsid w:val="00775087"/>
     <w:rsid w:val="00776C9B"/>
     <w:rsid w:val="0077771E"/>
     <w:rsid w:val="007777C0"/>
     <w:rsid w:val="00777C02"/>
     <w:rsid w:val="00780586"/>
     <w:rsid w:val="00780F5C"/>
     <w:rsid w:val="007819BB"/>
     <w:rsid w:val="00781C3B"/>
     <w:rsid w:val="007827AB"/>
     <w:rsid w:val="00782AF4"/>
     <w:rsid w:val="007833BC"/>
     <w:rsid w:val="00783FD9"/>
     <w:rsid w:val="00786399"/>
     <w:rsid w:val="007907BF"/>
     <w:rsid w:val="00791B87"/>
     <w:rsid w:val="00791C2A"/>
     <w:rsid w:val="007929C7"/>
     <w:rsid w:val="00793788"/>
     <w:rsid w:val="00793891"/>
     <w:rsid w:val="00793EBD"/>
@@ -22381,83 +21247,86 @@
     <w:rsid w:val="007A5FB9"/>
     <w:rsid w:val="007A78C8"/>
     <w:rsid w:val="007B0304"/>
     <w:rsid w:val="007B12F9"/>
     <w:rsid w:val="007B15BA"/>
     <w:rsid w:val="007B2DC1"/>
     <w:rsid w:val="007B35C7"/>
     <w:rsid w:val="007B38EC"/>
     <w:rsid w:val="007B3B85"/>
     <w:rsid w:val="007B3DA8"/>
     <w:rsid w:val="007B56F6"/>
     <w:rsid w:val="007B57F9"/>
     <w:rsid w:val="007B5C18"/>
     <w:rsid w:val="007B7969"/>
     <w:rsid w:val="007C1A46"/>
     <w:rsid w:val="007C2F47"/>
     <w:rsid w:val="007C3391"/>
     <w:rsid w:val="007C3D60"/>
     <w:rsid w:val="007C3F7A"/>
     <w:rsid w:val="007C62C9"/>
     <w:rsid w:val="007C67E9"/>
     <w:rsid w:val="007C6838"/>
     <w:rsid w:val="007C6954"/>
     <w:rsid w:val="007C7498"/>
     <w:rsid w:val="007D0128"/>
+    <w:rsid w:val="007D116A"/>
     <w:rsid w:val="007D119D"/>
     <w:rsid w:val="007D13E1"/>
     <w:rsid w:val="007D14C5"/>
     <w:rsid w:val="007D284D"/>
     <w:rsid w:val="007D40C5"/>
     <w:rsid w:val="007D4215"/>
     <w:rsid w:val="007D427E"/>
     <w:rsid w:val="007D4E69"/>
     <w:rsid w:val="007D649D"/>
     <w:rsid w:val="007D6B91"/>
     <w:rsid w:val="007D6CB4"/>
     <w:rsid w:val="007D7A7C"/>
     <w:rsid w:val="007E0D49"/>
     <w:rsid w:val="007E0DF4"/>
     <w:rsid w:val="007E0F70"/>
     <w:rsid w:val="007E1289"/>
     <w:rsid w:val="007E1768"/>
     <w:rsid w:val="007E1902"/>
     <w:rsid w:val="007E1D74"/>
     <w:rsid w:val="007E22BF"/>
     <w:rsid w:val="007E30BF"/>
+    <w:rsid w:val="007E3913"/>
     <w:rsid w:val="007E4941"/>
     <w:rsid w:val="007E4A1F"/>
     <w:rsid w:val="007E5891"/>
     <w:rsid w:val="007E5DF2"/>
     <w:rsid w:val="007E66EF"/>
     <w:rsid w:val="007E66F7"/>
     <w:rsid w:val="007E7815"/>
     <w:rsid w:val="007F09AF"/>
     <w:rsid w:val="007F0BDB"/>
     <w:rsid w:val="007F41D0"/>
     <w:rsid w:val="007F5A9F"/>
     <w:rsid w:val="007F6CE2"/>
+    <w:rsid w:val="007F6DFE"/>
     <w:rsid w:val="007F6E79"/>
     <w:rsid w:val="00800DEF"/>
     <w:rsid w:val="00802C31"/>
     <w:rsid w:val="0080363C"/>
     <w:rsid w:val="00803D96"/>
     <w:rsid w:val="008051C7"/>
     <w:rsid w:val="0080537A"/>
     <w:rsid w:val="008055F4"/>
     <w:rsid w:val="00805897"/>
     <w:rsid w:val="0080604F"/>
     <w:rsid w:val="008066C1"/>
     <w:rsid w:val="00806C71"/>
     <w:rsid w:val="00807768"/>
     <w:rsid w:val="008077F2"/>
     <w:rsid w:val="00810736"/>
     <w:rsid w:val="00811A6C"/>
     <w:rsid w:val="00811AC1"/>
     <w:rsid w:val="00811C06"/>
     <w:rsid w:val="00813369"/>
     <w:rsid w:val="008144F7"/>
     <w:rsid w:val="00814943"/>
     <w:rsid w:val="00815502"/>
     <w:rsid w:val="00816C20"/>
     <w:rsid w:val="0081751B"/>
     <w:rsid w:val="0082073C"/>
@@ -22509,77 +21378,79 @@
     <w:rsid w:val="0086157F"/>
     <w:rsid w:val="008624F1"/>
     <w:rsid w:val="0086466F"/>
     <w:rsid w:val="008650C3"/>
     <w:rsid w:val="008653FA"/>
     <w:rsid w:val="00865497"/>
     <w:rsid w:val="00865775"/>
     <w:rsid w:val="008711BA"/>
     <w:rsid w:val="008717F8"/>
     <w:rsid w:val="00871F1D"/>
     <w:rsid w:val="00872238"/>
     <w:rsid w:val="00872459"/>
     <w:rsid w:val="00872574"/>
     <w:rsid w:val="00873D94"/>
     <w:rsid w:val="008741B6"/>
     <w:rsid w:val="008745E2"/>
     <w:rsid w:val="00877B70"/>
     <w:rsid w:val="00877F7A"/>
     <w:rsid w:val="00880CB6"/>
     <w:rsid w:val="00880DDB"/>
     <w:rsid w:val="00881951"/>
     <w:rsid w:val="00884F55"/>
     <w:rsid w:val="00887ADB"/>
     <w:rsid w:val="008905A9"/>
     <w:rsid w:val="008909C4"/>
+    <w:rsid w:val="00890B6B"/>
     <w:rsid w:val="00892FAC"/>
     <w:rsid w:val="00893FD4"/>
     <w:rsid w:val="00894335"/>
     <w:rsid w:val="00894AE0"/>
     <w:rsid w:val="00894E5E"/>
     <w:rsid w:val="00895B6B"/>
     <w:rsid w:val="00897A89"/>
     <w:rsid w:val="00897C78"/>
     <w:rsid w:val="008A17FB"/>
     <w:rsid w:val="008A31F9"/>
     <w:rsid w:val="008A3E16"/>
     <w:rsid w:val="008A4C0C"/>
     <w:rsid w:val="008A4E60"/>
     <w:rsid w:val="008A529A"/>
     <w:rsid w:val="008A62D0"/>
     <w:rsid w:val="008A65B3"/>
     <w:rsid w:val="008A76A0"/>
     <w:rsid w:val="008B027E"/>
     <w:rsid w:val="008B02A2"/>
     <w:rsid w:val="008B09F6"/>
     <w:rsid w:val="008B0C84"/>
     <w:rsid w:val="008B152D"/>
     <w:rsid w:val="008B1C86"/>
     <w:rsid w:val="008B3DDC"/>
     <w:rsid w:val="008B4430"/>
     <w:rsid w:val="008B44A6"/>
     <w:rsid w:val="008B477D"/>
+    <w:rsid w:val="008B5D64"/>
     <w:rsid w:val="008B5E90"/>
     <w:rsid w:val="008C050C"/>
     <w:rsid w:val="008C093E"/>
     <w:rsid w:val="008C1613"/>
     <w:rsid w:val="008C4F40"/>
     <w:rsid w:val="008C51D2"/>
     <w:rsid w:val="008C5289"/>
     <w:rsid w:val="008C53E1"/>
     <w:rsid w:val="008C6148"/>
     <w:rsid w:val="008C6772"/>
     <w:rsid w:val="008C6B01"/>
     <w:rsid w:val="008D0BD8"/>
     <w:rsid w:val="008D1A02"/>
     <w:rsid w:val="008D1C11"/>
     <w:rsid w:val="008D3356"/>
     <w:rsid w:val="008D35FD"/>
     <w:rsid w:val="008D36C1"/>
     <w:rsid w:val="008D6136"/>
     <w:rsid w:val="008D61AE"/>
     <w:rsid w:val="008D65F0"/>
     <w:rsid w:val="008D7373"/>
     <w:rsid w:val="008D783C"/>
     <w:rsid w:val="008E0353"/>
     <w:rsid w:val="008E061A"/>
     <w:rsid w:val="008E0756"/>
@@ -22610,54 +21481,54 @@
     <w:rsid w:val="009032FC"/>
     <w:rsid w:val="00903981"/>
     <w:rsid w:val="009051F1"/>
     <w:rsid w:val="00905C10"/>
     <w:rsid w:val="00906BC9"/>
     <w:rsid w:val="00906BFF"/>
     <w:rsid w:val="00907595"/>
     <w:rsid w:val="009079A7"/>
     <w:rsid w:val="009121C4"/>
     <w:rsid w:val="00912299"/>
     <w:rsid w:val="00912609"/>
     <w:rsid w:val="00912C48"/>
     <w:rsid w:val="0091411E"/>
     <w:rsid w:val="00914828"/>
     <w:rsid w:val="00914B33"/>
     <w:rsid w:val="00916C0D"/>
     <w:rsid w:val="00916DDA"/>
     <w:rsid w:val="00916EA9"/>
     <w:rsid w:val="00920771"/>
     <w:rsid w:val="00921146"/>
     <w:rsid w:val="00921A66"/>
     <w:rsid w:val="00922973"/>
     <w:rsid w:val="009229FB"/>
     <w:rsid w:val="00922B07"/>
     <w:rsid w:val="00923F1A"/>
-    <w:rsid w:val="0092433F"/>
     <w:rsid w:val="0092512F"/>
     <w:rsid w:val="00925522"/>
     <w:rsid w:val="00925F5B"/>
+    <w:rsid w:val="00926735"/>
     <w:rsid w:val="00927032"/>
     <w:rsid w:val="00927593"/>
     <w:rsid w:val="00930EDD"/>
     <w:rsid w:val="00931632"/>
     <w:rsid w:val="00931727"/>
     <w:rsid w:val="00932FFE"/>
     <w:rsid w:val="0093377D"/>
     <w:rsid w:val="009337DF"/>
     <w:rsid w:val="00933B6C"/>
     <w:rsid w:val="009344DB"/>
     <w:rsid w:val="0093484F"/>
     <w:rsid w:val="00935540"/>
     <w:rsid w:val="00935E1C"/>
     <w:rsid w:val="00937262"/>
     <w:rsid w:val="00937A44"/>
     <w:rsid w:val="00937F1B"/>
     <w:rsid w:val="009402EA"/>
     <w:rsid w:val="00940B2C"/>
     <w:rsid w:val="0094127B"/>
     <w:rsid w:val="00941729"/>
     <w:rsid w:val="00941A22"/>
     <w:rsid w:val="00941EEE"/>
     <w:rsid w:val="00942FE5"/>
     <w:rsid w:val="009434B7"/>
     <w:rsid w:val="00943908"/>
@@ -22747,85 +21618,87 @@
     <w:rsid w:val="009A50C5"/>
     <w:rsid w:val="009A51A5"/>
     <w:rsid w:val="009A5F9B"/>
     <w:rsid w:val="009A61C8"/>
     <w:rsid w:val="009A68E5"/>
     <w:rsid w:val="009A6FB2"/>
     <w:rsid w:val="009B10D6"/>
     <w:rsid w:val="009B2370"/>
     <w:rsid w:val="009B341E"/>
     <w:rsid w:val="009B38AE"/>
     <w:rsid w:val="009B3EFF"/>
     <w:rsid w:val="009B3FB1"/>
     <w:rsid w:val="009B4166"/>
     <w:rsid w:val="009B45A3"/>
     <w:rsid w:val="009B4908"/>
     <w:rsid w:val="009B569E"/>
     <w:rsid w:val="009B661E"/>
     <w:rsid w:val="009B678D"/>
     <w:rsid w:val="009B67F9"/>
     <w:rsid w:val="009B72E1"/>
     <w:rsid w:val="009B76E6"/>
     <w:rsid w:val="009C0472"/>
     <w:rsid w:val="009C04DB"/>
     <w:rsid w:val="009C2641"/>
     <w:rsid w:val="009C2DEF"/>
+    <w:rsid w:val="009C2FF4"/>
     <w:rsid w:val="009C3028"/>
     <w:rsid w:val="009C3500"/>
     <w:rsid w:val="009C4787"/>
     <w:rsid w:val="009C6A54"/>
     <w:rsid w:val="009C7321"/>
     <w:rsid w:val="009D0641"/>
     <w:rsid w:val="009D16DE"/>
     <w:rsid w:val="009D20E0"/>
     <w:rsid w:val="009D2AFE"/>
     <w:rsid w:val="009D2B53"/>
     <w:rsid w:val="009D2EEC"/>
     <w:rsid w:val="009D3316"/>
     <w:rsid w:val="009D35AC"/>
     <w:rsid w:val="009D3613"/>
     <w:rsid w:val="009D3EC7"/>
     <w:rsid w:val="009D590B"/>
     <w:rsid w:val="009D6504"/>
     <w:rsid w:val="009D724D"/>
     <w:rsid w:val="009D7B17"/>
     <w:rsid w:val="009D7BD7"/>
     <w:rsid w:val="009E0613"/>
     <w:rsid w:val="009E0E74"/>
     <w:rsid w:val="009E1225"/>
     <w:rsid w:val="009E17E1"/>
     <w:rsid w:val="009E23B0"/>
     <w:rsid w:val="009E2DDE"/>
     <w:rsid w:val="009E36EE"/>
     <w:rsid w:val="009E387A"/>
     <w:rsid w:val="009E5513"/>
     <w:rsid w:val="009E5E29"/>
     <w:rsid w:val="009E6C42"/>
     <w:rsid w:val="009E6C7F"/>
     <w:rsid w:val="009E7684"/>
     <w:rsid w:val="009F038D"/>
     <w:rsid w:val="009F1255"/>
+    <w:rsid w:val="009F275F"/>
     <w:rsid w:val="009F2E87"/>
     <w:rsid w:val="009F31B6"/>
     <w:rsid w:val="009F3D53"/>
     <w:rsid w:val="009F5E41"/>
     <w:rsid w:val="009F6571"/>
     <w:rsid w:val="009F68B3"/>
     <w:rsid w:val="009F6AC8"/>
     <w:rsid w:val="00A00CD0"/>
     <w:rsid w:val="00A01E64"/>
     <w:rsid w:val="00A0218D"/>
     <w:rsid w:val="00A0352B"/>
     <w:rsid w:val="00A03911"/>
     <w:rsid w:val="00A0483E"/>
     <w:rsid w:val="00A049DC"/>
     <w:rsid w:val="00A05A15"/>
     <w:rsid w:val="00A05BF8"/>
     <w:rsid w:val="00A065CE"/>
     <w:rsid w:val="00A072CF"/>
     <w:rsid w:val="00A07C9F"/>
     <w:rsid w:val="00A10587"/>
     <w:rsid w:val="00A10DEF"/>
     <w:rsid w:val="00A1150D"/>
     <w:rsid w:val="00A11826"/>
     <w:rsid w:val="00A1255D"/>
     <w:rsid w:val="00A12E22"/>
@@ -22850,50 +21723,51 @@
     <w:rsid w:val="00A3624F"/>
     <w:rsid w:val="00A370AA"/>
     <w:rsid w:val="00A37655"/>
     <w:rsid w:val="00A37B29"/>
     <w:rsid w:val="00A41B47"/>
     <w:rsid w:val="00A42E97"/>
     <w:rsid w:val="00A42E9F"/>
     <w:rsid w:val="00A4529C"/>
     <w:rsid w:val="00A4662A"/>
     <w:rsid w:val="00A46BC2"/>
     <w:rsid w:val="00A47D4A"/>
     <w:rsid w:val="00A50215"/>
     <w:rsid w:val="00A5051F"/>
     <w:rsid w:val="00A50696"/>
     <w:rsid w:val="00A508A7"/>
     <w:rsid w:val="00A51CF0"/>
     <w:rsid w:val="00A52E8E"/>
     <w:rsid w:val="00A53DEB"/>
     <w:rsid w:val="00A54011"/>
     <w:rsid w:val="00A541CF"/>
     <w:rsid w:val="00A54301"/>
     <w:rsid w:val="00A5480F"/>
     <w:rsid w:val="00A57A5D"/>
     <w:rsid w:val="00A57F4F"/>
     <w:rsid w:val="00A604EA"/>
+    <w:rsid w:val="00A609D8"/>
     <w:rsid w:val="00A61706"/>
     <w:rsid w:val="00A619E3"/>
     <w:rsid w:val="00A61C21"/>
     <w:rsid w:val="00A62F9B"/>
     <w:rsid w:val="00A63012"/>
     <w:rsid w:val="00A63254"/>
     <w:rsid w:val="00A6572F"/>
     <w:rsid w:val="00A65902"/>
     <w:rsid w:val="00A66012"/>
     <w:rsid w:val="00A66334"/>
     <w:rsid w:val="00A67DFE"/>
     <w:rsid w:val="00A67EEC"/>
     <w:rsid w:val="00A70068"/>
     <w:rsid w:val="00A70967"/>
     <w:rsid w:val="00A72702"/>
     <w:rsid w:val="00A727E5"/>
     <w:rsid w:val="00A7375D"/>
     <w:rsid w:val="00A73B14"/>
     <w:rsid w:val="00A74C8C"/>
     <w:rsid w:val="00A756DA"/>
     <w:rsid w:val="00A760E8"/>
     <w:rsid w:val="00A768CA"/>
     <w:rsid w:val="00A8044F"/>
     <w:rsid w:val="00A81E2B"/>
     <w:rsid w:val="00A823A3"/>
@@ -22913,162 +21787,170 @@
     <w:rsid w:val="00A91BF8"/>
     <w:rsid w:val="00A92E14"/>
     <w:rsid w:val="00A92E3E"/>
     <w:rsid w:val="00A9664A"/>
     <w:rsid w:val="00A97A2F"/>
     <w:rsid w:val="00AA1410"/>
     <w:rsid w:val="00AA1C5C"/>
     <w:rsid w:val="00AA361E"/>
     <w:rsid w:val="00AA36B5"/>
     <w:rsid w:val="00AA3BF5"/>
     <w:rsid w:val="00AA3F56"/>
     <w:rsid w:val="00AA4321"/>
     <w:rsid w:val="00AA454D"/>
     <w:rsid w:val="00AA4867"/>
     <w:rsid w:val="00AA4D45"/>
     <w:rsid w:val="00AA53E8"/>
     <w:rsid w:val="00AA544A"/>
     <w:rsid w:val="00AA5FCE"/>
     <w:rsid w:val="00AA64D6"/>
     <w:rsid w:val="00AB0688"/>
     <w:rsid w:val="00AB0A7C"/>
     <w:rsid w:val="00AB0EA1"/>
     <w:rsid w:val="00AB19FD"/>
     <w:rsid w:val="00AB1BE1"/>
     <w:rsid w:val="00AB3BD0"/>
+    <w:rsid w:val="00AB4A49"/>
     <w:rsid w:val="00AB4D25"/>
     <w:rsid w:val="00AB4FC2"/>
     <w:rsid w:val="00AB64C5"/>
     <w:rsid w:val="00AB6F40"/>
     <w:rsid w:val="00AB79F7"/>
     <w:rsid w:val="00AC0226"/>
     <w:rsid w:val="00AC02A2"/>
     <w:rsid w:val="00AC05B1"/>
     <w:rsid w:val="00AC0FB6"/>
     <w:rsid w:val="00AC31CE"/>
     <w:rsid w:val="00AC39F5"/>
     <w:rsid w:val="00AC3D5B"/>
     <w:rsid w:val="00AC3DE5"/>
     <w:rsid w:val="00AC58B6"/>
     <w:rsid w:val="00AC5FDE"/>
     <w:rsid w:val="00AC70C4"/>
     <w:rsid w:val="00AD02DD"/>
     <w:rsid w:val="00AD0529"/>
+    <w:rsid w:val="00AD1AA6"/>
     <w:rsid w:val="00AD2284"/>
     <w:rsid w:val="00AD2BE6"/>
     <w:rsid w:val="00AD3742"/>
     <w:rsid w:val="00AD3A3D"/>
     <w:rsid w:val="00AD526D"/>
     <w:rsid w:val="00AD57F8"/>
     <w:rsid w:val="00AE20F9"/>
     <w:rsid w:val="00AE26B9"/>
     <w:rsid w:val="00AE2D94"/>
     <w:rsid w:val="00AE3A64"/>
     <w:rsid w:val="00AE4383"/>
     <w:rsid w:val="00AE482D"/>
     <w:rsid w:val="00AE49B8"/>
     <w:rsid w:val="00AE4C96"/>
     <w:rsid w:val="00AE4E80"/>
+    <w:rsid w:val="00AE56A3"/>
     <w:rsid w:val="00AF1EED"/>
     <w:rsid w:val="00AF3BE6"/>
     <w:rsid w:val="00AF3C40"/>
     <w:rsid w:val="00AF4698"/>
     <w:rsid w:val="00AF47FE"/>
     <w:rsid w:val="00AF53B6"/>
     <w:rsid w:val="00AF6BD5"/>
     <w:rsid w:val="00AF6E33"/>
     <w:rsid w:val="00AF7510"/>
     <w:rsid w:val="00B00B5A"/>
     <w:rsid w:val="00B01F58"/>
     <w:rsid w:val="00B01FB5"/>
     <w:rsid w:val="00B0229F"/>
     <w:rsid w:val="00B0264A"/>
     <w:rsid w:val="00B02E82"/>
     <w:rsid w:val="00B031BA"/>
     <w:rsid w:val="00B03A8A"/>
     <w:rsid w:val="00B03BD2"/>
     <w:rsid w:val="00B03BD5"/>
     <w:rsid w:val="00B0426F"/>
     <w:rsid w:val="00B04D20"/>
     <w:rsid w:val="00B061B6"/>
     <w:rsid w:val="00B107DD"/>
     <w:rsid w:val="00B12B7E"/>
     <w:rsid w:val="00B12EFD"/>
     <w:rsid w:val="00B13233"/>
     <w:rsid w:val="00B1395D"/>
     <w:rsid w:val="00B14563"/>
     <w:rsid w:val="00B14814"/>
     <w:rsid w:val="00B14D62"/>
     <w:rsid w:val="00B15006"/>
     <w:rsid w:val="00B15907"/>
     <w:rsid w:val="00B15AEB"/>
     <w:rsid w:val="00B15B9C"/>
     <w:rsid w:val="00B16083"/>
     <w:rsid w:val="00B175DC"/>
     <w:rsid w:val="00B17CEE"/>
     <w:rsid w:val="00B2031B"/>
+    <w:rsid w:val="00B20592"/>
     <w:rsid w:val="00B21010"/>
     <w:rsid w:val="00B2171A"/>
     <w:rsid w:val="00B21AA1"/>
     <w:rsid w:val="00B22242"/>
     <w:rsid w:val="00B232E5"/>
     <w:rsid w:val="00B24947"/>
     <w:rsid w:val="00B253B6"/>
     <w:rsid w:val="00B256EB"/>
     <w:rsid w:val="00B307A6"/>
     <w:rsid w:val="00B3145E"/>
     <w:rsid w:val="00B31CEC"/>
     <w:rsid w:val="00B3247B"/>
     <w:rsid w:val="00B3255D"/>
     <w:rsid w:val="00B3261B"/>
+    <w:rsid w:val="00B32C24"/>
     <w:rsid w:val="00B3385C"/>
     <w:rsid w:val="00B3502A"/>
     <w:rsid w:val="00B356F2"/>
     <w:rsid w:val="00B366E2"/>
     <w:rsid w:val="00B368B1"/>
+    <w:rsid w:val="00B37A84"/>
     <w:rsid w:val="00B40125"/>
     <w:rsid w:val="00B40847"/>
     <w:rsid w:val="00B41078"/>
     <w:rsid w:val="00B418FE"/>
     <w:rsid w:val="00B43BAB"/>
     <w:rsid w:val="00B44715"/>
     <w:rsid w:val="00B44C4A"/>
     <w:rsid w:val="00B44E36"/>
     <w:rsid w:val="00B45A88"/>
     <w:rsid w:val="00B465EC"/>
     <w:rsid w:val="00B4694C"/>
     <w:rsid w:val="00B47C71"/>
     <w:rsid w:val="00B501A8"/>
     <w:rsid w:val="00B5060F"/>
     <w:rsid w:val="00B5092E"/>
     <w:rsid w:val="00B51B92"/>
     <w:rsid w:val="00B53347"/>
+    <w:rsid w:val="00B5666C"/>
     <w:rsid w:val="00B5686B"/>
     <w:rsid w:val="00B569C9"/>
     <w:rsid w:val="00B57B3A"/>
     <w:rsid w:val="00B60326"/>
     <w:rsid w:val="00B60A08"/>
+    <w:rsid w:val="00B6163D"/>
     <w:rsid w:val="00B61A9F"/>
     <w:rsid w:val="00B61C66"/>
     <w:rsid w:val="00B639CE"/>
     <w:rsid w:val="00B64790"/>
     <w:rsid w:val="00B648DF"/>
     <w:rsid w:val="00B6735A"/>
     <w:rsid w:val="00B67B61"/>
     <w:rsid w:val="00B70BAD"/>
     <w:rsid w:val="00B70E63"/>
     <w:rsid w:val="00B70FB3"/>
     <w:rsid w:val="00B71529"/>
     <w:rsid w:val="00B727A2"/>
     <w:rsid w:val="00B732FB"/>
     <w:rsid w:val="00B74047"/>
     <w:rsid w:val="00B740AE"/>
     <w:rsid w:val="00B74C7E"/>
     <w:rsid w:val="00B75481"/>
     <w:rsid w:val="00B75908"/>
     <w:rsid w:val="00B76193"/>
     <w:rsid w:val="00B76660"/>
     <w:rsid w:val="00B76C9E"/>
     <w:rsid w:val="00B77160"/>
     <w:rsid w:val="00B81003"/>
     <w:rsid w:val="00B82F67"/>
     <w:rsid w:val="00B832E6"/>
@@ -23079,117 +21961,122 @@
     <w:rsid w:val="00B86356"/>
     <w:rsid w:val="00B87CA1"/>
     <w:rsid w:val="00B901C5"/>
     <w:rsid w:val="00B90F0F"/>
     <w:rsid w:val="00B91B24"/>
     <w:rsid w:val="00B920F2"/>
     <w:rsid w:val="00B922E1"/>
     <w:rsid w:val="00B93E46"/>
     <w:rsid w:val="00B9575F"/>
     <w:rsid w:val="00B95D46"/>
     <w:rsid w:val="00B96110"/>
     <w:rsid w:val="00B969EB"/>
     <w:rsid w:val="00B96A81"/>
     <w:rsid w:val="00B9702A"/>
     <w:rsid w:val="00B97F7D"/>
     <w:rsid w:val="00BA29B5"/>
     <w:rsid w:val="00BA3071"/>
     <w:rsid w:val="00BA3942"/>
     <w:rsid w:val="00BA4C80"/>
     <w:rsid w:val="00BA4CE1"/>
     <w:rsid w:val="00BA5CCF"/>
     <w:rsid w:val="00BA63B8"/>
     <w:rsid w:val="00BA6C6A"/>
     <w:rsid w:val="00BB1999"/>
     <w:rsid w:val="00BB1AAB"/>
+    <w:rsid w:val="00BB1B2D"/>
     <w:rsid w:val="00BB58A9"/>
     <w:rsid w:val="00BB5CDA"/>
     <w:rsid w:val="00BB5D2A"/>
     <w:rsid w:val="00BB6ED2"/>
     <w:rsid w:val="00BB7B1B"/>
     <w:rsid w:val="00BC282D"/>
     <w:rsid w:val="00BC299B"/>
     <w:rsid w:val="00BC2E67"/>
     <w:rsid w:val="00BC30AE"/>
     <w:rsid w:val="00BC4123"/>
     <w:rsid w:val="00BC5F14"/>
     <w:rsid w:val="00BC661E"/>
+    <w:rsid w:val="00BC6BDC"/>
     <w:rsid w:val="00BD0401"/>
     <w:rsid w:val="00BD0686"/>
     <w:rsid w:val="00BD07ED"/>
     <w:rsid w:val="00BD1CCB"/>
     <w:rsid w:val="00BD22B1"/>
     <w:rsid w:val="00BD3C7E"/>
+    <w:rsid w:val="00BD510F"/>
     <w:rsid w:val="00BD5859"/>
     <w:rsid w:val="00BD7A68"/>
     <w:rsid w:val="00BE0C92"/>
     <w:rsid w:val="00BE0F2A"/>
     <w:rsid w:val="00BE1836"/>
     <w:rsid w:val="00BE2324"/>
     <w:rsid w:val="00BE23E2"/>
     <w:rsid w:val="00BE2858"/>
     <w:rsid w:val="00BE2A5D"/>
     <w:rsid w:val="00BE3C1B"/>
     <w:rsid w:val="00BE4405"/>
     <w:rsid w:val="00BE4699"/>
     <w:rsid w:val="00BE525F"/>
     <w:rsid w:val="00BE5C8D"/>
     <w:rsid w:val="00BE6244"/>
     <w:rsid w:val="00BE662B"/>
     <w:rsid w:val="00BE67D9"/>
     <w:rsid w:val="00BE6FE8"/>
     <w:rsid w:val="00BF11F0"/>
     <w:rsid w:val="00BF372B"/>
     <w:rsid w:val="00BF4D76"/>
     <w:rsid w:val="00BF4E33"/>
     <w:rsid w:val="00BF66F1"/>
     <w:rsid w:val="00BF6C58"/>
     <w:rsid w:val="00BF7FE5"/>
     <w:rsid w:val="00C00CEC"/>
     <w:rsid w:val="00C00F41"/>
     <w:rsid w:val="00C0163F"/>
     <w:rsid w:val="00C019D7"/>
     <w:rsid w:val="00C0205E"/>
     <w:rsid w:val="00C0252F"/>
+    <w:rsid w:val="00C02F39"/>
     <w:rsid w:val="00C0439A"/>
     <w:rsid w:val="00C04959"/>
     <w:rsid w:val="00C051D9"/>
     <w:rsid w:val="00C05BBA"/>
     <w:rsid w:val="00C06480"/>
     <w:rsid w:val="00C068BD"/>
     <w:rsid w:val="00C077F9"/>
     <w:rsid w:val="00C102E2"/>
     <w:rsid w:val="00C1168A"/>
     <w:rsid w:val="00C11ACC"/>
     <w:rsid w:val="00C11B24"/>
     <w:rsid w:val="00C13049"/>
     <w:rsid w:val="00C13201"/>
     <w:rsid w:val="00C14D6B"/>
     <w:rsid w:val="00C15103"/>
     <w:rsid w:val="00C1575E"/>
     <w:rsid w:val="00C17362"/>
     <w:rsid w:val="00C17487"/>
+    <w:rsid w:val="00C17978"/>
     <w:rsid w:val="00C208B2"/>
     <w:rsid w:val="00C20A17"/>
     <w:rsid w:val="00C21993"/>
     <w:rsid w:val="00C21DB9"/>
     <w:rsid w:val="00C21E65"/>
     <w:rsid w:val="00C2359A"/>
     <w:rsid w:val="00C238B6"/>
     <w:rsid w:val="00C2395D"/>
     <w:rsid w:val="00C23CED"/>
     <w:rsid w:val="00C247D7"/>
     <w:rsid w:val="00C251EC"/>
     <w:rsid w:val="00C26780"/>
     <w:rsid w:val="00C267D6"/>
     <w:rsid w:val="00C30606"/>
     <w:rsid w:val="00C3108B"/>
     <w:rsid w:val="00C31388"/>
     <w:rsid w:val="00C31BC4"/>
     <w:rsid w:val="00C34A94"/>
     <w:rsid w:val="00C35451"/>
     <w:rsid w:val="00C361CE"/>
     <w:rsid w:val="00C3628A"/>
     <w:rsid w:val="00C365B2"/>
     <w:rsid w:val="00C36F38"/>
     <w:rsid w:val="00C408D1"/>
     <w:rsid w:val="00C40B83"/>
@@ -23226,65 +22113,67 @@
     <w:rsid w:val="00C676A2"/>
     <w:rsid w:val="00C67BB6"/>
     <w:rsid w:val="00C67BE2"/>
     <w:rsid w:val="00C71262"/>
     <w:rsid w:val="00C72117"/>
     <w:rsid w:val="00C7211F"/>
     <w:rsid w:val="00C721A8"/>
     <w:rsid w:val="00C7278A"/>
     <w:rsid w:val="00C72ECA"/>
     <w:rsid w:val="00C74C12"/>
     <w:rsid w:val="00C74F0D"/>
     <w:rsid w:val="00C7539A"/>
     <w:rsid w:val="00C754A6"/>
     <w:rsid w:val="00C75C24"/>
     <w:rsid w:val="00C75CE3"/>
     <w:rsid w:val="00C75D8F"/>
     <w:rsid w:val="00C763EF"/>
     <w:rsid w:val="00C7682C"/>
     <w:rsid w:val="00C77691"/>
     <w:rsid w:val="00C80897"/>
     <w:rsid w:val="00C8100B"/>
     <w:rsid w:val="00C81987"/>
     <w:rsid w:val="00C82408"/>
     <w:rsid w:val="00C83302"/>
     <w:rsid w:val="00C83854"/>
+    <w:rsid w:val="00C83CED"/>
     <w:rsid w:val="00C8405B"/>
     <w:rsid w:val="00C8478B"/>
     <w:rsid w:val="00C86071"/>
     <w:rsid w:val="00C86207"/>
     <w:rsid w:val="00C87771"/>
     <w:rsid w:val="00C903BF"/>
     <w:rsid w:val="00C912AC"/>
     <w:rsid w:val="00C9146B"/>
     <w:rsid w:val="00C92075"/>
     <w:rsid w:val="00C929B9"/>
     <w:rsid w:val="00C92CF2"/>
     <w:rsid w:val="00C92D63"/>
     <w:rsid w:val="00C933DA"/>
     <w:rsid w:val="00C93569"/>
     <w:rsid w:val="00C93E6B"/>
+    <w:rsid w:val="00C94220"/>
     <w:rsid w:val="00C94C84"/>
     <w:rsid w:val="00C95241"/>
     <w:rsid w:val="00C95D12"/>
     <w:rsid w:val="00C96578"/>
     <w:rsid w:val="00C966AC"/>
     <w:rsid w:val="00C96BB7"/>
     <w:rsid w:val="00C97275"/>
     <w:rsid w:val="00C97592"/>
     <w:rsid w:val="00C97D3D"/>
     <w:rsid w:val="00CA07E7"/>
     <w:rsid w:val="00CA1059"/>
     <w:rsid w:val="00CA12AB"/>
     <w:rsid w:val="00CA1485"/>
     <w:rsid w:val="00CA1955"/>
     <w:rsid w:val="00CA1D60"/>
     <w:rsid w:val="00CA2600"/>
     <w:rsid w:val="00CA2B01"/>
     <w:rsid w:val="00CA2D11"/>
     <w:rsid w:val="00CA2D83"/>
     <w:rsid w:val="00CA2E92"/>
     <w:rsid w:val="00CA3754"/>
     <w:rsid w:val="00CA46A7"/>
     <w:rsid w:val="00CA5908"/>
     <w:rsid w:val="00CA60D4"/>
     <w:rsid w:val="00CA6144"/>
@@ -23336,211 +22225,215 @@
     <w:rsid w:val="00CE7DEA"/>
     <w:rsid w:val="00CF0C32"/>
     <w:rsid w:val="00CF0CF8"/>
     <w:rsid w:val="00CF117D"/>
     <w:rsid w:val="00CF19F1"/>
     <w:rsid w:val="00CF2DA2"/>
     <w:rsid w:val="00CF34E1"/>
     <w:rsid w:val="00CF3886"/>
     <w:rsid w:val="00CF4234"/>
     <w:rsid w:val="00CF435A"/>
     <w:rsid w:val="00CF5772"/>
     <w:rsid w:val="00CF5B04"/>
     <w:rsid w:val="00CF675C"/>
     <w:rsid w:val="00CF67E7"/>
     <w:rsid w:val="00CF7379"/>
     <w:rsid w:val="00D00413"/>
     <w:rsid w:val="00D0046B"/>
     <w:rsid w:val="00D00E8B"/>
     <w:rsid w:val="00D02756"/>
     <w:rsid w:val="00D030CE"/>
     <w:rsid w:val="00D03DD9"/>
     <w:rsid w:val="00D040DD"/>
     <w:rsid w:val="00D04220"/>
     <w:rsid w:val="00D0461A"/>
     <w:rsid w:val="00D048CF"/>
-    <w:rsid w:val="00D04C82"/>
     <w:rsid w:val="00D05131"/>
+    <w:rsid w:val="00D05BFA"/>
     <w:rsid w:val="00D05EBA"/>
     <w:rsid w:val="00D06536"/>
     <w:rsid w:val="00D06D40"/>
     <w:rsid w:val="00D072D8"/>
     <w:rsid w:val="00D105B4"/>
     <w:rsid w:val="00D11627"/>
     <w:rsid w:val="00D116AC"/>
     <w:rsid w:val="00D11C75"/>
     <w:rsid w:val="00D136B7"/>
     <w:rsid w:val="00D1419F"/>
     <w:rsid w:val="00D143AC"/>
     <w:rsid w:val="00D150B3"/>
     <w:rsid w:val="00D15975"/>
     <w:rsid w:val="00D162ED"/>
     <w:rsid w:val="00D162F0"/>
     <w:rsid w:val="00D17702"/>
     <w:rsid w:val="00D20FA7"/>
     <w:rsid w:val="00D21C4F"/>
     <w:rsid w:val="00D231FF"/>
     <w:rsid w:val="00D2395C"/>
     <w:rsid w:val="00D2402F"/>
     <w:rsid w:val="00D25CAB"/>
     <w:rsid w:val="00D268AE"/>
     <w:rsid w:val="00D300FD"/>
     <w:rsid w:val="00D30D0E"/>
     <w:rsid w:val="00D31670"/>
     <w:rsid w:val="00D316F6"/>
     <w:rsid w:val="00D3199A"/>
     <w:rsid w:val="00D31E81"/>
     <w:rsid w:val="00D32030"/>
     <w:rsid w:val="00D325E4"/>
     <w:rsid w:val="00D3289A"/>
     <w:rsid w:val="00D33880"/>
+    <w:rsid w:val="00D34CDE"/>
     <w:rsid w:val="00D35282"/>
     <w:rsid w:val="00D35D5F"/>
     <w:rsid w:val="00D3731D"/>
     <w:rsid w:val="00D379EC"/>
     <w:rsid w:val="00D40D67"/>
     <w:rsid w:val="00D41767"/>
     <w:rsid w:val="00D43663"/>
     <w:rsid w:val="00D448F4"/>
     <w:rsid w:val="00D45065"/>
     <w:rsid w:val="00D4539C"/>
     <w:rsid w:val="00D45C52"/>
     <w:rsid w:val="00D45FA7"/>
     <w:rsid w:val="00D46F2C"/>
     <w:rsid w:val="00D47A18"/>
     <w:rsid w:val="00D47A21"/>
     <w:rsid w:val="00D47B56"/>
     <w:rsid w:val="00D501AE"/>
     <w:rsid w:val="00D51C97"/>
     <w:rsid w:val="00D53A02"/>
     <w:rsid w:val="00D5536B"/>
     <w:rsid w:val="00D55557"/>
     <w:rsid w:val="00D566DF"/>
     <w:rsid w:val="00D56BF4"/>
     <w:rsid w:val="00D57705"/>
     <w:rsid w:val="00D57D14"/>
     <w:rsid w:val="00D61398"/>
     <w:rsid w:val="00D621E4"/>
     <w:rsid w:val="00D637E3"/>
     <w:rsid w:val="00D64629"/>
     <w:rsid w:val="00D64A37"/>
     <w:rsid w:val="00D713D0"/>
     <w:rsid w:val="00D72328"/>
     <w:rsid w:val="00D72ACB"/>
     <w:rsid w:val="00D7314F"/>
     <w:rsid w:val="00D73330"/>
     <w:rsid w:val="00D73D8F"/>
     <w:rsid w:val="00D740E7"/>
     <w:rsid w:val="00D741D6"/>
+    <w:rsid w:val="00D74396"/>
     <w:rsid w:val="00D74F9F"/>
     <w:rsid w:val="00D75B2E"/>
     <w:rsid w:val="00D76FE4"/>
     <w:rsid w:val="00D77C3B"/>
     <w:rsid w:val="00D81F46"/>
     <w:rsid w:val="00D822A7"/>
     <w:rsid w:val="00D83C92"/>
     <w:rsid w:val="00D84952"/>
     <w:rsid w:val="00D849A8"/>
     <w:rsid w:val="00D863FF"/>
     <w:rsid w:val="00D864EB"/>
     <w:rsid w:val="00D87200"/>
     <w:rsid w:val="00D8785D"/>
     <w:rsid w:val="00D90D61"/>
     <w:rsid w:val="00D9170D"/>
     <w:rsid w:val="00D92938"/>
     <w:rsid w:val="00D92D6D"/>
     <w:rsid w:val="00D93092"/>
     <w:rsid w:val="00D942D3"/>
     <w:rsid w:val="00D94AB2"/>
     <w:rsid w:val="00D953D7"/>
     <w:rsid w:val="00D971AE"/>
     <w:rsid w:val="00D978AE"/>
     <w:rsid w:val="00DA0022"/>
     <w:rsid w:val="00DA17A7"/>
     <w:rsid w:val="00DA1F08"/>
     <w:rsid w:val="00DA2667"/>
     <w:rsid w:val="00DA3E12"/>
     <w:rsid w:val="00DA485C"/>
     <w:rsid w:val="00DA500F"/>
     <w:rsid w:val="00DA6EAD"/>
     <w:rsid w:val="00DA7D5C"/>
     <w:rsid w:val="00DB0620"/>
     <w:rsid w:val="00DB1F60"/>
     <w:rsid w:val="00DB33DE"/>
     <w:rsid w:val="00DB444D"/>
     <w:rsid w:val="00DB5162"/>
     <w:rsid w:val="00DB5655"/>
     <w:rsid w:val="00DB5826"/>
     <w:rsid w:val="00DB5B1B"/>
     <w:rsid w:val="00DB5BB0"/>
     <w:rsid w:val="00DB5C7B"/>
     <w:rsid w:val="00DB6D0E"/>
     <w:rsid w:val="00DB7010"/>
     <w:rsid w:val="00DB73BE"/>
     <w:rsid w:val="00DB7634"/>
     <w:rsid w:val="00DB78FE"/>
+    <w:rsid w:val="00DC1B64"/>
     <w:rsid w:val="00DC1C8D"/>
     <w:rsid w:val="00DC29D8"/>
     <w:rsid w:val="00DC30C1"/>
     <w:rsid w:val="00DC33CE"/>
     <w:rsid w:val="00DC4B0A"/>
     <w:rsid w:val="00DC51AD"/>
     <w:rsid w:val="00DC5C76"/>
     <w:rsid w:val="00DD024D"/>
     <w:rsid w:val="00DD066C"/>
     <w:rsid w:val="00DD09A3"/>
     <w:rsid w:val="00DD19F3"/>
     <w:rsid w:val="00DD21D5"/>
     <w:rsid w:val="00DD2F93"/>
     <w:rsid w:val="00DD3498"/>
     <w:rsid w:val="00DD3A30"/>
     <w:rsid w:val="00DD4C34"/>
     <w:rsid w:val="00DD613E"/>
     <w:rsid w:val="00DD78C3"/>
     <w:rsid w:val="00DE030C"/>
     <w:rsid w:val="00DE05FF"/>
     <w:rsid w:val="00DE1D4D"/>
     <w:rsid w:val="00DE1DEF"/>
     <w:rsid w:val="00DE1E34"/>
     <w:rsid w:val="00DE2E5D"/>
     <w:rsid w:val="00DE39C5"/>
     <w:rsid w:val="00DE4A59"/>
     <w:rsid w:val="00DE4F9D"/>
     <w:rsid w:val="00DE512F"/>
     <w:rsid w:val="00DE5826"/>
     <w:rsid w:val="00DE7697"/>
     <w:rsid w:val="00DE76BE"/>
     <w:rsid w:val="00DF0F9F"/>
     <w:rsid w:val="00DF1094"/>
     <w:rsid w:val="00DF1112"/>
     <w:rsid w:val="00DF2C00"/>
     <w:rsid w:val="00DF34A2"/>
     <w:rsid w:val="00DF355D"/>
     <w:rsid w:val="00DF3BF7"/>
     <w:rsid w:val="00DF5AE0"/>
     <w:rsid w:val="00DF5B83"/>
     <w:rsid w:val="00E00081"/>
+    <w:rsid w:val="00E0036A"/>
     <w:rsid w:val="00E0049F"/>
     <w:rsid w:val="00E01A16"/>
     <w:rsid w:val="00E01B9E"/>
     <w:rsid w:val="00E01FFD"/>
     <w:rsid w:val="00E020A1"/>
     <w:rsid w:val="00E023C5"/>
     <w:rsid w:val="00E02A87"/>
     <w:rsid w:val="00E02D4E"/>
     <w:rsid w:val="00E0304C"/>
     <w:rsid w:val="00E032EB"/>
     <w:rsid w:val="00E038CB"/>
     <w:rsid w:val="00E03F65"/>
     <w:rsid w:val="00E042E1"/>
     <w:rsid w:val="00E04D90"/>
     <w:rsid w:val="00E051B0"/>
     <w:rsid w:val="00E063F8"/>
     <w:rsid w:val="00E10098"/>
     <w:rsid w:val="00E14A66"/>
     <w:rsid w:val="00E14C8B"/>
     <w:rsid w:val="00E15643"/>
     <w:rsid w:val="00E15875"/>
     <w:rsid w:val="00E15C08"/>
     <w:rsid w:val="00E165F5"/>
     <w:rsid w:val="00E16894"/>
     <w:rsid w:val="00E17013"/>
@@ -23597,212 +22490,220 @@
     <w:rsid w:val="00E62753"/>
     <w:rsid w:val="00E6287A"/>
     <w:rsid w:val="00E63F02"/>
     <w:rsid w:val="00E65077"/>
     <w:rsid w:val="00E65EA3"/>
     <w:rsid w:val="00E664AB"/>
     <w:rsid w:val="00E70FEE"/>
     <w:rsid w:val="00E711DE"/>
     <w:rsid w:val="00E713C2"/>
     <w:rsid w:val="00E717F9"/>
     <w:rsid w:val="00E72A17"/>
     <w:rsid w:val="00E73FAD"/>
     <w:rsid w:val="00E750F4"/>
     <w:rsid w:val="00E7671A"/>
     <w:rsid w:val="00E76799"/>
     <w:rsid w:val="00E77583"/>
     <w:rsid w:val="00E7767C"/>
     <w:rsid w:val="00E80B36"/>
     <w:rsid w:val="00E80FAB"/>
     <w:rsid w:val="00E814CC"/>
     <w:rsid w:val="00E82721"/>
     <w:rsid w:val="00E82864"/>
     <w:rsid w:val="00E83B05"/>
     <w:rsid w:val="00E84871"/>
     <w:rsid w:val="00E84C16"/>
+    <w:rsid w:val="00E907E6"/>
     <w:rsid w:val="00E90C3F"/>
+    <w:rsid w:val="00E90EA8"/>
     <w:rsid w:val="00E91147"/>
     <w:rsid w:val="00E926A5"/>
     <w:rsid w:val="00E936D1"/>
+    <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00EA0978"/>
     <w:rsid w:val="00EA0A2D"/>
     <w:rsid w:val="00EA102E"/>
     <w:rsid w:val="00EA1126"/>
     <w:rsid w:val="00EA1C44"/>
     <w:rsid w:val="00EA225C"/>
     <w:rsid w:val="00EA2546"/>
     <w:rsid w:val="00EA3E82"/>
     <w:rsid w:val="00EA48CD"/>
     <w:rsid w:val="00EA50F7"/>
     <w:rsid w:val="00EA58E8"/>
     <w:rsid w:val="00EA63D1"/>
     <w:rsid w:val="00EA6A89"/>
     <w:rsid w:val="00EA6AB1"/>
     <w:rsid w:val="00EA7230"/>
     <w:rsid w:val="00EA7A25"/>
     <w:rsid w:val="00EA7EC1"/>
     <w:rsid w:val="00EB03DB"/>
     <w:rsid w:val="00EB0AA2"/>
     <w:rsid w:val="00EB104E"/>
     <w:rsid w:val="00EB222A"/>
     <w:rsid w:val="00EB29EE"/>
     <w:rsid w:val="00EB2F6C"/>
     <w:rsid w:val="00EB3885"/>
     <w:rsid w:val="00EB6C5D"/>
     <w:rsid w:val="00EB6C6E"/>
     <w:rsid w:val="00EB721F"/>
     <w:rsid w:val="00EB72B3"/>
     <w:rsid w:val="00EB7893"/>
     <w:rsid w:val="00EC0685"/>
     <w:rsid w:val="00EC0872"/>
     <w:rsid w:val="00EC11FB"/>
     <w:rsid w:val="00EC16C0"/>
     <w:rsid w:val="00EC1B2C"/>
     <w:rsid w:val="00EC1B96"/>
     <w:rsid w:val="00EC2305"/>
     <w:rsid w:val="00EC276D"/>
     <w:rsid w:val="00EC2B66"/>
     <w:rsid w:val="00EC56A3"/>
     <w:rsid w:val="00EC6D65"/>
     <w:rsid w:val="00EC712D"/>
     <w:rsid w:val="00EC7799"/>
+    <w:rsid w:val="00ED136B"/>
     <w:rsid w:val="00ED1790"/>
     <w:rsid w:val="00ED2856"/>
     <w:rsid w:val="00ED36CF"/>
     <w:rsid w:val="00ED40FB"/>
     <w:rsid w:val="00ED45F3"/>
     <w:rsid w:val="00ED628F"/>
     <w:rsid w:val="00ED6DDB"/>
     <w:rsid w:val="00EE04EE"/>
     <w:rsid w:val="00EE1240"/>
     <w:rsid w:val="00EE13AE"/>
     <w:rsid w:val="00EE3041"/>
     <w:rsid w:val="00EE4BFE"/>
     <w:rsid w:val="00EE4EB0"/>
     <w:rsid w:val="00EE50E2"/>
     <w:rsid w:val="00EE53EB"/>
     <w:rsid w:val="00EE5BF4"/>
     <w:rsid w:val="00EE5D32"/>
     <w:rsid w:val="00EE7D86"/>
     <w:rsid w:val="00EF035A"/>
     <w:rsid w:val="00EF0542"/>
     <w:rsid w:val="00EF06DE"/>
     <w:rsid w:val="00EF0C60"/>
     <w:rsid w:val="00EF10F2"/>
     <w:rsid w:val="00EF1990"/>
     <w:rsid w:val="00EF40AD"/>
     <w:rsid w:val="00EF4C39"/>
     <w:rsid w:val="00EF4DFC"/>
     <w:rsid w:val="00EF5433"/>
     <w:rsid w:val="00EF5619"/>
     <w:rsid w:val="00EF62B7"/>
     <w:rsid w:val="00EF64F7"/>
     <w:rsid w:val="00EF7163"/>
     <w:rsid w:val="00EF78CB"/>
     <w:rsid w:val="00EF7FF8"/>
     <w:rsid w:val="00F0173E"/>
     <w:rsid w:val="00F0190C"/>
     <w:rsid w:val="00F05D15"/>
     <w:rsid w:val="00F065E3"/>
     <w:rsid w:val="00F0694A"/>
     <w:rsid w:val="00F06AEA"/>
+    <w:rsid w:val="00F073B3"/>
     <w:rsid w:val="00F105D3"/>
     <w:rsid w:val="00F10A2A"/>
     <w:rsid w:val="00F11336"/>
     <w:rsid w:val="00F11617"/>
     <w:rsid w:val="00F12352"/>
     <w:rsid w:val="00F13CFC"/>
     <w:rsid w:val="00F1431B"/>
     <w:rsid w:val="00F14D47"/>
     <w:rsid w:val="00F15064"/>
     <w:rsid w:val="00F154C3"/>
     <w:rsid w:val="00F17350"/>
     <w:rsid w:val="00F173C7"/>
     <w:rsid w:val="00F17798"/>
     <w:rsid w:val="00F208AB"/>
     <w:rsid w:val="00F23502"/>
     <w:rsid w:val="00F23B50"/>
     <w:rsid w:val="00F23EA4"/>
     <w:rsid w:val="00F255D3"/>
     <w:rsid w:val="00F25DAC"/>
     <w:rsid w:val="00F260FC"/>
     <w:rsid w:val="00F315D4"/>
     <w:rsid w:val="00F31B75"/>
     <w:rsid w:val="00F32545"/>
     <w:rsid w:val="00F32599"/>
+    <w:rsid w:val="00F3417A"/>
     <w:rsid w:val="00F341B5"/>
     <w:rsid w:val="00F351B3"/>
     <w:rsid w:val="00F35669"/>
     <w:rsid w:val="00F3626B"/>
     <w:rsid w:val="00F3753A"/>
     <w:rsid w:val="00F3788F"/>
     <w:rsid w:val="00F37A4F"/>
     <w:rsid w:val="00F4103B"/>
     <w:rsid w:val="00F418C0"/>
     <w:rsid w:val="00F4231D"/>
     <w:rsid w:val="00F4407E"/>
     <w:rsid w:val="00F442BA"/>
     <w:rsid w:val="00F44549"/>
     <w:rsid w:val="00F44737"/>
     <w:rsid w:val="00F45A7C"/>
     <w:rsid w:val="00F461D5"/>
     <w:rsid w:val="00F465D7"/>
     <w:rsid w:val="00F46D71"/>
     <w:rsid w:val="00F470C5"/>
     <w:rsid w:val="00F47248"/>
     <w:rsid w:val="00F47580"/>
     <w:rsid w:val="00F509D3"/>
     <w:rsid w:val="00F50D2E"/>
     <w:rsid w:val="00F50DCB"/>
     <w:rsid w:val="00F50E64"/>
     <w:rsid w:val="00F5135A"/>
     <w:rsid w:val="00F55360"/>
+    <w:rsid w:val="00F5539C"/>
     <w:rsid w:val="00F55E4A"/>
     <w:rsid w:val="00F5664A"/>
     <w:rsid w:val="00F606F6"/>
     <w:rsid w:val="00F616A8"/>
     <w:rsid w:val="00F61A34"/>
     <w:rsid w:val="00F63EF5"/>
     <w:rsid w:val="00F64070"/>
     <w:rsid w:val="00F656ED"/>
     <w:rsid w:val="00F65FB8"/>
     <w:rsid w:val="00F662AA"/>
     <w:rsid w:val="00F662BA"/>
     <w:rsid w:val="00F700D0"/>
     <w:rsid w:val="00F7137C"/>
     <w:rsid w:val="00F7216C"/>
     <w:rsid w:val="00F726C8"/>
     <w:rsid w:val="00F72A6D"/>
     <w:rsid w:val="00F74AB3"/>
     <w:rsid w:val="00F74ADC"/>
     <w:rsid w:val="00F757BC"/>
     <w:rsid w:val="00F762B8"/>
     <w:rsid w:val="00F83F57"/>
     <w:rsid w:val="00F8410B"/>
     <w:rsid w:val="00F851D4"/>
     <w:rsid w:val="00F85541"/>
     <w:rsid w:val="00F864A9"/>
+    <w:rsid w:val="00F8723F"/>
     <w:rsid w:val="00F8763F"/>
     <w:rsid w:val="00F877CF"/>
     <w:rsid w:val="00F91DF9"/>
     <w:rsid w:val="00F92271"/>
     <w:rsid w:val="00F92DB7"/>
     <w:rsid w:val="00F9365B"/>
     <w:rsid w:val="00F959E1"/>
     <w:rsid w:val="00F971AA"/>
     <w:rsid w:val="00FA0689"/>
     <w:rsid w:val="00FA10EB"/>
     <w:rsid w:val="00FA1CBC"/>
     <w:rsid w:val="00FA32C9"/>
     <w:rsid w:val="00FA3B4E"/>
     <w:rsid w:val="00FA40C9"/>
     <w:rsid w:val="00FA4B20"/>
     <w:rsid w:val="00FB00D2"/>
     <w:rsid w:val="00FB0923"/>
     <w:rsid w:val="00FB0B81"/>
     <w:rsid w:val="00FB149B"/>
     <w:rsid w:val="00FB20CA"/>
     <w:rsid w:val="00FB282A"/>
     <w:rsid w:val="00FB3001"/>
     <w:rsid w:val="00FB36A6"/>
     <w:rsid w:val="00FB3A44"/>
     <w:rsid w:val="00FB3BE1"/>
@@ -23821,86 +22722,87 @@
     <w:rsid w:val="00FC2442"/>
     <w:rsid w:val="00FC4947"/>
     <w:rsid w:val="00FC5E5B"/>
     <w:rsid w:val="00FC633C"/>
     <w:rsid w:val="00FC6472"/>
     <w:rsid w:val="00FC6FEC"/>
     <w:rsid w:val="00FC70C7"/>
     <w:rsid w:val="00FC71F6"/>
     <w:rsid w:val="00FC726E"/>
     <w:rsid w:val="00FC7CA4"/>
     <w:rsid w:val="00FD298F"/>
     <w:rsid w:val="00FD312A"/>
     <w:rsid w:val="00FD46AB"/>
     <w:rsid w:val="00FD4F92"/>
     <w:rsid w:val="00FD6041"/>
     <w:rsid w:val="00FD73DF"/>
     <w:rsid w:val="00FD796E"/>
     <w:rsid w:val="00FD7DDB"/>
     <w:rsid w:val="00FE06D2"/>
     <w:rsid w:val="00FE0BC3"/>
     <w:rsid w:val="00FE1162"/>
     <w:rsid w:val="00FE1671"/>
     <w:rsid w:val="00FE2E1D"/>
     <w:rsid w:val="00FE40FA"/>
     <w:rsid w:val="00FE4638"/>
+    <w:rsid w:val="00FE5A86"/>
     <w:rsid w:val="00FE6501"/>
     <w:rsid w:val="00FF0771"/>
     <w:rsid w:val="00FF1140"/>
     <w:rsid w:val="00FF1AB9"/>
     <w:rsid w:val="00FF3142"/>
     <w:rsid w:val="00FF3A0D"/>
     <w:rsid w:val="00FF61FF"/>
     <w:rsid w:val="00FF6522"/>
     <w:rsid w:val="00FF78D0"/>
     <w:rsid w:val="00FF7951"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="00D673B1"/>
+  <w14:docId w14:val="56359145"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5D07F60F-92C3-4268-B604-982665617F09}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
@@ -24175,137 +23077,138 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00722C5E"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="360" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:noProof/>
       <w:kern w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:smallCaps/>
-      <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
+      <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1560"/>
       </w:tabs>
       <w:spacing w:after="240"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:smallCaps/>
       <w:kern w:val="0"/>
-      <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
+      <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Text3"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="240"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
-      <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
+      <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="2880"/>
       </w:tabs>
       <w:spacing w:after="240"/>
       <w:ind w:left="720" w:hanging="720"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:kern w:val="0"/>
-      <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
+      <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
@@ -24390,93 +23293,93 @@
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text3">
     <w:name w:val="Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:kern w:val="0"/>
-      <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
+      <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1Annex">
     <w:name w:val="Heading 1 Annex"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="TimesNewRomanPS" w:hAnsi="TimesNewRomanPS"/>
       <w:position w:val="6"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:semiHidden/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:kern w:val="0"/>
-      <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
+      <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text4">
     <w:name w:val="Text 4"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:kern w:val="0"/>
-      <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
+      <w:lang w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="naisf">
     <w:name w:val="naisf"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
     </w:rPr>
   </w:style>
@@ -24979,50 +23882,65 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:semiHidden/>
     <w:rsid w:val="002976B6"/>
     <w:rPr>
       <w:lang w:val="fr-FR" w:eastAsia="it-IT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
     <w:name w:val="Unresolved Mention2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004D7342"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="1997368531">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/eli/reg/2013/1408/oj/?locale=LV" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/267199-komercdarbibas-atbalsta-kontroles-likums" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/eli/reg/2014/717/oj/?locale=LV" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -25305,85 +24223,54 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...15 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100975A8901862D2A47AFD73703472CD4A1" ma:contentTypeVersion="5" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="399a749a670c3a2fca697050f5f1be0c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a64a90a-d99c-4130-ba30-10c4724e7bc9" xmlns:ns3="0967018b-cd50-4cc6-91ff-cbead3b506cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a35bd0bfa12018ba06132a1b9a068662" ns2:_="" ns3:_="">
     <xsd:import namespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <xsd:import namespace="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Sagatavotajs" minOccurs="0"/>
                 <xsd:element ref="ns3:RegNr" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:ThreeRoApprovalComments" minOccurs="0"/>
                 <xsd:element ref="ns3:IsSysUpdate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -25510,133 +24397,164 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <IsSysUpdate xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
+    <ThreeRoApprovalStatus xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
+    <RegNr xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc">218</RegNr>
+    <Sagatavotajs xmlns="1a64a90a-d99c-4130-ba30-10c4724e7bc9">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Sagatavotajs>
+    <ThreeRoApprovalComments xmlns="0967018b-cd50-4cc6-91ff-cbead3b506cc" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52D002EB-F50E-415F-A79B-75CC38514FDE}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47124446-3E0D-4A3E-AB75-519757A7EC32}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC9AD948-22F9-4A97-8DBE-646B88E72566}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DDAECA2-477A-4758-9A7D-5C7B8C08B3E7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0967018b-cd50-4cc6-91ff-cbead3b506cc"/>
+    <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFE38901-693D-4B85-8601-71F066C6B852}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2394E327-1582-4791-8B6D-04C10C762AF6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2920</Words>
-  <Characters>20609</Characters>
+  <Words>14970</Words>
+  <Characters>8534</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>171</Lines>
+  <Lines>71</Lines>
   <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Līgums ar Palīdzības saņēmēju par projekta finansēšanu no Eiropas Sociālā fonda</vt:lpstr>
       <vt:lpstr>Līgums ar Palīdzības saņēmēju par projekta finansēšanu no Eiropas Sociālā fonda</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NVD</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23483</CharactersWithSpaces>
+  <CharactersWithSpaces>23458</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Līgums ar Palīdzības saņēmēju par projekta finansēšanu no Eiropas Sociālā fonda</dc:title>
   <dc:creator>KristapsZ</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>