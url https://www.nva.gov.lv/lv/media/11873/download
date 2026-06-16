--- v0 (2026-05-27)
+++ v1 (2026-06-16)
@@ -6,56 +6,56 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\lm.local\nva\NVAShare\Attistibas_un_analitikas_dep\ASN\Janis_Martins\Atskaites\oficiālā_statistika\2026\aprilis_2026\vakances\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\lm.local\nva\NVAShare\Attistibas_un_analitikas_dep\ASN\Janis_Martins\Atskaites\oficiālā_statistika\2026\maijs_2026\vakances\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6DA70B68-BAC6-488B-B577-E4ED9C632743}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{67DCCFC4-C613-43AC-9241-E030C7261582}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="29910" yWindow="1080" windowWidth="26340" windowHeight="14760" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2385" yWindow="390" windowWidth="26340" windowHeight="14760" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="valsts" sheetId="1" r:id="rId1"/>
     <sheet name="reģioni" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J64" i="2" l="1"/>
@@ -1240,50 +1240,53 @@
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>decembris</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>valsts!$X$5:$X$16</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>9216</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>9657</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>10966</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>11566</c:v>
                 </c:pt>
+                <c:pt idx="4">
+                  <c:v>11186</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-5E60-47E9-BCD3-3852F1F6EE1F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="418995496"/>
         <c:axId val="1"/>
         <c:extLst>
           <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
             <c15:filteredLineSeries>
@@ -2516,51 +2519,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:X41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="R24" sqref="R24"/>
+      <selection activeCell="R26" sqref="R26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="12" width="9.6640625" customWidth="1"/>
     <col min="13" max="13" width="10.83203125" customWidth="1"/>
     <col min="14" max="14" width="8.33203125" customWidth="1"/>
     <col min="15" max="15" width="9" customWidth="1"/>
     <col min="16" max="16" width="9.83203125" customWidth="1"/>
     <col min="17" max="17" width="10.83203125" customWidth="1"/>
     <col min="18" max="18" width="9.33203125" customWidth="1"/>
     <col min="19" max="24" width="8.33203125" customWidth="1"/>
     <col min="25" max="16384" width="3.33203125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
@@ -3030,51 +3033,53 @@
       </c>
       <c r="P9" s="3">
         <v>19421</v>
       </c>
       <c r="Q9" s="19">
         <v>33451</v>
       </c>
       <c r="R9" s="19">
         <v>17175</v>
       </c>
       <c r="S9" s="19">
         <v>18881</v>
       </c>
       <c r="T9" s="19">
         <v>31521</v>
       </c>
       <c r="U9" s="19">
         <v>24301</v>
       </c>
       <c r="V9" s="19">
         <v>19689</v>
       </c>
       <c r="W9" s="19">
         <v>12371</v>
       </c>
-      <c r="X9" s="19"/>
+      <c r="X9" s="19">
+        <v>11186</v>
+      </c>
     </row>
     <row r="10" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A10" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="3">
         <v>4528</v>
       </c>
       <c r="C10" s="3">
         <v>7084</v>
       </c>
       <c r="D10" s="3">
         <v>16378</v>
       </c>
       <c r="E10" s="3">
         <v>21015</v>
       </c>
       <c r="F10" s="3">
         <v>11444</v>
       </c>
       <c r="G10" s="3">
         <v>1998</v>
       </c>
       <c r="H10" s="3">
         <v>2672</v>
@@ -3649,52 +3654,52 @@
     <row r="41" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A2:X2"/>
     <mergeCell ref="B3:X3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A65517" location="'Bezdarbnieku skaits'!A1" display="Bezdarbnieku skaits" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="A65519" location="'NVA aktīvie pasākumi'!A1" display="NVA aktivie pasākumi" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="D65516" location="Saturs!A1" display="Uz sākumlapu" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="D21" location="Saturs!A1" display="Uz sākumlapu" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.23" right="0.16" top="0.37" bottom="0.39" header="0.17" footer="0.28000000000000003"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:N175"/>
   <sheetViews>
-    <sheetView topLeftCell="A147" workbookViewId="0">
-      <selection activeCell="J171" sqref="J171"/>
+    <sheetView topLeftCell="A144" workbookViewId="0">
+      <selection activeCell="H171" sqref="H171"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.33203125" style="17" customWidth="1"/>
     <col min="2" max="9" width="9.33203125" style="17" customWidth="1"/>
     <col min="10" max="10" width="10.1640625" style="17" customWidth="1"/>
     <col min="11" max="13" width="9.33203125" style="17" customWidth="1"/>
     <col min="14" max="14" width="10.83203125" style="17" customWidth="1"/>
     <col min="15" max="16384" width="0" style="5" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="5" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
       <c r="H1" s="31"/>
       <c r="I1" s="31"/>
       <c r="J1" s="31"/>
@@ -9396,210 +9401,222 @@
         <v>8</v>
       </c>
       <c r="L166" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M166" s="9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B167" s="24">
         <v>6283</v>
       </c>
       <c r="C167" s="12">
         <v>6612</v>
       </c>
       <c r="D167" s="12">
         <v>7075</v>
       </c>
       <c r="E167" s="12">
         <v>7200</v>
       </c>
-      <c r="F167" s="12"/>
+      <c r="F167" s="12">
+        <v>7078</v>
+      </c>
       <c r="G167" s="12"/>
       <c r="H167" s="12"/>
       <c r="I167" s="12"/>
       <c r="J167" s="12"/>
       <c r="K167" s="12"/>
       <c r="L167" s="12"/>
       <c r="M167" s="12"/>
     </row>
     <row r="168" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B168" s="24">
         <v>767</v>
       </c>
       <c r="C168" s="12">
         <v>734</v>
       </c>
       <c r="D168" s="12">
         <v>980</v>
       </c>
       <c r="E168" s="12">
         <v>1103</v>
       </c>
-      <c r="F168" s="12"/>
+      <c r="F168" s="12">
+        <v>1086</v>
+      </c>
       <c r="G168" s="12"/>
       <c r="H168" s="12"/>
       <c r="I168" s="12"/>
       <c r="J168" s="12"/>
       <c r="K168" s="12"/>
       <c r="L168" s="12"/>
       <c r="M168" s="12"/>
     </row>
     <row r="169" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B169" s="24">
         <v>523</v>
       </c>
       <c r="C169" s="12">
         <v>595</v>
       </c>
       <c r="D169" s="12">
         <v>742</v>
       </c>
       <c r="E169" s="12">
         <v>858</v>
       </c>
-      <c r="F169" s="12"/>
+      <c r="F169" s="12">
+        <v>824</v>
+      </c>
       <c r="G169" s="12"/>
       <c r="H169" s="12"/>
       <c r="I169" s="12"/>
       <c r="J169" s="12"/>
       <c r="K169" s="12"/>
       <c r="L169" s="12"/>
       <c r="M169" s="12"/>
     </row>
     <row r="170" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B170" s="24">
         <v>857</v>
       </c>
       <c r="C170" s="12">
         <v>804</v>
       </c>
       <c r="D170" s="12">
         <v>1093</v>
       </c>
       <c r="E170" s="12">
         <v>1162</v>
       </c>
-      <c r="F170" s="12"/>
+      <c r="F170" s="12">
+        <v>1072</v>
+      </c>
       <c r="G170" s="12"/>
       <c r="H170" s="12"/>
       <c r="I170" s="12"/>
       <c r="J170" s="12"/>
       <c r="K170" s="12"/>
       <c r="L170" s="12"/>
       <c r="M170" s="12"/>
     </row>
     <row r="171" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B171" s="24">
         <v>786</v>
       </c>
       <c r="C171" s="12">
         <v>912</v>
       </c>
       <c r="D171" s="12">
         <v>1076</v>
       </c>
       <c r="E171" s="12">
         <v>1243</v>
       </c>
-      <c r="F171" s="12"/>
+      <c r="F171" s="12">
+        <v>1126</v>
+      </c>
       <c r="G171" s="12"/>
       <c r="H171" s="12"/>
       <c r="I171" s="12"/>
       <c r="J171" s="12"/>
       <c r="K171" s="12"/>
       <c r="L171" s="12"/>
       <c r="M171" s="12"/>
     </row>
     <row r="172" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B172" s="24">
         <v>9216</v>
       </c>
       <c r="C172" s="12">
         <v>9657</v>
       </c>
       <c r="D172" s="12">
         <v>10966</v>
       </c>
       <c r="E172" s="12">
         <v>11566</v>
       </c>
-      <c r="F172" s="12"/>
+      <c r="F172" s="12">
+        <v>11186</v>
+      </c>
       <c r="G172" s="12"/>
       <c r="H172" s="12"/>
       <c r="I172" s="12"/>
       <c r="J172" s="12"/>
       <c r="K172" s="12"/>
       <c r="L172" s="12"/>
       <c r="M172" s="12"/>
     </row>
     <row r="173" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="174" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="175" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="B165:M165"/>
-[...5 lines deleted...]
-    <mergeCell ref="B147:M147"/>
     <mergeCell ref="B102:M102"/>
     <mergeCell ref="B93:M93"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="B12:M12"/>
     <mergeCell ref="B21:M21"/>
     <mergeCell ref="B84:M84"/>
     <mergeCell ref="B30:M30"/>
     <mergeCell ref="B75:M75"/>
     <mergeCell ref="B66:M66"/>
     <mergeCell ref="B57:M57"/>
     <mergeCell ref="B39:M39"/>
     <mergeCell ref="B48:M48"/>
+    <mergeCell ref="B165:M165"/>
+    <mergeCell ref="B138:M138"/>
+    <mergeCell ref="B129:M129"/>
+    <mergeCell ref="B120:M120"/>
+    <mergeCell ref="B111:M111"/>
+    <mergeCell ref="B156:M156"/>
+    <mergeCell ref="B147:M147"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>valsts</vt:lpstr>
       <vt:lpstr>reģioni</vt:lpstr>