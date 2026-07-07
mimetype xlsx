--- v1 (2026-06-16)
+++ v2 (2026-07-07)
@@ -6,56 +6,56 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\lm.local\nva\NVAShare\Attistibas_un_analitikas_dep\ASN\Janis_Martins\Atskaites\oficiālā_statistika\2026\maijs_2026\vakances\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\lm.local\nva\NVAShare\Attistibas_un_analitikas_dep\ASN\Janis_Martins\Atskaites\oficiālā_statistika\2026\junijs_2026\vakances\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{67DCCFC4-C613-43AC-9241-E030C7261582}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CD9C07B9-1C84-4FB2-97F2-71BE7F4C158B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2385" yWindow="390" windowWidth="26340" windowHeight="14760" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="valsts" sheetId="1" r:id="rId1"/>
     <sheet name="reģioni" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J64" i="2" l="1"/>
@@ -1243,50 +1243,53 @@
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>valsts!$X$5:$X$16</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>9216</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>9657</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>10966</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>11566</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>11186</c:v>
                 </c:pt>
+                <c:pt idx="5">
+                  <c:v>11136</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-5E60-47E9-BCD3-3852F1F6EE1F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="418995496"/>
         <c:axId val="1"/>
         <c:extLst>
           <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
             <c15:filteredLineSeries>
@@ -2519,51 +2522,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:X41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="R26" sqref="R26"/>
+      <selection activeCell="U27" sqref="U27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="12" width="9.6640625" customWidth="1"/>
     <col min="13" max="13" width="10.83203125" customWidth="1"/>
     <col min="14" max="14" width="8.33203125" customWidth="1"/>
     <col min="15" max="15" width="9" customWidth="1"/>
     <col min="16" max="16" width="9.83203125" customWidth="1"/>
     <col min="17" max="17" width="10.83203125" customWidth="1"/>
     <col min="18" max="18" width="9.33203125" customWidth="1"/>
     <col min="19" max="24" width="8.33203125" customWidth="1"/>
     <col min="25" max="16384" width="3.33203125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
@@ -3107,51 +3110,53 @@
       </c>
       <c r="P10" s="3">
         <v>20022</v>
       </c>
       <c r="Q10" s="19">
         <v>31172</v>
       </c>
       <c r="R10" s="19">
         <v>18040</v>
       </c>
       <c r="S10" s="19">
         <v>20169</v>
       </c>
       <c r="T10" s="19">
         <v>31101</v>
       </c>
       <c r="U10" s="19">
         <v>24521</v>
       </c>
       <c r="V10" s="19">
         <v>19115</v>
       </c>
       <c r="W10" s="19">
         <v>12863</v>
       </c>
-      <c r="X10" s="19"/>
+      <c r="X10" s="19">
+        <v>11136</v>
+      </c>
     </row>
     <row r="11" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="3">
         <v>5274</v>
       </c>
       <c r="C11" s="3">
         <v>8323</v>
       </c>
       <c r="D11" s="3">
         <v>16327</v>
       </c>
       <c r="E11" s="3">
         <v>21915</v>
       </c>
       <c r="F11" s="3">
         <v>10321</v>
       </c>
       <c r="G11" s="3">
         <v>2027</v>
       </c>
       <c r="H11" s="3">
         <v>3279</v>
@@ -3654,52 +3659,52 @@
     <row r="41" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A2:X2"/>
     <mergeCell ref="B3:X3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A65517" location="'Bezdarbnieku skaits'!A1" display="Bezdarbnieku skaits" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="A65519" location="'NVA aktīvie pasākumi'!A1" display="NVA aktivie pasākumi" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="D65516" location="Saturs!A1" display="Uz sākumlapu" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="D21" location="Saturs!A1" display="Uz sākumlapu" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.23" right="0.16" top="0.37" bottom="0.39" header="0.17" footer="0.28000000000000003"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:N175"/>
   <sheetViews>
-    <sheetView topLeftCell="A144" workbookViewId="0">
-      <selection activeCell="H171" sqref="H171"/>
+    <sheetView topLeftCell="A141" workbookViewId="0">
+      <selection activeCell="J169" sqref="J169"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.33203125" style="17" customWidth="1"/>
     <col min="2" max="9" width="9.33203125" style="17" customWidth="1"/>
     <col min="10" max="10" width="10.1640625" style="17" customWidth="1"/>
     <col min="11" max="13" width="9.33203125" style="17" customWidth="1"/>
     <col min="14" max="14" width="10.83203125" style="17" customWidth="1"/>
     <col min="15" max="16384" width="0" style="5" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="5" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
       <c r="H1" s="31"/>
       <c r="I1" s="31"/>
       <c r="J1" s="31"/>
@@ -9404,219 +9409,231 @@
         <v>9</v>
       </c>
       <c r="M166" s="9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B167" s="24">
         <v>6283</v>
       </c>
       <c r="C167" s="12">
         <v>6612</v>
       </c>
       <c r="D167" s="12">
         <v>7075</v>
       </c>
       <c r="E167" s="12">
         <v>7200</v>
       </c>
       <c r="F167" s="12">
         <v>7078</v>
       </c>
-      <c r="G167" s="12"/>
+      <c r="G167" s="12">
+        <v>7298</v>
+      </c>
       <c r="H167" s="12"/>
       <c r="I167" s="12"/>
       <c r="J167" s="12"/>
       <c r="K167" s="12"/>
       <c r="L167" s="12"/>
       <c r="M167" s="12"/>
     </row>
     <row r="168" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B168" s="24">
         <v>767</v>
       </c>
       <c r="C168" s="12">
         <v>734</v>
       </c>
       <c r="D168" s="12">
         <v>980</v>
       </c>
       <c r="E168" s="12">
         <v>1103</v>
       </c>
       <c r="F168" s="12">
         <v>1086</v>
       </c>
-      <c r="G168" s="12"/>
+      <c r="G168" s="12">
+        <v>1058</v>
+      </c>
       <c r="H168" s="12"/>
       <c r="I168" s="12"/>
       <c r="J168" s="12"/>
       <c r="K168" s="12"/>
       <c r="L168" s="12"/>
       <c r="M168" s="12"/>
     </row>
     <row r="169" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B169" s="24">
         <v>523</v>
       </c>
       <c r="C169" s="12">
         <v>595</v>
       </c>
       <c r="D169" s="12">
         <v>742</v>
       </c>
       <c r="E169" s="12">
         <v>858</v>
       </c>
       <c r="F169" s="12">
         <v>824</v>
       </c>
-      <c r="G169" s="12"/>
+      <c r="G169" s="12">
+        <v>694</v>
+      </c>
       <c r="H169" s="12"/>
       <c r="I169" s="12"/>
       <c r="J169" s="12"/>
       <c r="K169" s="12"/>
       <c r="L169" s="12"/>
       <c r="M169" s="12"/>
     </row>
     <row r="170" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B170" s="24">
         <v>857</v>
       </c>
       <c r="C170" s="12">
         <v>804</v>
       </c>
       <c r="D170" s="12">
         <v>1093</v>
       </c>
       <c r="E170" s="12">
         <v>1162</v>
       </c>
       <c r="F170" s="12">
         <v>1072</v>
       </c>
-      <c r="G170" s="12"/>
+      <c r="G170" s="12">
+        <v>1080</v>
+      </c>
       <c r="H170" s="12"/>
       <c r="I170" s="12"/>
       <c r="J170" s="12"/>
       <c r="K170" s="12"/>
       <c r="L170" s="12"/>
       <c r="M170" s="12"/>
     </row>
     <row r="171" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B171" s="24">
         <v>786</v>
       </c>
       <c r="C171" s="12">
         <v>912</v>
       </c>
       <c r="D171" s="12">
         <v>1076</v>
       </c>
       <c r="E171" s="12">
         <v>1243</v>
       </c>
       <c r="F171" s="12">
         <v>1126</v>
       </c>
-      <c r="G171" s="12"/>
+      <c r="G171" s="12">
+        <v>1006</v>
+      </c>
       <c r="H171" s="12"/>
       <c r="I171" s="12"/>
       <c r="J171" s="12"/>
       <c r="K171" s="12"/>
       <c r="L171" s="12"/>
       <c r="M171" s="12"/>
     </row>
     <row r="172" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B172" s="24">
         <v>9216</v>
       </c>
       <c r="C172" s="12">
         <v>9657</v>
       </c>
       <c r="D172" s="12">
         <v>10966</v>
       </c>
       <c r="E172" s="12">
         <v>11566</v>
       </c>
       <c r="F172" s="12">
         <v>11186</v>
       </c>
-      <c r="G172" s="12"/>
+      <c r="G172" s="12">
+        <v>11136</v>
+      </c>
       <c r="H172" s="12"/>
       <c r="I172" s="12"/>
       <c r="J172" s="12"/>
       <c r="K172" s="12"/>
       <c r="L172" s="12"/>
       <c r="M172" s="12"/>
     </row>
     <row r="173" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="174" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="175" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="B165:M165"/>
+    <mergeCell ref="B138:M138"/>
+    <mergeCell ref="B129:M129"/>
+    <mergeCell ref="B120:M120"/>
+    <mergeCell ref="B111:M111"/>
+    <mergeCell ref="B156:M156"/>
+    <mergeCell ref="B147:M147"/>
     <mergeCell ref="B102:M102"/>
     <mergeCell ref="B93:M93"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="B12:M12"/>
     <mergeCell ref="B21:M21"/>
     <mergeCell ref="B84:M84"/>
     <mergeCell ref="B30:M30"/>
     <mergeCell ref="B75:M75"/>
     <mergeCell ref="B66:M66"/>
     <mergeCell ref="B57:M57"/>
     <mergeCell ref="B39:M39"/>
     <mergeCell ref="B48:M48"/>
-    <mergeCell ref="B165:M165"/>
-[...5 lines deleted...]
-    <mergeCell ref="B147:M147"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>valsts</vt:lpstr>
       <vt:lpstr>reģioni</vt:lpstr>