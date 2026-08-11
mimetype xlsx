--- v2 (2026-07-07)
+++ v3 (2026-08-11)
@@ -2,58 +2,58 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\lm.local\nva\NVAShare\Attistibas_un_analitikas_dep\ASN\Janis_Martins\Atskaites\oficiālā_statistika\2026\junijs_2026\vakances\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nodarbinatibasvalsts-my.sharepoint.com/personal/ilze_berzina_nva_gov_lv/Documents/Documents/Rajrad_2026/atskaites_JM/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CD9C07B9-1C84-4FB2-97F2-71BE7F4C158B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="18" documentId="13_ncr:1_{77BDAD53-E7E3-40A5-8611-CA22B2F8B07D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FB63D964-8F8C-4DB1-BEE6-CD4D5E36F011}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="valsts" sheetId="1" r:id="rId1"/>
     <sheet name="reģioni" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -370,130 +370,99 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFill="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal_Sheet1" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00EAEAEA"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
@@ -1245,50 +1214,53 @@
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>valsts!$X$5:$X$16</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>9216</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>9657</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>10966</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>11566</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>11186</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>11136</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>11200</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-5E60-47E9-BCD3-3852F1F6EE1F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
         <c:axId val="418995496"/>
         <c:axId val="1"/>
         <c:extLst>
           <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
@@ -2522,195 +2494,195 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:X41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="U27" sqref="U27"/>
+      <selection activeCell="Q23" sqref="Q23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.6640625" customWidth="1"/>
     <col min="2" max="12" width="9.6640625" customWidth="1"/>
     <col min="13" max="13" width="10.83203125" customWidth="1"/>
     <col min="14" max="14" width="8.33203125" customWidth="1"/>
     <col min="15" max="15" width="9" customWidth="1"/>
     <col min="16" max="16" width="9.83203125" customWidth="1"/>
     <col min="17" max="17" width="10.83203125" customWidth="1"/>
     <col min="18" max="18" width="9.33203125" customWidth="1"/>
     <col min="19" max="24" width="8.33203125" customWidth="1"/>
     <col min="25" max="16384" width="3.33203125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="31"/>
-[...21 lines deleted...]
-      <c r="X2" s="31"/>
+      <c r="B2" s="16"/>
+      <c r="C2" s="16"/>
+      <c r="D2" s="16"/>
+      <c r="E2" s="16"/>
+      <c r="F2" s="16"/>
+      <c r="G2" s="16"/>
+      <c r="H2" s="16"/>
+      <c r="I2" s="16"/>
+      <c r="J2" s="16"/>
+      <c r="K2" s="16"/>
+      <c r="L2" s="16"/>
+      <c r="M2" s="16"/>
+      <c r="N2" s="16"/>
+      <c r="O2" s="16"/>
+      <c r="P2" s="16"/>
+      <c r="Q2" s="16"/>
+      <c r="R2" s="16"/>
+      <c r="S2" s="16"/>
+      <c r="T2" s="16"/>
+      <c r="U2" s="16"/>
+      <c r="V2" s="16"/>
+      <c r="W2" s="16"/>
+      <c r="X2" s="16"/>
     </row>
     <row r="3" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="29" t="s">
+      <c r="A3" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="32" t="s">
+      <c r="B3" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="33"/>
-[...20 lines deleted...]
-      <c r="X3" s="33"/>
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
+      <c r="G3" s="21"/>
+      <c r="H3" s="21"/>
+      <c r="I3" s="21"/>
+      <c r="J3" s="21"/>
+      <c r="K3" s="21"/>
+      <c r="L3" s="21"/>
+      <c r="M3" s="21"/>
+      <c r="N3" s="21"/>
+      <c r="O3" s="21"/>
+      <c r="P3" s="21"/>
+      <c r="Q3" s="21"/>
+      <c r="R3" s="21"/>
+      <c r="S3" s="21"/>
+      <c r="T3" s="21"/>
+      <c r="U3" s="21"/>
+      <c r="V3" s="21"/>
+      <c r="W3" s="21"/>
+      <c r="X3" s="21"/>
     </row>
     <row r="4" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A4" s="29"/>
+      <c r="A4" s="19"/>
       <c r="B4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>22</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>40</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>42</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>45</v>
       </c>
       <c r="P4" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="Q4" s="20" t="s">
+      <c r="Q4" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="R4" s="18" t="s">
+      <c r="R4" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="S4" s="21" t="s">
+      <c r="S4" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="T4" s="23" t="s">
+      <c r="T4" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="U4" s="25" t="s">
+      <c r="U4" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="V4" s="27" t="s">
+      <c r="V4" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="W4" s="22" t="s">
+      <c r="W4" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="X4" s="28" t="s">
+      <c r="X4" s="2" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="5" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="3">
         <v>3340</v>
       </c>
       <c r="C5" s="3">
         <v>5468</v>
       </c>
       <c r="D5" s="3">
         <v>8657</v>
       </c>
       <c r="E5" s="3">
         <v>16650</v>
       </c>
       <c r="F5" s="3">
         <v>17662</v>
       </c>
       <c r="G5" s="3">
         <v>2549</v>
       </c>
@@ -2719,72 +2691,72 @@
       </c>
       <c r="I5" s="3">
         <v>2391</v>
       </c>
       <c r="J5" s="3">
         <v>2430</v>
       </c>
       <c r="K5" s="3">
         <v>3669</v>
       </c>
       <c r="L5" s="3">
         <v>4689</v>
       </c>
       <c r="M5" s="3">
         <v>3814</v>
       </c>
       <c r="N5" s="3">
         <v>5085</v>
       </c>
       <c r="O5" s="3">
         <v>6609</v>
       </c>
       <c r="P5" s="3">
         <v>12992</v>
       </c>
-      <c r="Q5" s="19">
+      <c r="Q5" s="13">
         <v>22159</v>
       </c>
-      <c r="R5" s="19">
+      <c r="R5" s="13">
         <v>29416</v>
       </c>
-      <c r="S5" s="19">
+      <c r="S5" s="13">
         <v>13469</v>
       </c>
-      <c r="T5" s="19">
+      <c r="T5" s="13">
         <v>20838</v>
       </c>
-      <c r="U5" s="19">
+      <c r="U5" s="13">
         <v>20293</v>
       </c>
-      <c r="V5" s="19">
+      <c r="V5" s="13">
         <v>17683</v>
       </c>
-      <c r="W5" s="19">
+      <c r="W5" s="13">
         <v>14933</v>
       </c>
-      <c r="X5" s="19">
+      <c r="X5" s="13">
         <v>9216</v>
       </c>
     </row>
     <row r="6" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="3">
         <v>3545</v>
       </c>
       <c r="C6" s="3">
         <v>5141</v>
       </c>
       <c r="D6" s="3">
         <v>9636</v>
       </c>
       <c r="E6" s="3">
         <v>16414</v>
       </c>
       <c r="F6" s="3">
         <v>14463</v>
       </c>
       <c r="G6" s="3">
         <v>2477</v>
       </c>
@@ -2793,72 +2765,72 @@
       </c>
       <c r="I6" s="3">
         <v>2234</v>
       </c>
       <c r="J6" s="3">
         <v>2482</v>
       </c>
       <c r="K6" s="3">
         <v>3878</v>
       </c>
       <c r="L6" s="3">
         <v>4804</v>
       </c>
       <c r="M6" s="3">
         <v>4096</v>
       </c>
       <c r="N6" s="3">
         <v>5003</v>
       </c>
       <c r="O6" s="3">
         <v>7374</v>
       </c>
       <c r="P6" s="3">
         <v>14940</v>
       </c>
-      <c r="Q6" s="19">
+      <c r="Q6" s="13">
         <v>25002</v>
       </c>
-      <c r="R6" s="19">
+      <c r="R6" s="13">
         <v>30750</v>
       </c>
-      <c r="S6" s="19">
+      <c r="S6" s="13">
         <v>14551</v>
       </c>
-      <c r="T6" s="19">
+      <c r="T6" s="13">
         <v>23907</v>
       </c>
-      <c r="U6" s="19">
+      <c r="U6" s="13">
         <v>21397</v>
       </c>
-      <c r="V6" s="19">
+      <c r="V6" s="13">
         <v>18167</v>
       </c>
-      <c r="W6" s="19">
+      <c r="W6" s="13">
         <v>14314</v>
       </c>
-      <c r="X6" s="19">
+      <c r="X6" s="13">
         <v>9657</v>
       </c>
     </row>
     <row r="7" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A7" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="3">
         <v>3335</v>
       </c>
       <c r="C7" s="3">
         <v>4950</v>
       </c>
       <c r="D7" s="3">
         <v>10170</v>
       </c>
       <c r="E7" s="3">
         <v>16500</v>
       </c>
       <c r="F7" s="3">
         <v>13111</v>
       </c>
       <c r="G7" s="3">
         <v>1895</v>
       </c>
@@ -2867,72 +2839,72 @@
       </c>
       <c r="I7" s="3">
         <v>2556</v>
       </c>
       <c r="J7" s="3">
         <v>2987</v>
       </c>
       <c r="K7" s="3">
         <v>4411</v>
       </c>
       <c r="L7" s="3">
         <v>5121</v>
       </c>
       <c r="M7" s="3">
         <v>4872</v>
       </c>
       <c r="N7" s="3">
         <v>5819</v>
       </c>
       <c r="O7" s="3">
         <v>7121</v>
       </c>
       <c r="P7" s="3">
         <v>16191</v>
       </c>
-      <c r="Q7" s="19">
+      <c r="Q7" s="13">
         <v>28273</v>
       </c>
-      <c r="R7" s="19">
+      <c r="R7" s="13">
         <v>26973</v>
       </c>
-      <c r="S7" s="19">
+      <c r="S7" s="13">
         <v>18201</v>
       </c>
-      <c r="T7" s="19">
+      <c r="T7" s="13">
         <v>32512</v>
       </c>
-      <c r="U7" s="19">
+      <c r="U7" s="13">
         <v>24017</v>
       </c>
-      <c r="V7" s="19">
+      <c r="V7" s="13">
         <v>19570</v>
       </c>
-      <c r="W7" s="19">
+      <c r="W7" s="13">
         <v>13721</v>
       </c>
-      <c r="X7" s="19">
+      <c r="X7" s="13">
         <v>10966</v>
       </c>
     </row>
     <row r="8" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="3">
         <v>4924</v>
       </c>
       <c r="C8" s="3">
         <v>6872</v>
       </c>
       <c r="D8" s="3">
         <v>12052</v>
       </c>
       <c r="E8" s="3">
         <v>18000</v>
       </c>
       <c r="F8" s="3">
         <v>12535</v>
       </c>
       <c r="G8" s="3">
         <v>2409</v>
       </c>
@@ -2941,72 +2913,72 @@
       </c>
       <c r="I8" s="3">
         <v>3264</v>
       </c>
       <c r="J8" s="3">
         <v>3665</v>
       </c>
       <c r="K8" s="3">
         <v>5425</v>
       </c>
       <c r="L8" s="3">
         <v>5766</v>
       </c>
       <c r="M8" s="3">
         <v>5935</v>
       </c>
       <c r="N8" s="3">
         <v>6116</v>
       </c>
       <c r="O8" s="3">
         <v>7555</v>
       </c>
       <c r="P8" s="3">
         <v>17725</v>
       </c>
-      <c r="Q8" s="19">
+      <c r="Q8" s="13">
         <v>34416</v>
       </c>
-      <c r="R8" s="19">
+      <c r="R8" s="13">
         <v>17638</v>
       </c>
-      <c r="S8" s="19">
+      <c r="S8" s="13">
         <v>17774</v>
       </c>
-      <c r="T8" s="19">
+      <c r="T8" s="13">
         <v>32225</v>
       </c>
-      <c r="U8" s="19">
+      <c r="U8" s="13">
         <v>24257</v>
       </c>
-      <c r="V8" s="19">
+      <c r="V8" s="13">
         <v>19349</v>
       </c>
-      <c r="W8" s="19">
+      <c r="W8" s="13">
         <v>13472</v>
       </c>
-      <c r="X8" s="19">
+      <c r="X8" s="13">
         <v>11566</v>
       </c>
     </row>
     <row r="9" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="3">
         <v>5816</v>
       </c>
       <c r="C9" s="3">
         <v>8651</v>
       </c>
       <c r="D9" s="3">
         <v>15234</v>
       </c>
       <c r="E9" s="3">
         <v>19200</v>
       </c>
       <c r="F9" s="3">
         <v>12517</v>
       </c>
       <c r="G9" s="3">
         <v>2353</v>
       </c>
@@ -3015,72 +2987,72 @@
       </c>
       <c r="I9" s="3">
         <v>3738</v>
       </c>
       <c r="J9" s="3">
         <v>4364</v>
       </c>
       <c r="K9" s="3">
         <v>6130</v>
       </c>
       <c r="L9" s="3">
         <v>6286</v>
       </c>
       <c r="M9" s="3">
         <v>6421</v>
       </c>
       <c r="N9" s="3">
         <v>7025</v>
       </c>
       <c r="O9" s="3">
         <v>8810</v>
       </c>
       <c r="P9" s="3">
         <v>19421</v>
       </c>
-      <c r="Q9" s="19">
+      <c r="Q9" s="13">
         <v>33451</v>
       </c>
-      <c r="R9" s="19">
+      <c r="R9" s="13">
         <v>17175</v>
       </c>
-      <c r="S9" s="19">
+      <c r="S9" s="13">
         <v>18881</v>
       </c>
-      <c r="T9" s="19">
+      <c r="T9" s="13">
         <v>31521</v>
       </c>
-      <c r="U9" s="19">
+      <c r="U9" s="13">
         <v>24301</v>
       </c>
-      <c r="V9" s="19">
+      <c r="V9" s="13">
         <v>19689</v>
       </c>
-      <c r="W9" s="19">
+      <c r="W9" s="13">
         <v>12371</v>
       </c>
-      <c r="X9" s="19">
+      <c r="X9" s="13">
         <v>11186</v>
       </c>
     </row>
     <row r="10" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A10" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="3">
         <v>4528</v>
       </c>
       <c r="C10" s="3">
         <v>7084</v>
       </c>
       <c r="D10" s="3">
         <v>16378</v>
       </c>
       <c r="E10" s="3">
         <v>21015</v>
       </c>
       <c r="F10" s="3">
         <v>11444</v>
       </c>
       <c r="G10" s="3">
         <v>1998</v>
       </c>
@@ -3089,72 +3061,72 @@
       </c>
       <c r="I10" s="3">
         <v>3674</v>
       </c>
       <c r="J10" s="3">
         <v>4094</v>
       </c>
       <c r="K10" s="3">
         <v>5938</v>
       </c>
       <c r="L10" s="3">
         <v>6080</v>
       </c>
       <c r="M10" s="3">
         <v>6173</v>
       </c>
       <c r="N10" s="3">
         <v>6469</v>
       </c>
       <c r="O10" s="3">
         <v>7992</v>
       </c>
       <c r="P10" s="3">
         <v>20022</v>
       </c>
-      <c r="Q10" s="19">
+      <c r="Q10" s="13">
         <v>31172</v>
       </c>
-      <c r="R10" s="19">
+      <c r="R10" s="13">
         <v>18040</v>
       </c>
-      <c r="S10" s="19">
+      <c r="S10" s="13">
         <v>20169</v>
       </c>
-      <c r="T10" s="19">
+      <c r="T10" s="13">
         <v>31101</v>
       </c>
-      <c r="U10" s="19">
+      <c r="U10" s="13">
         <v>24521</v>
       </c>
-      <c r="V10" s="19">
+      <c r="V10" s="13">
         <v>19115</v>
       </c>
-      <c r="W10" s="19">
+      <c r="W10" s="13">
         <v>12863</v>
       </c>
-      <c r="X10" s="19">
+      <c r="X10" s="13">
         <v>11136</v>
       </c>
     </row>
     <row r="11" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="3">
         <v>5274</v>
       </c>
       <c r="C11" s="3">
         <v>8323</v>
       </c>
       <c r="D11" s="3">
         <v>16327</v>
       </c>
       <c r="E11" s="3">
         <v>21915</v>
       </c>
       <c r="F11" s="3">
         <v>10321</v>
       </c>
       <c r="G11" s="3">
         <v>2027</v>
       </c>
@@ -3163,432 +3135,434 @@
       </c>
       <c r="I11" s="3">
         <v>4142</v>
       </c>
       <c r="J11" s="3">
         <v>4448</v>
       </c>
       <c r="K11" s="3">
         <v>5964</v>
       </c>
       <c r="L11" s="3">
         <v>6140</v>
       </c>
       <c r="M11" s="3">
         <v>6448</v>
       </c>
       <c r="N11" s="3">
         <v>6727</v>
       </c>
       <c r="O11" s="3">
         <v>10006</v>
       </c>
       <c r="P11" s="3">
         <v>22039</v>
       </c>
-      <c r="Q11" s="19">
+      <c r="Q11" s="13">
         <v>30297</v>
       </c>
-      <c r="R11" s="19">
+      <c r="R11" s="13">
         <v>18125</v>
       </c>
-      <c r="S11" s="19">
+      <c r="S11" s="13">
         <v>20649</v>
       </c>
-      <c r="T11" s="19">
+      <c r="T11" s="13">
         <v>30020</v>
       </c>
-      <c r="U11" s="19">
+      <c r="U11" s="13">
         <v>22202</v>
       </c>
-      <c r="V11" s="19">
+      <c r="V11" s="13">
         <v>19548</v>
       </c>
-      <c r="W11" s="19">
+      <c r="W11" s="13">
         <v>12655</v>
       </c>
-      <c r="X11" s="19"/>
+      <c r="X11" s="13">
+        <v>11200</v>
+      </c>
     </row>
     <row r="12" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="3">
         <v>6168</v>
       </c>
       <c r="C12" s="3">
         <v>9709</v>
       </c>
       <c r="D12" s="3">
         <v>16693</v>
       </c>
       <c r="E12" s="3">
         <v>24613</v>
       </c>
       <c r="F12" s="3">
         <v>11001</v>
       </c>
       <c r="G12" s="3">
         <v>1875</v>
       </c>
       <c r="H12" s="3">
         <v>3551</v>
       </c>
       <c r="I12" s="3">
         <v>4508</v>
       </c>
       <c r="J12" s="3">
         <v>5192</v>
       </c>
       <c r="K12" s="3">
         <v>6209</v>
       </c>
       <c r="L12" s="3">
         <v>6865</v>
       </c>
       <c r="M12" s="3">
         <v>6726</v>
       </c>
       <c r="N12" s="3">
         <v>6648</v>
       </c>
       <c r="O12" s="3">
         <v>11791</v>
       </c>
       <c r="P12" s="3">
         <v>23352</v>
       </c>
-      <c r="Q12" s="19">
+      <c r="Q12" s="13">
         <v>31691</v>
       </c>
-      <c r="R12" s="19">
+      <c r="R12" s="13">
         <v>18002</v>
       </c>
-      <c r="S12" s="19">
+      <c r="S12" s="13">
         <v>22754</v>
       </c>
-      <c r="T12" s="19">
+      <c r="T12" s="13">
         <v>30763</v>
       </c>
-      <c r="U12" s="19">
+      <c r="U12" s="13">
         <v>22087</v>
       </c>
-      <c r="V12" s="19">
+      <c r="V12" s="13">
         <v>19133</v>
       </c>
-      <c r="W12" s="19">
+      <c r="W12" s="13">
         <v>12085</v>
       </c>
-      <c r="X12" s="19"/>
+      <c r="X12" s="13"/>
     </row>
     <row r="13" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="3">
         <v>5633</v>
       </c>
       <c r="C13" s="3">
         <v>9426</v>
       </c>
       <c r="D13" s="3">
         <v>18460</v>
       </c>
       <c r="E13" s="3">
         <v>23332</v>
       </c>
       <c r="F13" s="3">
         <v>8304</v>
       </c>
       <c r="G13" s="3">
         <v>1856</v>
       </c>
       <c r="H13" s="3">
         <v>3395</v>
       </c>
       <c r="I13" s="3">
         <v>3726</v>
       </c>
       <c r="J13" s="3">
         <v>5073</v>
       </c>
       <c r="K13" s="3">
         <v>5928</v>
       </c>
       <c r="L13" s="3">
         <v>6564</v>
       </c>
       <c r="M13" s="3">
         <v>6582</v>
       </c>
       <c r="N13" s="3">
         <v>5585</v>
       </c>
       <c r="O13" s="3">
         <v>11181</v>
       </c>
       <c r="P13" s="3">
         <v>24181</v>
       </c>
-      <c r="Q13" s="19">
+      <c r="Q13" s="13">
         <v>31238</v>
       </c>
-      <c r="R13" s="19">
+      <c r="R13" s="13">
         <v>17597</v>
       </c>
-      <c r="S13" s="19">
+      <c r="S13" s="13">
         <v>23617</v>
       </c>
-      <c r="T13" s="19">
+      <c r="T13" s="13">
         <v>29246</v>
       </c>
-      <c r="U13" s="19">
+      <c r="U13" s="13">
         <v>21895</v>
       </c>
-      <c r="V13" s="19">
+      <c r="V13" s="13">
         <v>18364</v>
       </c>
-      <c r="W13" s="19">
+      <c r="W13" s="13">
         <v>12347</v>
       </c>
-      <c r="X13" s="19"/>
+      <c r="X13" s="13"/>
     </row>
     <row r="14" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="3">
         <v>6082</v>
       </c>
       <c r="C14" s="3">
         <v>10466</v>
       </c>
       <c r="D14" s="3">
         <v>19562</v>
       </c>
       <c r="E14" s="3">
         <v>21986</v>
       </c>
       <c r="F14" s="3">
         <v>6762</v>
       </c>
       <c r="G14" s="3">
         <v>1836</v>
       </c>
       <c r="H14" s="3">
         <v>3237</v>
       </c>
       <c r="I14" s="3">
         <v>3452</v>
       </c>
       <c r="J14" s="3">
         <v>4183</v>
       </c>
       <c r="K14" s="3">
         <v>5758</v>
       </c>
       <c r="L14" s="3">
         <v>5888</v>
       </c>
       <c r="M14" s="3">
         <v>6147</v>
       </c>
       <c r="N14" s="3">
         <v>5595</v>
       </c>
       <c r="O14" s="3">
         <v>12636</v>
       </c>
       <c r="P14" s="3">
         <v>23887</v>
       </c>
-      <c r="Q14" s="19">
+      <c r="Q14" s="13">
         <v>31700</v>
       </c>
-      <c r="R14" s="19">
+      <c r="R14" s="13">
         <v>16989</v>
       </c>
-      <c r="S14" s="19">
+      <c r="S14" s="13">
         <v>22360</v>
       </c>
-      <c r="T14" s="19">
+      <c r="T14" s="13">
         <v>27201</v>
       </c>
-      <c r="U14" s="19">
+      <c r="U14" s="13">
         <v>21628</v>
       </c>
-      <c r="V14" s="19">
+      <c r="V14" s="13">
         <v>17794</v>
       </c>
-      <c r="W14" s="19">
+      <c r="W14" s="13">
         <v>11189</v>
       </c>
-      <c r="X14" s="19"/>
+      <c r="X14" s="13"/>
     </row>
     <row r="15" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="3">
         <v>6327</v>
       </c>
       <c r="C15" s="3">
         <v>10727</v>
       </c>
       <c r="D15" s="3">
         <v>19737</v>
       </c>
       <c r="E15" s="3">
         <v>20342</v>
       </c>
       <c r="F15" s="3">
         <v>5337</v>
       </c>
       <c r="G15" s="3">
         <v>1796</v>
       </c>
       <c r="H15" s="3">
         <v>2837</v>
       </c>
       <c r="I15" s="3">
         <v>3025</v>
       </c>
       <c r="J15" s="3">
         <v>3675</v>
       </c>
       <c r="K15" s="3">
         <v>5099</v>
       </c>
       <c r="L15" s="3">
         <v>5451</v>
       </c>
       <c r="M15" s="3">
         <v>5933</v>
       </c>
       <c r="N15" s="3">
         <v>5167</v>
       </c>
       <c r="O15" s="3">
         <v>13204</v>
       </c>
       <c r="P15" s="3">
         <v>23307</v>
       </c>
-      <c r="Q15" s="19">
+      <c r="Q15" s="13">
         <v>32659</v>
       </c>
-      <c r="R15" s="19">
+      <c r="R15" s="13">
         <v>16610</v>
       </c>
-      <c r="S15" s="19">
+      <c r="S15" s="13">
         <v>22256</v>
       </c>
-      <c r="T15" s="19">
+      <c r="T15" s="13">
         <v>25543</v>
       </c>
-      <c r="U15" s="19">
+      <c r="U15" s="13">
         <v>21089</v>
       </c>
-      <c r="V15" s="19">
+      <c r="V15" s="13">
         <v>17138</v>
       </c>
-      <c r="W15" s="19">
+      <c r="W15" s="13">
         <v>9806</v>
       </c>
-      <c r="X15" s="19"/>
+      <c r="X15" s="13"/>
     </row>
     <row r="16" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A16" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="3">
         <v>4395</v>
       </c>
       <c r="C16" s="3">
         <v>7752</v>
       </c>
       <c r="D16" s="3">
         <v>16039</v>
       </c>
       <c r="E16" s="3">
         <v>18147</v>
       </c>
       <c r="F16" s="3">
         <v>3205</v>
       </c>
       <c r="G16" s="3">
         <v>1389</v>
       </c>
       <c r="H16" s="3">
         <v>2259</v>
       </c>
       <c r="I16" s="3">
         <v>2512</v>
       </c>
       <c r="J16" s="3">
         <v>3140</v>
       </c>
       <c r="K16" s="3">
         <v>4344</v>
       </c>
       <c r="L16" s="3">
         <v>4148</v>
       </c>
       <c r="M16" s="3">
         <v>5106</v>
       </c>
       <c r="N16" s="3">
         <v>4444</v>
       </c>
       <c r="O16" s="3">
         <v>12637</v>
       </c>
       <c r="P16" s="3">
         <v>17929</v>
       </c>
-      <c r="Q16" s="19">
+      <c r="Q16" s="13">
         <v>32473</v>
       </c>
-      <c r="R16" s="19">
+      <c r="R16" s="13">
         <v>14470</v>
       </c>
-      <c r="S16" s="19">
+      <c r="S16" s="13">
         <v>21105</v>
       </c>
-      <c r="T16" s="19">
+      <c r="T16" s="13">
         <v>23166</v>
       </c>
-      <c r="U16" s="19">
+      <c r="U16" s="13">
         <v>19319</v>
       </c>
-      <c r="V16" s="19">
+      <c r="V16" s="13">
         <v>15486</v>
       </c>
-      <c r="W16" s="19">
+      <c r="W16" s="13">
         <v>9015</v>
       </c>
-      <c r="X16" s="19"/>
+      <c r="X16" s="13"/>
     </row>
     <row r="17" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
     </row>
     <row r="18" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A18" s="1"/>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
@@ -3657,3857 +3631,3779 @@
     <row r="39" x14ac:dyDescent="0.2"/>
     <row r="40" x14ac:dyDescent="0.2"/>
     <row r="41" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A2:X2"/>
     <mergeCell ref="B3:X3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A65517" location="'Bezdarbnieku skaits'!A1" display="Bezdarbnieku skaits" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="A65519" location="'NVA aktīvie pasākumi'!A1" display="NVA aktivie pasākumi" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="D65516" location="Saturs!A1" display="Uz sākumlapu" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="D21" location="Saturs!A1" display="Uz sākumlapu" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.23" right="0.16" top="0.37" bottom="0.39" header="0.17" footer="0.28000000000000003"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:N175"/>
+  <dimension ref="A1:M175"/>
   <sheetViews>
-    <sheetView topLeftCell="A141" workbookViewId="0">
-      <selection activeCell="J169" sqref="J169"/>
+    <sheetView topLeftCell="A143" workbookViewId="0">
+      <selection activeCell="H164" sqref="H164"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="19.33203125" style="17" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14" max="14" width="10.83203125" style="17" customWidth="1"/>
+    <col min="1" max="1" width="19.33203125" style="5" customWidth="1"/>
+    <col min="2" max="9" width="9.33203125" style="5" customWidth="1"/>
+    <col min="10" max="10" width="10.1640625" style="5" customWidth="1"/>
+    <col min="11" max="13" width="9.33203125" style="5" customWidth="1"/>
+    <col min="14" max="14" width="10.83203125" style="5" customWidth="1"/>
     <col min="15" max="16384" width="0" style="5" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="5" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="30" t="s">
+    <row r="1" spans="1:13" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="31"/>
-[...13 lines deleted...]
-      <c r="A2" s="35" t="s">
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
+      <c r="G1" s="16"/>
+      <c r="H1" s="16"/>
+      <c r="I1" s="16"/>
+      <c r="J1" s="16"/>
+      <c r="K1" s="16"/>
+      <c r="L1" s="16"/>
+      <c r="M1" s="16"/>
+    </row>
+    <row r="2" spans="1:13" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="36"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="18"/>
+      <c r="K2" s="18"/>
+      <c r="L2" s="18"/>
+      <c r="M2" s="18"/>
+    </row>
+    <row r="3" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="6"/>
-      <c r="B3" s="34" t="s">
+      <c r="B3" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="C3" s="34"/>
-[...9 lines deleted...]
-      <c r="M3" s="34"/>
+      <c r="C3" s="14"/>
+      <c r="D3" s="14"/>
+      <c r="E3" s="14"/>
+      <c r="F3" s="14"/>
+      <c r="G3" s="14"/>
+      <c r="H3" s="14"/>
+      <c r="I3" s="14"/>
+      <c r="J3" s="14"/>
+      <c r="K3" s="14"/>
+      <c r="L3" s="14"/>
+      <c r="M3" s="14"/>
     </row>
     <row r="4" spans="1:13" s="10" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A4" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="L4" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M4" s="9" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="12">
         <v>14999</v>
       </c>
       <c r="C5" s="12">
         <v>11677</v>
       </c>
       <c r="D5" s="12">
         <v>10638</v>
       </c>
       <c r="E5" s="12">
         <v>9790</v>
       </c>
       <c r="F5" s="12">
         <v>9665</v>
       </c>
       <c r="G5" s="12">
         <v>8695</v>
       </c>
       <c r="H5" s="12">
         <v>7983</v>
       </c>
       <c r="I5" s="12">
         <v>8378</v>
       </c>
       <c r="J5" s="12">
         <v>5981</v>
       </c>
       <c r="K5" s="12">
         <v>5110</v>
       </c>
       <c r="L5" s="12">
         <v>3907</v>
       </c>
       <c r="M5" s="12">
         <v>2163</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="12">
         <v>801</v>
       </c>
       <c r="C6" s="12">
         <v>887</v>
       </c>
       <c r="D6" s="12">
         <v>652</v>
       </c>
       <c r="E6" s="12">
         <v>716</v>
       </c>
       <c r="F6" s="12">
         <v>942</v>
       </c>
       <c r="G6" s="12">
         <v>900</v>
       </c>
       <c r="H6" s="12">
         <v>552</v>
       </c>
       <c r="I6" s="12">
         <v>754</v>
       </c>
       <c r="J6" s="12">
         <v>585</v>
       </c>
       <c r="K6" s="12">
         <v>374</v>
       </c>
       <c r="L6" s="12">
         <v>365</v>
       </c>
       <c r="M6" s="12">
         <v>330</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="12">
         <v>471</v>
       </c>
       <c r="C7" s="12">
         <v>555</v>
       </c>
       <c r="D7" s="12">
         <v>443</v>
       </c>
       <c r="E7" s="12">
         <v>678</v>
       </c>
       <c r="F7" s="12">
         <v>574</v>
       </c>
       <c r="G7" s="12">
         <v>512</v>
       </c>
       <c r="H7" s="12">
         <v>536</v>
       </c>
       <c r="I7" s="12">
         <v>610</v>
       </c>
       <c r="J7" s="12">
         <v>798</v>
       </c>
       <c r="K7" s="12">
         <v>527</v>
       </c>
       <c r="L7" s="12">
         <v>490</v>
       </c>
       <c r="M7" s="12">
         <v>281</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="12">
         <v>510</v>
       </c>
       <c r="C8" s="12">
         <v>569</v>
       </c>
       <c r="D8" s="12">
         <v>621</v>
       </c>
       <c r="E8" s="12">
         <v>619</v>
       </c>
       <c r="F8" s="12">
         <v>606</v>
       </c>
       <c r="G8" s="12">
         <v>629</v>
       </c>
       <c r="H8" s="12">
         <v>618</v>
       </c>
       <c r="I8" s="12">
         <v>609</v>
       </c>
       <c r="J8" s="12">
         <v>461</v>
       </c>
       <c r="K8" s="12">
         <v>333</v>
       </c>
       <c r="L8" s="12">
         <v>240</v>
       </c>
       <c r="M8" s="12">
         <v>152</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="12">
         <v>881</v>
       </c>
       <c r="C9" s="12">
         <v>775</v>
       </c>
       <c r="D9" s="12">
         <v>757</v>
       </c>
       <c r="E9" s="12">
         <v>732</v>
       </c>
       <c r="F9" s="12">
         <v>730</v>
       </c>
       <c r="G9" s="12">
         <v>708</v>
       </c>
       <c r="H9" s="12">
         <v>632</v>
       </c>
       <c r="I9" s="12">
         <v>650</v>
       </c>
       <c r="J9" s="12">
         <v>479</v>
       </c>
       <c r="K9" s="12">
         <v>418</v>
       </c>
       <c r="L9" s="12">
         <v>335</v>
       </c>
       <c r="M9" s="12">
         <v>279</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="12">
         <v>17662</v>
       </c>
       <c r="C10" s="12">
         <v>14463</v>
       </c>
       <c r="D10" s="12">
         <v>13111</v>
       </c>
       <c r="E10" s="12">
         <v>12535</v>
       </c>
       <c r="F10" s="12">
         <v>12517</v>
       </c>
       <c r="G10" s="12">
         <v>11444</v>
       </c>
       <c r="H10" s="12">
         <v>10321</v>
       </c>
       <c r="I10" s="12">
         <v>11001</v>
       </c>
       <c r="J10" s="12">
         <v>8304</v>
       </c>
       <c r="K10" s="12">
         <v>6762</v>
       </c>
       <c r="L10" s="12">
         <v>5337</v>
       </c>
       <c r="M10" s="12">
         <v>3205</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-    <row r="12" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="12" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="6"/>
-      <c r="B12" s="34" t="s">
+      <c r="B12" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="C12" s="34"/>
-[...9 lines deleted...]
-      <c r="M12" s="34"/>
+      <c r="C12" s="14"/>
+      <c r="D12" s="14"/>
+      <c r="E12" s="14"/>
+      <c r="F12" s="14"/>
+      <c r="G12" s="14"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="14"/>
+      <c r="L12" s="14"/>
+      <c r="M12" s="14"/>
     </row>
     <row r="13" spans="1:13" s="7" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A13" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>3</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H13" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I13" s="9" t="s">
         <v>6</v>
       </c>
       <c r="J13" s="9" t="s">
         <v>7</v>
       </c>
       <c r="K13" s="9" t="s">
         <v>8</v>
       </c>
       <c r="L13" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M13" s="9" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="12">
         <v>1666</v>
       </c>
       <c r="C14" s="12">
         <v>1668</v>
       </c>
       <c r="D14" s="12">
         <v>1226</v>
       </c>
       <c r="E14" s="12">
         <v>1422</v>
       </c>
       <c r="F14" s="12">
         <v>1444</v>
       </c>
       <c r="G14" s="12">
         <v>1145</v>
       </c>
       <c r="H14" s="12">
         <v>1198</v>
       </c>
       <c r="I14" s="12">
         <v>1032</v>
       </c>
       <c r="J14" s="12">
         <v>1082</v>
       </c>
       <c r="K14" s="12">
         <v>1035</v>
       </c>
       <c r="L14" s="12">
         <v>1151</v>
       </c>
       <c r="M14" s="12">
         <v>907</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="12">
         <v>235</v>
       </c>
       <c r="C15" s="12">
         <v>256</v>
       </c>
       <c r="D15" s="12">
         <v>267</v>
       </c>
       <c r="E15" s="12">
         <v>438</v>
       </c>
       <c r="F15" s="12">
         <v>370</v>
       </c>
       <c r="G15" s="12">
         <v>304</v>
       </c>
       <c r="H15" s="12">
         <v>348</v>
       </c>
       <c r="I15" s="12">
         <v>331</v>
       </c>
       <c r="J15" s="12">
         <v>352</v>
       </c>
       <c r="K15" s="12">
         <v>364</v>
       </c>
       <c r="L15" s="12">
         <v>326</v>
       </c>
       <c r="M15" s="12">
         <v>196</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="12">
         <v>303</v>
       </c>
       <c r="C16" s="12">
         <v>248</v>
       </c>
       <c r="D16" s="12">
         <v>144</v>
       </c>
       <c r="E16" s="12">
         <v>251</v>
       </c>
       <c r="F16" s="12">
         <v>262</v>
       </c>
       <c r="G16" s="12">
         <v>281</v>
       </c>
       <c r="H16" s="12">
         <v>239</v>
       </c>
       <c r="I16" s="12">
         <v>225</v>
       </c>
       <c r="J16" s="12">
         <v>163</v>
       </c>
       <c r="K16" s="12">
         <v>184</v>
       </c>
       <c r="L16" s="12">
         <v>112</v>
       </c>
       <c r="M16" s="12">
         <v>121</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="12">
         <v>139</v>
       </c>
       <c r="C17" s="12">
         <v>142</v>
       </c>
       <c r="D17" s="12">
         <v>136</v>
       </c>
       <c r="E17" s="12">
         <v>162</v>
       </c>
       <c r="F17" s="12">
         <v>146</v>
       </c>
       <c r="G17" s="12">
         <v>164</v>
       </c>
       <c r="H17" s="12">
         <v>118</v>
       </c>
       <c r="I17" s="12">
         <v>113</v>
       </c>
       <c r="J17" s="12">
         <v>152</v>
       </c>
       <c r="K17" s="12">
         <v>115</v>
       </c>
       <c r="L17" s="12">
         <v>109</v>
       </c>
       <c r="M17" s="12">
         <v>74</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="12">
         <v>206</v>
       </c>
       <c r="C18" s="12">
         <v>163</v>
       </c>
       <c r="D18" s="12">
         <v>122</v>
       </c>
       <c r="E18" s="12">
         <v>136</v>
       </c>
       <c r="F18" s="12">
         <v>131</v>
       </c>
       <c r="G18" s="12">
         <v>104</v>
       </c>
       <c r="H18" s="12">
         <v>124</v>
       </c>
       <c r="I18" s="12">
         <v>174</v>
       </c>
       <c r="J18" s="12">
         <v>107</v>
       </c>
       <c r="K18" s="12">
         <v>138</v>
       </c>
       <c r="L18" s="12">
         <v>98</v>
       </c>
       <c r="M18" s="12">
         <v>91</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="12">
         <v>2549</v>
       </c>
       <c r="C19" s="12">
         <v>2477</v>
       </c>
       <c r="D19" s="12">
         <v>1895</v>
       </c>
       <c r="E19" s="12">
         <v>2409</v>
       </c>
       <c r="F19" s="12">
         <v>2353</v>
       </c>
       <c r="G19" s="12">
         <v>1998</v>
       </c>
       <c r="H19" s="12">
         <v>2027</v>
       </c>
       <c r="I19" s="12">
         <v>1875</v>
       </c>
       <c r="J19" s="12">
         <v>1856</v>
       </c>
       <c r="K19" s="12">
         <v>1836</v>
       </c>
       <c r="L19" s="12">
         <v>1796</v>
       </c>
       <c r="M19" s="12">
         <v>1389</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-    <row r="21" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="21" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="6"/>
-      <c r="B21" s="34" t="s">
+      <c r="B21" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="C21" s="34"/>
-[...9 lines deleted...]
-      <c r="M21" s="34"/>
+      <c r="C21" s="14"/>
+      <c r="D21" s="14"/>
+      <c r="E21" s="14"/>
+      <c r="F21" s="14"/>
+      <c r="G21" s="14"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="14"/>
+      <c r="L21" s="14"/>
+      <c r="M21" s="14"/>
     </row>
     <row r="22" spans="1:13" s="7" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>3</v>
       </c>
       <c r="G22" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H22" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I22" s="9" t="s">
         <v>6</v>
       </c>
       <c r="J22" s="9" t="s">
         <v>7</v>
       </c>
       <c r="K22" s="9" t="s">
         <v>8</v>
       </c>
       <c r="L22" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M22" s="9" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="B23" s="14">
+      <c r="B23" s="12">
         <v>1078</v>
       </c>
-      <c r="C23" s="14">
+      <c r="C23" s="12">
         <v>897</v>
       </c>
-      <c r="D23" s="14">
+      <c r="D23" s="12">
         <v>946</v>
       </c>
-      <c r="E23" s="14">
+      <c r="E23" s="12">
         <v>1134</v>
       </c>
-      <c r="F23" s="14">
+      <c r="F23" s="12">
         <v>1396</v>
       </c>
-      <c r="G23" s="14">
+      <c r="G23" s="12">
         <v>1633</v>
       </c>
       <c r="H23" s="12">
         <v>1873</v>
       </c>
       <c r="I23" s="12">
         <v>1964</v>
       </c>
       <c r="J23" s="12">
         <v>2078</v>
       </c>
       <c r="K23" s="12">
         <v>2042</v>
       </c>
       <c r="L23" s="12">
         <v>1921</v>
       </c>
       <c r="M23" s="12">
         <v>1519</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="B24" s="14">
+      <c r="B24" s="12">
         <v>177</v>
       </c>
-      <c r="C24" s="14">
+      <c r="C24" s="12">
         <v>196</v>
       </c>
-      <c r="D24" s="14">
+      <c r="D24" s="12">
         <v>258</v>
       </c>
-      <c r="E24" s="14">
+      <c r="E24" s="12">
         <v>286</v>
       </c>
-      <c r="F24" s="14">
+      <c r="F24" s="12">
         <v>217</v>
       </c>
-      <c r="G24" s="14">
+      <c r="G24" s="12">
         <v>191</v>
       </c>
       <c r="H24" s="12">
         <v>301</v>
       </c>
       <c r="I24" s="12">
         <v>315</v>
       </c>
       <c r="J24" s="12">
         <v>334</v>
       </c>
       <c r="K24" s="12">
         <v>315</v>
       </c>
       <c r="L24" s="12">
         <v>215</v>
       </c>
       <c r="M24" s="12">
         <v>169</v>
       </c>
     </row>
-    <row r="25" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="B25" s="14">
+      <c r="B25" s="12">
         <v>160</v>
       </c>
-      <c r="C25" s="14">
+      <c r="C25" s="12">
         <v>272</v>
       </c>
-      <c r="D25" s="14">
+      <c r="D25" s="12">
         <v>219</v>
       </c>
-      <c r="E25" s="14">
+      <c r="E25" s="12">
         <v>300</v>
       </c>
-      <c r="F25" s="14">
+      <c r="F25" s="12">
         <v>390</v>
       </c>
-      <c r="G25" s="14">
+      <c r="G25" s="12">
         <v>388</v>
       </c>
       <c r="H25" s="12">
         <v>497</v>
       </c>
       <c r="I25" s="12">
         <v>584</v>
       </c>
       <c r="J25" s="12">
         <v>433</v>
       </c>
       <c r="K25" s="12">
         <v>407</v>
       </c>
       <c r="L25" s="12">
         <v>313</v>
       </c>
       <c r="M25" s="12">
         <v>283</v>
       </c>
     </row>
-    <row r="26" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="B26" s="14">
+      <c r="B26" s="12">
         <v>106</v>
       </c>
-      <c r="C26" s="14">
+      <c r="C26" s="12">
         <v>88</v>
       </c>
-      <c r="D26" s="14">
+      <c r="D26" s="12">
         <v>130</v>
       </c>
-      <c r="E26" s="14">
+      <c r="E26" s="12">
         <v>158</v>
       </c>
-      <c r="F26" s="14">
+      <c r="F26" s="12">
         <v>303</v>
       </c>
-      <c r="G26" s="14">
+      <c r="G26" s="12">
         <v>294</v>
       </c>
       <c r="H26" s="12">
         <v>335</v>
       </c>
       <c r="I26" s="12">
         <v>316</v>
       </c>
       <c r="J26" s="12">
         <v>250</v>
       </c>
       <c r="K26" s="12">
         <v>195</v>
       </c>
       <c r="L26" s="12">
         <v>180</v>
       </c>
       <c r="M26" s="12">
         <v>141</v>
       </c>
     </row>
-    <row r="27" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="B27" s="14">
+      <c r="B27" s="12">
         <v>73</v>
       </c>
-      <c r="C27" s="14">
+      <c r="C27" s="12">
         <v>107</v>
       </c>
-      <c r="D27" s="14">
+      <c r="D27" s="12">
         <v>143</v>
       </c>
-      <c r="E27" s="14">
+      <c r="E27" s="12">
         <v>233</v>
       </c>
-      <c r="F27" s="14">
+      <c r="F27" s="12">
         <v>227</v>
       </c>
-      <c r="G27" s="14">
+      <c r="G27" s="12">
         <v>166</v>
       </c>
       <c r="H27" s="12">
         <v>273</v>
       </c>
       <c r="I27" s="12">
         <v>372</v>
       </c>
       <c r="J27" s="12">
         <v>300</v>
       </c>
       <c r="K27" s="12">
         <v>278</v>
       </c>
       <c r="L27" s="12">
         <v>208</v>
       </c>
       <c r="M27" s="12">
         <v>147</v>
       </c>
     </row>
-    <row r="28" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A28" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="12">
         <v>1594</v>
       </c>
       <c r="C28" s="12">
         <v>1560</v>
       </c>
       <c r="D28" s="12">
         <v>1696</v>
       </c>
       <c r="E28" s="12">
         <v>2111</v>
       </c>
       <c r="F28" s="12">
         <v>2533</v>
       </c>
       <c r="G28" s="12">
         <v>2672</v>
       </c>
       <c r="H28" s="12">
         <v>3279</v>
       </c>
       <c r="I28" s="12">
         <v>3551</v>
       </c>
       <c r="J28" s="12">
         <v>3395</v>
       </c>
       <c r="K28" s="12">
         <v>3237</v>
       </c>
       <c r="L28" s="12">
         <v>2837</v>
       </c>
       <c r="M28" s="12">
         <v>2259</v>
       </c>
     </row>
-    <row r="29" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-    <row r="30" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="6"/>
-      <c r="B30" s="34" t="s">
+      <c r="B30" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="C30" s="34"/>
-[...9 lines deleted...]
-      <c r="M30" s="34"/>
+      <c r="C30" s="14"/>
+      <c r="D30" s="14"/>
+      <c r="E30" s="14"/>
+      <c r="F30" s="14"/>
+      <c r="G30" s="14"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="14"/>
+      <c r="L30" s="14"/>
+      <c r="M30" s="14"/>
     </row>
     <row r="31" spans="1:13" s="7" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A31" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H31" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I31" s="9" t="s">
         <v>6</v>
       </c>
       <c r="J31" s="9" t="s">
         <v>7</v>
       </c>
       <c r="K31" s="9" t="s">
         <v>8</v>
       </c>
       <c r="L31" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M31" s="9" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="32" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="12">
         <v>1551</v>
       </c>
       <c r="C32" s="12">
         <v>1429</v>
       </c>
       <c r="D32" s="12">
         <v>1442</v>
       </c>
       <c r="E32" s="12">
         <v>1939</v>
       </c>
       <c r="F32" s="12">
         <v>2292</v>
       </c>
       <c r="G32" s="12">
         <v>2163</v>
       </c>
       <c r="H32" s="12">
         <v>2356</v>
       </c>
       <c r="I32" s="12">
         <v>2440</v>
       </c>
       <c r="J32" s="12">
         <v>2043</v>
       </c>
       <c r="K32" s="12">
         <v>2015</v>
       </c>
       <c r="L32" s="12">
         <v>1958</v>
       </c>
       <c r="M32" s="12">
         <v>1716</v>
       </c>
     </row>
-    <row r="33" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="12">
         <v>280</v>
       </c>
       <c r="C33" s="12">
         <v>247</v>
       </c>
       <c r="D33" s="12">
         <v>414</v>
       </c>
       <c r="E33" s="12">
         <v>304</v>
       </c>
       <c r="F33" s="12">
         <v>316</v>
       </c>
       <c r="G33" s="12">
         <v>345</v>
       </c>
       <c r="H33" s="12">
         <v>400</v>
       </c>
       <c r="I33" s="12">
         <v>509</v>
       </c>
       <c r="J33" s="12">
         <v>391</v>
       </c>
       <c r="K33" s="12">
         <v>330</v>
       </c>
       <c r="L33" s="12">
         <v>211</v>
       </c>
       <c r="M33" s="12">
         <v>167</v>
       </c>
     </row>
-    <row r="34" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="12">
         <v>254</v>
       </c>
       <c r="C34" s="12">
         <v>242</v>
       </c>
       <c r="D34" s="12">
         <v>308</v>
       </c>
       <c r="E34" s="12">
         <v>375</v>
       </c>
       <c r="F34" s="12">
         <v>463</v>
       </c>
       <c r="G34" s="12">
         <v>518</v>
       </c>
       <c r="H34" s="12">
         <v>609</v>
       </c>
       <c r="I34" s="12">
         <v>621</v>
       </c>
       <c r="J34" s="12">
         <v>532</v>
       </c>
       <c r="K34" s="12">
         <v>472</v>
       </c>
       <c r="L34" s="12">
         <v>276</v>
       </c>
       <c r="M34" s="12">
         <v>142</v>
       </c>
     </row>
-    <row r="35" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="12">
         <v>136</v>
       </c>
       <c r="C35" s="12">
         <v>119</v>
       </c>
       <c r="D35" s="12">
         <v>148</v>
       </c>
       <c r="E35" s="12">
         <v>359</v>
       </c>
       <c r="F35" s="12">
         <v>286</v>
       </c>
       <c r="G35" s="12">
         <v>298</v>
       </c>
       <c r="H35" s="12">
         <v>318</v>
       </c>
       <c r="I35" s="12">
         <v>491</v>
       </c>
       <c r="J35" s="12">
         <v>362</v>
       </c>
       <c r="K35" s="12">
         <v>331</v>
       </c>
       <c r="L35" s="12">
         <v>255</v>
       </c>
       <c r="M35" s="12">
         <v>251</v>
       </c>
     </row>
-    <row r="36" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A36" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="12">
         <v>170</v>
       </c>
       <c r="C36" s="12">
         <v>197</v>
       </c>
       <c r="D36" s="12">
         <v>244</v>
       </c>
       <c r="E36" s="12">
         <v>287</v>
       </c>
       <c r="F36" s="12">
         <v>381</v>
       </c>
       <c r="G36" s="12">
         <v>350</v>
       </c>
       <c r="H36" s="12">
         <v>459</v>
       </c>
       <c r="I36" s="12">
         <v>447</v>
       </c>
       <c r="J36" s="12">
         <v>398</v>
       </c>
       <c r="K36" s="12">
         <v>304</v>
       </c>
       <c r="L36" s="12">
         <v>325</v>
       </c>
       <c r="M36" s="12">
         <v>236</v>
       </c>
     </row>
-    <row r="37" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B37" s="12">
         <v>2391</v>
       </c>
       <c r="C37" s="12">
         <v>2234</v>
       </c>
       <c r="D37" s="12">
         <v>2556</v>
       </c>
       <c r="E37" s="12">
         <v>3264</v>
       </c>
       <c r="F37" s="12">
         <v>3738</v>
       </c>
       <c r="G37" s="12">
         <v>3674</v>
       </c>
       <c r="H37" s="12">
         <v>4142</v>
       </c>
       <c r="I37" s="12">
         <v>4508</v>
       </c>
       <c r="J37" s="12">
         <v>3726</v>
       </c>
       <c r="K37" s="12">
         <v>3452</v>
       </c>
       <c r="L37" s="12">
         <v>3025</v>
       </c>
       <c r="M37" s="12">
         <v>2512</v>
       </c>
     </row>
-    <row r="38" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-    <row r="39" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A39" s="6"/>
-      <c r="B39" s="34" t="s">
+      <c r="B39" s="14" t="s">
         <v>36</v>
       </c>
-      <c r="C39" s="34"/>
-[...9 lines deleted...]
-      <c r="M39" s="34"/>
+      <c r="C39" s="14"/>
+      <c r="D39" s="14"/>
+      <c r="E39" s="14"/>
+      <c r="F39" s="14"/>
+      <c r="G39" s="14"/>
+      <c r="H39" s="14"/>
+      <c r="I39" s="14"/>
+      <c r="J39" s="14"/>
+      <c r="K39" s="14"/>
+      <c r="L39" s="14"/>
+      <c r="M39" s="14"/>
     </row>
     <row r="40" spans="1:13" s="7" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A40" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>3</v>
       </c>
       <c r="G40" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H40" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I40" s="9" t="s">
         <v>6</v>
       </c>
       <c r="J40" s="9" t="s">
         <v>7</v>
       </c>
       <c r="K40" s="9" t="s">
         <v>8</v>
       </c>
       <c r="L40" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M40" s="9" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="41" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A41" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="12">
         <v>1651</v>
       </c>
       <c r="C41" s="12">
         <v>1563</v>
       </c>
       <c r="D41" s="12">
         <v>1769</v>
       </c>
       <c r="E41" s="12">
         <v>2190</v>
       </c>
       <c r="F41" s="12">
         <v>2638</v>
       </c>
       <c r="G41" s="12">
         <v>2456</v>
       </c>
       <c r="H41" s="12">
         <v>2860</v>
       </c>
       <c r="I41" s="12">
         <v>3096</v>
       </c>
       <c r="J41" s="12">
         <v>3136</v>
       </c>
       <c r="K41" s="12">
         <v>3125</v>
       </c>
       <c r="L41" s="12">
         <v>2689</v>
       </c>
       <c r="M41" s="12">
         <v>2436</v>
       </c>
     </row>
-    <row r="42" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A42" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="12">
         <v>185</v>
       </c>
       <c r="C42" s="12">
         <v>171</v>
       </c>
       <c r="D42" s="12">
         <v>306</v>
       </c>
       <c r="E42" s="12">
         <v>340</v>
       </c>
       <c r="F42" s="12">
         <v>265</v>
       </c>
       <c r="G42" s="12">
         <v>201</v>
       </c>
       <c r="H42" s="12">
         <v>351</v>
       </c>
       <c r="I42" s="12">
         <v>536</v>
       </c>
       <c r="J42" s="12">
         <v>478</v>
       </c>
       <c r="K42" s="12">
         <v>301</v>
       </c>
       <c r="L42" s="12">
         <v>312</v>
       </c>
       <c r="M42" s="12">
         <v>178</v>
       </c>
     </row>
-    <row r="43" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A43" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B43" s="12">
         <v>253</v>
       </c>
       <c r="C43" s="12">
         <v>341</v>
       </c>
       <c r="D43" s="12">
         <v>357</v>
       </c>
       <c r="E43" s="12">
         <v>381</v>
       </c>
       <c r="F43" s="12">
         <v>508</v>
       </c>
       <c r="G43" s="12">
         <v>507</v>
       </c>
       <c r="H43" s="12">
         <v>296</v>
       </c>
       <c r="I43" s="12">
         <v>476</v>
       </c>
       <c r="J43" s="12">
         <v>370</v>
       </c>
       <c r="K43" s="12">
         <v>197</v>
       </c>
       <c r="L43" s="12">
         <v>198</v>
       </c>
       <c r="M43" s="12">
         <v>151</v>
       </c>
     </row>
-    <row r="44" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A44" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="12">
         <v>150</v>
       </c>
       <c r="C44" s="12">
         <v>213</v>
       </c>
       <c r="D44" s="12">
         <v>315</v>
       </c>
       <c r="E44" s="12">
         <v>367</v>
       </c>
       <c r="F44" s="12">
         <v>608</v>
       </c>
       <c r="G44" s="12">
         <v>493</v>
       </c>
       <c r="H44" s="12">
         <v>445</v>
       </c>
       <c r="I44" s="12">
         <v>438</v>
       </c>
       <c r="J44" s="12">
         <v>385</v>
       </c>
       <c r="K44" s="12">
         <v>234</v>
       </c>
       <c r="L44" s="12">
         <v>207</v>
       </c>
       <c r="M44" s="12">
         <v>127</v>
       </c>
     </row>
-    <row r="45" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A45" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B45" s="12">
         <v>191</v>
       </c>
       <c r="C45" s="12">
         <v>194</v>
       </c>
       <c r="D45" s="12">
         <v>240</v>
       </c>
       <c r="E45" s="12">
         <v>387</v>
       </c>
       <c r="F45" s="12">
         <v>345</v>
       </c>
       <c r="G45" s="12">
         <v>437</v>
       </c>
       <c r="H45" s="12">
         <v>496</v>
       </c>
       <c r="I45" s="12">
         <v>646</v>
       </c>
       <c r="J45" s="12">
         <v>704</v>
       </c>
       <c r="K45" s="12">
         <v>326</v>
       </c>
       <c r="L45" s="12">
         <v>269</v>
       </c>
       <c r="M45" s="12">
         <v>248</v>
       </c>
     </row>
-    <row r="46" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A46" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="12">
         <v>2430</v>
       </c>
       <c r="C46" s="12">
         <v>2482</v>
       </c>
       <c r="D46" s="12">
         <v>2987</v>
       </c>
       <c r="E46" s="12">
         <v>3665</v>
       </c>
       <c r="F46" s="12">
         <v>4364</v>
       </c>
       <c r="G46" s="12">
         <v>4094</v>
       </c>
       <c r="H46" s="12">
         <v>4448</v>
       </c>
       <c r="I46" s="12">
         <v>5192</v>
       </c>
       <c r="J46" s="12">
         <v>5073</v>
       </c>
       <c r="K46" s="12">
         <v>4183</v>
       </c>
       <c r="L46" s="12">
         <v>3675</v>
       </c>
       <c r="M46" s="12">
         <v>3140</v>
       </c>
     </row>
-    <row r="47" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-    <row r="48" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="48" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="6"/>
-      <c r="B48" s="34" t="s">
+      <c r="B48" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="C48" s="34"/>
-[...9 lines deleted...]
-      <c r="M48" s="34"/>
+      <c r="C48" s="14"/>
+      <c r="D48" s="14"/>
+      <c r="E48" s="14"/>
+      <c r="F48" s="14"/>
+      <c r="G48" s="14"/>
+      <c r="H48" s="14"/>
+      <c r="I48" s="14"/>
+      <c r="J48" s="14"/>
+      <c r="K48" s="14"/>
+      <c r="L48" s="14"/>
+      <c r="M48" s="14"/>
     </row>
     <row r="49" spans="1:13" s="7" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A49" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>3</v>
       </c>
       <c r="G49" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H49" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I49" s="9" t="s">
         <v>6</v>
       </c>
       <c r="J49" s="9" t="s">
         <v>7</v>
       </c>
       <c r="K49" s="9" t="s">
         <v>8</v>
       </c>
       <c r="L49" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M49" s="9" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="50" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B50" s="12">
         <v>2684</v>
       </c>
       <c r="C50" s="12">
         <v>2948</v>
       </c>
       <c r="D50" s="12">
         <v>2976</v>
       </c>
       <c r="E50" s="12">
         <v>3449</v>
       </c>
       <c r="F50" s="12">
         <v>3811</v>
       </c>
       <c r="G50" s="12">
         <v>3913</v>
       </c>
       <c r="H50" s="12">
         <v>3784</v>
       </c>
       <c r="I50" s="12">
         <v>4156</v>
       </c>
       <c r="J50" s="12">
         <v>4108</v>
       </c>
       <c r="K50" s="12">
         <v>4166</v>
       </c>
       <c r="L50" s="12">
         <v>3676</v>
       </c>
       <c r="M50" s="12">
         <v>3436</v>
       </c>
     </row>
-    <row r="51" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A51" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B51" s="12">
         <v>182</v>
       </c>
       <c r="C51" s="12">
         <v>204</v>
       </c>
       <c r="D51" s="12">
         <v>329</v>
       </c>
       <c r="E51" s="12">
         <v>411</v>
       </c>
       <c r="F51" s="12">
         <v>350</v>
       </c>
       <c r="G51" s="12">
         <v>385</v>
       </c>
       <c r="H51" s="12">
         <v>575</v>
       </c>
       <c r="I51" s="12">
         <v>452</v>
       </c>
       <c r="J51" s="12">
         <v>430</v>
       </c>
       <c r="K51" s="12">
         <v>419</v>
       </c>
       <c r="L51" s="12">
         <v>354</v>
       </c>
       <c r="M51" s="12">
         <v>235</v>
       </c>
     </row>
-    <row r="52" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A52" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B52" s="12">
         <v>275</v>
       </c>
       <c r="C52" s="12">
         <v>310</v>
       </c>
       <c r="D52" s="12">
         <v>392</v>
       </c>
       <c r="E52" s="12">
         <v>741</v>
       </c>
       <c r="F52" s="12">
         <v>801</v>
       </c>
       <c r="G52" s="12">
         <v>692</v>
       </c>
       <c r="H52" s="12">
         <v>778</v>
       </c>
       <c r="I52" s="12">
         <v>785</v>
       </c>
       <c r="J52" s="12">
         <v>625</v>
       </c>
       <c r="K52" s="12">
         <v>540</v>
       </c>
       <c r="L52" s="12">
         <v>504</v>
       </c>
       <c r="M52" s="12">
         <v>304</v>
       </c>
     </row>
-    <row r="53" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B53" s="12">
         <v>236</v>
       </c>
       <c r="C53" s="12">
         <v>237</v>
       </c>
       <c r="D53" s="12">
         <v>395</v>
       </c>
       <c r="E53" s="12">
         <v>470</v>
       </c>
       <c r="F53" s="12">
         <v>402</v>
       </c>
       <c r="G53" s="12">
         <v>402</v>
       </c>
       <c r="H53" s="12">
         <v>354</v>
       </c>
       <c r="I53" s="12">
         <v>421</v>
       </c>
       <c r="J53" s="12">
         <v>418</v>
       </c>
       <c r="K53" s="12">
         <v>381</v>
       </c>
       <c r="L53" s="12">
         <v>290</v>
       </c>
       <c r="M53" s="12">
         <v>179</v>
       </c>
     </row>
-    <row r="54" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A54" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B54" s="12">
         <v>292</v>
       </c>
       <c r="C54" s="12">
         <v>179</v>
       </c>
       <c r="D54" s="12">
         <v>319</v>
       </c>
       <c r="E54" s="12">
         <v>354</v>
       </c>
       <c r="F54" s="12">
         <v>766</v>
       </c>
       <c r="G54" s="12">
         <v>546</v>
       </c>
       <c r="H54" s="12">
         <v>473</v>
       </c>
       <c r="I54" s="12">
         <v>395</v>
       </c>
       <c r="J54" s="12">
         <v>347</v>
       </c>
       <c r="K54" s="12">
         <v>252</v>
       </c>
       <c r="L54" s="12">
         <v>275</v>
       </c>
       <c r="M54" s="12">
         <v>190</v>
       </c>
     </row>
-    <row r="55" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A55" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B55" s="12">
         <v>3669</v>
       </c>
       <c r="C55" s="12">
         <v>3878</v>
       </c>
       <c r="D55" s="12">
         <v>4411</v>
       </c>
       <c r="E55" s="12">
         <v>5425</v>
       </c>
       <c r="F55" s="12">
         <v>6130</v>
       </c>
       <c r="G55" s="12">
         <v>5938</v>
       </c>
       <c r="H55" s="12">
         <v>5964</v>
       </c>
       <c r="I55" s="12">
         <v>6209</v>
       </c>
       <c r="J55" s="12">
         <v>5928</v>
       </c>
       <c r="K55" s="12">
         <v>5758</v>
       </c>
       <c r="L55" s="12">
         <v>5099</v>
       </c>
       <c r="M55" s="12">
         <v>4344</v>
       </c>
     </row>
-    <row r="56" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="57" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:13" x14ac:dyDescent="0.2"/>
+    <row r="57" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A57" s="6"/>
-      <c r="B57" s="34" t="s">
+      <c r="B57" s="14" t="s">
         <v>39</v>
       </c>
-      <c r="C57" s="34"/>
-[...9 lines deleted...]
-      <c r="M57" s="34"/>
+      <c r="C57" s="14"/>
+      <c r="D57" s="14"/>
+      <c r="E57" s="14"/>
+      <c r="F57" s="14"/>
+      <c r="G57" s="14"/>
+      <c r="H57" s="14"/>
+      <c r="I57" s="14"/>
+      <c r="J57" s="14"/>
+      <c r="K57" s="14"/>
+      <c r="L57" s="14"/>
+      <c r="M57" s="14"/>
     </row>
     <row r="58" spans="1:13" s="7" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A58" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C58" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>3</v>
       </c>
       <c r="G58" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H58" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I58" s="9" t="s">
         <v>6</v>
       </c>
       <c r="J58" s="9" t="s">
         <v>7</v>
       </c>
       <c r="K58" s="9" t="s">
         <v>8</v>
       </c>
       <c r="L58" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M58" s="9" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="59" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A59" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B59" s="12">
         <v>3580</v>
       </c>
       <c r="C59" s="12">
         <v>3528</v>
       </c>
       <c r="D59" s="12">
         <v>3762</v>
       </c>
       <c r="E59" s="12">
         <v>3908</v>
       </c>
       <c r="F59" s="12">
         <v>4118</v>
       </c>
       <c r="G59" s="12">
         <v>4148</v>
       </c>
       <c r="H59" s="12">
         <v>4221</v>
       </c>
       <c r="I59" s="12">
         <v>4417</v>
       </c>
       <c r="J59" s="12">
         <v>4519</v>
       </c>
       <c r="K59" s="12">
         <v>4105</v>
       </c>
       <c r="L59" s="12">
         <v>3930</v>
       </c>
       <c r="M59" s="12">
         <v>3501</v>
       </c>
     </row>
-    <row r="60" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A60" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B60" s="12">
         <v>266</v>
       </c>
       <c r="C60" s="12">
         <v>445</v>
       </c>
       <c r="D60" s="12">
         <v>367</v>
       </c>
       <c r="E60" s="12">
         <v>450</v>
       </c>
       <c r="F60" s="12">
         <v>506</v>
       </c>
       <c r="G60" s="12">
         <v>456</v>
       </c>
       <c r="H60" s="12">
         <v>468</v>
       </c>
       <c r="I60" s="12">
         <v>792</v>
       </c>
       <c r="J60" s="12">
         <v>613</v>
       </c>
       <c r="K60" s="12">
         <v>564</v>
       </c>
       <c r="L60" s="12">
         <v>514</v>
       </c>
       <c r="M60" s="12">
         <v>171</v>
       </c>
     </row>
-    <row r="61" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A61" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B61" s="12">
         <v>362</v>
       </c>
       <c r="C61" s="12">
         <v>310</v>
       </c>
       <c r="D61" s="12">
         <v>422</v>
       </c>
       <c r="E61" s="12">
         <v>590</v>
       </c>
       <c r="F61" s="12">
         <v>703</v>
       </c>
       <c r="G61" s="12">
         <v>526</v>
       </c>
       <c r="H61" s="12">
         <v>483</v>
       </c>
       <c r="I61" s="12">
         <v>647</v>
       </c>
       <c r="J61" s="12">
         <v>501</v>
       </c>
       <c r="K61" s="12">
         <v>439</v>
       </c>
       <c r="L61" s="12">
         <v>318</v>
       </c>
       <c r="M61" s="12">
         <v>176</v>
       </c>
     </row>
-    <row r="62" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A62" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B62" s="12">
         <v>258</v>
       </c>
       <c r="C62" s="12">
         <v>263</v>
       </c>
       <c r="D62" s="12">
         <v>335</v>
       </c>
       <c r="E62" s="12">
         <v>444</v>
       </c>
       <c r="F62" s="12">
         <v>490</v>
       </c>
       <c r="G62" s="12">
         <v>452</v>
       </c>
       <c r="H62" s="12">
         <v>503</v>
       </c>
       <c r="I62" s="12">
         <v>579</v>
       </c>
       <c r="J62" s="12">
         <v>531</v>
       </c>
       <c r="K62" s="12">
         <v>523</v>
       </c>
       <c r="L62" s="12">
         <v>446</v>
       </c>
       <c r="M62" s="12">
         <v>110</v>
       </c>
     </row>
-    <row r="63" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A63" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B63" s="12">
         <v>223</v>
       </c>
       <c r="C63" s="12">
         <v>258</v>
       </c>
       <c r="D63" s="12">
         <v>235</v>
       </c>
       <c r="E63" s="12">
         <v>374</v>
       </c>
       <c r="F63" s="12">
         <v>469</v>
       </c>
       <c r="G63" s="12">
         <v>498</v>
       </c>
       <c r="H63" s="12">
         <v>465</v>
       </c>
       <c r="I63" s="12">
         <v>430</v>
       </c>
       <c r="J63" s="12">
         <v>400</v>
       </c>
       <c r="K63" s="12">
         <v>257</v>
       </c>
       <c r="L63" s="12">
         <v>243</v>
       </c>
       <c r="M63" s="12">
         <v>190</v>
       </c>
     </row>
-    <row r="64" spans="1:13" s="7" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:13" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A64" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B64" s="12">
         <v>4689</v>
       </c>
       <c r="C64" s="12">
         <v>4804</v>
       </c>
       <c r="D64" s="12">
         <v>5121</v>
       </c>
       <c r="E64" s="12">
         <v>5766</v>
       </c>
       <c r="F64" s="12">
         <v>6286</v>
       </c>
       <c r="G64" s="12">
         <v>6080</v>
       </c>
       <c r="H64" s="12">
         <v>6140</v>
       </c>
       <c r="I64" s="12">
         <v>6865</v>
       </c>
       <c r="J64" s="12">
         <f>SUM(J59:J63)</f>
         <v>6564</v>
       </c>
       <c r="K64" s="12">
         <v>5888</v>
       </c>
       <c r="L64" s="12">
         <v>5451</v>
       </c>
       <c r="M64" s="12">
         <v>4148</v>
       </c>
     </row>
-    <row r="65" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="66" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:13" x14ac:dyDescent="0.2"/>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A66" s="6"/>
-      <c r="B66" s="34" t="s">
+      <c r="B66" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="C66" s="34"/>
-[...11 lines deleted...]
-    <row r="67" spans="1:13" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="C66" s="14"/>
+      <c r="D66" s="14"/>
+      <c r="E66" s="14"/>
+      <c r="F66" s="14"/>
+      <c r="G66" s="14"/>
+      <c r="H66" s="14"/>
+      <c r="I66" s="14"/>
+      <c r="J66" s="14"/>
+      <c r="K66" s="14"/>
+      <c r="L66" s="14"/>
+      <c r="M66" s="14"/>
+    </row>
+    <row r="67" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A67" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C67" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>3</v>
       </c>
       <c r="G67" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H67" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I67" s="9" t="s">
         <v>6</v>
       </c>
       <c r="J67" s="9" t="s">
         <v>7</v>
       </c>
       <c r="K67" s="9" t="s">
         <v>8</v>
       </c>
       <c r="L67" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M67" s="9" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="68" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A68" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B68" s="12">
         <v>3009</v>
       </c>
       <c r="C68" s="12">
         <v>3235</v>
       </c>
       <c r="D68" s="12">
         <v>3534</v>
       </c>
       <c r="E68" s="12">
         <v>4045</v>
       </c>
       <c r="F68" s="12">
         <v>4332</v>
       </c>
       <c r="G68" s="12">
         <v>3959</v>
       </c>
       <c r="H68" s="12">
         <v>4601</v>
       </c>
       <c r="I68" s="12">
         <v>4456</v>
       </c>
       <c r="J68" s="12">
         <v>4638</v>
       </c>
       <c r="K68" s="12">
         <v>4534</v>
       </c>
       <c r="L68" s="12">
         <v>4896</v>
       </c>
       <c r="M68" s="12">
         <v>4277</v>
       </c>
     </row>
-    <row r="69" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A69" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B69" s="12">
         <v>224</v>
       </c>
       <c r="C69" s="12">
         <v>206</v>
       </c>
       <c r="D69" s="12">
         <v>431</v>
       </c>
       <c r="E69" s="12">
         <v>458</v>
       </c>
       <c r="F69" s="12">
         <v>468</v>
       </c>
       <c r="G69" s="12">
         <v>587</v>
       </c>
       <c r="H69" s="12">
         <v>487</v>
       </c>
       <c r="I69" s="12">
         <v>543</v>
       </c>
       <c r="J69" s="12">
         <v>537</v>
       </c>
       <c r="K69" s="12">
         <v>396</v>
       </c>
       <c r="L69" s="12">
         <v>278</v>
       </c>
       <c r="M69" s="12">
         <v>246</v>
       </c>
     </row>
-    <row r="70" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A70" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B70" s="12">
         <v>266</v>
       </c>
       <c r="C70" s="12">
         <v>314</v>
       </c>
       <c r="D70" s="12">
         <v>461</v>
       </c>
       <c r="E70" s="12">
         <v>602</v>
       </c>
       <c r="F70" s="12">
         <v>637</v>
       </c>
       <c r="G70" s="12">
         <v>736</v>
       </c>
       <c r="H70" s="12">
         <v>600</v>
       </c>
       <c r="I70" s="12">
         <v>730</v>
       </c>
       <c r="J70" s="12">
         <v>613</v>
       </c>
       <c r="K70" s="12">
         <v>445</v>
       </c>
       <c r="L70" s="12">
         <v>314</v>
       </c>
       <c r="M70" s="12">
         <v>190</v>
       </c>
     </row>
-    <row r="71" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A71" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B71" s="12">
         <v>157</v>
       </c>
       <c r="C71" s="12">
         <v>158</v>
       </c>
       <c r="D71" s="12">
         <v>226</v>
       </c>
       <c r="E71" s="12">
         <v>378</v>
       </c>
       <c r="F71" s="12">
         <v>352</v>
       </c>
       <c r="G71" s="12">
         <v>323</v>
       </c>
       <c r="H71" s="12">
         <v>260</v>
       </c>
       <c r="I71" s="12">
         <v>299</v>
       </c>
       <c r="J71" s="12">
         <v>260</v>
       </c>
       <c r="K71" s="12">
         <v>214</v>
       </c>
       <c r="L71" s="12">
         <v>160</v>
       </c>
       <c r="M71" s="12">
         <v>144</v>
       </c>
     </row>
-    <row r="72" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A72" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B72" s="12">
         <v>158</v>
       </c>
       <c r="C72" s="12">
         <v>183</v>
       </c>
       <c r="D72" s="12">
         <v>220</v>
       </c>
       <c r="E72" s="12">
         <v>452</v>
       </c>
       <c r="F72" s="12">
         <v>632</v>
       </c>
       <c r="G72" s="12">
         <v>568</v>
       </c>
       <c r="H72" s="12">
         <v>500</v>
       </c>
       <c r="I72" s="12">
         <v>698</v>
       </c>
       <c r="J72" s="12">
         <v>534</v>
       </c>
       <c r="K72" s="12">
         <v>558</v>
       </c>
       <c r="L72" s="12">
         <v>285</v>
       </c>
       <c r="M72" s="12">
         <v>249</v>
       </c>
     </row>
-    <row r="73" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A73" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B73" s="12">
         <v>3814</v>
       </c>
       <c r="C73" s="12">
         <v>4096</v>
       </c>
       <c r="D73" s="12">
         <v>4872</v>
       </c>
       <c r="E73" s="12">
         <v>5935</v>
       </c>
       <c r="F73" s="12">
         <v>6421</v>
       </c>
       <c r="G73" s="12">
         <v>6173</v>
       </c>
       <c r="H73" s="12">
         <v>6448</v>
       </c>
       <c r="I73" s="12">
         <v>6726</v>
       </c>
       <c r="J73" s="12">
         <v>6582</v>
       </c>
       <c r="K73" s="12">
         <v>6147</v>
       </c>
       <c r="L73" s="12">
         <v>5933</v>
       </c>
       <c r="M73" s="12">
         <v>5106</v>
       </c>
     </row>
-    <row r="74" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="75" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:13" x14ac:dyDescent="0.2"/>
+    <row r="75" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A75" s="6"/>
-      <c r="B75" s="34" t="s">
+      <c r="B75" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="C75" s="34"/>
-[...11 lines deleted...]
-    <row r="76" spans="1:13" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="C75" s="14"/>
+      <c r="D75" s="14"/>
+      <c r="E75" s="14"/>
+      <c r="F75" s="14"/>
+      <c r="G75" s="14"/>
+      <c r="H75" s="14"/>
+      <c r="I75" s="14"/>
+      <c r="J75" s="14"/>
+      <c r="K75" s="14"/>
+      <c r="L75" s="14"/>
+      <c r="M75" s="14"/>
+    </row>
+    <row r="76" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A76" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C76" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D76" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E76" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F76" s="9" t="s">
         <v>3</v>
       </c>
       <c r="G76" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H76" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I76" s="9" t="s">
         <v>6</v>
       </c>
       <c r="J76" s="9" t="s">
         <v>7</v>
       </c>
       <c r="K76" s="9" t="s">
         <v>8</v>
       </c>
       <c r="L76" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M76" s="9" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="77" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A77" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B77" s="12">
         <v>3964</v>
       </c>
       <c r="C77" s="12">
         <v>3679</v>
       </c>
       <c r="D77" s="12">
         <v>3876</v>
       </c>
       <c r="E77" s="12">
         <v>4125</v>
       </c>
       <c r="F77" s="12">
         <v>4726</v>
       </c>
       <c r="G77" s="12">
         <v>4444</v>
       </c>
       <c r="H77" s="12">
         <v>4638</v>
       </c>
       <c r="I77" s="12">
         <v>4538</v>
       </c>
       <c r="J77" s="12">
         <v>3883</v>
       </c>
       <c r="K77" s="12">
         <v>3997</v>
       </c>
       <c r="L77" s="12">
         <v>3934</v>
       </c>
       <c r="M77" s="12">
         <v>3508</v>
       </c>
     </row>
-    <row r="78" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A78" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B78" s="12">
         <v>311</v>
       </c>
       <c r="C78" s="12">
         <v>332</v>
       </c>
       <c r="D78" s="12">
         <v>644</v>
       </c>
       <c r="E78" s="12">
         <v>617</v>
       </c>
       <c r="F78" s="12">
         <v>501</v>
       </c>
       <c r="G78" s="12">
         <v>573</v>
       </c>
       <c r="H78" s="12">
         <v>602</v>
       </c>
       <c r="I78" s="12">
         <v>631</v>
       </c>
       <c r="J78" s="12">
         <v>466</v>
       </c>
       <c r="K78" s="12">
         <v>466</v>
       </c>
       <c r="L78" s="12">
         <v>357</v>
       </c>
       <c r="M78" s="12">
         <v>332</v>
       </c>
     </row>
-    <row r="79" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A79" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B79" s="12">
         <v>329</v>
       </c>
       <c r="C79" s="12">
         <v>423</v>
       </c>
       <c r="D79" s="12">
         <v>452</v>
       </c>
       <c r="E79" s="12">
         <v>545</v>
       </c>
       <c r="F79" s="12">
         <v>612</v>
       </c>
       <c r="G79" s="12">
         <v>585</v>
       </c>
       <c r="H79" s="12">
         <v>588</v>
       </c>
       <c r="I79" s="12">
         <v>595</v>
       </c>
       <c r="J79" s="12">
         <v>569</v>
       </c>
       <c r="K79" s="12">
         <v>421</v>
       </c>
       <c r="L79" s="12">
         <v>398</v>
       </c>
       <c r="M79" s="12">
         <v>181</v>
       </c>
     </row>
-    <row r="80" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A80" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B80" s="12">
         <v>239</v>
       </c>
       <c r="C80" s="12">
         <v>254</v>
       </c>
       <c r="D80" s="12">
         <v>354</v>
       </c>
       <c r="E80" s="12">
         <v>375</v>
       </c>
       <c r="F80" s="12">
         <v>548</v>
       </c>
       <c r="G80" s="12">
         <v>413</v>
       </c>
       <c r="H80" s="12">
         <v>406</v>
       </c>
       <c r="I80" s="12">
         <v>362</v>
       </c>
       <c r="J80" s="12">
         <v>279</v>
       </c>
       <c r="K80" s="12">
         <v>298</v>
       </c>
       <c r="L80" s="12">
         <v>165</v>
       </c>
       <c r="M80" s="12">
         <v>124</v>
       </c>
     </row>
-    <row r="81" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A81" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B81" s="12">
         <v>242</v>
       </c>
       <c r="C81" s="12">
         <v>315</v>
       </c>
       <c r="D81" s="12">
         <v>493</v>
       </c>
       <c r="E81" s="12">
         <v>454</v>
       </c>
       <c r="F81" s="12">
         <v>638</v>
       </c>
       <c r="G81" s="12">
         <v>454</v>
       </c>
       <c r="H81" s="12">
         <v>493</v>
       </c>
       <c r="I81" s="12">
         <v>522</v>
       </c>
       <c r="J81" s="12">
         <v>388</v>
       </c>
       <c r="K81" s="12">
         <v>413</v>
       </c>
       <c r="L81" s="12">
         <v>313</v>
       </c>
       <c r="M81" s="12">
         <v>299</v>
       </c>
     </row>
-    <row r="82" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A82" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B82" s="12">
         <v>5085</v>
       </c>
       <c r="C82" s="12">
         <v>5003</v>
       </c>
       <c r="D82" s="12">
         <v>5819</v>
       </c>
       <c r="E82" s="12">
         <v>6116</v>
       </c>
       <c r="F82" s="12">
         <v>7025</v>
       </c>
       <c r="G82" s="12">
         <v>6469</v>
       </c>
       <c r="H82" s="12">
         <v>6727</v>
       </c>
       <c r="I82" s="12">
         <v>6648</v>
       </c>
       <c r="J82" s="12">
         <v>5585</v>
       </c>
       <c r="K82" s="12">
         <v>5595</v>
       </c>
       <c r="L82" s="12">
         <v>5167</v>
       </c>
       <c r="M82" s="12">
         <v>4444</v>
       </c>
     </row>
-    <row r="83" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="84" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:13" x14ac:dyDescent="0.2"/>
+    <row r="84" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A84" s="6"/>
-      <c r="B84" s="34" t="s">
+      <c r="B84" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="C84" s="34"/>
-[...11 lines deleted...]
-    <row r="85" spans="1:13" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="C84" s="14"/>
+      <c r="D84" s="14"/>
+      <c r="E84" s="14"/>
+      <c r="F84" s="14"/>
+      <c r="G84" s="14"/>
+      <c r="H84" s="14"/>
+      <c r="I84" s="14"/>
+      <c r="J84" s="14"/>
+      <c r="K84" s="14"/>
+      <c r="L84" s="14"/>
+      <c r="M84" s="14"/>
+    </row>
+    <row r="85" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A85" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C85" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D85" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E85" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F85" s="9" t="s">
         <v>3</v>
       </c>
       <c r="G85" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H85" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I85" s="9" t="s">
         <v>6</v>
       </c>
       <c r="J85" s="9" t="s">
         <v>7</v>
       </c>
       <c r="K85" s="9" t="s">
         <v>8</v>
       </c>
       <c r="L85" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M85" s="9" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="86" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A86" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B86" s="12">
         <v>4707</v>
       </c>
       <c r="C86" s="12">
         <v>5330</v>
       </c>
       <c r="D86" s="12">
         <v>4795</v>
       </c>
       <c r="E86" s="12">
         <v>5232</v>
       </c>
       <c r="F86" s="12">
         <v>6014</v>
       </c>
       <c r="G86" s="12">
         <v>5361</v>
       </c>
       <c r="H86" s="12">
         <v>7051</v>
       </c>
       <c r="I86" s="12">
         <v>8457</v>
       </c>
       <c r="J86" s="12">
         <v>8081</v>
       </c>
       <c r="K86" s="12">
         <v>9187</v>
       </c>
       <c r="L86" s="12">
         <v>10359</v>
       </c>
       <c r="M86" s="12">
         <v>10265</v>
       </c>
     </row>
-    <row r="87" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A87" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B87" s="12">
         <v>539</v>
       </c>
       <c r="C87" s="12">
         <v>586</v>
       </c>
       <c r="D87" s="12">
         <v>602</v>
       </c>
       <c r="E87" s="12">
         <v>731</v>
       </c>
       <c r="F87" s="12">
         <v>822</v>
       </c>
       <c r="G87" s="12">
         <v>816</v>
       </c>
       <c r="H87" s="12">
         <v>871</v>
       </c>
       <c r="I87" s="12">
         <v>1044</v>
       </c>
       <c r="J87" s="12">
         <v>901</v>
       </c>
       <c r="K87" s="12">
         <v>953</v>
       </c>
       <c r="L87" s="12">
         <v>830</v>
       </c>
       <c r="M87" s="12">
         <v>674</v>
       </c>
     </row>
-    <row r="88" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A88" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B88" s="12">
         <v>526</v>
       </c>
       <c r="C88" s="12">
         <v>395</v>
       </c>
       <c r="D88" s="12">
         <v>456</v>
       </c>
       <c r="E88" s="12">
         <v>461</v>
       </c>
       <c r="F88" s="12">
         <v>623</v>
       </c>
       <c r="G88" s="12">
         <v>606</v>
       </c>
       <c r="H88" s="12">
         <v>759</v>
       </c>
       <c r="I88" s="12">
         <v>923</v>
       </c>
       <c r="J88" s="12">
         <v>807</v>
       </c>
       <c r="K88" s="12">
         <v>1078</v>
       </c>
       <c r="L88" s="12">
         <v>929</v>
       </c>
       <c r="M88" s="12">
         <v>755</v>
       </c>
     </row>
-    <row r="89" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A89" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B89" s="12">
         <v>353</v>
       </c>
       <c r="C89" s="12">
         <v>493</v>
       </c>
       <c r="D89" s="12">
         <v>502</v>
       </c>
       <c r="E89" s="12">
         <v>357</v>
       </c>
       <c r="F89" s="12">
         <v>460</v>
       </c>
       <c r="G89" s="12">
         <v>307</v>
       </c>
       <c r="H89" s="12">
         <v>358</v>
       </c>
       <c r="I89" s="12">
         <v>458</v>
       </c>
       <c r="J89" s="12">
         <v>361</v>
       </c>
       <c r="K89" s="12">
         <v>437</v>
       </c>
       <c r="L89" s="12">
         <v>288</v>
       </c>
       <c r="M89" s="12">
         <v>228</v>
       </c>
     </row>
-    <row r="90" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A90" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B90" s="12">
         <v>484</v>
       </c>
       <c r="C90" s="12">
         <v>570</v>
       </c>
       <c r="D90" s="12">
         <v>766</v>
       </c>
       <c r="E90" s="12">
         <v>774</v>
       </c>
       <c r="F90" s="12">
         <v>891</v>
       </c>
       <c r="G90" s="12">
         <v>902</v>
       </c>
       <c r="H90" s="12">
         <v>967</v>
       </c>
       <c r="I90" s="12">
         <v>909</v>
       </c>
       <c r="J90" s="12">
         <v>1031</v>
       </c>
       <c r="K90" s="12">
         <v>981</v>
       </c>
       <c r="L90" s="12">
         <v>798</v>
       </c>
       <c r="M90" s="12">
         <v>715</v>
       </c>
     </row>
-    <row r="91" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A91" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B91" s="12">
         <v>6609</v>
       </c>
       <c r="C91" s="12">
         <v>7374</v>
       </c>
       <c r="D91" s="12">
         <v>7121</v>
       </c>
       <c r="E91" s="12">
         <v>7555</v>
       </c>
       <c r="F91" s="12">
         <v>8810</v>
       </c>
       <c r="G91" s="12">
         <v>7992</v>
       </c>
       <c r="H91" s="12">
         <v>10006</v>
       </c>
       <c r="I91" s="12">
         <v>11791</v>
       </c>
       <c r="J91" s="12">
         <v>11181</v>
       </c>
       <c r="K91" s="12">
         <v>12636</v>
       </c>
       <c r="L91" s="12">
         <v>13204</v>
       </c>
       <c r="M91" s="12">
         <v>12637</v>
       </c>
     </row>
-    <row r="92" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="93" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:13" x14ac:dyDescent="0.2"/>
+    <row r="93" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A93" s="6"/>
-      <c r="B93" s="34" t="s">
+      <c r="B93" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="C93" s="34"/>
-[...11 lines deleted...]
-    <row r="94" spans="1:13" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="C93" s="14"/>
+      <c r="D93" s="14"/>
+      <c r="E93" s="14"/>
+      <c r="F93" s="14"/>
+      <c r="G93" s="14"/>
+      <c r="H93" s="14"/>
+      <c r="I93" s="14"/>
+      <c r="J93" s="14"/>
+      <c r="K93" s="14"/>
+      <c r="L93" s="14"/>
+      <c r="M93" s="14"/>
+    </row>
+    <row r="94" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A94" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C94" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D94" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E94" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F94" s="9" t="s">
         <v>3</v>
       </c>
       <c r="G94" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H94" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I94" s="9" t="s">
         <v>6</v>
       </c>
       <c r="J94" s="9" t="s">
         <v>7</v>
       </c>
       <c r="K94" s="9" t="s">
         <v>8</v>
       </c>
       <c r="L94" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M94" s="9" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="95" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A95" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B95" s="12">
         <v>10104</v>
       </c>
       <c r="C95" s="12">
         <v>11505</v>
       </c>
       <c r="D95" s="12">
         <v>12373</v>
       </c>
       <c r="E95" s="12">
         <v>13079</v>
       </c>
       <c r="F95" s="12">
         <v>14360</v>
       </c>
       <c r="G95" s="12">
         <v>15036</v>
       </c>
       <c r="H95" s="12">
         <v>16413</v>
       </c>
       <c r="I95" s="12">
         <v>17406</v>
       </c>
       <c r="J95" s="12">
         <v>19195</v>
       </c>
       <c r="K95" s="12">
         <v>18886</v>
       </c>
       <c r="L95" s="12">
         <v>18848</v>
       </c>
       <c r="M95" s="12">
         <v>14494</v>
       </c>
     </row>
-    <row r="96" spans="1:13" s="5" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A96" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B96" s="12">
         <v>807</v>
       </c>
       <c r="C96" s="12">
         <v>919</v>
       </c>
       <c r="D96" s="12">
         <v>1046</v>
       </c>
       <c r="E96" s="12">
         <v>1490</v>
       </c>
       <c r="F96" s="12">
         <v>1640</v>
       </c>
       <c r="G96" s="12">
         <v>1582</v>
       </c>
       <c r="H96" s="12">
         <v>1766</v>
       </c>
       <c r="I96" s="12">
         <v>1817</v>
       </c>
       <c r="J96" s="12">
         <v>1143</v>
       </c>
       <c r="K96" s="12">
         <v>1180</v>
       </c>
       <c r="L96" s="12">
         <v>999</v>
       </c>
       <c r="M96" s="12">
         <v>868</v>
       </c>
     </row>
-    <row r="97" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A97" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B97" s="12">
         <v>932</v>
       </c>
       <c r="C97" s="12">
         <v>1085</v>
       </c>
       <c r="D97" s="12">
         <v>1188</v>
       </c>
       <c r="E97" s="12">
         <v>1465</v>
       </c>
       <c r="F97" s="12">
         <v>1530</v>
       </c>
       <c r="G97" s="12">
         <v>1677</v>
       </c>
       <c r="H97" s="12">
         <v>1848</v>
       </c>
       <c r="I97" s="12">
         <v>1918</v>
       </c>
       <c r="J97" s="12">
         <v>1837</v>
       </c>
       <c r="K97" s="12">
         <v>1871</v>
       </c>
       <c r="L97" s="12">
         <v>1650</v>
       </c>
       <c r="M97" s="12">
         <v>905</v>
       </c>
-      <c r="N97" s="5"/>
-[...1 lines deleted...]
-    <row r="98" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="98" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A98" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B98" s="12">
         <v>323</v>
       </c>
       <c r="C98" s="12">
         <v>470</v>
       </c>
       <c r="D98" s="12">
         <v>569</v>
       </c>
       <c r="E98" s="12">
         <v>589</v>
       </c>
       <c r="F98" s="12">
         <v>701</v>
       </c>
       <c r="G98" s="12">
         <v>664</v>
       </c>
       <c r="H98" s="12">
         <v>867</v>
       </c>
       <c r="I98" s="12">
         <v>835</v>
       </c>
       <c r="J98" s="12">
         <v>750</v>
       </c>
       <c r="K98" s="12">
         <v>750</v>
       </c>
       <c r="L98" s="12">
         <v>742</v>
       </c>
       <c r="M98" s="12">
         <v>745</v>
       </c>
-      <c r="N98" s="5"/>
-[...1 lines deleted...]
-    <row r="99" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="99" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A99" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B99" s="12">
         <v>826</v>
       </c>
       <c r="C99" s="12">
         <v>961</v>
       </c>
       <c r="D99" s="12">
         <v>1015</v>
       </c>
       <c r="E99" s="12">
         <v>1102</v>
       </c>
       <c r="F99" s="12">
         <v>1190</v>
       </c>
       <c r="G99" s="12">
         <v>1063</v>
       </c>
       <c r="H99" s="12">
         <v>1145</v>
       </c>
       <c r="I99" s="12">
         <v>1376</v>
       </c>
       <c r="J99" s="12">
         <v>1256</v>
       </c>
       <c r="K99" s="12">
         <v>1200</v>
       </c>
       <c r="L99" s="12">
         <v>1068</v>
       </c>
       <c r="M99" s="12">
         <v>917</v>
       </c>
-      <c r="N99" s="5"/>
-[...1 lines deleted...]
-    <row r="100" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="100" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A100" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B100" s="12">
         <v>12992</v>
       </c>
       <c r="C100" s="12">
         <v>14940</v>
       </c>
       <c r="D100" s="12">
         <v>16191</v>
       </c>
       <c r="E100" s="12">
         <v>17725</v>
       </c>
       <c r="F100" s="12">
         <v>19421</v>
       </c>
       <c r="G100" s="12">
         <v>20022</v>
       </c>
       <c r="H100" s="12">
         <v>22039</v>
       </c>
       <c r="I100" s="12">
         <v>23352</v>
       </c>
       <c r="J100" s="12">
         <v>24181</v>
       </c>
       <c r="K100" s="12">
         <v>23887</v>
       </c>
       <c r="L100" s="12">
         <v>23307</v>
       </c>
       <c r="M100" s="12">
         <v>17929</v>
       </c>
-      <c r="N100" s="5"/>
-[...17 lines deleted...]
-    <row r="102" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="101" spans="1:13" x14ac:dyDescent="0.2"/>
+    <row r="102" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="6"/>
-      <c r="B102" s="34" t="s">
+      <c r="B102" s="14" t="s">
         <v>49</v>
       </c>
-      <c r="C102" s="34"/>
-[...12 lines deleted...]
-    <row r="103" spans="1:14" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C102" s="14"/>
+      <c r="D102" s="14"/>
+      <c r="E102" s="14"/>
+      <c r="F102" s="14"/>
+      <c r="G102" s="14"/>
+      <c r="H102" s="14"/>
+      <c r="I102" s="14"/>
+      <c r="J102" s="14"/>
+      <c r="K102" s="14"/>
+      <c r="L102" s="14"/>
+      <c r="M102" s="14"/>
+    </row>
+    <row r="103" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C103" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D103" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E103" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F103" s="9" t="s">
         <v>3</v>
       </c>
       <c r="G103" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H103" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I103" s="9" t="s">
         <v>6</v>
       </c>
       <c r="J103" s="9" t="s">
         <v>7</v>
       </c>
       <c r="K103" s="9" t="s">
         <v>8</v>
       </c>
       <c r="L103" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M103" s="9" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="104" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B104" s="12">
         <v>18006</v>
       </c>
       <c r="C104" s="12">
         <v>20487</v>
       </c>
       <c r="D104" s="12">
         <v>22444</v>
       </c>
       <c r="E104" s="12">
         <v>27770</v>
       </c>
       <c r="F104" s="12">
         <v>26382</v>
       </c>
       <c r="G104" s="12">
         <v>24586</v>
       </c>
       <c r="H104" s="12">
         <v>24059</v>
       </c>
       <c r="I104" s="12">
         <v>25313</v>
       </c>
       <c r="J104" s="12">
         <v>25407</v>
       </c>
       <c r="K104" s="12">
         <v>25692</v>
       </c>
       <c r="L104" s="12">
         <v>26809</v>
       </c>
       <c r="M104" s="12">
         <v>27146</v>
       </c>
     </row>
-    <row r="105" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B105" s="12">
         <v>1184</v>
       </c>
       <c r="C105" s="12">
         <v>1293</v>
       </c>
       <c r="D105" s="12">
         <v>1494</v>
       </c>
       <c r="E105" s="12">
         <v>1492</v>
       </c>
       <c r="F105" s="12">
         <v>1553</v>
       </c>
       <c r="G105" s="12">
         <v>1503</v>
       </c>
       <c r="H105" s="12">
         <v>1551</v>
       </c>
       <c r="I105" s="12">
         <v>1786</v>
       </c>
       <c r="J105" s="12">
         <v>1484</v>
       </c>
       <c r="K105" s="12">
         <v>1543</v>
       </c>
       <c r="L105" s="12">
         <v>1637</v>
       </c>
       <c r="M105" s="12">
         <v>1412</v>
       </c>
     </row>
-    <row r="106" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B106" s="12">
         <v>1142</v>
       </c>
       <c r="C106" s="12">
         <v>1175</v>
       </c>
       <c r="D106" s="12">
         <v>1653</v>
       </c>
       <c r="E106" s="12">
         <v>1878</v>
       </c>
       <c r="F106" s="12">
         <v>1800</v>
       </c>
       <c r="G106" s="12">
         <v>1684</v>
       </c>
       <c r="H106" s="12">
         <v>1505</v>
       </c>
       <c r="I106" s="12">
         <v>1458</v>
       </c>
       <c r="J106" s="12">
         <v>1584</v>
       </c>
       <c r="K106" s="12">
         <v>1805</v>
       </c>
       <c r="L106" s="12">
         <v>1812</v>
       </c>
       <c r="M106" s="12">
         <v>1659</v>
       </c>
     </row>
-    <row r="107" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B107" s="12">
         <v>802</v>
       </c>
       <c r="C107" s="12">
         <v>915</v>
       </c>
       <c r="D107" s="12">
         <v>1288</v>
       </c>
       <c r="E107" s="12">
         <v>1564</v>
       </c>
       <c r="F107" s="12">
         <v>1912</v>
       </c>
       <c r="G107" s="12">
         <v>1551</v>
       </c>
       <c r="H107" s="12">
         <v>1619</v>
       </c>
       <c r="I107" s="12">
         <v>1658</v>
       </c>
       <c r="J107" s="12">
         <v>1532</v>
       </c>
       <c r="K107" s="12">
         <v>1335</v>
       </c>
       <c r="L107" s="12">
         <v>1150</v>
       </c>
       <c r="M107" s="12">
         <v>833</v>
       </c>
     </row>
-    <row r="108" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B108" s="12">
         <v>1025</v>
       </c>
       <c r="C108" s="12">
         <v>1132</v>
       </c>
       <c r="D108" s="12">
         <v>1394</v>
       </c>
       <c r="E108" s="12">
         <v>1712</v>
       </c>
       <c r="F108" s="12">
         <v>1804</v>
       </c>
       <c r="G108" s="12">
         <v>1848</v>
       </c>
       <c r="H108" s="12">
         <v>1563</v>
       </c>
       <c r="I108" s="12">
         <v>1476</v>
       </c>
       <c r="J108" s="12">
         <v>1231</v>
       </c>
       <c r="K108" s="12">
         <v>1325</v>
       </c>
       <c r="L108" s="12">
         <v>1251</v>
       </c>
       <c r="M108" s="12">
         <v>1423</v>
       </c>
     </row>
-    <row r="109" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B109" s="12">
         <v>22159</v>
       </c>
       <c r="C109" s="12">
         <v>25002</v>
       </c>
       <c r="D109" s="12">
         <v>28273</v>
       </c>
       <c r="E109" s="12">
         <v>34416</v>
       </c>
       <c r="F109" s="12">
         <v>33451</v>
       </c>
       <c r="G109" s="12">
         <v>31172</v>
       </c>
       <c r="H109" s="12">
         <v>30297</v>
       </c>
       <c r="I109" s="12">
         <v>31691</v>
       </c>
       <c r="J109" s="12">
         <v>31238</v>
       </c>
       <c r="K109" s="12">
         <v>31700</v>
       </c>
       <c r="L109" s="12">
         <v>32659</v>
       </c>
       <c r="M109" s="12">
         <v>32473</v>
       </c>
     </row>
-    <row r="110" spans="1:14" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="111" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:13" x14ac:dyDescent="0.2"/>
+    <row r="111" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="6"/>
-      <c r="B111" s="34" t="s">
+      <c r="B111" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="C111" s="34"/>
-[...11 lines deleted...]
-    <row r="112" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C111" s="14"/>
+      <c r="D111" s="14"/>
+      <c r="E111" s="14"/>
+      <c r="F111" s="14"/>
+      <c r="G111" s="14"/>
+      <c r="H111" s="14"/>
+      <c r="I111" s="14"/>
+      <c r="J111" s="14"/>
+      <c r="K111" s="14"/>
+      <c r="L111" s="14"/>
+      <c r="M111" s="14"/>
+    </row>
+    <row r="112" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B112" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C112" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D112" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E112" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F112" s="9" t="s">
         <v>3</v>
       </c>
       <c r="G112" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H112" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I112" s="9" t="s">
@@ -7753,64 +7649,64 @@
       <c r="G118" s="12">
         <v>18040</v>
       </c>
       <c r="H118" s="12">
         <v>18125</v>
       </c>
       <c r="I118" s="12">
         <v>18002</v>
       </c>
       <c r="J118" s="12">
         <v>17597</v>
       </c>
       <c r="K118" s="12">
         <v>16989</v>
       </c>
       <c r="L118" s="12">
         <v>16610</v>
       </c>
       <c r="M118" s="12">
         <v>14470</v>
       </c>
     </row>
     <row r="119" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="120" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="6"/>
-      <c r="B120" s="34" t="s">
+      <c r="B120" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="C120" s="34"/>
-[...9 lines deleted...]
-      <c r="M120" s="34"/>
+      <c r="C120" s="14"/>
+      <c r="D120" s="14"/>
+      <c r="E120" s="14"/>
+      <c r="F120" s="14"/>
+      <c r="G120" s="14"/>
+      <c r="H120" s="14"/>
+      <c r="I120" s="14"/>
+      <c r="J120" s="14"/>
+      <c r="K120" s="14"/>
+      <c r="L120" s="14"/>
+      <c r="M120" s="14"/>
     </row>
     <row r="121" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C121" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D121" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E121" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F121" s="9" t="s">
         <v>3</v>
       </c>
       <c r="G121" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H121" s="9" t="s">
         <v>5</v>
@@ -8055,67 +7951,67 @@
       <c r="F127" s="12">
         <v>18881</v>
       </c>
       <c r="G127" s="12">
         <v>20169</v>
       </c>
       <c r="H127" s="12">
         <v>20649</v>
       </c>
       <c r="I127" s="12">
         <v>22754</v>
       </c>
       <c r="J127" s="12">
         <v>23617</v>
       </c>
       <c r="K127" s="12">
         <v>22360</v>
       </c>
       <c r="L127" s="12">
         <v>22256</v>
       </c>
       <c r="M127" s="12">
         <v>21105</v>
       </c>
     </row>
-    <row r="128" spans="1:13" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="128" spans="1:13" x14ac:dyDescent="0.2"/>
     <row r="129" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="6"/>
-      <c r="B129" s="34" t="s">
+      <c r="B129" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="C129" s="34"/>
-[...9 lines deleted...]
-      <c r="M129" s="34"/>
+      <c r="C129" s="14"/>
+      <c r="D129" s="14"/>
+      <c r="E129" s="14"/>
+      <c r="F129" s="14"/>
+      <c r="G129" s="14"/>
+      <c r="H129" s="14"/>
+      <c r="I129" s="14"/>
+      <c r="J129" s="14"/>
+      <c r="K129" s="14"/>
+      <c r="L129" s="14"/>
+      <c r="M129" s="14"/>
     </row>
     <row r="130" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C130" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D130" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E130" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F130" s="9" t="s">
         <v>3</v>
       </c>
       <c r="G130" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H130" s="9" t="s">
         <v>5</v>
@@ -8361,1279 +8257,1291 @@
         <v>31521</v>
       </c>
       <c r="G136" s="12">
         <v>31101</v>
       </c>
       <c r="H136" s="12">
         <v>30020</v>
       </c>
       <c r="I136" s="12">
         <v>30763</v>
       </c>
       <c r="J136" s="12">
         <v>29246</v>
       </c>
       <c r="K136" s="12">
         <v>27201</v>
       </c>
       <c r="L136" s="12">
         <v>25543</v>
       </c>
       <c r="M136" s="12">
         <v>23166</v>
       </c>
     </row>
     <row r="137" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A137" s="15"/>
-[...11 lines deleted...]
-      <c r="M137" s="13"/>
+      <c r="A137" s="7"/>
+      <c r="B137" s="7"/>
+      <c r="C137" s="7"/>
+      <c r="D137" s="7"/>
+      <c r="E137" s="7"/>
+      <c r="F137" s="7"/>
+      <c r="G137" s="7"/>
+      <c r="H137" s="7"/>
+      <c r="I137" s="7"/>
+      <c r="J137" s="7"/>
+      <c r="K137" s="7"/>
+      <c r="L137" s="7"/>
+      <c r="M137" s="7"/>
     </row>
     <row r="138" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="6"/>
-      <c r="B138" s="34" t="s">
+      <c r="B138" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C138" s="34"/>
-[...9 lines deleted...]
-      <c r="M138" s="34"/>
+      <c r="C138" s="14"/>
+      <c r="D138" s="14"/>
+      <c r="E138" s="14"/>
+      <c r="F138" s="14"/>
+      <c r="G138" s="14"/>
+      <c r="H138" s="14"/>
+      <c r="I138" s="14"/>
+      <c r="J138" s="14"/>
+      <c r="K138" s="14"/>
+      <c r="L138" s="14"/>
+      <c r="M138" s="14"/>
     </row>
     <row r="139" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B139" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C139" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D139" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E139" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F139" s="9" t="s">
         <v>3</v>
       </c>
       <c r="G139" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H139" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I139" s="9" t="s">
         <v>6</v>
       </c>
       <c r="J139" s="9" t="s">
         <v>7</v>
       </c>
       <c r="K139" s="9" t="s">
         <v>8</v>
       </c>
       <c r="L139" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M139" s="9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="B140" s="24">
+      <c r="B140" s="12">
         <v>16151</v>
       </c>
       <c r="C140" s="12">
         <v>16659</v>
       </c>
       <c r="D140" s="12">
         <v>18825</v>
       </c>
       <c r="E140" s="12">
         <v>18765</v>
       </c>
       <c r="F140" s="12">
         <v>18743</v>
       </c>
       <c r="G140" s="12">
         <v>19255</v>
       </c>
       <c r="H140" s="12">
         <v>17133</v>
       </c>
       <c r="I140" s="12">
         <v>17413</v>
       </c>
       <c r="J140" s="12">
         <v>17189</v>
       </c>
       <c r="K140" s="12">
         <v>17486</v>
       </c>
       <c r="L140" s="12">
         <v>17463</v>
       </c>
       <c r="M140" s="12">
         <v>16206</v>
       </c>
     </row>
     <row r="141" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="B141" s="24">
+      <c r="B141" s="12">
         <v>1094</v>
       </c>
       <c r="C141" s="12">
         <v>1169</v>
       </c>
       <c r="D141" s="12">
         <v>1321</v>
       </c>
       <c r="E141" s="12">
         <v>1439</v>
       </c>
       <c r="F141" s="12">
         <v>1472</v>
       </c>
       <c r="G141" s="12">
         <v>1465</v>
       </c>
       <c r="H141" s="12">
         <v>1279</v>
       </c>
       <c r="I141" s="12">
         <v>1293</v>
       </c>
       <c r="J141" s="12">
         <v>1326</v>
       </c>
       <c r="K141" s="12">
         <v>1153</v>
       </c>
       <c r="L141" s="12">
         <v>965</v>
       </c>
       <c r="M141" s="12">
         <v>812</v>
       </c>
     </row>
     <row r="142" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="B142" s="24">
+      <c r="B142" s="12">
         <v>851</v>
       </c>
       <c r="C142" s="12">
         <v>940</v>
       </c>
       <c r="D142" s="12">
         <v>1043</v>
       </c>
       <c r="E142" s="12">
         <v>1140</v>
       </c>
       <c r="F142" s="12">
         <v>1190</v>
       </c>
       <c r="G142" s="12">
         <v>1011</v>
       </c>
       <c r="H142" s="12">
         <v>953</v>
       </c>
       <c r="I142" s="12">
         <v>983</v>
       </c>
       <c r="J142" s="12">
         <v>1035</v>
       </c>
       <c r="K142" s="12">
         <v>803</v>
       </c>
       <c r="L142" s="12">
         <v>657</v>
       </c>
       <c r="M142" s="12">
         <v>546</v>
       </c>
     </row>
     <row r="143" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="B143" s="24">
+      <c r="B143" s="12">
         <v>1214</v>
       </c>
       <c r="C143" s="12">
         <v>1490</v>
       </c>
       <c r="D143" s="12">
         <v>1679</v>
       </c>
       <c r="E143" s="12">
         <v>1701</v>
       </c>
       <c r="F143" s="12">
         <v>1711</v>
       </c>
       <c r="G143" s="12">
         <v>1657</v>
       </c>
       <c r="H143" s="12">
         <v>1552</v>
       </c>
       <c r="I143" s="12">
         <v>1270</v>
       </c>
       <c r="J143" s="12">
         <v>1307</v>
       </c>
       <c r="K143" s="12">
         <v>1141</v>
       </c>
       <c r="L143" s="12">
         <v>1105</v>
       </c>
       <c r="M143" s="12">
         <v>976</v>
       </c>
     </row>
     <row r="144" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="B144" s="24">
+      <c r="B144" s="12">
         <v>983</v>
       </c>
       <c r="C144" s="12">
         <v>1139</v>
       </c>
       <c r="D144" s="12">
         <v>1149</v>
       </c>
       <c r="E144" s="12">
         <v>1212</v>
       </c>
       <c r="F144" s="12">
         <v>1185</v>
       </c>
       <c r="G144" s="12">
         <v>1133</v>
       </c>
       <c r="H144" s="12">
         <v>1285</v>
       </c>
       <c r="I144" s="12">
         <v>1128</v>
       </c>
       <c r="J144" s="12">
         <v>1038</v>
       </c>
       <c r="K144" s="12">
         <v>1045</v>
       </c>
       <c r="L144" s="12">
         <v>899</v>
       </c>
       <c r="M144" s="12">
         <v>779</v>
       </c>
     </row>
     <row r="145" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="B145" s="24">
+      <c r="B145" s="12">
         <v>20293</v>
       </c>
       <c r="C145" s="12">
         <v>21397</v>
       </c>
       <c r="D145" s="12">
         <v>24017</v>
       </c>
       <c r="E145" s="12">
         <v>24257</v>
       </c>
       <c r="F145" s="12">
         <v>24301</v>
       </c>
       <c r="G145" s="12">
         <v>24521</v>
       </c>
       <c r="H145" s="12">
         <v>22202</v>
       </c>
       <c r="I145" s="12">
         <v>22087</v>
       </c>
       <c r="J145" s="12">
         <v>21895</v>
       </c>
       <c r="K145" s="12">
         <v>21628</v>
       </c>
       <c r="L145" s="12">
         <v>21089</v>
       </c>
       <c r="M145" s="12">
         <v>19319</v>
       </c>
     </row>
     <row r="146" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A146" s="26"/>
-[...11 lines deleted...]
-      <c r="M146" s="13"/>
+      <c r="A146" s="6"/>
+      <c r="B146" s="7"/>
+      <c r="C146" s="7"/>
+      <c r="D146" s="7"/>
+      <c r="E146" s="7"/>
+      <c r="F146" s="7"/>
+      <c r="G146" s="7"/>
+      <c r="H146" s="7"/>
+      <c r="I146" s="7"/>
+      <c r="J146" s="7"/>
+      <c r="K146" s="7"/>
+      <c r="L146" s="7"/>
+      <c r="M146" s="7"/>
     </row>
     <row r="147" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="6"/>
-      <c r="B147" s="34" t="s">
+      <c r="B147" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="C147" s="34"/>
-[...9 lines deleted...]
-      <c r="M147" s="34"/>
+      <c r="C147" s="14"/>
+      <c r="D147" s="14"/>
+      <c r="E147" s="14"/>
+      <c r="F147" s="14"/>
+      <c r="G147" s="14"/>
+      <c r="H147" s="14"/>
+      <c r="I147" s="14"/>
+      <c r="J147" s="14"/>
+      <c r="K147" s="14"/>
+      <c r="L147" s="14"/>
+      <c r="M147" s="14"/>
     </row>
     <row r="148" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B148" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C148" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D148" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E148" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F148" s="9" t="s">
         <v>3</v>
       </c>
       <c r="G148" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H148" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I148" s="9" t="s">
         <v>6</v>
       </c>
       <c r="J148" s="9" t="s">
         <v>7</v>
       </c>
       <c r="K148" s="9" t="s">
         <v>8</v>
       </c>
       <c r="L148" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M148" s="9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="B149" s="24">
+      <c r="B149" s="12">
         <v>13845</v>
       </c>
       <c r="C149" s="12">
         <v>14111</v>
       </c>
       <c r="D149" s="12">
         <v>15419</v>
       </c>
       <c r="E149" s="12">
         <v>14629</v>
       </c>
       <c r="F149" s="12">
         <v>14890</v>
       </c>
       <c r="G149" s="12">
         <v>14649</v>
       </c>
       <c r="H149" s="12">
         <v>15123</v>
       </c>
       <c r="I149" s="12">
         <v>14849</v>
       </c>
       <c r="J149" s="12">
         <v>14402</v>
       </c>
       <c r="K149" s="12">
         <v>14410</v>
       </c>
       <c r="L149" s="12">
         <v>14227</v>
       </c>
       <c r="M149" s="12">
         <v>13003</v>
       </c>
     </row>
     <row r="150" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="B150" s="24">
+      <c r="B150" s="12">
         <v>850</v>
       </c>
       <c r="C150" s="12">
         <v>856</v>
       </c>
       <c r="D150" s="12">
         <v>811</v>
       </c>
       <c r="E150" s="12">
         <v>818</v>
       </c>
       <c r="F150" s="12">
         <v>1004</v>
       </c>
       <c r="G150" s="12">
         <v>1014</v>
       </c>
       <c r="H150" s="12">
         <v>1013</v>
       </c>
       <c r="I150" s="12">
         <v>968</v>
       </c>
       <c r="J150" s="12">
         <v>917</v>
       </c>
       <c r="K150" s="12">
         <v>726</v>
       </c>
       <c r="L150" s="12">
         <v>772</v>
       </c>
       <c r="M150" s="12">
         <v>588</v>
       </c>
     </row>
     <row r="151" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="B151" s="24">
+      <c r="B151" s="12">
         <v>737</v>
       </c>
       <c r="C151" s="12">
         <v>747</v>
       </c>
       <c r="D151" s="12">
         <v>785</v>
       </c>
       <c r="E151" s="12">
         <v>974</v>
       </c>
       <c r="F151" s="12">
         <v>1039</v>
       </c>
       <c r="G151" s="12">
         <v>932</v>
       </c>
       <c r="H151" s="12">
         <v>938</v>
       </c>
       <c r="I151" s="12">
         <v>902</v>
       </c>
       <c r="J151" s="12">
         <v>821</v>
       </c>
       <c r="K151" s="12">
         <v>818</v>
       </c>
       <c r="L151" s="12">
         <v>566</v>
       </c>
       <c r="M151" s="12">
         <v>488</v>
       </c>
     </row>
     <row r="152" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="B152" s="24">
+      <c r="B152" s="12">
         <v>1079</v>
       </c>
       <c r="C152" s="12">
         <v>1253</v>
       </c>
       <c r="D152" s="12">
         <v>1179</v>
       </c>
       <c r="E152" s="12">
         <v>1397</v>
       </c>
       <c r="F152" s="12">
         <v>1317</v>
       </c>
       <c r="G152" s="12">
         <v>1302</v>
       </c>
       <c r="H152" s="12">
         <v>1160</v>
       </c>
       <c r="I152" s="12">
         <v>1047</v>
       </c>
       <c r="J152" s="12">
         <v>1021</v>
       </c>
       <c r="K152" s="12">
         <v>916</v>
       </c>
       <c r="L152" s="12">
         <v>752</v>
       </c>
       <c r="M152" s="12">
         <v>729</v>
       </c>
     </row>
     <row r="153" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="B153" s="24">
+      <c r="B153" s="12">
         <v>1172</v>
       </c>
       <c r="C153" s="12">
         <v>1200</v>
       </c>
       <c r="D153" s="12">
         <v>1376</v>
       </c>
       <c r="E153" s="12">
         <v>1531</v>
       </c>
       <c r="F153" s="12">
         <v>1439</v>
       </c>
       <c r="G153" s="12">
         <v>1218</v>
       </c>
       <c r="H153" s="12">
         <v>1314</v>
       </c>
       <c r="I153" s="12">
         <v>1367</v>
       </c>
       <c r="J153" s="12">
         <v>1203</v>
       </c>
       <c r="K153" s="12">
         <v>924</v>
       </c>
       <c r="L153" s="12">
         <v>821</v>
       </c>
       <c r="M153" s="12">
         <v>678</v>
       </c>
     </row>
     <row r="154" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="B154" s="24">
+      <c r="B154" s="12">
         <v>17683</v>
       </c>
       <c r="C154" s="12">
         <v>18167</v>
       </c>
       <c r="D154" s="12">
         <v>19570</v>
       </c>
       <c r="E154" s="12">
         <v>19349</v>
       </c>
       <c r="F154" s="12">
         <v>19689</v>
       </c>
       <c r="G154" s="12">
         <v>19115</v>
       </c>
       <c r="H154" s="12">
         <v>19548</v>
       </c>
       <c r="I154" s="12">
         <v>19133</v>
       </c>
       <c r="J154" s="12">
         <v>18364</v>
       </c>
       <c r="K154" s="12">
         <v>17794</v>
       </c>
       <c r="L154" s="12">
         <v>17138</v>
       </c>
       <c r="M154" s="12">
         <v>15486</v>
       </c>
     </row>
     <row r="155" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A155" s="26"/>
-[...11 lines deleted...]
-      <c r="M155" s="13"/>
+      <c r="A155" s="6"/>
+      <c r="B155" s="7"/>
+      <c r="C155" s="7"/>
+      <c r="D155" s="7"/>
+      <c r="E155" s="7"/>
+      <c r="F155" s="7"/>
+      <c r="G155" s="7"/>
+      <c r="H155" s="7"/>
+      <c r="I155" s="7"/>
+      <c r="J155" s="7"/>
+      <c r="K155" s="7"/>
+      <c r="L155" s="7"/>
+      <c r="M155" s="7"/>
     </row>
     <row r="156" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="6"/>
-      <c r="B156" s="34" t="s">
+      <c r="B156" s="14" t="s">
         <v>60</v>
       </c>
-      <c r="C156" s="34"/>
-[...9 lines deleted...]
-      <c r="M156" s="34"/>
+      <c r="C156" s="14"/>
+      <c r="D156" s="14"/>
+      <c r="E156" s="14"/>
+      <c r="F156" s="14"/>
+      <c r="G156" s="14"/>
+      <c r="H156" s="14"/>
+      <c r="I156" s="14"/>
+      <c r="J156" s="14"/>
+      <c r="K156" s="14"/>
+      <c r="L156" s="14"/>
+      <c r="M156" s="14"/>
     </row>
     <row r="157" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B157" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C157" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D157" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E157" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F157" s="9" t="s">
         <v>3</v>
       </c>
       <c r="G157" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H157" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I157" s="9" t="s">
         <v>6</v>
       </c>
       <c r="J157" s="9" t="s">
         <v>7</v>
       </c>
       <c r="K157" s="9" t="s">
         <v>8</v>
       </c>
       <c r="L157" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M157" s="9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="B158" s="24">
+      <c r="B158" s="12">
         <v>12077</v>
       </c>
       <c r="C158" s="12">
         <v>11148</v>
       </c>
       <c r="D158" s="12">
         <v>10044</v>
       </c>
       <c r="E158" s="12">
         <v>9381</v>
       </c>
       <c r="F158" s="12">
         <v>8382</v>
       </c>
       <c r="G158" s="12">
         <v>8569</v>
       </c>
       <c r="H158" s="12">
         <v>8359</v>
       </c>
       <c r="I158" s="12">
         <v>8193</v>
       </c>
       <c r="J158" s="12">
         <v>8301</v>
       </c>
       <c r="K158" s="12">
         <v>7481</v>
       </c>
       <c r="L158" s="12">
         <v>6667</v>
       </c>
       <c r="M158" s="12">
         <v>6314</v>
       </c>
     </row>
     <row r="159" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="B159" s="24">
+      <c r="B159" s="12">
         <v>624</v>
       </c>
       <c r="C159" s="12">
         <v>779</v>
       </c>
       <c r="D159" s="12">
         <v>828</v>
       </c>
       <c r="E159" s="12">
         <v>903</v>
       </c>
       <c r="F159" s="12">
         <v>934</v>
       </c>
       <c r="G159" s="12">
         <v>979</v>
       </c>
       <c r="H159" s="12">
         <v>945</v>
       </c>
       <c r="I159" s="12">
         <v>942</v>
       </c>
       <c r="J159" s="12">
         <v>1081</v>
       </c>
       <c r="K159" s="12">
         <v>952</v>
       </c>
       <c r="L159" s="12">
         <v>768</v>
       </c>
       <c r="M159" s="12">
         <v>745</v>
       </c>
     </row>
     <row r="160" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="B160" s="24">
+      <c r="B160" s="12">
         <v>546</v>
       </c>
       <c r="C160" s="12">
         <v>587</v>
       </c>
       <c r="D160" s="12">
         <v>746</v>
       </c>
       <c r="E160" s="12">
         <v>906</v>
       </c>
       <c r="F160" s="12">
         <v>894</v>
       </c>
       <c r="G160" s="12">
         <v>879</v>
       </c>
       <c r="H160" s="12">
         <v>920</v>
       </c>
       <c r="I160" s="12">
         <v>763</v>
       </c>
       <c r="J160" s="12">
         <v>874</v>
       </c>
       <c r="K160" s="12">
         <v>849</v>
       </c>
       <c r="L160" s="12">
         <v>633</v>
       </c>
       <c r="M160" s="12">
         <v>421</v>
       </c>
     </row>
     <row r="161" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="B161" s="24">
+      <c r="B161" s="12">
         <v>930</v>
       </c>
       <c r="C161" s="12">
         <v>907</v>
       </c>
       <c r="D161" s="12">
         <v>1103</v>
       </c>
       <c r="E161" s="12">
         <v>1248</v>
       </c>
       <c r="F161" s="12">
         <v>1124</v>
       </c>
       <c r="G161" s="12">
         <v>1221</v>
       </c>
       <c r="H161" s="12">
         <v>1201</v>
       </c>
       <c r="I161" s="12">
         <v>1055</v>
       </c>
       <c r="J161" s="12">
         <v>979</v>
       </c>
       <c r="K161" s="12">
         <v>967</v>
       </c>
       <c r="L161" s="12">
         <v>858</v>
       </c>
       <c r="M161" s="12">
         <v>747</v>
       </c>
     </row>
     <row r="162" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="B162" s="24">
+      <c r="B162" s="12">
         <v>756</v>
       </c>
       <c r="C162" s="12">
         <v>893</v>
       </c>
       <c r="D162" s="12">
         <v>1000</v>
       </c>
       <c r="E162" s="12">
         <v>1034</v>
       </c>
       <c r="F162" s="12">
         <v>1037</v>
       </c>
       <c r="G162" s="12">
         <v>1215</v>
       </c>
       <c r="H162" s="12">
         <v>1230</v>
       </c>
       <c r="I162" s="12">
         <v>1132</v>
       </c>
       <c r="J162" s="12">
         <v>1112</v>
       </c>
       <c r="K162" s="12">
         <v>940</v>
       </c>
       <c r="L162" s="12">
         <v>880</v>
       </c>
       <c r="M162" s="12">
         <v>788</v>
       </c>
     </row>
     <row r="163" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="B163" s="24">
+      <c r="B163" s="12">
         <v>14933</v>
       </c>
       <c r="C163" s="12">
         <v>14314</v>
       </c>
       <c r="D163" s="12">
         <v>13721</v>
       </c>
       <c r="E163" s="12">
         <v>13472</v>
       </c>
       <c r="F163" s="12">
         <v>12371</v>
       </c>
       <c r="G163" s="12">
         <v>12863</v>
       </c>
       <c r="H163" s="12">
         <v>12655</v>
       </c>
       <c r="I163" s="12">
         <v>12085</v>
       </c>
       <c r="J163" s="12">
         <v>12347</v>
       </c>
       <c r="K163" s="12">
         <v>11189</v>
       </c>
       <c r="L163" s="12">
         <v>9806</v>
       </c>
       <c r="M163" s="12">
         <v>9015</v>
       </c>
     </row>
     <row r="164" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A164" s="26"/>
-[...11 lines deleted...]
-      <c r="M164" s="13"/>
+      <c r="A164" s="6"/>
+      <c r="B164" s="7"/>
+      <c r="C164" s="7"/>
+      <c r="D164" s="7"/>
+      <c r="E164" s="7"/>
+      <c r="F164" s="7"/>
+      <c r="G164" s="7"/>
+      <c r="H164" s="7"/>
+      <c r="I164" s="7"/>
+      <c r="J164" s="7"/>
+      <c r="K164" s="7"/>
+      <c r="L164" s="7"/>
+      <c r="M164" s="7"/>
     </row>
     <row r="165" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="6"/>
-      <c r="B165" s="34" t="s">
+      <c r="B165" s="14" t="s">
         <v>63</v>
       </c>
-      <c r="C165" s="34"/>
-[...9 lines deleted...]
-      <c r="M165" s="34"/>
+      <c r="C165" s="14"/>
+      <c r="D165" s="14"/>
+      <c r="E165" s="14"/>
+      <c r="F165" s="14"/>
+      <c r="G165" s="14"/>
+      <c r="H165" s="14"/>
+      <c r="I165" s="14"/>
+      <c r="J165" s="14"/>
+      <c r="K165" s="14"/>
+      <c r="L165" s="14"/>
+      <c r="M165" s="14"/>
     </row>
     <row r="166" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B166" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C166" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D166" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E166" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F166" s="9" t="s">
         <v>3</v>
       </c>
       <c r="G166" s="9" t="s">
         <v>4</v>
       </c>
       <c r="H166" s="9" t="s">
         <v>5</v>
       </c>
       <c r="I166" s="9" t="s">
         <v>6</v>
       </c>
       <c r="J166" s="9" t="s">
         <v>7</v>
       </c>
       <c r="K166" s="9" t="s">
         <v>8</v>
       </c>
       <c r="L166" s="9" t="s">
         <v>9</v>
       </c>
       <c r="M166" s="9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="B167" s="24">
+      <c r="B167" s="12">
         <v>6283</v>
       </c>
       <c r="C167" s="12">
         <v>6612</v>
       </c>
       <c r="D167" s="12">
         <v>7075</v>
       </c>
       <c r="E167" s="12">
         <v>7200</v>
       </c>
       <c r="F167" s="12">
         <v>7078</v>
       </c>
       <c r="G167" s="12">
         <v>7298</v>
       </c>
-      <c r="H167" s="12"/>
+      <c r="H167" s="12">
+        <v>6716</v>
+      </c>
       <c r="I167" s="12"/>
       <c r="J167" s="12"/>
       <c r="K167" s="12"/>
       <c r="L167" s="12"/>
       <c r="M167" s="12"/>
     </row>
     <row r="168" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="B168" s="24">
+      <c r="B168" s="12">
         <v>767</v>
       </c>
       <c r="C168" s="12">
         <v>734</v>
       </c>
       <c r="D168" s="12">
         <v>980</v>
       </c>
       <c r="E168" s="12">
         <v>1103</v>
       </c>
       <c r="F168" s="12">
         <v>1086</v>
       </c>
       <c r="G168" s="12">
         <v>1058</v>
       </c>
-      <c r="H168" s="12"/>
+      <c r="H168" s="12">
+        <v>1228</v>
+      </c>
       <c r="I168" s="12"/>
       <c r="J168" s="12"/>
       <c r="K168" s="12"/>
       <c r="L168" s="12"/>
       <c r="M168" s="12"/>
     </row>
     <row r="169" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="B169" s="24">
+      <c r="B169" s="12">
         <v>523</v>
       </c>
       <c r="C169" s="12">
         <v>595</v>
       </c>
       <c r="D169" s="12">
         <v>742</v>
       </c>
       <c r="E169" s="12">
         <v>858</v>
       </c>
       <c r="F169" s="12">
         <v>824</v>
       </c>
       <c r="G169" s="12">
         <v>694</v>
       </c>
-      <c r="H169" s="12"/>
+      <c r="H169" s="12">
+        <v>864</v>
+      </c>
       <c r="I169" s="12"/>
       <c r="J169" s="12"/>
       <c r="K169" s="12"/>
       <c r="L169" s="12"/>
       <c r="M169" s="12"/>
     </row>
     <row r="170" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="B170" s="24">
+      <c r="B170" s="12">
         <v>857</v>
       </c>
       <c r="C170" s="12">
         <v>804</v>
       </c>
       <c r="D170" s="12">
         <v>1093</v>
       </c>
       <c r="E170" s="12">
         <v>1162</v>
       </c>
       <c r="F170" s="12">
         <v>1072</v>
       </c>
       <c r="G170" s="12">
         <v>1080</v>
       </c>
-      <c r="H170" s="12"/>
+      <c r="H170" s="12">
+        <v>1102</v>
+      </c>
       <c r="I170" s="12"/>
       <c r="J170" s="12"/>
       <c r="K170" s="12"/>
       <c r="L170" s="12"/>
       <c r="M170" s="12"/>
     </row>
     <row r="171" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="B171" s="24">
+      <c r="B171" s="12">
         <v>786</v>
       </c>
       <c r="C171" s="12">
         <v>912</v>
       </c>
       <c r="D171" s="12">
         <v>1076</v>
       </c>
       <c r="E171" s="12">
         <v>1243</v>
       </c>
       <c r="F171" s="12">
         <v>1126</v>
       </c>
       <c r="G171" s="12">
         <v>1006</v>
       </c>
-      <c r="H171" s="12"/>
+      <c r="H171" s="12">
+        <v>1290</v>
+      </c>
       <c r="I171" s="12"/>
       <c r="J171" s="12"/>
       <c r="K171" s="12"/>
       <c r="L171" s="12"/>
       <c r="M171" s="12"/>
     </row>
     <row r="172" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="B172" s="24">
+      <c r="B172" s="12">
         <v>9216</v>
       </c>
       <c r="C172" s="12">
         <v>9657</v>
       </c>
       <c r="D172" s="12">
         <v>10966</v>
       </c>
       <c r="E172" s="12">
         <v>11566</v>
       </c>
       <c r="F172" s="12">
         <v>11186</v>
       </c>
       <c r="G172" s="12">
         <v>11136</v>
       </c>
-      <c r="H172" s="12"/>
+      <c r="H172" s="12">
+        <v>11200</v>
+      </c>
       <c r="I172" s="12"/>
       <c r="J172" s="12"/>
       <c r="K172" s="12"/>
       <c r="L172" s="12"/>
       <c r="M172" s="12"/>
     </row>
     <row r="173" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="174" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="175" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="175" spans="1:13" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="B165:M165"/>
-[...5 lines deleted...]
-    <mergeCell ref="B147:M147"/>
     <mergeCell ref="B102:M102"/>
     <mergeCell ref="B93:M93"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="B12:M12"/>
     <mergeCell ref="B21:M21"/>
     <mergeCell ref="B84:M84"/>
     <mergeCell ref="B30:M30"/>
     <mergeCell ref="B75:M75"/>
     <mergeCell ref="B66:M66"/>
     <mergeCell ref="B57:M57"/>
     <mergeCell ref="B39:M39"/>
     <mergeCell ref="B48:M48"/>
+    <mergeCell ref="B165:M165"/>
+    <mergeCell ref="B138:M138"/>
+    <mergeCell ref="B129:M129"/>
+    <mergeCell ref="B120:M120"/>
+    <mergeCell ref="B111:M111"/>
+    <mergeCell ref="B156:M156"/>
+    <mergeCell ref="B147:M147"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>valsts</vt:lpstr>
       <vt:lpstr>reģioni</vt:lpstr>