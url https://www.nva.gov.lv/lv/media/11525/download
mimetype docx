--- v1 (2026-01-27)
+++ v2 (2026-06-06)
@@ -7,336 +7,371 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E9768E" w:rsidRPr="000C1D6A" w:rsidRDefault="00863251" w:rsidP="000C1D6A">
+    <w:p w14:paraId="6C62237E" w14:textId="77777777" w:rsidR="00E9768E" w:rsidRPr="000C1D6A" w:rsidRDefault="00B01EF8" w:rsidP="000C1D6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r w:rsidR="005C0547" w:rsidRPr="000C1D6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">pielikums </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00945913" w:rsidRDefault="00863251" w:rsidP="00945913">
+    <w:p w14:paraId="0BF88340" w14:textId="77777777" w:rsidR="00945913" w:rsidRDefault="00B01EF8" w:rsidP="00945913">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Nodarbinātības valsts aģentūras</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB1024" w:rsidRDefault="00863251" w:rsidP="00EB1024">
+    <w:p w14:paraId="57CFE612" w14:textId="77777777" w:rsidR="00EB1024" w:rsidRDefault="00B01EF8" w:rsidP="00EB1024">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk208817272"/>
+      <w:r w:rsidRPr="00F06144">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>28.05.2026.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007116E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>08.07.2025.  rīkojumam Nr. 1.1-1/149</w:t>
-      </w:r>
+        <w:t xml:space="preserve">rīkojumam Nr. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk208817283"/>
+      <w:r w:rsidRPr="00F06144">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.1-1/152</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="00027B0F" w:rsidRDefault="00027B0F" w:rsidP="00027B0F">
+    <w:p w14:paraId="5DBA26BD" w14:textId="77777777" w:rsidR="00027B0F" w:rsidRDefault="00027B0F" w:rsidP="00027B0F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B26C6C" w:rsidRPr="006641A1" w:rsidRDefault="00B26C6C" w:rsidP="00682283">
+    <w:p w14:paraId="496D1792" w14:textId="77777777" w:rsidR="00B26C6C" w:rsidRPr="006641A1" w:rsidRDefault="00B26C6C" w:rsidP="00682283">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00384BC2">
+    <w:p w14:paraId="792E1FFE" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00384BC2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4678"/>
           <w:tab w:val="right" w:pos="9354"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk130554504"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk130554504"/>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktīvā nodarbinātības pasākuma „Nodarbinātības pasākumi vasaras brīvlaikā personām, kuras iegūst izglītību vispārējās, speciālās vai profesionālās izglītības iestādēs” </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk129858944"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk129858944"/>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">īstenotāju izvēles kārtība </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk97194536"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk97194536"/>
       <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00384BC2" w:rsidP="00384BC2">
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="798E38F3" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00384BC2" w:rsidP="00384BC2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="center" w:pos="4153"/>
           <w:tab w:val="right" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00384BC2">
+    <w:p w14:paraId="602BAED9" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00384BC2">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>I. Vispārīgie noteikumi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00384BC2" w:rsidP="00384BC2">
+    <w:p w14:paraId="06DF9C51" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00384BC2" w:rsidP="00384BC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00384BC2">
+    <w:p w14:paraId="4B7C8EF7" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00384BC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk97631530"/>
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="_Hlk97292306"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk97631530"/>
+      <w:r w:rsidRPr="006641A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aktīvā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006641A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>nodarbinātības pasākuma „</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk97292306"/>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Nodarbinātības pasākumi vasaras brīvlaikā personām, kuras iegūst izglītību vispārējās, speciālās vai profesionālās izglītības iestādēs</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="006641A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">” </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">(turpmāk – Pasākums) īstenotāju izvēles kārtība (turpmāk – kārtība) nosaka, kā Nodarbinātības valsts aģentūras (turpmāk – </w:t>
       </w:r>
       <w:r w:rsidR="009E719B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">) īstenotāju izvēles komisija (turpmāk – Komisija) izvērtē Pasākuma īstenotāju (turpmāk – pretendentu) iesniegtos </w:t>
       </w:r>
       <w:r w:rsidR="004F41D2" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -455,201 +490,192 @@
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Nr.</w:t>
       </w:r>
       <w:r w:rsidR="00D22441">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">75 “Noteikumi par aktīvo nodarbinātības pasākumu un preventīvo bezdarba samazināšanas pasākumu organizēšanas un finansēšanas kārtību un </w:t>
-[...8 lines deleted...]
-        <w:t>pasākumu īstenotāju izvēles principiem” (turpmāk – Noteikumi) noteiktajam.</w:t>
+        <w:t>75 “Noteikumi par aktīvo nodarbinātības pasākumu un preventīvo bezdarba samazināšanas pasākumu organizēšanas un finansēšanas kārtību un pasākumu īstenotāju izvēles principiem” (turpmāk – Noteikumi) noteiktajam.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00384BC2">
+    <w:p w14:paraId="048574C6" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00384BC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasākumu finansē no </w:t>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="_Hlk97292325"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk97292325"/>
       <w:r w:rsidR="00CD5B74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>nodarbinātības</w:t>
       </w:r>
       <w:r w:rsidR="00CD5B74" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">speciālā budžeta </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>līdzekļiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00384BC2" w:rsidP="00384BC2">
+    <w:p w14:paraId="0EDD77A5" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00384BC2" w:rsidP="00384BC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00384BC2">
+    <w:p w14:paraId="6143B2C1" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00384BC2">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>II. Prasības piedāvājuma noformējumam un iesniegšanai</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00384BC2" w:rsidP="00384BC2">
+    <w:p w14:paraId="7D2D90B1" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00384BC2" w:rsidP="00384BC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRDefault="00863251" w:rsidP="0041574D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w14:paraId="5814DCCC" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRDefault="00B01EF8" w:rsidP="0041574D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Hlk161151571"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk161151571"/>
       <w:r w:rsidRPr="0092375E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Pretendents uzņemas atbildību par </w:t>
       </w:r>
       <w:r w:rsidR="003C6B54" w:rsidRPr="0092375E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>pie</w:t>
       </w:r>
       <w:r w:rsidR="003C6B54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -796,131 +822,122 @@
       <w:r w:rsidR="003C6B54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>iesniegti</w:t>
       </w:r>
       <w:r w:rsidR="003C6B54" w:rsidRPr="0092375E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0092375E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>pēc paziņojumā norādītā</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> iesniegšanas termiņa beigām, Komisija nevērtē.</w:t>
+        <w:t>pēc paziņojumā norādītā iesniegšanas termiņa beigām, Komisija nevērtē.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="0041574D">
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="336759BF" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="0041574D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Iesniegtajiem dokumentiem jābūt skaidri salasāmiem, lai izvairītos no jebkādiem pārpratumiem. Vārdiem un skaitļiem jābūt bez iestarpinājumiem, labojumiem vai dzēsumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00CA4282">
+    <w:p w14:paraId="1EEAD3D9" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00CA4282">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Piedāvājumam</w:t>
       </w:r>
       <w:r w:rsidR="008E4289" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> jābūt valsts valodā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRDefault="00863251" w:rsidP="002F4A07">
+    <w:p w14:paraId="31CDEF0B" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRDefault="00B01EF8" w:rsidP="002F4A07">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -1081,60 +1098,51 @@
       <w:r w:rsidR="003C6B54" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>pie</w:t>
       </w:r>
       <w:r w:rsidR="003C6B54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>dāvājumu</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, pārstāvības tiesībām jābūt nostiprinātām atbilstoši normatīvajos aktos noteiktajam </w:t>
-[...8 lines deleted...]
-        <w:t>regulējumam. Ja pie</w:t>
+        <w:t>, pārstāvības tiesībām jābūt nostiprinātām atbilstoši normatīvajos aktos noteiktajam regulējumam. Ja pie</w:t>
       </w:r>
       <w:r w:rsidR="003C6B54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">dāvājumu </w:t>
       </w:r>
       <w:r w:rsidR="00744F03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">iesniedz </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -1156,105 +1164,105 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>a tiesīg</w:t>
       </w:r>
       <w:r w:rsidR="00A842D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>s personas izdotu pilnvaru vai normatīvajos aktos noteiktā kārtībā apliecinātu pilnvarojuma kopiju.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRDefault="00863251" w:rsidP="00CA4282">
+    <w:p w14:paraId="44585036" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRDefault="00B01EF8" w:rsidP="00CA4282">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Līdz </w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_Hlk130546375"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk130546375"/>
       <w:r w:rsidR="00744F03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Komisijas lēmuma pieņemšanas</w:t>
       </w:r>
       <w:r w:rsidR="00826941" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> diena</w:t>
       </w:r>
       <w:r w:rsidR="00826941">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00826941" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pretendents ir tiesīgs </w:t>
       </w:r>
       <w:r w:rsidR="003148BE" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">precizēt </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>iesniegto pie</w:t>
       </w:r>
       <w:r w:rsidR="003C6B54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1345,51 +1353,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> papildu</w:t>
       </w:r>
       <w:r w:rsidR="00517D67" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B8034F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>piedāvājumu</w:t>
       </w:r>
       <w:r w:rsidR="00517D67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B1BDF" w:rsidRDefault="00863251" w:rsidP="00CA4282">
+    <w:p w14:paraId="0B0A11F2" w14:textId="77777777" w:rsidR="009B1BDF" w:rsidRDefault="00B01EF8" w:rsidP="00CA4282">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="006C38A4" w:rsidRPr="006641A1">
@@ -1574,362 +1582,353 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD1D1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>piedāvājumu</w:t>
       </w:r>
       <w:r w:rsidR="00821431" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nevērtē</w:t>
       </w:r>
       <w:r w:rsidR="006C38A4" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="00924BCD" w:rsidRDefault="00863251" w:rsidP="00CA4282">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w14:paraId="1C5F1ABA" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="00924BCD" w:rsidRDefault="00B01EF8" w:rsidP="00CA4282">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1BDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepieciešamo informāciju pretendentu atlasei </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="009B1BDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ģentūra iegūst un pretendentu sniegto ziņu patiesumu pārbauda, izmantojot publiski pieejamās datubāzes, citu institūciju datubāzes, kā arī pieprasot informāciju no kompetentajām valsts institūcijām. Ja </w:t>
       </w:r>
       <w:r w:rsidR="00B8034F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="009B1BDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ģentūras rīcībā esošā informācija neatbilst faktiskajai situācijai, attiecīgais pretendents ir tiesīgs iesniegt izziņu vai citu dokumentu, precizējot informāciju.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00924BCD" w:rsidRPr="006641A1" w:rsidRDefault="00924BCD" w:rsidP="00924BCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w14:paraId="079112B0" w14:textId="77777777" w:rsidR="00924BCD" w:rsidRPr="006641A1" w:rsidRDefault="00924BCD" w:rsidP="00924BCD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00384BC2">
+    <w:p w14:paraId="6386977E" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00384BC2">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">III. </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>Pretendenta atlases dokumenti un kritēriji pretendenta vērtēšanai</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00384BC2" w:rsidP="00384BC2">
+    <w:p w14:paraId="3D6EA766" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00384BC2" w:rsidP="00384BC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00384BC2">
+    <w:p w14:paraId="5918B9BD" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00384BC2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Lai novērtētu preten</w:t>
-[...8 lines deleted...]
-        <w:t>denta atbilstību Pasākuma īstenošana</w:t>
+        <w:t>Lai novērtētu pretendenta atbilstību Pasākuma īstenošana</w:t>
       </w:r>
       <w:r w:rsidR="00821431" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>s nosacījumiem</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, pretendentam jāiesniedz </w:t>
       </w:r>
       <w:r w:rsidR="0055490F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">piedāvājums </w:t>
       </w:r>
       <w:r w:rsidR="00582948">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>CVVP</w:t>
       </w:r>
       <w:r w:rsidR="003C6B54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00384BC2">
+    <w:p w14:paraId="249A5EA7" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00384BC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Komisija pārliecinās, ka pretendents atbilst šādām prasībām:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0096442E" w:rsidRDefault="00863251" w:rsidP="008807C9">
+    <w:p w14:paraId="512E0216" w14:textId="77777777" w:rsidR="0096442E" w:rsidRDefault="00B01EF8" w:rsidP="008807C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>atbilstoši Starptautisko un Latvijas Republikas nacionālo sankciju likuma (turpmāk – Sankciju likums)</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 11.</w:t>
+        <w:t>atbilstoši Starptautisko un Latvijas Republikas nacionālo sankciju likuma (turpmāk – Sankciju likums) 11.</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pantā noteiktajam, pretendentam, tā valdes vai padomes locekļiem, patiesā labuma guvējam, pārstāvēttiesīgai personai vai prokūristam, vai personai, kura ir pilnvarota pārstāvēt pretendentu darbībās nav noteiktas starptautiskās vai nacionālās sankcija</w:t>
-[...8 lines deleted...]
-        <w:t>s vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas</w:t>
+        <w:t xml:space="preserve"> pantā noteiktajam, pretendentam, tā valdes vai padomes locekļiem, patiesā labuma guvējam, pārstāvēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3385C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006641A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>tiesīgai personai vai prokūristam, vai personai, kura ir pilnvarota pārstāvēt pretendentu darbībās nav noteiktas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="008807C9">
+    <w:p w14:paraId="6D12E287" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="008807C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2015,214 +2014,196 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">) 2022/576), 5.l panta </w:t>
       </w:r>
       <w:r w:rsidR="0096442E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> punktā minētā juridiskā persona, vienība vai struktūra, kas veic uzņēmējdarbību Krievijā un kam vairāk nekā 50 % īpašuma daļu ir valsts īpašumā vai publiskā kontrolē;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00384BC2">
+    <w:p w14:paraId="08893B66" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00384BC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">saskaņā ar </w:t>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="_Hlk97285257"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk97285257"/>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu 15.1.</w:t>
       </w:r>
       <w:r w:rsidR="0028389C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>apakšpunkta prasībām – pretendents ir reģistrēts saskaņā ar a</w:t>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t>apakšpunkta prasībām – pretendents ir reģistrēts saskaņā ar attiecīgo saimniecisko darbību regulējošo normatīvo aktu prasībām;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00384BC2">
+    <w:p w14:paraId="13B87054" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00384BC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">saskaņā ar </w:t>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="_Hlk97285294"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk97285294"/>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu 15.2.</w:t>
       </w:r>
       <w:r w:rsidR="0028389C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>apakšpunkta prasībām – pretendentam ir licence, akreditācijas lapa, sertifikāts attiecīgo pakalpojumu sniegšanai, ja to nepieciešamību nosaka normatīvie akti;</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00384BC2">
+    <w:p w14:paraId="25BA09CE" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00384BC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>sask</w:t>
-[...8 lines deleted...]
-        <w:t>aņā ar Noteikumu 15.4.</w:t>
+        <w:t>saskaņā ar Noteikumu 15.4.</w:t>
       </w:r>
       <w:r w:rsidR="0028389C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>apakšpunkta prasībām – pretendents pēdēj</w:t>
       </w:r>
       <w:r w:rsidR="00291C22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -2244,51 +2225,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidR="009E719B" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>pasākumu īstenošanas nosacījumus;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="0041574D">
+    <w:p w14:paraId="6D16DBA8" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="0041574D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -2336,219 +2317,201 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006119B6" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">punktā </w:t>
       </w:r>
       <w:r w:rsidR="006C38A4" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>minētajiem izslēgšanas noteikumiem:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00384BC2">
+    <w:p w14:paraId="20F5A23C" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00384BC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701" w:hanging="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>nav</w:t>
       </w:r>
       <w:r w:rsidR="008E4289" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pasludināts pretendenta maksātnespējas process, apturēta pretendenta saimnieciskā darbība, pretendents tiek likvidēts;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00384BC2">
+    <w:p w14:paraId="0A5DA859" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00384BC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701" w:hanging="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>pretendents ar kompetentas institūcijas lēmumu, tiesas spriedumu vai prokurora priekšrakstu par sodu, kas stājies spēkā un kļuvis neapstrīdams un nepārsūdzams, ir atzīts par vainīgu un sodīts par pārkāpumu, kurš izpaužas kā:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00384BC2">
+    <w:p w14:paraId="46101BEC" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00384BC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2552" w:hanging="851"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>vienas vai vairāku personu noda</w:t>
-[...8 lines deleted...]
-        <w:t>rbināšana, ja tām nav nepieciešamās darba atļaujas vai ja tās nav tiesīgas uzturēties Eiropas Savienības dalībvalstī;</w:t>
+        <w:t>vienas vai vairāku personu nodarbināšana, ja tām nav nepieciešamās darba atļaujas vai ja tās nav tiesīgas uzturēties Eiropas Savienības dalībvalstī;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00384BC2">
+    <w:p w14:paraId="730C1269" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00384BC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2552" w:hanging="851"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>personas nodarbināšana bez rakstveidā noslēgta darba līguma, nodokļu normatīvajos aktos noteiktajā termiņā neiesniedzot par šo personu inf</w:t>
-[...8 lines deleted...]
-        <w:t>ormatīvo deklarāciju par darbiniekiem, kas iesniedzama par personām, kuras uzsāk darbu.</w:t>
+        <w:t>personas nodarbināšana bez rakstveidā noslēgta darba līguma, nodokļu normatīvajos aktos noteiktajā termiņā neiesniedzot par šo personu informatīvo deklarāciju par darbiniekiem, kas iesniedzama par personām, kuras uzsāk darbu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00384BC2">
+    <w:p w14:paraId="312B32A4" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00384BC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Hlk97204557"/>
+      <w:bookmarkStart w:id="12" w:name="_Hlk97204557"/>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">uz lēmuma pieņemšanas dienu, </w:t>
       </w:r>
       <w:r w:rsidR="006C38A4" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>saskaņā ar Noteikumu 15.5.</w:t>
       </w:r>
       <w:r w:rsidR="009B5B4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -2578,108 +2541,99 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Latvijā vai valstī, kurā tas reģistrēts vai kurā atrodas tā pastāvīgā dzīvesvieta, nav nodokļu parāds, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parāds, kas kopsummā kādā no valstīm pārsniedz 150 </w:t>
       </w:r>
       <w:r w:rsidR="006C38A4" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:r w:rsidR="006C38A4" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00384BC2">
+    <w:p w14:paraId="61429804" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00384BC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>atbilstoši Noteikumu 17.</w:t>
       </w:r>
       <w:r w:rsidR="00D34152">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>punkta pr</w:t>
-[...8 lines deleted...]
-        <w:t>asībām – Pasākumam pretendents piedāvā darba vietas, kas atbilst Ministru kabineta 2002.</w:t>
+        <w:t>punkta prasībām – Pasākumam pretendents piedāvā darba vietas, kas atbilst Ministru kabineta 2002.</w:t>
       </w:r>
       <w:r w:rsidR="009B1BDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>gada 8.</w:t>
       </w:r>
       <w:r w:rsidR="009B1BDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -2701,68 +2655,59 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">10 “Noteikumi par darbiem, kuros atļauts nodarbināt bērnus vecumā no 13 gadiem” (ja darba vietā </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">plānots nodarbināt bērnus) un </w:t>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="_Hlk131607160"/>
-[...16 lines deleted...]
-        <w:t>kabineta 2002.</w:t>
+      <w:bookmarkStart w:id="13" w:name="_Hlk131607160"/>
+      <w:r w:rsidRPr="006641A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ministru kabineta 2002.</w:t>
       </w:r>
       <w:r w:rsidR="009B1BDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>gada 28.</w:t>
       </w:r>
       <w:r w:rsidR="009B1BDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -2792,71 +2737,62 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Nr.</w:t>
       </w:r>
       <w:r w:rsidR="009B1BDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>206 “Noteikumi par darbiem, kuros aizliegts nodarbināt pusaudžus, un izņēmumi, kad nodarbināšana šajos darbos ir atļauta saistībā ar pusaudža profesionālo apmācību”</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-[...16 lines deleted...]
-        <w:t>osacījumiem;</w:t>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="006641A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ja darba vietā plānots nodarbināt pusaudžus) nosacījumiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00384BC2">
+    <w:p w14:paraId="52CEB482" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="00D17DD7" w:rsidRDefault="00B01EF8" w:rsidP="00D17DD7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2876,195 +2812,314 @@
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> un Noteikumu 17.</w:t>
       </w:r>
       <w:r w:rsidR="009B1BDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>punkta prasībām – pretendents pieteiktajai darba vietai mēneša darba algu normāla darba laika ietvaros noteicis ne mazāk kā valstī noteiktās minimālās mēneša darba algas apmērā vai ne mazāk kā minimālo</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> stundas tarifa likmi.</w:t>
+        <w:t xml:space="preserve">punkta prasībām – pretendents pieteiktajai darba vietai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006641A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>mēneša darba algu normāla darba laika ietvaros noteicis ne mazāk kā valstī noteiktās minimālās mēneša darba algas apmērā vai ne mazāk kā minimālo stundas tarifa likmi.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D17DD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00416EE2" w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ja pieteiktā darba vieta ir profesijā, kas minēta 2019.</w:t>
+      </w:r>
+      <w:r w:rsidR="00416EE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00416EE2" w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gada 3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00416EE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00416EE2" w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>maija Būvniecības Nozares ģenerālvienošanās</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidR="00416EE2" w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1.pielikumā un pretendents darbojas būvniecības nozarē, pretendents pieteiktajai darba vietai noteicis mēneša darba algu normāla darba laika ietvaros ne mazāk kā </w:t>
+      </w:r>
+      <w:r w:rsidR="00416EE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Būvniecības ģenerālvienošanās noteikts</w:t>
+      </w:r>
+      <w:r w:rsidR="00416EE2" w:rsidRPr="001E3BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00B8034F">
+    <w:p w14:paraId="5EEFBE02" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00B8034F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="907" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>atbilstoši Noteikumu 108.</w:t>
       </w:r>
       <w:r w:rsidR="001F7638">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>punkta prasībām – pretendents var nodrošināt Pasākuma ietvaros darba vadītāju, kurš palīdz skolēnam apgūt darbam nepieciešamās pamatprasmes un iemaņas, veic darba laika uzskaiti, kontrolē izglītojamā darbu un nodrošina izglītojamā uzraudzību darba laikā. V</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">iens darba vadītājs var vadīt darbu ne vairāk kā 10 Pasākumā iesaistītajiem skolēniem </w:t>
+        <w:t>punkta prasībām – pretendents var nodrošināt Pasākuma ietvaros darba vadītāju, kurš palīdz skolēnam apgūt darbam nepieciešamās pamat</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3385C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006641A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prasmes un iemaņas, veic darba laika uzskaiti, kontrolē izglītojamā darbu un nodrošina izglītojamā uzraudzību darba laikā. Viens darba vadītājs var vadīt darbu ne vairāk kā </w:t>
+      </w:r>
+      <w:r w:rsidR="00C41EF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>desmit</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41EF7" w:rsidRPr="006641A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006641A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pasākumā iesaistītajiem skolēniem </w:t>
       </w:r>
       <w:r w:rsidR="00091C0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">vai ne vairāk kā pieciem skolēniem, </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ja darbs tiek vadīts vismaz vienam skolēns ar invaliditāti.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00384BC2" w:rsidP="00384BC2">
+    <w:p w14:paraId="2E594A50" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00384BC2" w:rsidP="00384BC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00384BC2">
+    <w:p w14:paraId="3284B502" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00384BC2">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IV Piedāvājumu vērtēšana</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00384BC2" w:rsidP="00384BC2">
+    <w:p w14:paraId="2820CE51" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00384BC2" w:rsidP="00384BC2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Hlk52539347"/>
+      <w:bookmarkStart w:id="14" w:name="_Hlk52539347"/>
     </w:p>
-    <w:p w:rsidR="000668B4" w:rsidRDefault="00863251" w:rsidP="00CA4282">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w14:paraId="0D97C2EF" w14:textId="77777777" w:rsidR="000668B4" w:rsidRDefault="00B01EF8" w:rsidP="00CA4282">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pretendenta pie</w:t>
       </w:r>
       <w:r w:rsidR="004F41D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -3080,399 +3135,758 @@
         </w:rPr>
         <w:t xml:space="preserve"> izskatīšan</w:t>
       </w:r>
       <w:r w:rsidR="00E30AEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Komisijā </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">tiek uzsākta 10 </w:t>
+        <w:t xml:space="preserve">tiek uzsākta </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3385C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>desmit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>darba dienu laikā pēc dienas, kad pretendent</w:t>
+        <w:t>darbdienu laikā pēc dienas, kad pretendent</w:t>
       </w:r>
       <w:r w:rsidR="0055490F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="001E3BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F41D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">iesniedzis piedāvājumu CVVP </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> un ne vēlāk  kā </w:t>
       </w:r>
+      <w:r w:rsidR="00F3385C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">desmit </w:t>
+      </w:r>
       <w:r w:rsidR="008E4289" w:rsidRPr="00156A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:t xml:space="preserve">darbdienu laikā pēc </w:t>
+      </w:r>
+      <w:r w:rsidR="004F41D2" w:rsidRPr="00156A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>pie</w:t>
+      </w:r>
+      <w:r w:rsidR="004F41D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>dāvāju</w:t>
+      </w:r>
+      <w:r w:rsidR="0055490F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>mu</w:t>
+      </w:r>
+      <w:r w:rsidR="004F41D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007B5D26">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidR="008E4289" w:rsidRPr="00156A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> darba dienu laikā pēc </w:t>
-[...17 lines deleted...]
-        <w:t>dāvāju</w:t>
+        <w:t>iesniegšanas perioda noslēgšanās diena</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="008E4289" w:rsidRPr="00156A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006C38A4" w:rsidRPr="00156A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Komisija</w:t>
+      </w:r>
+      <w:r w:rsidR="00C378E4" w:rsidRPr="00156A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C38A4" w:rsidRPr="00156A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pārbauda, vai pretendents </w:t>
       </w:r>
       <w:r w:rsidR="0055490F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>mu</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F41D2">
+        <w:t xml:space="preserve">ar piedāvājumu </w:t>
+      </w:r>
+      <w:r w:rsidR="006C38A4" w:rsidRPr="00156A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir iesniedzis visus </w:t>
+      </w:r>
+      <w:r w:rsidR="0055490F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>nepieciešamo informāciju</w:t>
+      </w:r>
+      <w:r w:rsidR="006C38A4" w:rsidRPr="00156A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un t</w:t>
+      </w:r>
+      <w:r w:rsidR="0055490F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="006C38A4" w:rsidRPr="00156A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E4289" w:rsidRPr="00156A20">
-[...7 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="0055490F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir iesniegta </w:t>
+      </w:r>
+      <w:r w:rsidR="006C38A4" w:rsidRPr="00156A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>atbilstoši kārtības</w:t>
+      </w:r>
+      <w:r w:rsidR="00517D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F6656C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="006C38A4" w:rsidRPr="00156A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A43B86" w:rsidRPr="00156A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C38A4" w:rsidRPr="00156A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">punktam. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="_Hlk112762105"/>
+      <w:bookmarkStart w:id="16" w:name="_Hlk112765511"/>
+      <w:r w:rsidR="00CB3849" w:rsidRPr="00703024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Saņemot pretendenta pieteikumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00A82E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3849" w:rsidRPr="00703024">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> divi komisijas locekļi pirms Komisijas sēdes pārliecinās, ka pieteikums satur visu nepieciešamo informāciju tā izvērtēšanai</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3849" w:rsidRPr="00520CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3849">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tajā </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3849" w:rsidRPr="00520CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>nav tehnisku nepilnību</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3849">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, pārbaudot šādu informāciju</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3849" w:rsidRPr="00520CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121E0592" w14:textId="77777777" w:rsidR="00CB3849" w:rsidRDefault="00B01EF8" w:rsidP="00CB3849">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pieteikumam pievienots pilnvarojuma dokuments, kas apliecina </w:t>
+      </w:r>
+      <w:r w:rsidR="00314B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iesniedzēja </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>paraksttiesības, ja attiecināms;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C8751A" w14:textId="77777777" w:rsidR="000A6872" w:rsidRDefault="00B01EF8" w:rsidP="00CB3849">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Pieteikumā norādīta pasākuma īstenošanas dokumentu atrašanās adrese;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39412FBA" w14:textId="77777777" w:rsidR="000A6872" w:rsidRDefault="00B01EF8" w:rsidP="000A6872">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Pieteikumā norādīta korekta un pilnīga pretendenta kontaktin</w:t>
+      </w:r>
+      <w:r w:rsidR="00314B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00314B9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>cija;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D0BEC6" w14:textId="77777777" w:rsidR="000A6872" w:rsidRDefault="00B01EF8" w:rsidP="000A6872">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Pieteiktajā darba vietā norādīta korekta pretendenta kontaktinformācija, pilnīga informācija par darbu vadītājiem, korekt</w:t>
+      </w:r>
+      <w:r w:rsidR="00C50700">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="008E4289" w:rsidRPr="00156A20">
-[...125 lines deleted...]
-      <w:r w:rsidR="006C38A4" w:rsidRPr="00156A20">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> profesija</w:t>
+      </w:r>
+      <w:r w:rsidR="00C50700">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s nosaukums un profesijas kods </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbilstoši veicamajiem pienākumiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00C50700">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>pilnīgi norādīta darba vietas adrese</w:t>
+      </w:r>
+      <w:r w:rsidR="00C50700">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un darba alga</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00A43B86" w:rsidRPr="00156A20">
-[...18 lines deleted...]
-      <w:bookmarkStart w:id="15" w:name="_Hlk112765511"/>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00CA4282">
+    <w:p w14:paraId="2733815B" w14:textId="77777777" w:rsidR="000A6872" w:rsidRPr="00E40029" w:rsidRDefault="00B01EF8" w:rsidP="00E40029">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Hlk208499221"/>
+      <w:r w:rsidRPr="00E40029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja tiek konstatēts, ka pieteikumā ir tehniskas nepilnības vai trūkst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>pieteikuma pielikumi, komisijas loceklis pretendentam atgriež precizēšanai pieteikumu vai vakanci  ar aicinājumu veikt nepieciešamos precizējumus</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00E40029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF64836" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00CA4282">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Komisija atbilstoši Sankciju likuma 11.</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pantā noteiktajam, pārbauda, vai uz pretendentu, tā valdes vai padomes locekli, patiesā labuma guvēju, pārstāvēttiesīgo personu vai prokūristu, vai personu, kura ir pilnvarota pārstāvēt pretendentu darbībās, kas saistītas ar filiāli, neattiecas starptauti</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">skās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas. Pārbaudei izmanto </w:t>
+        <w:t xml:space="preserve"> pantā noteiktajam, pārbauda, vai uz pretendentu, tā valdes vai padomes locekli, patiesā labuma guvēju, pārstāvēt</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3385C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006641A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tiesīgo personu vai prokūristu, vai personu, kura ir pilnvarota pārstāvēt pretendentu darbībās, kas saistītas ar filiāli, neattiecas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts sankcijas. Pārbaudei izmanto </w:t>
       </w:r>
       <w:r w:rsidR="00FB2229" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>LURSOFT sankciju sarakstu (</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00FB2229" w:rsidRPr="006641A1">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>https://sankcijas.lursoft.lv/site/index</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FB2229" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> un Uzņēmumu reģistrā pārbauda pretendenta (tikai juridiskas personas), tā vienības vai struktūras </w:t>
@@ -3534,51 +3948,61 @@
       <w:r w:rsidR="00E30AEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> punktā noteiktajam</w:t>
       </w:r>
       <w:r w:rsidR="00C57FE7" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (juridiskā persona, vienība vai struktūra, kas veic uzņēmējdarbību Krievijā un kam vairāk nekā 50 % īpašuma daļu ir valsts īpašumā vai publiskā kontrolē)</w:t>
+        <w:t xml:space="preserve"> (juridiskā persona, vienība vai struktūra, kas veic uzņēmējdarbību Krievijā un kam </w:t>
+      </w:r>
+      <w:r w:rsidR="00C57FE7" w:rsidRPr="006641A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>vairāk nekā 50 % īpašuma daļu ir valsts īpašumā vai publiskā kontrolē)</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>. Ja konstatē atbilstību Sankciju likuma 11.</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3636,54 +4060,54 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> punktā noteiktajam, Komisija izslēdz pretendenta </w:t>
       </w:r>
       <w:r w:rsidR="00852DE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>piedāvājumu</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> no tālākas vērtēšanas.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00CA4282">
+    <w:bookmarkEnd w:id="16"/>
+    <w:p w14:paraId="6C3D3CBF" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00CA4282">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -3723,81 +4147,81 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbilstību </w:t>
       </w:r>
       <w:r w:rsidR="009E719B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">šādām Noteikumu </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> prasībām:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0062214D" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00CA4282">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w14:paraId="0450526B" w14:textId="77777777" w:rsidR="0062214D" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00CA4282">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Hlk97632542"/>
+      <w:bookmarkStart w:id="18" w:name="_Hlk97632542"/>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15.1.</w:t>
       </w:r>
       <w:r w:rsidR="00156A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -3844,91 +4268,91 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> publiskojamo datu bāzi</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="006641A1">
+        <w:r w:rsidR="0062214D" w:rsidRPr="006641A1">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www6.vid.gov.lv/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, vai VID Saimnieciskās darbības veicēju reģistru </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="006641A1">
+        <w:r w:rsidR="0062214D" w:rsidRPr="006641A1">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www6.vid.gov.lv/SDV</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, vai VID nodokļu maksātāju reģistru </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="006641A1">
+        <w:r w:rsidR="0062214D" w:rsidRPr="006641A1">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www6.vid.gov.lv/STRV</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ja </w:t>
       </w:r>
       <w:r w:rsidR="00C57FE7" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>K</w:t>
@@ -3942,80 +4366,89 @@
         <w:t>omisija konstatē, ka pretendent</w:t>
       </w:r>
       <w:r w:rsidR="00C57FE7" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s nav</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> reģistrēts </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>saskaņā ar attiecīgo saimniecisko darbību regulējošo normatīvo aktu prasībām</w:t>
+        <w:t xml:space="preserve">saskaņā ar attiecīgo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006641A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>saimniecisko darbību regulējošo normatīvo aktu prasībām</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Komisija izslēdz pretendenta </w:t>
       </w:r>
       <w:r w:rsidR="005D21D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>piedāvājumu</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> no tālākas vērtēšanas. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00384BC2">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w14:paraId="18767D0F" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00384BC2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu 15.2.</w:t>
@@ -4035,143 +4468,134 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunkta prasības pārbaudē izmanto pretendenta </w:t>
       </w:r>
       <w:r w:rsidR="005D21D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>piedāvājumā</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> sniegto apliecinājumu un papildus iesniegto informāciju (ja attiecināms);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00384BC2">
+    <w:p w14:paraId="14A8660B" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00384BC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Hlk97216642"/>
+      <w:bookmarkStart w:id="19" w:name="_Hlk97216642"/>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu 15.4.</w:t>
       </w:r>
       <w:r w:rsidR="00D34152">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunkta prasību pārbaudei </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">izmanto </w:t>
       </w:r>
       <w:r w:rsidR="009E719B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidR="009E719B" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">aktīvo nodarbinātības pasākumu un pasākumu sadarbības </w:t>
-[...8 lines deleted...]
-        <w:t>partneru līgumsaistību pārkāpumu reģistru.</w:t>
+        <w:t>aktīvo nodarbinātības pasākumu un pasākumu sadarbības partneru līgumsaistību pārkāpumu reģistru.</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Ja pretendents ir iekļauts pārkāpumu reģistrā</w:t>
       </w:r>
       <w:r w:rsidR="0062214D" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> un kopš pārkāpuma nav pagāj</w:t>
       </w:r>
       <w:r w:rsidR="00291C22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4196,108 +4620,107 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>piedāvājumu</w:t>
       </w:r>
       <w:r w:rsidR="005F111F" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>no tālākas vērtēšanas;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00020EB3">
+    <w:p w14:paraId="1B5F7350" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00020EB3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">uz lēmuma pieņemšanas dienu, </w:t>
       </w:r>
       <w:r w:rsidR="006C38A4" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Noteikumu 15.5.</w:t>
       </w:r>
       <w:r w:rsidR="00D34152">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C38A4" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>apakšpunkta prasību pārbauda Elektroniskā iepirkumu sistēmas e-izziņu apakšsistēmā. Komisija pārliecinās, vai uz pretendentu neattiecas</w:t>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="_Hlk107924383"/>
+      <w:bookmarkStart w:id="20" w:name="_Hlk107924383"/>
       <w:r w:rsidR="006C38A4" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>, kāds no PIL 42.</w:t>
       </w:r>
       <w:r w:rsidR="00156A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C38A4" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -4317,51 +4740,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006119B6" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">punktā </w:t>
       </w:r>
       <w:r w:rsidR="006C38A4" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>minētajiem izslēgšanas noteikumiem</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidR="006C38A4" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006119B6" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Komisija neizslēdz pretendenta </w:t>
       </w:r>
       <w:r w:rsidR="000E07D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -4481,51 +4904,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>piedāvājums</w:t>
       </w:r>
       <w:r w:rsidR="00F642FD" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>no dalības tālākā vērtēšanā tiek izslēgts.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00300A49" w:rsidRDefault="00863251" w:rsidP="00300A49">
+    <w:p w14:paraId="37D78A32" w14:textId="77777777" w:rsidR="00300A49" w:rsidRDefault="00B01EF8" w:rsidP="00300A49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -4742,51 +5165,60 @@
       <w:r w:rsidR="000C48F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ajām</w:t>
       </w:r>
       <w:r w:rsidR="000C48F7" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">prasībām (atbilstoši, vai Pasākumā tiek iesaistīts bērns vai pusaudzis), kā </w:t>
+        <w:t>prasīb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006641A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ām (atbilstoši, vai Pasākumā tiek iesaistīts bērns vai pusaudzis), kā </w:t>
       </w:r>
       <w:r w:rsidR="00D34152" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ar</w:t>
       </w:r>
       <w:r w:rsidR="00D34152">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
       <w:r w:rsidR="00D34152" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -4844,51 +5276,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai ne mazāk kā minimāl</w:t>
       </w:r>
       <w:r w:rsidR="00CD5B74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> stundas tarifa likme.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00300A49" w:rsidRDefault="00863251" w:rsidP="00300A49">
+    <w:p w14:paraId="62DD7A9A" w14:textId="77777777" w:rsidR="00300A49" w:rsidRDefault="00B01EF8" w:rsidP="00300A49">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -4928,273 +5360,346 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pārbauda norādīto informāciju par skolēnu darba vietu skaitu un pārbauda norādīto darba vadītāju skaitu</w:t>
       </w:r>
       <w:r w:rsidR="006119B6" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="008D5C24" w:rsidRDefault="00863251" w:rsidP="00924BCD">
-[...2 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w14:paraId="65B54900" w14:textId="77777777" w:rsidR="00F3385C" w:rsidRPr="00D77486" w:rsidRDefault="00B01EF8" w:rsidP="00F3385C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="008D5C24">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3385C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Pēc visu kritēriju pārbaudes Komisija pārliecinās, vai pretendenta </w:t>
       </w:r>
-      <w:r w:rsidR="005D21D3" w:rsidRPr="008D5C24">
+      <w:r w:rsidR="005D21D3" w:rsidRPr="00F3385C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>piedāvājuma</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5C24">
+      <w:r w:rsidRPr="00F3385C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> saturs ir sniedzis visu izvērtēšanai nepieciešamo informāciju, vai tas ir bijis atbilstoši noformēts. Ja Komisija konstatē, ka </w:t>
       </w:r>
-      <w:r w:rsidR="00665807" w:rsidRPr="008D5C24">
+      <w:r w:rsidR="00665807" w:rsidRPr="00F3385C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>piedāvājumā</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5C24">
-[...17 lines deleted...]
-      <w:r w:rsidR="00E84F36" w:rsidRPr="008D5C24">
+      <w:r w:rsidRPr="00F3385C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ietvertā vai pretendenta iesniegtā informācija vai dokuments ir neskaidrs vai nepilnīgs</w:t>
+      </w:r>
+      <w:r w:rsidR="001B268E" w:rsidRPr="00F3385C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B268E" w:rsidRPr="00F3385C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>un pretendents nav sniedzis precizējumus pēc e-pastā nosūtītā aicinājuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3385C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Komisija rakstveidā par to informē pretendentu un </w:t>
+      </w:r>
+      <w:r w:rsidR="00E84F36" w:rsidRPr="00F3385C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">piecu </w:t>
       </w:r>
-      <w:r w:rsidR="005E6191" w:rsidRPr="008D5C24">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008D5C24">
+      <w:r w:rsidR="005E6191" w:rsidRPr="00F3385C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>darb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3385C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>dienu laikā no informācijas pieprasīšanas brīža pieprasa, lai pretendents izskaidro vai papildina minēto informāciju vai dokumentu</w:t>
       </w:r>
-      <w:r w:rsidR="00CD5B74" w:rsidRPr="008D5C24">
+      <w:r w:rsidR="00CD5B74" w:rsidRPr="00F3385C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5C24">
-[...34 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00F3385C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai iesniedz trūkstošo dokumentu, nodrošinot vienlīdzīgu attieksmi pret visiem pretendentiem.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17B40" w:rsidRPr="00F3385C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ja Komisija konstatē, ka </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="_Hlk98161679"/>
+      <w:r w:rsidR="00B17B40" w:rsidRPr="00F3385C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pieteikums nav noformēts atbilstoši </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="_Hlk111021790"/>
+      <w:r w:rsidR="00B17B40" w:rsidRPr="00F3385C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ministru kabineta 2018. gada 4. septembra noteikumiem Nr. 558 “Dokumentu </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17B40" w:rsidRPr="00F3385C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>izstrādāšanas un noformēšanas kārtība” noteiktajām</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidR="00B17B40" w:rsidRPr="00F3385C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prasībām</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17B40" w:rsidRPr="00F3385C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="23" w:name="_Hlk229987165"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>pretendents nav sniedzis precizējumus oficiālā vēstulē norādītajā termiņā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, pretendenta pieteikumu no dalības tālākā vērtēšanā izslēdz.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w:rsidR="00D74635" w:rsidRPr="006641A1" w:rsidRDefault="00D74635" w:rsidP="00384BC2">
+    <w:p w14:paraId="76BE63C8" w14:textId="77777777" w:rsidR="00D74635" w:rsidRPr="00F3385C" w:rsidRDefault="00D74635" w:rsidP="00F3385C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0106E73F" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00384BC2">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006641A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>V. Lēmuma pieņemšana</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E20B78" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00384BC2" w:rsidP="00384BC2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00384BC2">
-[...41 lines deleted...]
-    <w:p w:rsidR="00861EE8" w:rsidRDefault="00863251" w:rsidP="00CA4282">
+    <w:p w14:paraId="7ADEBB2E" w14:textId="77777777" w:rsidR="00861EE8" w:rsidRDefault="00B01EF8" w:rsidP="00CA4282">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Hlk532311985"/>
+      <w:bookmarkStart w:id="24" w:name="_Hlk532311985"/>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Komisija pieņem lēmumu atbilstoši </w:t>
       </w:r>
       <w:r w:rsidR="004A2490" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasākumam </w:t>
       </w:r>
       <w:r w:rsidR="00F6656C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -5230,215 +5735,152 @@
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
       <w:r w:rsidR="00F6656C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteiktais </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> rezultatīvais rādītājs ir pietiekams visu pretendentu pieteikto darba vietu izveidei, Komisija pieņem lēmumu par iespējamu līguma slēgšanu ar pretendentiem, kuriem nav pieprasīta papildu informācija vai dokumenti.</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> rezultatīvais rādītājs ir pietiekams visu pretendentu pieteikto darba vietu izveidei, Komisija pieņem lēmumu par iespējamu līguma slēgšanu ar pretendentiem, kuriem nav pieprasīta papildu informācija vai dokumenti. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0039073B" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00CA4282">
+    <w:p w14:paraId="4DBFCF14" w14:textId="77777777" w:rsidR="0039073B" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00CA4282">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Pretendentu, kuriem lūdz iesniegt papildu informāciju vai dokumentus </w:t>
       </w:r>
       <w:r w:rsidRPr="008D5C24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>(kārtības</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008D5C24" w:rsidRPr="008D5C24">
+        <w:t>(kārtības 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00291C22" w:rsidRPr="008D5C24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5C24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00156A20" w:rsidRPr="008D5C24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D5C24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="00156A20" w:rsidRPr="008D5C24">
+        <w:t>punktā minētajos gadījumos),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D5C24">
-[...52 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00665807">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>piedāvājumus</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> izskata atsevišķā Komisijas sēdē pēc papildu informācijas iesniegšanas termiņa beigām vai ātrāk, ja visa papildus pieprasītā informācija vai dokumenti ir iesniegti.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00CA4282">
+    <w:p w14:paraId="52780B0E" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00CA4282">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Komisija izslēdz pretendenta </w:t>
       </w:r>
       <w:r w:rsidR="00665807">
@@ -5453,60 +5895,51 @@
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> no dalības vērtēšanā gadījumā, ja pretendent</w:t>
       </w:r>
       <w:r w:rsidR="00821431" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nav</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> iesniedzis papildus </w:t>
+        <w:t xml:space="preserve"> nav iesniedzis papildus </w:t>
       </w:r>
       <w:r w:rsidR="0039073B" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">pieprasīto </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>informāciju vai dokumentus</w:t>
       </w:r>
       <w:r w:rsidR="00B129B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -5537,51 +5970,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pretendent</w:t>
       </w:r>
       <w:r w:rsidR="00821431" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F36806" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00CA4282">
+    <w:p w14:paraId="624CFB4A" w14:textId="77777777" w:rsidR="00F36806" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00CA4282">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">atbilst </w:t>
       </w:r>
@@ -5655,232 +6088,213 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00821431" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>punktā noteiktaj</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>iem nosacījumiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F36806" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00CA4282">
+    <w:p w14:paraId="3E51329B" w14:textId="77777777" w:rsidR="00F36806" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00CA4282">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>neatbilst Noteikumu 15.1.</w:t>
       </w:r>
       <w:r w:rsidR="008A621A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunkta prasībām – </w:t>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="_Hlk97293508"/>
+      <w:bookmarkStart w:id="25" w:name="_Hlk97293508"/>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">pretendents </w:t>
       </w:r>
       <w:r w:rsidR="005753DC" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">VID </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">nav </w:t>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
+        <w:t>nav reģistrēts saskaņā ar attiecīgo saimniecisko darbību regulējošo normatīvo aktu</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F36806" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00CA4282">
+    <w:p w14:paraId="4C0F2D4A" w14:textId="77777777" w:rsidR="00F36806" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00CA4282">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>neatbilst Noteikumu 15.2.</w:t>
       </w:r>
       <w:r w:rsidR="008A621A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunkta prasībām – </w:t>
       </w:r>
       <w:r w:rsidR="005753DC" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">ja pretendents nav apliecinājis, ka </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">pretendentam </w:t>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="_Hlk97293531"/>
+      <w:bookmarkStart w:id="26" w:name="_Hlk97293531"/>
       <w:r w:rsidR="005753DC" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ir</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> licence, akreditācijas lapa, sertifikāts attiecīgo pakalpojumu sniegšanai, </w:t>
-[...8 lines deleted...]
-        <w:t>ja to nepieciešamīb</w:t>
+        <w:t xml:space="preserve"> licence, akreditācijas lapa, sertifikāts attiecīgo pakalpojumu sniegšanai, ja to nepieciešamīb</w:t>
       </w:r>
       <w:r w:rsidR="005753DC" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> no</w:t>
       </w:r>
       <w:r w:rsidR="005753DC" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -5901,106 +6315,106 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ajos</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> akt</w:t>
       </w:r>
       <w:r w:rsidR="005753DC" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>os</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F36806" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00CA4282">
+    <w:p w14:paraId="7D494692" w14:textId="77777777" w:rsidR="00F36806" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00CA4282">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>neatbilst Noteikumu 15.4.</w:t>
       </w:r>
       <w:r w:rsidR="008A621A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">apakšpunkta prasībām – pretendents </w:t>
       </w:r>
-      <w:bookmarkStart w:id="22" w:name="_Hlk97293622"/>
+      <w:bookmarkStart w:id="27" w:name="_Hlk97293622"/>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>pēdēj</w:t>
       </w:r>
       <w:r w:rsidR="00291C22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>o divu gadu</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -6011,62 +6425,62 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidR="009E719B" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>pasākumu īstenošanas nosacījumus</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidR="00D74635" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE60EE" w:rsidRPr="004A6641" w:rsidRDefault="00863251" w:rsidP="00CA4282">
+    <w:p w14:paraId="7F25554F" w14:textId="77777777" w:rsidR="00DE60EE" w:rsidRPr="004A6641" w:rsidRDefault="00B01EF8" w:rsidP="00CA4282">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">neatbilst </w:t>
       </w:r>
@@ -6109,84 +6523,75 @@
       <w:r w:rsidR="008A621A" w:rsidRPr="004A6641">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006119B6" w:rsidRPr="004A6641">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">punktā </w:t>
       </w:r>
       <w:r w:rsidRPr="004A6641">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>minētajiem izslēgšanas noteikumiem, vai pretendentam dienā, kad pieņemts lēmums par iespējamu līguma slēgšanas tiesību piešķiršanu, Latvijā vai valstī, kur</w:t>
+        <w:t xml:space="preserve">minētajiem izslēgšanas noteikumiem, vai pretendentam dienā, kad pieņemts lēmums par iespējamu līguma slēgšanas tiesību piešķiršanu, Latvijā vai valstī, kurā tas reģistrēts vai kurā atrodas tā pastāvīgā dzīvesvieta, ir nodokļu parāds, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parāds, kas kopsummā kādā no valstīm pārsniedz 150 </w:t>
       </w:r>
       <w:r w:rsidRPr="004A6641">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:r w:rsidR="00D74635" w:rsidRPr="004A6641">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="_Hlk123044067"/>
+      <w:bookmarkStart w:id="28" w:name="_Hlk123044067"/>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:p w:rsidR="00BC3AC0" w:rsidRDefault="00863251" w:rsidP="00CA4282">
+    <w:bookmarkEnd w:id="28"/>
+    <w:p w14:paraId="5646A4B8" w14:textId="77777777" w:rsidR="00BC3AC0" w:rsidRDefault="00B01EF8" w:rsidP="00CA4282">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A6641">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Komisija pieņem lēmumu par tādu pretendentu </w:t>
       </w:r>
@@ -6223,181 +6628,173 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008A621A" w:rsidRPr="004A6641">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A6641">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>punkta prasībām.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRDefault="00863251" w:rsidP="00CA4282">
+    <w:p w14:paraId="6F2A0BC5" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRDefault="00B01EF8" w:rsidP="00CA4282">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B84F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Ja Pasākuma</w:t>
       </w:r>
       <w:r w:rsidR="00B84F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> īstenošanai piešķirtais  rezultatīvais radītājs</w:t>
       </w:r>
       <w:r w:rsidRPr="00B84F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> nav pietiekams visu atbilstošo pretendentu pieteikto darba vietu atbalstīšanai, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B84F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Komisija atbalsta pr</w:t>
+        <w:t xml:space="preserve"> Komisija atbalsta pretendentu piedāvātās darba vietas </w:t>
+      </w:r>
+      <w:r w:rsidR="00665807">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>piedāvājumu</w:t>
       </w:r>
       <w:r w:rsidRPr="00B84F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">etendentu piedāvātās darba vietas </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00665807">
+        <w:t xml:space="preserve"> reģistrēšanas secībā</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>piedāvājumu</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B84F18">
+        <w:t xml:space="preserve"> Aģentūrā</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74635" w:rsidRPr="00B84F18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> reģistrēšanas secībā</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D40F5" w:rsidRDefault="002D40F5" w:rsidP="002D40F5">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w14:paraId="3B12781B" w14:textId="77777777" w:rsidR="002D40F5" w:rsidRDefault="002D40F5" w:rsidP="002D40F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="004A6641" w:rsidRDefault="00863251" w:rsidP="00CA4282">
+    <w:p w14:paraId="4E96813E" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="004A6641" w:rsidRDefault="00B01EF8" w:rsidP="00CA4282">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A6641">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Komisija pieņem lēmumu:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="004A6641" w:rsidRDefault="00863251" w:rsidP="00CA4282">
+    <w:p w14:paraId="7EE914C4" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="004A6641" w:rsidRDefault="00B01EF8" w:rsidP="00CA4282">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A6641">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -6481,51 +6878,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00156A20" w:rsidRPr="004A6641">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A6641">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>punktā atrunātajiem nosacījumiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00CA4282">
+    <w:p w14:paraId="4ECE9CF6" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00CA4282">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -6609,89 +7006,89 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D80E29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>punkta noteiktajiem</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> papildus kritērijiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00CA4282">
+    <w:p w14:paraId="676869A6" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00CA4282">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>neatbalstīt</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pretendenta piedāvātās darba vietas, ja:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009431DD" w:rsidRDefault="00863251" w:rsidP="00CA4282">
+    <w:p w14:paraId="2BA9EECE" w14:textId="77777777" w:rsidR="009431DD" w:rsidRDefault="00B01EF8" w:rsidP="00CA4282">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701" w:hanging="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B55E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">pretendents neatbilst </w:t>
       </w:r>
@@ -6746,51 +7143,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>punkta</w:t>
       </w:r>
       <w:r w:rsidR="00156A20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B55E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>prasībām;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRDefault="00863251" w:rsidP="00CA4282">
+    <w:p w14:paraId="313B2516" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRDefault="00B01EF8" w:rsidP="00CA4282">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701" w:hanging="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009431DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Pasākum</w:t>
       </w:r>
@@ -6827,255 +7224,254 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> rezultatīvais</w:t>
       </w:r>
       <w:r w:rsidR="00945913">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> radītājs</w:t>
       </w:r>
       <w:r w:rsidR="006C38A4" w:rsidRPr="009431DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir nepietiekams, lai atbalstītu visu atbilstošo pretendentu piedāvāto darba vietu izveidi.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0041574D" w:rsidRPr="009431DD" w:rsidRDefault="0041574D" w:rsidP="0041574D">
+    <w:p w14:paraId="450A8513" w14:textId="77777777" w:rsidR="0041574D" w:rsidRPr="009431DD" w:rsidRDefault="0041574D" w:rsidP="0041574D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1701"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00384BC2" w:rsidP="00384BC2">
+    <w:bookmarkEnd w:id="24"/>
+    <w:p w14:paraId="3F9FF9B4" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00384BC2" w:rsidP="00384BC2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00384BC2">
+    <w:p w14:paraId="773B3306" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00384BC2">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">VI. Lēmuma paziņošana un </w:t>
-[...9 lines deleted...]
-        <w:t>līguma noslēgšana</w:t>
+        <w:t>VI. Lēmuma paziņošana un līguma noslēgšana</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00384BC2" w:rsidP="00384BC2">
+    <w:p w14:paraId="352155B5" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00384BC2" w:rsidP="00384BC2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Hlk46388715"/>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkStart w:id="29" w:name="_Hlk46388715"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00CA4282">
+    <w:bookmarkEnd w:id="29"/>
+    <w:p w14:paraId="5AE1C337" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00CA4282">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Komisija </w:t>
+        <w:t>Komisija</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3385C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piecu</w:t>
       </w:r>
       <w:r w:rsidR="00EB1024">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">5 </w:t>
-[...8 lines deleted...]
-        <w:t>darba dienu laikā pēc lēmuma pieņemšanas dienas atbilstoši Paziņošanas likumā noteiktajai kārtībai informē pretendentu par pieņemto lēmumu.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006641A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darbdienu laikā pēc lēmuma pieņemšanas dienas atbilstoši Paziņošanas likumā noteiktajai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006641A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>kārtībai informē pretendentu par pieņemto lēmumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00CA4282">
+    <w:p w14:paraId="220AF33E" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00CA4282">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Hlk153524493"/>
+      <w:bookmarkStart w:id="30" w:name="_Hlk153524493"/>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Pretendents Komisijas lēmumu var apstrīdēt </w:t>
       </w:r>
       <w:r w:rsidR="009E719B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidR="009E719B" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">direktoram viena mēneša laikā no </w:t>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
+        <w:t>direktoram viena mēneša laikā no lēmuma spēkā stāšanās dienas, iesniedzot rakstveida iesniegumu</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00CA4282">
+    <w:p w14:paraId="19225855" w14:textId="77777777" w:rsidR="00384BC2" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00CA4282">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Aģentūra</w:t>
       </w:r>
@@ -7103,51 +7499,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C38A4" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>mājaslapā informāciju par Komisijas lēmumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0002" w:rsidRPr="006641A1" w:rsidRDefault="00863251" w:rsidP="00CA4282">
+    <w:p w14:paraId="55A3814E" w14:textId="77777777" w:rsidR="00BF0002" w:rsidRPr="006641A1" w:rsidRDefault="00B01EF8" w:rsidP="00CA4282">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7172,51 +7568,51 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> par Pasākuma īstenošanu ar atbalstītajiem pretendentiem slē</w:t>
       </w:r>
       <w:r w:rsidR="008807C9" w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>dz</w:t>
       </w:r>
       <w:r w:rsidRPr="006641A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> ne vēlāk kā dienu pirms dalību Pasākumā līguma ietvaros paredzēts uzsākt pirmajam skolēnam.</w:t>
       </w:r>
       <w:r w:rsidR="00930BA3" w:rsidRPr="00930BA3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="26" w:name="_Hlk131160280"/>
+      <w:bookmarkStart w:id="31" w:name="_Hlk131160280"/>
       <w:r w:rsidR="00930BA3" w:rsidRPr="00930BA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Līgums tiks parakstīts Bezdarbnieku uzskaites un reģistrēto vakanču informācijas sistēm</w:t>
       </w:r>
       <w:r w:rsidR="00595791">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidR="00930BA3" w:rsidRPr="00930BA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -7246,342 +7642,495 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00930BA3" w:rsidRPr="00930BA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> pantu</w:t>
       </w:r>
       <w:r w:rsidR="00930BA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:sectPr w:rsidR="00BF0002" w:rsidRPr="006641A1" w:rsidSect="00444E4D">
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1701" w:header="680" w:footer="680" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00863251" w:rsidRDefault="00863251">
+    <w:p w14:paraId="296FBCF9" w14:textId="77777777" w:rsidR="00B01EF8" w:rsidRDefault="00B01EF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00863251" w:rsidRDefault="00863251">
+    <w:p w14:paraId="38229E25" w14:textId="77777777" w:rsidR="00B01EF8" w:rsidRDefault="00B01EF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00C433BC" w:rsidRDefault="00863251">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2FA99A0E" w14:textId="77777777" w:rsidR="00C433BC" w:rsidRDefault="00B01EF8">
     <w:pPr>
-      <w:pStyle w:val="Kjene"/>
+      <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:caps/>
         <w:noProof/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:caps/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:caps/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:caps/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:caps/>
         <w:noProof/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:caps/>
         <w:noProof/>
         <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00C433BC" w:rsidRDefault="00C433BC"/>
-  <w:p w:rsidR="00085B25" w:rsidRDefault="00085B25">
+  <w:p w14:paraId="1887CBC0" w14:textId="77777777" w:rsidR="00C433BC" w:rsidRDefault="00C433BC"/>
+  <w:p w14:paraId="2CA05539" w14:textId="77777777" w:rsidR="00085B25" w:rsidRDefault="00085B25">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="009B2F35" w:rsidRDefault="00863251">
+  <w:p w14:paraId="1DF248B2" w14:textId="77777777" w:rsidR="00E63D13" w:rsidRDefault="00B01EF8">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Dokuments parakstīts ar drošu elektronisko </w:t>
-[...7 lines deleted...]
-      <w:t>parakstu un satur laika zīmogu</w:t>
+      <w:t>Dokuments parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00C433BC" w:rsidRDefault="00C433BC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D66E333" w14:textId="77777777" w:rsidR="00C433BC" w:rsidRDefault="00C433BC">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00C433BC" w:rsidRDefault="00863251">
+  <w:p w14:paraId="1F271FEE" w14:textId="77777777" w:rsidR="00C433BC" w:rsidRDefault="00B01EF8">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Dokuments parakstīts ar drošu elektronisko parakstu un satur laika zīmogu</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00863251" w:rsidRDefault="00863251">
+    <w:p w14:paraId="4BA968EA" w14:textId="77777777" w:rsidR="00C854B9" w:rsidRDefault="00B01EF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00863251" w:rsidRDefault="00863251">
+    <w:p w14:paraId="29D7039C" w14:textId="77777777" w:rsidR="00C854B9" w:rsidRDefault="00B01EF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="45B3D37F" w14:textId="77777777" w:rsidR="00416EE2" w:rsidRPr="00092CB7" w:rsidRDefault="00B01EF8" w:rsidP="00416EE2">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D2EEE">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B434CD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>https://www.latvijasbuvnieki.lv/generalvienosanas/par-generalvienosanos/</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11A926AA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FA48236E"/>
+    <w:lvl w:ilvl="0" w:tplc="B00C290E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="89AE7C58" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CDCEF7E2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6624CF24" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4D229F58" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6944AFF6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="26A849E6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="832C96AC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DB980254" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B864355"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF8C62C2"/>
-    <w:lvl w:ilvl="0" w:tplc="141013E4">
+    <w:lvl w:ilvl="0" w:tplc="F5C2A8C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="5F28F480" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="663C8130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="674E8B32" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="7C8C71E2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="7A242592" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="4878B6B0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="C0E4624A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0DAE1196" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="2B12CD04" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="000AD3D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="9F1697C6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="5722076C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="3064E082" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="313AD960" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="9AFC5F48" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="E3A27C3A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D5654EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EE76CC38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -7667,140 +8216,140 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49C24EED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BBF056C4"/>
-    <w:lvl w:ilvl="0" w:tplc="F1061666">
+    <w:lvl w:ilvl="0" w:tplc="EA0C8868">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="898EB472" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="A830C8AA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F47E2C84" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="DB7816D2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48043780" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C40A3CDA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A9CA1DA6" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="DF8E0668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C0CE1B74" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="224E6266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85AA3812" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43487BF6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94A4FFEC" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="F0243378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B4BC46FC" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="C9D0C026" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="614F6313"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="591C236A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4112" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
@@ -7889,51 +8438,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7646" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8366" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B9A4C09"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D9BED6C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1850" w:hanging="432"/>
       </w:pPr>
@@ -7983,147 +8532,157 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="642540336">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="883371154">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1434784073">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2057198019">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="5" w16cid:durableId="1384521024">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="6" w16cid:durableId="1281492887">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002C7677"/>
     <w:rsid w:val="00004873"/>
     <w:rsid w:val="000076B9"/>
     <w:rsid w:val="00020EB3"/>
     <w:rsid w:val="000210EC"/>
     <w:rsid w:val="00024F5E"/>
     <w:rsid w:val="00027B0F"/>
     <w:rsid w:val="00032387"/>
     <w:rsid w:val="0006265C"/>
     <w:rsid w:val="000668B4"/>
+    <w:rsid w:val="000705C5"/>
+    <w:rsid w:val="0007116E"/>
     <w:rsid w:val="000840CA"/>
     <w:rsid w:val="0008420A"/>
     <w:rsid w:val="00085B25"/>
     <w:rsid w:val="000878F5"/>
     <w:rsid w:val="00091261"/>
     <w:rsid w:val="000914AF"/>
     <w:rsid w:val="00091C0A"/>
     <w:rsid w:val="00092A7B"/>
+    <w:rsid w:val="00092CB7"/>
     <w:rsid w:val="000944BA"/>
     <w:rsid w:val="00095BA3"/>
     <w:rsid w:val="000A00E5"/>
     <w:rsid w:val="000A1CB0"/>
+    <w:rsid w:val="000A6872"/>
     <w:rsid w:val="000B0BAC"/>
+    <w:rsid w:val="000B351C"/>
     <w:rsid w:val="000B55E8"/>
     <w:rsid w:val="000C1D6A"/>
     <w:rsid w:val="000C3461"/>
     <w:rsid w:val="000C48F7"/>
     <w:rsid w:val="000C4C11"/>
     <w:rsid w:val="000C5EA5"/>
     <w:rsid w:val="000D246E"/>
     <w:rsid w:val="000D2A49"/>
+    <w:rsid w:val="000D2B23"/>
     <w:rsid w:val="000D6D90"/>
     <w:rsid w:val="000E07D1"/>
+    <w:rsid w:val="000E182F"/>
     <w:rsid w:val="000E2A87"/>
     <w:rsid w:val="000E3AE5"/>
     <w:rsid w:val="000E5EBF"/>
     <w:rsid w:val="000F20D6"/>
     <w:rsid w:val="000F7566"/>
     <w:rsid w:val="00112932"/>
     <w:rsid w:val="00113DEB"/>
     <w:rsid w:val="0011460C"/>
     <w:rsid w:val="0012010F"/>
     <w:rsid w:val="00132AEF"/>
     <w:rsid w:val="0015198A"/>
     <w:rsid w:val="00155434"/>
     <w:rsid w:val="00156A20"/>
     <w:rsid w:val="001674C3"/>
     <w:rsid w:val="00170483"/>
     <w:rsid w:val="00181ADB"/>
     <w:rsid w:val="00186358"/>
     <w:rsid w:val="001867EB"/>
     <w:rsid w:val="00187F55"/>
     <w:rsid w:val="00190F72"/>
     <w:rsid w:val="00196F09"/>
     <w:rsid w:val="001B0D34"/>
     <w:rsid w:val="001B1CC4"/>
+    <w:rsid w:val="001B268E"/>
     <w:rsid w:val="001B2AA7"/>
     <w:rsid w:val="001B3AAE"/>
     <w:rsid w:val="001B3C8C"/>
     <w:rsid w:val="001C142C"/>
     <w:rsid w:val="001C1558"/>
     <w:rsid w:val="001C18A1"/>
     <w:rsid w:val="001C1972"/>
     <w:rsid w:val="001C271F"/>
     <w:rsid w:val="001D0832"/>
     <w:rsid w:val="001D7F02"/>
     <w:rsid w:val="001E3BE5"/>
     <w:rsid w:val="001E41D6"/>
     <w:rsid w:val="001E481D"/>
     <w:rsid w:val="001E7DCB"/>
     <w:rsid w:val="001F0F06"/>
     <w:rsid w:val="001F4FBF"/>
     <w:rsid w:val="001F5476"/>
     <w:rsid w:val="001F7638"/>
     <w:rsid w:val="00200F35"/>
     <w:rsid w:val="002024CB"/>
     <w:rsid w:val="0020371E"/>
     <w:rsid w:val="00210287"/>
     <w:rsid w:val="00212D29"/>
     <w:rsid w:val="00216303"/>
     <w:rsid w:val="00221E0E"/>
@@ -8132,490 +8691,528 @@
     <w:rsid w:val="002406B9"/>
     <w:rsid w:val="00253302"/>
     <w:rsid w:val="00260869"/>
     <w:rsid w:val="00262504"/>
     <w:rsid w:val="0026773A"/>
     <w:rsid w:val="0027461D"/>
     <w:rsid w:val="00275412"/>
     <w:rsid w:val="0028389C"/>
     <w:rsid w:val="00290613"/>
     <w:rsid w:val="00291C22"/>
     <w:rsid w:val="00294120"/>
     <w:rsid w:val="00297F76"/>
     <w:rsid w:val="002A3578"/>
     <w:rsid w:val="002B0FA7"/>
     <w:rsid w:val="002C7677"/>
     <w:rsid w:val="002D2270"/>
     <w:rsid w:val="002D40F5"/>
     <w:rsid w:val="002D4A38"/>
     <w:rsid w:val="002E105A"/>
     <w:rsid w:val="002F4232"/>
     <w:rsid w:val="002F436C"/>
     <w:rsid w:val="002F4A07"/>
     <w:rsid w:val="00300A49"/>
     <w:rsid w:val="0030423C"/>
     <w:rsid w:val="003148BE"/>
+    <w:rsid w:val="00314B9A"/>
     <w:rsid w:val="003208BD"/>
     <w:rsid w:val="003328D6"/>
     <w:rsid w:val="0034405E"/>
     <w:rsid w:val="00345A52"/>
     <w:rsid w:val="00355216"/>
     <w:rsid w:val="003606A7"/>
     <w:rsid w:val="00360CD0"/>
     <w:rsid w:val="003615AE"/>
     <w:rsid w:val="00364B95"/>
     <w:rsid w:val="00365112"/>
     <w:rsid w:val="003773C8"/>
     <w:rsid w:val="00384BC2"/>
     <w:rsid w:val="003872A8"/>
     <w:rsid w:val="0039073B"/>
     <w:rsid w:val="00390A76"/>
     <w:rsid w:val="00390CD3"/>
     <w:rsid w:val="00393054"/>
     <w:rsid w:val="003A01AE"/>
     <w:rsid w:val="003A3745"/>
     <w:rsid w:val="003A5442"/>
     <w:rsid w:val="003B3BE3"/>
+    <w:rsid w:val="003B3D4C"/>
     <w:rsid w:val="003B4E43"/>
     <w:rsid w:val="003C6A0A"/>
     <w:rsid w:val="003C6B54"/>
     <w:rsid w:val="003E7693"/>
     <w:rsid w:val="003F201F"/>
     <w:rsid w:val="003F76F5"/>
     <w:rsid w:val="004038F5"/>
     <w:rsid w:val="0040648D"/>
     <w:rsid w:val="00414569"/>
     <w:rsid w:val="0041574D"/>
+    <w:rsid w:val="00416EE2"/>
     <w:rsid w:val="00431CC8"/>
     <w:rsid w:val="00432DA0"/>
     <w:rsid w:val="004405FA"/>
     <w:rsid w:val="00442772"/>
     <w:rsid w:val="00444E4D"/>
     <w:rsid w:val="00460961"/>
     <w:rsid w:val="00462D6F"/>
     <w:rsid w:val="00473927"/>
     <w:rsid w:val="00494489"/>
     <w:rsid w:val="00496006"/>
     <w:rsid w:val="0049772A"/>
     <w:rsid w:val="004A2490"/>
     <w:rsid w:val="004A3038"/>
     <w:rsid w:val="004A6641"/>
     <w:rsid w:val="004A6778"/>
     <w:rsid w:val="004B39AA"/>
     <w:rsid w:val="004D1F14"/>
     <w:rsid w:val="004D7833"/>
-    <w:rsid w:val="004F2614"/>
     <w:rsid w:val="004F41D2"/>
     <w:rsid w:val="004F6695"/>
     <w:rsid w:val="004F6EA9"/>
     <w:rsid w:val="00505712"/>
+    <w:rsid w:val="00511277"/>
     <w:rsid w:val="0051713C"/>
     <w:rsid w:val="00517D67"/>
+    <w:rsid w:val="00520CB6"/>
     <w:rsid w:val="00522F3C"/>
     <w:rsid w:val="005250A2"/>
     <w:rsid w:val="0052604F"/>
     <w:rsid w:val="00527352"/>
+    <w:rsid w:val="0054398C"/>
     <w:rsid w:val="00547D67"/>
     <w:rsid w:val="00553D61"/>
     <w:rsid w:val="0055490F"/>
     <w:rsid w:val="00556B0C"/>
+    <w:rsid w:val="00561003"/>
     <w:rsid w:val="00574CF9"/>
     <w:rsid w:val="005753DC"/>
     <w:rsid w:val="005779BE"/>
     <w:rsid w:val="0058157B"/>
     <w:rsid w:val="00582948"/>
     <w:rsid w:val="005858B9"/>
     <w:rsid w:val="00595791"/>
     <w:rsid w:val="005972C4"/>
     <w:rsid w:val="005A0B78"/>
     <w:rsid w:val="005A3A44"/>
     <w:rsid w:val="005A4659"/>
     <w:rsid w:val="005B315F"/>
     <w:rsid w:val="005C0547"/>
     <w:rsid w:val="005C312C"/>
     <w:rsid w:val="005C691B"/>
     <w:rsid w:val="005C7C18"/>
     <w:rsid w:val="005D21D3"/>
     <w:rsid w:val="005D4DDB"/>
     <w:rsid w:val="005E0C2D"/>
     <w:rsid w:val="005E23D9"/>
     <w:rsid w:val="005E46DC"/>
     <w:rsid w:val="005E6191"/>
     <w:rsid w:val="005F111F"/>
     <w:rsid w:val="005F407F"/>
     <w:rsid w:val="005F7906"/>
     <w:rsid w:val="006119B6"/>
     <w:rsid w:val="0062214D"/>
     <w:rsid w:val="00630815"/>
     <w:rsid w:val="006343BF"/>
     <w:rsid w:val="006343E9"/>
     <w:rsid w:val="006401C6"/>
     <w:rsid w:val="006415A8"/>
     <w:rsid w:val="006445DB"/>
     <w:rsid w:val="006474DF"/>
     <w:rsid w:val="00654954"/>
     <w:rsid w:val="00656235"/>
     <w:rsid w:val="0066247A"/>
+    <w:rsid w:val="00662879"/>
     <w:rsid w:val="006641A1"/>
     <w:rsid w:val="0066447A"/>
     <w:rsid w:val="006655E7"/>
     <w:rsid w:val="00665807"/>
     <w:rsid w:val="00670C66"/>
     <w:rsid w:val="00676DD2"/>
     <w:rsid w:val="00682283"/>
     <w:rsid w:val="00683C97"/>
     <w:rsid w:val="00697C3E"/>
     <w:rsid w:val="006A1B68"/>
     <w:rsid w:val="006A3E8F"/>
     <w:rsid w:val="006B2209"/>
     <w:rsid w:val="006C2A88"/>
     <w:rsid w:val="006C38A4"/>
     <w:rsid w:val="006C5C91"/>
     <w:rsid w:val="006C7A84"/>
     <w:rsid w:val="006E6433"/>
     <w:rsid w:val="006F1689"/>
     <w:rsid w:val="006F4B72"/>
     <w:rsid w:val="006F5E14"/>
+    <w:rsid w:val="00703024"/>
     <w:rsid w:val="007122AE"/>
     <w:rsid w:val="007129C3"/>
     <w:rsid w:val="00714510"/>
+    <w:rsid w:val="007233FB"/>
     <w:rsid w:val="00724264"/>
     <w:rsid w:val="00724ECF"/>
     <w:rsid w:val="007250DC"/>
     <w:rsid w:val="00742662"/>
     <w:rsid w:val="0074497B"/>
     <w:rsid w:val="00744F03"/>
     <w:rsid w:val="00751947"/>
     <w:rsid w:val="00754414"/>
     <w:rsid w:val="00754621"/>
+    <w:rsid w:val="0075475B"/>
     <w:rsid w:val="00755C66"/>
     <w:rsid w:val="00756289"/>
     <w:rsid w:val="00756CE0"/>
     <w:rsid w:val="00757B0F"/>
     <w:rsid w:val="00766A5D"/>
     <w:rsid w:val="00784A80"/>
     <w:rsid w:val="00786F67"/>
     <w:rsid w:val="0079577B"/>
     <w:rsid w:val="007A1ACB"/>
     <w:rsid w:val="007A587D"/>
     <w:rsid w:val="007A709A"/>
     <w:rsid w:val="007A7D42"/>
     <w:rsid w:val="007B5D26"/>
     <w:rsid w:val="007C1442"/>
+    <w:rsid w:val="007C44C7"/>
     <w:rsid w:val="007D322C"/>
     <w:rsid w:val="007D3F32"/>
     <w:rsid w:val="007F11B7"/>
     <w:rsid w:val="007F1889"/>
+    <w:rsid w:val="008014DA"/>
     <w:rsid w:val="00811E41"/>
     <w:rsid w:val="00812BF8"/>
     <w:rsid w:val="00814126"/>
     <w:rsid w:val="00817905"/>
     <w:rsid w:val="00820B9D"/>
     <w:rsid w:val="00820CDB"/>
     <w:rsid w:val="00821431"/>
     <w:rsid w:val="00826941"/>
     <w:rsid w:val="0083451B"/>
     <w:rsid w:val="00834BF6"/>
     <w:rsid w:val="00842F9A"/>
     <w:rsid w:val="00851529"/>
     <w:rsid w:val="00852DE9"/>
     <w:rsid w:val="00855299"/>
     <w:rsid w:val="00861EE8"/>
     <w:rsid w:val="00862F13"/>
-    <w:rsid w:val="00863251"/>
     <w:rsid w:val="0087548C"/>
     <w:rsid w:val="00877673"/>
     <w:rsid w:val="008807C9"/>
     <w:rsid w:val="008A621A"/>
     <w:rsid w:val="008A6716"/>
     <w:rsid w:val="008B4BE9"/>
     <w:rsid w:val="008C0BB9"/>
     <w:rsid w:val="008C0CB0"/>
     <w:rsid w:val="008D0FAA"/>
     <w:rsid w:val="008D5C24"/>
     <w:rsid w:val="008E3D5C"/>
     <w:rsid w:val="008E4289"/>
     <w:rsid w:val="008F37C4"/>
     <w:rsid w:val="0090461F"/>
     <w:rsid w:val="00904681"/>
     <w:rsid w:val="00905138"/>
     <w:rsid w:val="0092375E"/>
     <w:rsid w:val="00924BCD"/>
     <w:rsid w:val="009306DA"/>
     <w:rsid w:val="00930BA3"/>
     <w:rsid w:val="00936302"/>
     <w:rsid w:val="009431DD"/>
     <w:rsid w:val="00945526"/>
     <w:rsid w:val="00945913"/>
     <w:rsid w:val="00954981"/>
     <w:rsid w:val="00954A1C"/>
     <w:rsid w:val="00956541"/>
     <w:rsid w:val="0096442E"/>
     <w:rsid w:val="00975C00"/>
     <w:rsid w:val="00980B2B"/>
     <w:rsid w:val="00995D94"/>
     <w:rsid w:val="009A7B44"/>
     <w:rsid w:val="009B111D"/>
     <w:rsid w:val="009B135B"/>
     <w:rsid w:val="009B1BDF"/>
     <w:rsid w:val="009B25B5"/>
-    <w:rsid w:val="009B2F35"/>
     <w:rsid w:val="009B5B4D"/>
     <w:rsid w:val="009B612B"/>
     <w:rsid w:val="009C1DDF"/>
     <w:rsid w:val="009C5236"/>
     <w:rsid w:val="009C7C83"/>
     <w:rsid w:val="009D5C8D"/>
     <w:rsid w:val="009E5415"/>
     <w:rsid w:val="009E719B"/>
     <w:rsid w:val="009F0CC2"/>
     <w:rsid w:val="00A13A62"/>
     <w:rsid w:val="00A17093"/>
     <w:rsid w:val="00A26CCE"/>
     <w:rsid w:val="00A274DA"/>
+    <w:rsid w:val="00A3496E"/>
     <w:rsid w:val="00A37EF5"/>
     <w:rsid w:val="00A43B86"/>
     <w:rsid w:val="00A4675D"/>
     <w:rsid w:val="00A50146"/>
     <w:rsid w:val="00A60254"/>
     <w:rsid w:val="00A61EED"/>
     <w:rsid w:val="00A653B3"/>
     <w:rsid w:val="00A67ECA"/>
     <w:rsid w:val="00A67F97"/>
     <w:rsid w:val="00A7322D"/>
     <w:rsid w:val="00A737B7"/>
     <w:rsid w:val="00A8071A"/>
     <w:rsid w:val="00A829BB"/>
+    <w:rsid w:val="00A82E98"/>
     <w:rsid w:val="00A83006"/>
     <w:rsid w:val="00A842D6"/>
     <w:rsid w:val="00A8653B"/>
     <w:rsid w:val="00A87372"/>
     <w:rsid w:val="00A951D0"/>
     <w:rsid w:val="00A96312"/>
     <w:rsid w:val="00AA5942"/>
     <w:rsid w:val="00AB3783"/>
     <w:rsid w:val="00AB3BC8"/>
     <w:rsid w:val="00AB44E5"/>
     <w:rsid w:val="00AB56FE"/>
     <w:rsid w:val="00AD1A8F"/>
     <w:rsid w:val="00AD1AC3"/>
     <w:rsid w:val="00AE7951"/>
     <w:rsid w:val="00AF3D14"/>
+    <w:rsid w:val="00B01EF8"/>
     <w:rsid w:val="00B0633B"/>
     <w:rsid w:val="00B129B3"/>
+    <w:rsid w:val="00B17B40"/>
     <w:rsid w:val="00B205F4"/>
     <w:rsid w:val="00B212CA"/>
     <w:rsid w:val="00B22F4B"/>
     <w:rsid w:val="00B26C6C"/>
     <w:rsid w:val="00B302B1"/>
     <w:rsid w:val="00B3293A"/>
     <w:rsid w:val="00B422A5"/>
     <w:rsid w:val="00B42A07"/>
+    <w:rsid w:val="00B434CD"/>
     <w:rsid w:val="00B45D3F"/>
     <w:rsid w:val="00B46FA7"/>
     <w:rsid w:val="00B60134"/>
     <w:rsid w:val="00B64A0C"/>
     <w:rsid w:val="00B70DA2"/>
     <w:rsid w:val="00B75176"/>
     <w:rsid w:val="00B8034F"/>
     <w:rsid w:val="00B84F18"/>
+    <w:rsid w:val="00BA1209"/>
     <w:rsid w:val="00BA3C79"/>
     <w:rsid w:val="00BA5819"/>
+    <w:rsid w:val="00BB21D8"/>
     <w:rsid w:val="00BC082F"/>
     <w:rsid w:val="00BC16DB"/>
     <w:rsid w:val="00BC3AC0"/>
     <w:rsid w:val="00BD1D1A"/>
     <w:rsid w:val="00BD6782"/>
     <w:rsid w:val="00BD708A"/>
     <w:rsid w:val="00BE76AD"/>
     <w:rsid w:val="00BF0002"/>
     <w:rsid w:val="00BF26CC"/>
     <w:rsid w:val="00C000DF"/>
     <w:rsid w:val="00C00ED4"/>
     <w:rsid w:val="00C0696C"/>
     <w:rsid w:val="00C23988"/>
     <w:rsid w:val="00C260C8"/>
     <w:rsid w:val="00C32C5D"/>
     <w:rsid w:val="00C341BF"/>
     <w:rsid w:val="00C35691"/>
     <w:rsid w:val="00C378E4"/>
+    <w:rsid w:val="00C41EF7"/>
     <w:rsid w:val="00C4232B"/>
     <w:rsid w:val="00C433BC"/>
     <w:rsid w:val="00C47700"/>
+    <w:rsid w:val="00C50700"/>
+    <w:rsid w:val="00C52BD4"/>
     <w:rsid w:val="00C535B1"/>
     <w:rsid w:val="00C55CBF"/>
     <w:rsid w:val="00C57FE7"/>
     <w:rsid w:val="00C60791"/>
+    <w:rsid w:val="00C77D61"/>
     <w:rsid w:val="00C82984"/>
+    <w:rsid w:val="00C854B9"/>
     <w:rsid w:val="00C97603"/>
     <w:rsid w:val="00CA4282"/>
     <w:rsid w:val="00CA5609"/>
+    <w:rsid w:val="00CB3849"/>
     <w:rsid w:val="00CC516F"/>
     <w:rsid w:val="00CC69FF"/>
     <w:rsid w:val="00CD12C3"/>
     <w:rsid w:val="00CD5B74"/>
+    <w:rsid w:val="00CE0717"/>
     <w:rsid w:val="00CF2478"/>
     <w:rsid w:val="00CF658E"/>
     <w:rsid w:val="00D03C21"/>
+    <w:rsid w:val="00D0715F"/>
     <w:rsid w:val="00D13F01"/>
+    <w:rsid w:val="00D17DD7"/>
     <w:rsid w:val="00D22441"/>
     <w:rsid w:val="00D25F08"/>
     <w:rsid w:val="00D31721"/>
     <w:rsid w:val="00D34152"/>
     <w:rsid w:val="00D35159"/>
     <w:rsid w:val="00D57327"/>
     <w:rsid w:val="00D6071E"/>
     <w:rsid w:val="00D7377C"/>
     <w:rsid w:val="00D74635"/>
     <w:rsid w:val="00D75CB0"/>
     <w:rsid w:val="00D76AD2"/>
+    <w:rsid w:val="00D77486"/>
     <w:rsid w:val="00D80E29"/>
     <w:rsid w:val="00D81243"/>
     <w:rsid w:val="00D81CAF"/>
     <w:rsid w:val="00D82B37"/>
     <w:rsid w:val="00D82B86"/>
+    <w:rsid w:val="00D85765"/>
     <w:rsid w:val="00DA2CD9"/>
     <w:rsid w:val="00DA440E"/>
+    <w:rsid w:val="00DA7A15"/>
     <w:rsid w:val="00DB4F53"/>
     <w:rsid w:val="00DB5321"/>
     <w:rsid w:val="00DB72D5"/>
     <w:rsid w:val="00DC422C"/>
+    <w:rsid w:val="00DC4DEC"/>
     <w:rsid w:val="00DC78BD"/>
     <w:rsid w:val="00DD0E18"/>
+    <w:rsid w:val="00DD58B3"/>
     <w:rsid w:val="00DD67F3"/>
     <w:rsid w:val="00DE11C6"/>
     <w:rsid w:val="00DE21F4"/>
     <w:rsid w:val="00DE3D3F"/>
     <w:rsid w:val="00DE5747"/>
     <w:rsid w:val="00DE60EE"/>
     <w:rsid w:val="00DF13D6"/>
     <w:rsid w:val="00DF4557"/>
     <w:rsid w:val="00E0241A"/>
     <w:rsid w:val="00E1124E"/>
     <w:rsid w:val="00E20430"/>
     <w:rsid w:val="00E30AEA"/>
     <w:rsid w:val="00E35762"/>
     <w:rsid w:val="00E378EC"/>
+    <w:rsid w:val="00E40029"/>
     <w:rsid w:val="00E42760"/>
     <w:rsid w:val="00E43A8F"/>
     <w:rsid w:val="00E5057D"/>
     <w:rsid w:val="00E50673"/>
     <w:rsid w:val="00E516B8"/>
     <w:rsid w:val="00E55E08"/>
+    <w:rsid w:val="00E63D13"/>
     <w:rsid w:val="00E63E33"/>
     <w:rsid w:val="00E6675B"/>
     <w:rsid w:val="00E80339"/>
     <w:rsid w:val="00E80800"/>
     <w:rsid w:val="00E84F36"/>
     <w:rsid w:val="00E85A43"/>
     <w:rsid w:val="00E916E9"/>
     <w:rsid w:val="00E92C29"/>
     <w:rsid w:val="00E95312"/>
     <w:rsid w:val="00E9768E"/>
     <w:rsid w:val="00EA49CB"/>
     <w:rsid w:val="00EB1024"/>
     <w:rsid w:val="00EB2D93"/>
     <w:rsid w:val="00EC248D"/>
     <w:rsid w:val="00EC3E58"/>
     <w:rsid w:val="00EC4297"/>
     <w:rsid w:val="00EC6D6E"/>
     <w:rsid w:val="00ED1D0E"/>
     <w:rsid w:val="00ED3834"/>
     <w:rsid w:val="00ED4534"/>
     <w:rsid w:val="00EE0934"/>
     <w:rsid w:val="00EE1968"/>
     <w:rsid w:val="00EF445F"/>
     <w:rsid w:val="00F01C1B"/>
     <w:rsid w:val="00F0343D"/>
+    <w:rsid w:val="00F06144"/>
+    <w:rsid w:val="00F20049"/>
     <w:rsid w:val="00F2454E"/>
+    <w:rsid w:val="00F32016"/>
+    <w:rsid w:val="00F3385C"/>
     <w:rsid w:val="00F35910"/>
     <w:rsid w:val="00F36806"/>
     <w:rsid w:val="00F5072B"/>
     <w:rsid w:val="00F62158"/>
     <w:rsid w:val="00F642FD"/>
     <w:rsid w:val="00F6656C"/>
     <w:rsid w:val="00F666E0"/>
     <w:rsid w:val="00F71EA7"/>
     <w:rsid w:val="00F8219A"/>
     <w:rsid w:val="00F855E3"/>
     <w:rsid w:val="00FB1179"/>
     <w:rsid w:val="00FB1AE9"/>
     <w:rsid w:val="00FB2229"/>
     <w:rsid w:val="00FB25E1"/>
     <w:rsid w:val="00FB5B6E"/>
     <w:rsid w:val="00FC04FB"/>
     <w:rsid w:val="00FC2725"/>
     <w:rsid w:val="00FC3E88"/>
     <w:rsid w:val="00FC64AB"/>
     <w:rsid w:val="00FE28D3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1E43F911"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F9C7C0DF-BA97-4006-8E61-3DB3BEBDF0A5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8943,391 +9540,392 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts1Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00754621"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Vresteksts">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="VrestekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002C7677"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Vresteksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002C7677"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipersaite">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002C7677"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kjene">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="KjeneRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002C7677"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Kjene"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002C7677"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Komentraatsauce">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002C7677"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentrateksts">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="KomentratekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002C7677"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Komentrateksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002C7677"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Vresatsauce">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002C7677"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Balonteksts">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="BalontekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002C7677"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalontekstsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Balonteksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002C7677"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00AD1A8F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts1Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00754621"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bezatstarpm">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00754621"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentratma">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Komentrateksts"/>
-[...1 lines deleted...]
-    <w:link w:val="KomentratmaRakstz"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00724264"/>
     <w:pPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Komentratma"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00724264"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A653B3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Galvene">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="GalveneRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D35159"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Galvene"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D35159"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
     <w:name w:val="Unresolved Mention2"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FB2229"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Izmantotahipersaite">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006641A1"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prskatjums">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CD12C3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.vid.gov.lv/SDV" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.vid.gov.lv/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sankcijas.lursoft.lv/site/index" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.vid.gov.lv/STRV" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -9606,50 +10204,81 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>RelatedItemsNewEditForm</Edit>
+  <New>RelatedItemsNewEditForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RegNr xmlns="c378985b-df90-45bd-bb96-a7893d9f901f">2367</RegNr>
+    <Sagatavotajs xmlns="1a64a90a-d99c-4130-ba30-10c4724e7bc9">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Sagatavotajs>
+    <IsSysUpdate xmlns="c378985b-df90-45bd-bb96-a7893d9f901f">false</IsSysUpdate>
+    <ThreeRoApprovalStatus xmlns="c378985b-df90-45bd-bb96-a7893d9f901f" xsi:nil="true"/>
+    <ThreeRoApprovalComments xmlns="c378985b-df90-45bd-bb96-a7893d9f901f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100385BFBF87896214B9C4D01EAA747C93C" ma:contentTypeVersion="6" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="f96ba53e2e339d4f0c333e9442add6c6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c378985b-df90-45bd-bb96-a7893d9f901f" xmlns:ns3="1a64a90a-d99c-4130-ba30-10c4724e7bc9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2a03a883dd4d1bdc0e0b61b3f1213b1c" ns2:_="" ns3:_="">
     <xsd:import namespace="c378985b-df90-45bd-bb96-a7893d9f901f"/>
     <xsd:import namespace="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RegNr" minOccurs="0"/>
                 <xsd:element ref="ns2:ThreeRoApprovalStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:ThreeRoApprovalComments" minOccurs="0"/>
                 <xsd:element ref="ns2:IsSysUpdate" minOccurs="0"/>
                 <xsd:element ref="ns3:Sagatavotajs" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c378985b-df90-45bd-bb96-a7893d9f901f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -9776,163 +10405,131 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19D7FC80-6121-4CC3-B434-A6A9180F8BC4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6B699BC-A144-45BD-96AA-0BB85729A547}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13E02DD1-0168-4258-90D9-FD4D5AFE48DF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c378985b-df90-45bd-bb96-a7893d9f901f"/>
+    <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6442EA5F-3160-484D-B5DA-915B437F525D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c378985b-df90-45bd-bb96-a7893d9f901f"/>
     <ds:schemaRef ds:uri="1a64a90a-d99c-4130-ba30-10c4724e7bc9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>5945</Characters>
+  <Pages>6</Pages>
+  <Words>11375</Words>
+  <Characters>6484</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>54</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Nosaukums</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>NVA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16341</CharactersWithSpaces>
+  <CharactersWithSpaces>17824</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
   <dc:creator>Edgars Kainaizis</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100385BFBF87896214B9C4D01EAA747C93C</vt:lpwstr>
   </property>
 </Properties>
 </file>