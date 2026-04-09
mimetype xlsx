--- v0 (2025-10-06)
+++ v1 (2026-04-09)
@@ -4,74 +4,74 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20338"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\NVA_Pasakumi\Projekts_ANM_PPP\TIEŠSAISTE\1_Programmu uzskaite\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\agnese.koha\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{CB27EF0B-5D2D-481B-9E0B-619C3D43CCB0}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{53B1AF5E-896E-41C6-A425-35841D89BE2B}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="6810" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="8070" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$4:$F$83</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="423" uniqueCount="190">
   <si>
     <t>www.edx.org</t>
   </si>
   <si>
     <t>Datorzinības (Computer Science)</t>
   </si>
   <si>
     <t>Uzņēmējdarbība (Business)</t>
   </si>
   <si>
     <t>www.futurelearn.com</t>
   </si>
   <si>
     <t>Profesionālās ievirzes svešvalodu apguve (Learning language)</t>
   </si>
   <si>
     <t>Pārvaldība (Management)</t>
   </si>
   <si>
     <t xml:space="preserve">Informāciju tehnoloģijas (Information technology) </t>
   </si>
   <si>
     <t>www.getsmarter.com</t>
   </si>
   <si>
@@ -614,50 +614,56 @@
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve"> www.udemy.com; www.ydacity.com; www.linkedInlearning.com; www.mba.com; www.scrum.org; www.bubble.io; mplaza.training; www.edueffective.online; online.hbs.edu; www.iapcollege.com; www.awwwards.com.</t>
     </r>
   </si>
   <si>
     <t>English for Healthcare</t>
   </si>
   <si>
     <t>https://www.futurelearn.com/courses/english-for-healthcare</t>
   </si>
   <si>
     <t>EDX Digital Asset 101</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.edx.org/certificates/professional-certificate/decx-digital-asset-101 </t>
   </si>
   <si>
     <t>Computer Science for Python Programming</t>
   </si>
   <si>
     <t>https://www.edx.org/certificates/professional-certificate/harvardx-computer-science-for-python-programming?index=product&amp;queryId=92a50f60803a65d33d8c0cd05b33ec34&amp;position=1</t>
+  </si>
+  <si>
+    <t>OxfordX, SaidBusinessSchool: Marketing Psychology: How We Decide</t>
+  </si>
+  <si>
+    <t>https://www.edx.org/learn/business-management/university-of-oxford-marketing-psychology-how-we-decide</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -727,51 +733,51 @@
       <charset val="186"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -873,56 +879,67 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -965,50 +982,53 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1315,54 +1335,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/data-analytics-for-everyone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/certificates/professional-certificate/tecdemonterreyx-digital-transformation-as-a-business-and-innovation-strategy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/ux-research" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/introduction-to-linux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/professional-certificate/uwashingtonx-it-project-management?index=product&amp;queryID=80f9488f03145c16e2ef3b34af43f2bf&amp;position=6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/professional-certificate/fundamentals-of-data-visualization-with-power-bi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/csr-reporting-and-communication" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.futurelearn.com/experttracks/software-development-with-python-and-java" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coursera.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edx.org/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/machine-learning-with-python-for-finance-professionals" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/automated-software-testing-unit-testing-coverage-2?index=product&amp;queryID=e74ae68dd34be4b56c7d389bba423a6c&amp;position=1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/leaders-in-global-development-5?utm_campaign=social-sharing-course-page&amp;utm_me" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/professional-certificate/usmx-innovation-and-entrepreneurship" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/professional-certificate/harvardx-data-analysis-for-life-sciences" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.getsmarter.com/products/oxford-leading-sustainable-corporations-programme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edx.org/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.futurelearn.com/courses/general-data-protection-regulation" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/professional-certificate/queensx-enterprise-sales?index=product&amp;queryID=f7fefc35c909788d297ca06793baedea&amp;position=1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/professional-certificate/hkux-fintech?index=product&amp;queryID=2150bea5a2aafc0d8898207bd547cc11&amp;position=2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/introduction-to-project-management?index=product&amp;queryID=bfb5f4e12901a7da92626c855cf6d5d8&amp;position=17" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.futurelearn.com/experttracks/ux-design-fundamentals" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/introduction-to-corporate-finance" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/cs50-for-lawyers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/professional-certificate/uwashingtonx-it-project-management" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/how-to-code-simple-data" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/micromasters/adelaidex-big-data" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edx.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coursera.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/data-science-r-basics?index=product&amp;queryID=b9d58fe1cd99adbea0e5e63ee82b5013&amp;position=1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/foundations-of-finance?index=product&amp;queryID=9512de247c0c72b40cf3799a042aa1f2&amp;position=1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/html5-and-css-fundamentals" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/introduction-emerging-technologies-in-an-enterprise-environment?index=product&amp;queryID=79c01438f458864e6ff63f5f9e5d6541&amp;position=1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/python-for-data-science-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/introduction-to-computer-science-and-programming-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/professional-certificate/w3cx-front-end-web-developer?index=product&amp;queryID=6468f512d86fce142114652bafea620d&amp;position=1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/foundations-of-modern-finance-i" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/professional-certificate/idbx-results-based-project-management" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/ux-design" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/professional-certificate/ibm-data-engineering" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.futurelearn.com/courses/managing-in-an-ethical-manner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/programming-for-data-science" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.futurelearn.com/courses/introduction-business-intelligence-data-analytics" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.futurelearn.com/courses/applied-big-data-analytics" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/professional-certificate/edinburghx-digital-marketing-fundamentals?index=product&amp;queryID=4Digital%20Marketing%20FundamentalsDigital%20Marketing%20Fundamentalscf816a7a9aa62d1b67c1e695eb0c912&amp;position=164" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edx.org/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edx.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coursera.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/professional-certificate/umd-usmx-agile-project-management?index=product&amp;queryID=690315958318bee493fb0a6a5079c10e&amp;position=1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/xseries/fundamentals-computer-science?index=product&amp;queryID=c8fbf08604f932e94f06d34d36aec7ed&amp;position=12" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/fundamentals-of-statistics" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/web-accessibility-introduction?index=product&amp;queryID=09d344ec97f1ca356430f3a881191a14&amp;position=1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/digital-marketing-strategy?index=product&amp;queryID=a1e0b5884f8340454a19b75d738caaf3&amp;position=1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edx.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/professional-certificate/wharton-strategic-management" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/professional-certificate/columbiax-corporate-finance" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.futurelearn.com/experttracks/entrepreneurship-food-and-beverage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/professional-certificate/wharton-strategic-management?index=product&amp;queryID=a6907a49ea452421cb3d00ab2ea57c3f&amp;position=1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/introduction-to-sql" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/statistics-and-r" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/professional-certificate/harvardx-computer-science-for-artifical-intelligence" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/professional-certificate/davidsonx-from-database-to-dashboard-using-sql-and-power-bi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/xseries/aws-devops-on-aws" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.futurelearn.com/courses/workplace-english" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.futurelearn.com/courses/english-for-healthcare" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/certificates/professional-certificate/harvardx-computer-science-for-python-programming?index=product&amp;queryId=92a50f60803a65d33d8c0cd05b33ec34&amp;position=1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edx.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edx.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edx.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/introduction-computer-science-harvardx-cs50x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/upper-intermediate-english-business" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/introduction-to-digital-humanities?" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/professional-certificate/harvardx-leading-in-a-remote-environment?index=product&amp;queryID=e08ecb49249e36c4545fc704356e5e5f&amp;position=2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.futurelearn.com/experttracks/data-analytics-for-business" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.futurelearn.com/courses/emotional-intelligence" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edx.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edx.org/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/digital-technology-and-innovation" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.futurelearn.com/courses/system-testing-and-maintenance-et" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edx.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/professional-certificate/columbiax-corporate-finance" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/probability-the-science-of-uncertainty-and-data" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/remote-work" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/professional-certificate/harvardx-leadership-and-communication" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/professional-certificate/usmx-product-management?index=product&amp;queryID=dd2952a63135de0512883d45e6692f34&amp;position=1&#8203;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.futurelearn.com/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/einfuhrung-in-marketing?index=product&amp;queryID=15d4380b7e863a851907fb163acd3cce&amp;position=3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/financial-accounting-and-capital-markets" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/professional-certificate/georgetownx-ethical-decision-making-for-global-managers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coursera.org/learn/satisfaction-guaranteed?specialization=google-digital-marketing-ecommerce" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/professional-certificate/harvardx-computer-science-for-web-programming?index=product&amp;queryID=1495b05fe24e96b5a7814f549563c0f3&amp;position=1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/professional-certificate/ritx-communication-skills?index=product&amp;queryID=742b021449d28a67497020fdac0357cd&amp;position=3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/data-analysis-in-power-bi?index=product&amp;queryID=c3340decb644fcd733508e60fa3cbdc0&amp;position=1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.futurelearn.com/courses/sustainable-business" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/certificates/professional-certificate/decx-digital-asset-101" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edx.org/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/course/luxury-management-2?index=product&amp;queryID=c3ac31bd3bdcdaecc091fe5476f209d9&amp;position=1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edx.org/micromasters/iimbx-business-management" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.futurelearn.com/courses/intelligent-hrm-for-managers-of-the-future" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.futurelearn.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edx.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H86"/>
+  <dimension ref="A1:H87"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A72" zoomScale="106" zoomScaleNormal="106" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="C88" sqref="C88"/>
+      <selection activeCell="F87" sqref="F87"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5.1796875" customWidth="1"/>
     <col min="2" max="2" width="14.1796875" style="12" customWidth="1"/>
     <col min="3" max="3" width="78.54296875" style="12" customWidth="1"/>
     <col min="4" max="4" width="31.453125" style="1" customWidth="1"/>
     <col min="5" max="5" width="35.453125" style="1" customWidth="1"/>
     <col min="6" max="6" width="18.26953125" customWidth="1"/>
     <col min="7" max="7" width="24.81640625" customWidth="1"/>
     <col min="8" max="8" width="26.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="60" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="29" t="s">
         <v>180</v>
       </c>
       <c r="D1" s="29"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
@@ -3024,50 +3044,70 @@
       </c>
       <c r="E85" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F85" s="6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="86" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A86" s="5">
         <v>82</v>
       </c>
       <c r="B86" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C86" s="10" t="s">
         <v>186</v>
       </c>
       <c r="D86" s="9" t="s">
         <v>187</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>1</v>
       </c>
       <c r="F86" s="6" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A87" s="30">
+        <v>83</v>
+      </c>
+      <c r="B87" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C87" s="10" t="s">
+        <v>188</v>
+      </c>
+      <c r="D87" s="9" t="s">
+        <v>189</v>
+      </c>
+      <c r="E87" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="F87" s="6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:F83" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <mergeCells count="3">
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="C1:D1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B6" r:id="rId2" display="http://www.edx.org/" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B7" r:id="rId3" display="http://www.edx.org/" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B8" r:id="rId4" display="http://www.edx.org/" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="B9" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="B11" r:id="rId6" display="http://www.edx.org/" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="B10" r:id="rId7" display="http://www.edx.org/" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="B12" r:id="rId8" display="http://www.edx.org/" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="B13" r:id="rId9" display="http://www.edx.org/" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="B14" r:id="rId10" display="http://www.edx.org/" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
     <hyperlink ref="B15" r:id="rId11" display="http://www.edx.org/" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
     <hyperlink ref="B16" r:id="rId12" display="http://www.edx.org/" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
     <hyperlink ref="B17" r:id="rId13" display="http://www.edx.org/" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
     <hyperlink ref="C70" r:id="rId14" display="https://www.coursera.org/learn/satisfaction-guaranteed?specialization=google-digital-marketing-ecommerce" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>