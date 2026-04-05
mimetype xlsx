--- v1 (2026-01-02)
+++ v2 (2026-04-05)
@@ -1,9329 +1,1181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20338"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E594C8D2-15E7-41FE-9327-1A74A4C17798}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{33F46F7C-A8F8-4AB0-AED8-21B45AAB2F10}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12105" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11805" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="2" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'1'!$19:$92</definedName>
+  </definedNames>
   <calcPr calcId="179021"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34103" uniqueCount="2994">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="489" uniqueCount="364">
   <si>
     <t>N.p.k.</t>
   </si>
   <si>
     <t>Juridiskā adrese</t>
   </si>
   <si>
     <t>Anulēšanas datums</t>
   </si>
   <si>
-    <t>Brīvības iela 85 - 5, Rīga, LV-1001</t>
-[...112 lines deleted...]
-  <si>
     <t>Darbiekārtošanas pakalpojumu sniedzējs</t>
   </si>
   <si>
     <t>Nosaukums (firma)</t>
   </si>
   <si>
     <t>Darbības vietas adrese</t>
   </si>
   <si>
-    <t>Licences Nr. un izsniegšanas datums</t>
-[...1 lines deleted...]
-  <si>
     <t>Anulēšanas iemesls</t>
   </si>
   <si>
-    <t>Katlakalna iela 13, Rīga, LV-1073</t>
-[...4 lines deleted...]
-  <si>
     <t>Reģistrācijas Nr.</t>
   </si>
   <si>
-    <t xml:space="preserve">Nosaukums
-[...5 lines deleted...]
-  <si>
     <t>Kontaktinformācija</t>
   </si>
   <si>
-    <t>Licences Nr. un derīguma termiņš</t>
-[...1026 lines deleted...]
-  <si>
     <t>Duntes iela 17A, Rīga</t>
   </si>
   <si>
-    <t xml:space="preserve">tālr. nr.673999999.                                     E-pasts: connect@novikontas.lv.                                     </t>
-[...902 lines deleted...]
-  <si>
     <t>Kurzemes prospekts 34-87, Rīga</t>
   </si>
   <si>
-    <t>Merkeļa iela 11, 303.kab., Rīga</t>
-[...1031 lines deleted...]
-  <si>
     <t>Licences Nr.</t>
   </si>
   <si>
-    <t>NZN</t>
-[...1651 lines deleted...]
-  <si>
     <t>LatRecruitment</t>
   </si>
   <si>
-    <t>Lielirbes iela 17A-30, Rīga, LV-1046</t>
-[...415 lines deleted...]
-  <si>
     <t>Lomonosova iela 4, Rīga</t>
   </si>
   <si>
-    <t>Lomonosova iela 4-316, Rīga; Tomsona iela 34-39, Rīga</t>
-[...633 lines deleted...]
-  <si>
     <t>Mazā Krasta iela 83, Rīga</t>
   </si>
   <si>
-    <t xml:space="preserve">76/2019 - 23.08.2019. </t>
-[...143 lines deleted...]
-  <si>
     <t>Lizuma iela 1 k-12, Rīga</t>
   </si>
   <si>
-    <t>MK noteikumu Nr.458 38.5. apakšpunkts - nav novērsti konstatētie pārkāpumi</t>
-[...87 lines deleted...]
-  <si>
     <t>Kalna iela 17-3, Rīga</t>
   </si>
   <si>
     <t>Matīsa iela 61-22, Rīga</t>
   </si>
   <si>
-    <t>25.07.2022.</t>
-[...395 lines deleted...]
-  <si>
     <t>Elizabetes iela 103-16, Rīga</t>
   </si>
   <si>
-    <t>13/2019 no 07.03.2019.</t>
-[...216 lines deleted...]
-  <si>
     <t>Ganību iela 26, Ventspils</t>
   </si>
   <si>
-    <t xml:space="preserve">123/2019 no 23.12.2019.
-[...170 lines deleted...]
-  <si>
     <t>Baltā iela 1B, Rīga</t>
   </si>
   <si>
-    <t>65/2019 no 05.08.2019.</t>
-[...7 lines deleted...]
-  <si>
     <t>Duntes iela 3, Rīga</t>
   </si>
   <si>
-    <t>Kronvalda bulvāris 10-32, Rīga</t>
-[...7 lines deleted...]
-  <si>
     <t>MK noteikumu Nr.458 38.1.  apakšpunkts - neatbilst Noteikumu 9.punkta prasībām</t>
   </si>
   <si>
-    <t>Rocket Trade</t>
-[...215 lines deleted...]
-  <si>
     <t>Duntes iela 28-41, Rīga</t>
   </si>
   <si>
-    <t>75/2022 no 08.11.2022.</t>
-[...561 lines deleted...]
-  <si>
     <t>JobVision</t>
   </si>
   <si>
-    <t>40203344680</t>
-[...262 lines deleted...]
-  <si>
     <t>MK noteikumu Nr.458 38.5.  apakšpunkts - nav novērsti konstatētie pārkāpumi</t>
   </si>
   <si>
-    <t>FNS</t>
-[...392 lines deleted...]
-  <si>
     <t>SIA "LATARK"</t>
   </si>
   <si>
     <t>Lielvārdes iela 107-22, Rīga</t>
   </si>
   <si>
-    <t>12/2024 no 29.02.2024.</t>
-[...4 lines deleted...]
-  <si>
     <t>SIA "ADR skola"</t>
   </si>
   <si>
     <t>Lomonosova  iela 4, Rīga</t>
   </si>
   <si>
-    <t>51/2021 no 20.10.2021.</t>
-[...4 lines deleted...]
-  <si>
     <t>SIA Elect</t>
   </si>
   <si>
-    <t>26/2017 no 15.12.2020.</t>
-[...1 lines deleted...]
-  <si>
     <t>Maviga LV</t>
   </si>
   <si>
-    <t>42403040371</t>
-[...1 lines deleted...]
-  <si>
     <t>Atmodas iela 14-59, Rēzekne</t>
   </si>
   <si>
     <t>Viļakas iela 1D, Rēzekne</t>
   </si>
   <si>
-    <t>25/2018 no 21.06.2022.</t>
-[...4 lines deleted...]
-  <si>
     <t>Stairox</t>
   </si>
   <si>
     <t>Salaspils iela 6 k-5 - 18, Rīga</t>
   </si>
   <si>
     <t>Lubānas iela 125A, 6.kab., Rīga</t>
   </si>
   <si>
-    <t>39/2024 no 29.04.2024.</t>
-[...1 lines deleted...]
-  <si>
     <t>GetWork</t>
   </si>
   <si>
     <t>Dīķa iela 44, Rīga</t>
   </si>
   <si>
-    <t>84/2023 no 11.12.2023.</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">MK noteikumu Nr.458 38.1.  apakšpunkts - neatbilst Noteikumu 9.punkta prasībām </t>
   </si>
   <si>
     <t>AUTOTRANS SERVISS</t>
   </si>
   <si>
     <t>Vīganti "7"-1, Višķu pag., Augšdaugavas nov.</t>
   </si>
   <si>
     <t>Tomsona iela 34-39, Rīga</t>
   </si>
   <si>
-    <t>4/2021 no 26.01.2021.</t>
-[...4 lines deleted...]
-  <si>
     <t>Briggs</t>
   </si>
   <si>
-    <t>40203016275</t>
-[...7 lines deleted...]
-  <si>
     <t>MK noteikumu Nr.458 38.8.  apakšpunkts - komersanta lūgums</t>
   </si>
   <si>
     <t>BB-Helper</t>
   </si>
   <si>
     <t>Slokas iela 12-22, Rīga</t>
   </si>
   <si>
     <t>Slokas iela 12, Rīga</t>
   </si>
   <si>
-    <t>47/2023 no 07.07.2023.</t>
-[...4 lines deleted...]
-  <si>
     <t>CBAPKA</t>
   </si>
   <si>
     <t>Sarkandaugavas iela 25-2, Rīga</t>
   </si>
   <si>
     <t xml:space="preserve">Sitas iela 1A, Rīga </t>
   </si>
   <si>
-    <t>39/2023 no 29.06.2023.</t>
-[...1 lines deleted...]
-  <si>
     <t>PR PROJEKTS</t>
   </si>
   <si>
     <t>Džohara Dudajeva gatve 3-73, Rīga</t>
   </si>
   <si>
     <t>Ulbrokas iela 44A, Rīga</t>
   </si>
   <si>
-    <t>3/2024 no 10.01.2024.</t>
-[...4 lines deleted...]
-  <si>
     <t>MEZA Marine</t>
   </si>
   <si>
-    <t>42103097278</t>
-[...1 lines deleted...]
-  <si>
     <t>Vīlipa iela 12-61, Rīga</t>
-  </si>
-[...4 lines deleted...]
-    <t>16.04.2025.</t>
   </si>
   <si>
     <t xml:space="preserve">MK noteikumu Nr.458 38.1.  apakšpunkts - neatbilst Noteikumu 9.punkta
 prasībām </t>
   </si>
   <si>
     <t>ALL 4 YOU
  WORK FORCE</t>
   </si>
   <si>
     <t>Rīgas iela 20, Daugavpils</t>
   </si>
   <si>
-    <t>22/2024 no 04.04.2024.</t>
-[...1 lines deleted...]
-  <si>
     <t>Adverza Germany</t>
   </si>
   <si>
-    <t>41503073083</t>
-[...1 lines deleted...]
-  <si>
     <t>Mihoelsa iela 3-4, Daugavpils</t>
   </si>
   <si>
     <t>Cietokšņa iela 42A, Daugavpils</t>
   </si>
   <si>
-    <t>66/2019 no 08.08.2019.</t>
-[...1 lines deleted...]
-  <si>
     <t>MK noteikumu Nr.458 38.1.  apakšpunkts -pakalpojumi netiek sniegti vismaz vienu gadu</t>
   </si>
   <si>
     <t>Work Time</t>
   </si>
   <si>
     <t>Līduma iela 12C, Rīga</t>
   </si>
   <si>
-    <t>81/2023 no 24.11.2023.</t>
-[...4 lines deleted...]
-  <si>
     <t>The Galaxy</t>
   </si>
   <si>
     <t>Ulbrokas iela 1A, Rīga</t>
   </si>
   <si>
-    <t>70/2023 no 19.10.2023.</t>
-[...1 lines deleted...]
-  <si>
     <t>HR Link</t>
   </si>
   <si>
     <t>Ūnijas iela 52, Rīga</t>
   </si>
   <si>
-    <t>38/2023 no 13.06.2023.</t>
-[...1 lines deleted...]
-  <si>
     <t>Tri Foundation</t>
   </si>
   <si>
     <t>Jasmuižas iela 18 k-1 - 55, Rīga</t>
   </si>
   <si>
-    <t>8/2023 no 04.10.2023.</t>
-[...1 lines deleted...]
-  <si>
     <t>FMBO (iepr. Labor Leaders)</t>
   </si>
   <si>
     <t>Annas Brigaderes iela 3-8, Rīga</t>
-  </si>
-[...4 lines deleted...]
-    <t>09.05.2025.</t>
   </si>
   <si>
     <t xml:space="preserve">MK noteikumu Nr.458 38.1.  apakšpunkts - neatbilst Noteikumu 9.punkta 9.3. apakšpunkta
 prasībām </t>
   </si>
   <si>
     <t>LAURIS RESTAURANT SERVICE</t>
   </si>
   <si>
     <t>Medņu iela 97A, Jūrmala</t>
   </si>
   <si>
     <t>36. līnija 1202, Jūrmala</t>
   </si>
   <si>
-    <t>54/2023 no 14.08.2023.</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">VikingsHR </t>
   </si>
   <si>
     <t>Meliorācijas iela 21 - 3, Ozolnieki, Ozolnieku pag., Jelgavas nov.</t>
   </si>
   <si>
     <t>Skolas iela 4b - 501, Ozolnieki, Ozolnieku pag., Jelgavas nov.</t>
   </si>
   <si>
-    <t>54/2019 no 29.12.2022.</t>
-[...1 lines deleted...]
-  <si>
     <t>HUSVIK</t>
   </si>
   <si>
     <t xml:space="preserve">"Zemzari", Mores pag., Siguldas nov. </t>
   </si>
   <si>
     <t>Kr. Barona iela 5 - 7, Rīga</t>
   </si>
   <si>
-    <t>83/2022 no 05.11.2022</t>
-[...1 lines deleted...]
-  <si>
     <t>PAKUM INDUSTRIAL</t>
   </si>
   <si>
     <t>Salnas iela 21 - 435, Rīga</t>
-  </si>
-[...1 lines deleted...]
-    <t>53/2023 no 24.07.2023.</t>
   </si>
   <si>
     <t xml:space="preserve">MK noteikumu Nr.458 38.1.  apakšpunkts - neatbilst Noteikumu 9.punkta 9.5. apakšpunkta
 prasībām </t>
   </si>
   <si>
     <t>ASTEX</t>
   </si>
   <si>
     <t>Andreja iela 4, Ventspils</t>
   </si>
   <si>
-    <t>68/2022 no 26.09.2022.</t>
-[...1 lines deleted...]
-  <si>
     <t>FOUNT</t>
   </si>
   <si>
     <t>Brīvības bulvāris 21, Rīga</t>
   </si>
   <si>
-    <t>70/2020 no 12.11.2020.</t>
-[...1 lines deleted...]
-  <si>
     <t>'RISE'' Euro Buve</t>
   </si>
   <si>
     <t>Daugavpils iela 41 k-2 - 42, Rīga</t>
   </si>
   <si>
-    <t>26/2023 no 19.04.2023.</t>
-[...4 lines deleted...]
-  <si>
     <t>WR PRO</t>
   </si>
   <si>
     <t>'Valdlauči 4'' - 66, Valdlauči, Ķekavas pag., Ķekavas nov.</t>
   </si>
   <si>
-    <t>42/2018 no 23.07.2018.</t>
-[...1 lines deleted...]
-  <si>
     <t>Rigarocket.eu</t>
   </si>
   <si>
     <t>Ieriķu iela 3, Rīga</t>
   </si>
   <si>
     <t>Zemitāna iela 2B, Rīga</t>
   </si>
   <si>
-    <t>14.05.2025.</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">MK noteikumu Nr.458 38.1.  apakšpunkts - neatbilst Noteikumu 9.punkta 9.3. apakšpunkta prasībām </t>
   </si>
   <si>
     <t>Jaunatnes iela 7-66, Valdlauči, Ķekavas pag., Ķekavas nov.</t>
   </si>
   <si>
     <t>Z LOGISTIC</t>
   </si>
   <si>
     <t>Palasta iela 3-4, Cēsis, Cēsu nov.</t>
   </si>
   <si>
-    <t>9/2022 no 31.01.2022.</t>
-[...4 lines deleted...]
-  <si>
     <t>BBS Baltic Trans</t>
   </si>
   <si>
     <t>Marijas iela 1 - 17, Rīga</t>
   </si>
   <si>
-    <t>24/2019 no 08.09.2022.</t>
-[...4 lines deleted...]
-  <si>
     <t>Worklex</t>
   </si>
   <si>
     <t>Krasta iela 95 k-28, Rīga</t>
   </si>
   <si>
-    <t>59/2022 no 23.08.2022.</t>
-[...1 lines deleted...]
-  <si>
     <t>LYRA</t>
   </si>
   <si>
     <t>Silmaļu iela 18 - 10, Salaspils, Salaspils nov.</t>
   </si>
   <si>
-    <t>64/2022 no 31.09.2022.</t>
-[...1 lines deleted...]
-  <si>
     <t>EMPIRE BUSINESS SERVICES</t>
   </si>
   <si>
     <t>Matīsa iela 81A - 19, Rīga</t>
   </si>
   <si>
-    <t>41/2019 no 13.06.2019.</t>
-[...1 lines deleted...]
-  <si>
     <t>Baznīcas iela 5, Rīga</t>
   </si>
   <si>
     <t>BuildNeo</t>
   </si>
   <si>
     <t>"Vasara 90', Virši, Olaines pag., Olaines nov.</t>
   </si>
   <si>
-    <t>62/2023 no 22.09.2023.</t>
-[...4 lines deleted...]
-  <si>
     <t>M2</t>
   </si>
   <si>
     <t>Brīvības gatve 397-34, Rīga</t>
   </si>
   <si>
     <t>Brīvības iela 17-1, Alūksne, Alūksnes nov.</t>
   </si>
   <si>
     <t>HYDROBLAST</t>
   </si>
   <si>
     <t>Liepu aleja 9, Babīte, Babītes pag., Mārupes nov.</t>
   </si>
   <si>
-    <t>1/2023 no 19.01.2023.</t>
-[...4 lines deleted...]
-  <si>
     <t>Talsu iela 75, Ventspils</t>
   </si>
   <si>
     <t>55 company</t>
-  </si>
-[...1 lines deleted...]
-    <t>52103061291</t>
   </si>
   <si>
     <t>Ganību dambis 16-5, Rīga</t>
   </si>
   <si>
     <t>Krustpils iela 12, Rīga</t>
   </si>
   <si>
     <t xml:space="preserve">MK noteikumu Nr.458 38.1.  apakšpunkts - neatbilst Noteikumu 9.punkta
 9.3. apakšpunkta prasībām </t>
   </si>
   <si>
     <t>STAFF HIRE SOLUTIONS</t>
   </si>
   <si>
-    <t>40203547373</t>
-[...1 lines deleted...]
-  <si>
     <t>“Pīlādži”, Kurmene, Kurmenes pag., Bauskas nov.</t>
   </si>
   <si>
     <t>Strong</t>
   </si>
   <si>
     <t>BALTIC WORKERS</t>
   </si>
   <si>
-    <t>"Kronīši", Krimuldas pagasts, Siguldas novads</t>
-[...7 lines deleted...]
-  <si>
     <t>Biznesa Risinājumu Aģentūra</t>
   </si>
   <si>
     <t>Ģimnastikas iela 18 - 8, Rīga</t>
   </si>
   <si>
     <t>Vestienas iela 2J, Rīga</t>
   </si>
   <si>
-    <t>45/2023 no 06.07.2023.</t>
-[...13 lines deleted...]
-  <si>
     <t>Amir Akbarov Logistics</t>
   </si>
   <si>
     <t>Maskavas iela 250 k - 1 - 32, Rīga</t>
   </si>
   <si>
-    <t>66/2023 no 02.10.2023.</t>
-[...1 lines deleted...]
-  <si>
     <t>MK noteikumu Nr.458 38.3. apakšpunkts - nepilda šo noteikumu 24. punktā noteiktos licences saņēmēja pienākumus</t>
   </si>
   <si>
     <t>Baltic Builders</t>
   </si>
   <si>
     <t>Mūkusalas iela 72, Rīga</t>
   </si>
   <si>
-    <t>11/2021 no 03.03.2021</t>
-[...1 lines deleted...]
-  <si>
     <t>Amexim company</t>
   </si>
   <si>
     <t>Čiekurkalna 2.līnija 30B, Rīga</t>
-  </si>
-[...1 lines deleted...]
-    <t>2/2022 no 13.01.2022</t>
   </si>
   <si>
     <t xml:space="preserve">MK noteikumu Nr.458 38.1.  apakšpunkts - neatbilst Noteikumu 9.punkta
 9.5. apakšpunkta prasībām </t>
   </si>
   <si>
     <t xml:space="preserve">MK noteikumu Nr.458 38.1.  apakšpunkts - neatbilst Noteikumu 9.punkta
 9.3. un 9.5. apakšpunkta prasībām </t>
   </si>
   <si>
     <t>Hansa Latvia Construction</t>
   </si>
   <si>
-    <t>76.2022</t>
-[...7 lines deleted...]
-  <si>
     <t>ALERA-tur</t>
   </si>
   <si>
-    <t>Edvarta Virzas iela 27-18, Iecava, Bauskas novads</t>
-[...1 lines deleted...]
-  <si>
     <t>Matīsa iela 81-2, Rīga</t>
   </si>
   <si>
-    <t>6/2022 no 20.01.2022</t>
-[...1 lines deleted...]
-  <si>
     <t>Biķernieku iela 71-46, Rīga</t>
   </si>
   <si>
-    <t>14/20225 no 03.03.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>MK noteikumu Nr.458 38.3. apakšpunkts - nepilda šo noteikumu 24. punktā licences saņēmēja pienākumus</t>
   </si>
   <si>
     <t>Asat  Elstone</t>
   </si>
   <si>
     <t>18. novembra iela 80 - 1A, Daugavpils</t>
   </si>
   <si>
-    <t>19/2021 no 27.03.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>AN LB Commerce</t>
   </si>
   <si>
     <t>Ģertrūdes iela 113-45, Rīga</t>
   </si>
   <si>
     <t>Krustabaznīcas iela 11, Rīga</t>
   </si>
   <si>
-    <t>67/2020 no 20.10.2020</t>
-[...1 lines deleted...]
-  <si>
     <t>MK noteikumu Nr.458 38.3. apakšpunkts - nepilda šo noteikumu 24. punktā licences saņēmēja pienākumus un 38.9. apakšpunkts - aģentūra konstatē, ka licences saņēmējs darbiekārtošanas pakalpojumu sniegšanu ir izbeidzis</t>
   </si>
   <si>
     <t>ROSTA-ENGINEERING</t>
   </si>
   <si>
-    <t>40003787356</t>
-[...1 lines deleted...]
-  <si>
     <t>Varkaļu iela 13A, Rīga</t>
   </si>
   <si>
-    <t>34/2023 no 30.05.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>BPE LATVIA</t>
   </si>
   <si>
-    <t xml:space="preserve">Meliorācijas iela 21-3, Ozolnieki, Ozolnieku pagasts, Jelgavas novads  </t>
-[...1 lines deleted...]
-  <si>
     <t>Dobeles šoseja 31, Jelgava</t>
   </si>
   <si>
-    <t>41/2021 no 09.09.2021</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Intermark </t>
   </si>
   <si>
     <t>Sudrabu Edžus iela 4-5, Jelgava</t>
   </si>
   <si>
     <t>Lāčplēša iela 75-1B, Rīga</t>
   </si>
   <si>
-    <t>67/2021 no 27.03.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>BVM GROUP</t>
   </si>
   <si>
     <t>Rostokas iela 4-24, Rīga</t>
   </si>
   <si>
-    <t>40/2023 no 29.06.2023</t>
-[...1 lines deleted...]
-  <si>
     <t>MK noteikumu Nr.458 38.9. apakšpunkts - aģentūra konstatē, ka licences saņēmējs darbiekārtošanas pakalpojumu sniegšanu ir izbeidzis</t>
   </si>
   <si>
     <t>Job Industries</t>
   </si>
   <si>
     <t>Bruņinieku iela 33-4, Rīga</t>
   </si>
   <si>
-    <t>26/2024 no 04.04.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Global Recruiter</t>
   </si>
   <si>
     <t>Miera iela 80 - 1, Rīga</t>
   </si>
   <si>
     <t>Dzirnavu iela 57 A, Rīga</t>
   </si>
   <si>
-    <t>57/2024 no 29.08.2024</t>
-[...1 lines deleted...]
-  <si>
     <t>LA LUZ</t>
   </si>
   <si>
     <t>Kaņepju iela 15 - 3, Rīga</t>
   </si>
   <si>
     <t>Stūrmaņu iela 29, Rīga</t>
   </si>
   <si>
-    <t>1/2025 no 02.01.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>EUROPEAN SOLUTIONS LLC</t>
   </si>
   <si>
     <t>Brīvības iela 85 - 2, Rīga</t>
   </si>
   <si>
     <t xml:space="preserve">Cēsu iela 31,K-2, Rīga </t>
-  </si>
-[...1 lines deleted...]
-    <t>86/2022 no 09.12.2022</t>
   </si>
   <si>
     <t xml:space="preserve">MK noteikumu Nr.458 38.1. apakšpunkts - neatbilst Noteikumu 9.punkta
 prasībām </t>
   </si>
   <si>
     <t>Stabu iela 116 - 37, Rīga</t>
   </si>
   <si>
     <t>Ulbrokas iela 23, Rīga</t>
   </si>
   <si>
-    <t>85/2020 no 23.12.2020</t>
-[...1 lines deleted...]
-  <si>
     <t>UZ Jointing</t>
   </si>
   <si>
     <t>Katrīnas laukums 1, Tukums, Tukuma nov.</t>
   </si>
   <si>
-    <t>27/2022 no 25.04.2022</t>
-[...1 lines deleted...]
-  <si>
     <t>MK noteikumu Nr.458 38.8.  apakšpunkts - komersanta iesniegums</t>
   </si>
   <si>
     <t>LED Solutions Latvia</t>
   </si>
   <si>
     <t>Rūpniecības iela 22, Ventspils</t>
-  </si>
-[...1 lines deleted...]
-    <t>14/2022 no 28.11.2022</t>
   </si>
   <si>
     <t xml:space="preserve">MK noteikumu Nr.458 38.1.  apakšpunkts - neatbilst Noteikumu 9.punkta
  9.5. apakšpunkta prasībām </t>
   </si>
   <si>
     <t>ProContracting</t>
   </si>
   <si>
-    <t>40203608254</t>
-[...1 lines deleted...]
-  <si>
     <t>18. novembra iela 105, Daugavpils</t>
   </si>
   <si>
-    <t>8/2025 no 14.02.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Ziffy</t>
   </si>
   <si>
-    <t>40203154210</t>
-[...1 lines deleted...]
-  <si>
     <t>Kuģu iela 11 - 9, Rīga</t>
   </si>
   <si>
     <t>Kalnciema iela 78, Rīga</t>
   </si>
   <si>
-    <t>83/2024 no 09.12.2024.</t>
-[...1 lines deleted...]
-  <si>
     <t>AD Development</t>
   </si>
   <si>
-    <t>40203296215</t>
-[...1 lines deleted...]
-  <si>
     <t>Zvaigznāja gatve 16 - 70, Rīga</t>
   </si>
   <si>
-    <t>10/2024 no 23.02.2024.</t>
-[...1 lines deleted...]
-  <si>
     <t>Ģertrūdes iela 33/35 - 2, Rīga</t>
-  </si>
-[...4 lines deleted...]
-    <t>26/2025 no 04.04.2025.</t>
   </si>
   <si>
     <t xml:space="preserve">MK noteikumu Nr.458 38.1.  apakšpunkts - neatbilst Noteikumu 9.punkta 
 9.3. apakšpunkta prasībām </t>
   </si>
   <si>
-    <t>54/2025 no 16.06.2025.</t>
-[...1 lines deleted...]
-  <si>
     <t>MK noteikumu Nr.458 38.3.  apakšpunkts - nepilda šo noteikumu 24. punktā licences saņēmēja pienākumus un 38.4. apakšpunkts licences saņēmējs atkārtoti nepiedalās šo noteikumu 29. punktā minētajā pārbaudē</t>
   </si>
   <si>
     <t>LVAgency</t>
   </si>
   <si>
     <t>Čiekurkalna 4.šķērslīnija 8-36, Rīga</t>
   </si>
   <si>
     <t xml:space="preserve">Cēsu iela 31B, Rīga </t>
   </si>
   <si>
-    <t>31/2024 no 18.04.2024.</t>
-[...1 lines deleted...]
-  <si>
     <t>NAMEJS LV</t>
   </si>
   <si>
-    <t>Raiņa iela 56A, Madona, Madonas novads</t>
-[...4 lines deleted...]
-  <si>
     <t>Stadfer SIA</t>
   </si>
   <si>
     <t>Alekša iela 11-32, Rīga</t>
   </si>
   <si>
-    <t>59/2024 no 29.08.2024.</t>
-[...1 lines deleted...]
-  <si>
     <t>SIA Musafir</t>
-  </si>
-[...4 lines deleted...]
-    <t>58/2023 no 28.08.2023.</t>
   </si>
   <si>
     <t xml:space="preserve">MK noteikumu Nr.458 38.1.  apakšpunkts - neatbilst Noteikumu 9.punkta
  9.3. apakšpunkta prasībām </t>
   </si>
   <si>
     <t>TUV Nord Baltik</t>
   </si>
   <si>
     <t>Sāremas iela 3, Rīga</t>
   </si>
   <si>
-    <t>55/2022 no 09.08.2022</t>
-[...1 lines deleted...]
-  <si>
     <t>TREPWO</t>
   </si>
   <si>
     <t>Kaivas iela 50 k-1 - 127D, Rīga</t>
   </si>
   <si>
-    <t>51/2022 no 18.07.2022</t>
-[...1 lines deleted...]
-  <si>
     <t>MRG Celtniecība</t>
   </si>
   <si>
     <t>Ernestīnes iela 43-1, Rīga</t>
   </si>
   <si>
-    <t>81/2020 no 10.12.2020</t>
-[...1 lines deleted...]
-  <si>
     <t>G&amp;G Contruction</t>
   </si>
   <si>
     <t>Zalves iela 52-11, Rīga</t>
   </si>
   <si>
-    <t>12/2022 no 10.02.2022</t>
-[...1 lines deleted...]
-  <si>
     <t>MIGAVAZ SOLUTION</t>
   </si>
   <si>
     <t>Daugavgrīvas iela 132 k-1, Rīga</t>
   </si>
   <si>
-    <t>88/2022 no 14.12.2022</t>
+    <t xml:space="preserve">Anulēto licenču reģistrs 2026. gads </t>
+  </si>
+  <si>
+    <t>MK noteikumu Nr.458 38.1.  apakšpunkts - neatbilst Noteikumu 9.punkta
+9.3. apakšpunkta prasībām. MK noteikumu Nr.458 38.3. apakšpunkts - nepilda šo noteikumu 24. punktā licences saņēmēja pienākumus</t>
+  </si>
+  <si>
+    <t>ELT</t>
+  </si>
+  <si>
+    <t>Omniva</t>
+  </si>
+  <si>
+    <t>Stigu iela 10, Rīga</t>
+  </si>
+  <si>
+    <t>Ercon - RM</t>
+  </si>
+  <si>
+    <t>Ziedleju iela 6, Mārupe</t>
+  </si>
+  <si>
+    <t>Novikontas Connect</t>
+  </si>
+  <si>
+    <t>NORDEKS</t>
+  </si>
+  <si>
+    <t>Aleksandra Bieziņa iela 1-44, Rīga</t>
+  </si>
+  <si>
+    <t>Brīvības iela 140 - 10, Rīga</t>
+  </si>
+  <si>
+    <t>Hestia Hotel Group Latvia</t>
+  </si>
+  <si>
+    <t>Mārstaļu iela 3, Rīga</t>
+  </si>
+  <si>
+    <t>Global Recruitment &amp; Consulting</t>
+  </si>
+  <si>
+    <t>Ķesterciema iela 9 - 54, Salaspils, Salaspils nov.</t>
+  </si>
+  <si>
+    <t>Ludzas iela 89B, Rīga</t>
+  </si>
+  <si>
+    <t>JOBCENTER</t>
+  </si>
+  <si>
+    <t>21.07.2025</t>
+  </si>
+  <si>
+    <t>13.03.2023</t>
+  </si>
+  <si>
+    <t>02.03.2021</t>
+  </si>
+  <si>
+    <t>16.05.2018</t>
+  </si>
+  <si>
+    <t>28.10.2021</t>
+  </si>
+  <si>
+    <t>06.09.2019</t>
+  </si>
+  <si>
+    <t>03.05.2016</t>
+  </si>
+  <si>
+    <t>26.03.2020</t>
+  </si>
+  <si>
+    <t>20.06.2018</t>
+  </si>
+  <si>
+    <t>24.02.2016</t>
+  </si>
+  <si>
+    <t>62/2025</t>
+  </si>
+  <si>
+    <t>10/2021</t>
+  </si>
+  <si>
+    <t>9/2023</t>
+  </si>
+  <si>
+    <t>22/2018</t>
+  </si>
+  <si>
+    <t>58/2021</t>
+  </si>
+  <si>
+    <t>80/2019</t>
+  </si>
+  <si>
+    <t>12/2016</t>
+  </si>
+  <si>
+    <t>19/2020</t>
+  </si>
+  <si>
+    <t>32/2018</t>
+  </si>
+  <si>
+    <t>24/2015</t>
+  </si>
+  <si>
+    <t>51/2021</t>
+  </si>
+  <si>
+    <t>12/2022</t>
+  </si>
+  <si>
+    <t>81/2020</t>
+  </si>
+  <si>
+    <t>51/2022</t>
+  </si>
+  <si>
+    <t>55/2022</t>
+  </si>
+  <si>
+    <t>58/2023</t>
+  </si>
+  <si>
+    <t>59/2024</t>
+  </si>
+  <si>
+    <t>82/2020</t>
+  </si>
+  <si>
+    <t>31/2024</t>
+  </si>
+  <si>
+    <t>26/2025</t>
+  </si>
+  <si>
+    <t>10/2024</t>
+  </si>
+  <si>
+    <t>83/2024</t>
+  </si>
+  <si>
+    <t>8/2025</t>
+  </si>
+  <si>
+    <t>67/2020</t>
+  </si>
+  <si>
+    <t>34/2023</t>
+  </si>
+  <si>
+    <t>6/2022</t>
+  </si>
+  <si>
+    <t>41/2021</t>
+  </si>
+  <si>
+    <t>67/2021</t>
+  </si>
+  <si>
+    <t>40/2023</t>
+  </si>
+  <si>
+    <t>26/2024</t>
+  </si>
+  <si>
+    <t>57/2024</t>
+  </si>
+  <si>
+    <t>1/2025</t>
+  </si>
+  <si>
+    <t>86/2022</t>
+  </si>
+  <si>
+    <t>85/2020</t>
+  </si>
+  <si>
+    <t>88/2022</t>
+  </si>
+  <si>
+    <t>27/2022</t>
+  </si>
+  <si>
+    <t>14/2022</t>
+  </si>
+  <si>
+    <t>54/2025</t>
+  </si>
+  <si>
+    <t>62/2023</t>
+  </si>
+  <si>
+    <t>1/2023</t>
+  </si>
+  <si>
+    <t>10/2023</t>
+  </si>
+  <si>
+    <t>55/2021</t>
+  </si>
+  <si>
+    <t>25/2024</t>
+  </si>
+  <si>
+    <t>5/2022</t>
+  </si>
+  <si>
+    <t>59/2023</t>
+  </si>
+  <si>
+    <t>45/2023</t>
+  </si>
+  <si>
+    <t>66/2023</t>
+  </si>
+  <si>
+    <t>11/2021</t>
+  </si>
+  <si>
+    <t>2/2022</t>
+  </si>
+  <si>
+    <t>14/20225</t>
+  </si>
+  <si>
+    <t>19/2021</t>
+  </si>
+  <si>
+    <t>26/2017</t>
+  </si>
+  <si>
+    <t>41/2019</t>
+  </si>
+  <si>
+    <t>64/2022</t>
+  </si>
+  <si>
+    <t>59/2022</t>
+  </si>
+  <si>
+    <t>24/2019</t>
+  </si>
+  <si>
+    <t>9/2022</t>
+  </si>
+  <si>
+    <t>42/2018</t>
+  </si>
+  <si>
+    <t>26/2023</t>
+  </si>
+  <si>
+    <t>1/2024</t>
+  </si>
+  <si>
+    <t>70/2020</t>
+  </si>
+  <si>
+    <t>68/2022</t>
+  </si>
+  <si>
+    <t>53/2023</t>
+  </si>
+  <si>
+    <t>83/2022</t>
+  </si>
+  <si>
+    <t>54/2019</t>
+  </si>
+  <si>
+    <t>54/2023</t>
+  </si>
+  <si>
+    <t>65/2023</t>
+  </si>
+  <si>
+    <t>8/2023</t>
+  </si>
+  <si>
+    <t>38/2023</t>
+  </si>
+  <si>
+    <t>70/2023</t>
+  </si>
+  <si>
+    <t>25/2018</t>
+  </si>
+  <si>
+    <t>39/2024</t>
+  </si>
+  <si>
+    <t>84/2023</t>
+  </si>
+  <si>
+    <t>4/2021</t>
+  </si>
+  <si>
+    <t>95/2019</t>
+  </si>
+  <si>
+    <t>47/2023</t>
+  </si>
+  <si>
+    <t>39/2023</t>
+  </si>
+  <si>
+    <t>3/2024</t>
+  </si>
+  <si>
+    <t>7/2020</t>
+  </si>
+  <si>
+    <t>22/2024</t>
+  </si>
+  <si>
+    <t>66/2019</t>
+  </si>
+  <si>
+    <t>81/2023</t>
+  </si>
+  <si>
+    <t>12/2024</t>
+  </si>
+  <si>
+    <t>Izsniegšanas datums</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anulēto licenču reģistrs 2025. gads </t>
+  </si>
+  <si>
+    <t>Meliorācijas iela 21-3, Ozolnieki, Ozolnieku pag., Jelgavas nov.</t>
+  </si>
+  <si>
+    <t>Ziedu iela 14, Carnikava, Carnikavas pag., Ādažu nov.</t>
+  </si>
+  <si>
+    <t>Raiņa iela 56A, Madona, Madonas nov.</t>
+  </si>
+  <si>
+    <t>Ziedu iela 14. Carnikava, Ādažu nov.</t>
+  </si>
+  <si>
+    <t>Edvarta Virzas iela 27-18, Iecava, Bauskas nov.</t>
+  </si>
+  <si>
+    <t>"Kronīši", Krimuldas pag., Siguldas nov.</t>
+  </si>
+  <si>
+    <t>MK noteikumu Nr.458 38.1.  apakšpunkts - neatbilst Noteikumu 9.punkta
+prasībām</t>
+  </si>
+  <si>
+    <t>Dzirnieku iela 24, Mārupe, Mārupes nov.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 05.11.2022</t>
+  </si>
+  <si>
+    <t>31.09.2022</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.03.2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 13.01.2022</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 03.03.2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 27.03.2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 20.10.2020</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 30.05.2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 20.01.2022</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.09.2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 29.06.2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 04.04.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 29.08.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 02.01.2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.12.2022</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 23.12.2020</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 14.12.2022</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 25.04.2022</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 28.11.2022</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 14.02.2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 09.08.2022</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 18.07.2022</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.12.2020</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 10.02.2022</t>
+  </si>
+  <si>
+    <t>76/2022</t>
+  </si>
+  <si>
+    <t>Rīga, Čiekurkalna 8. šķērslīnija 20 - 1</t>
+  </si>
+  <si>
+    <t>Duntes iela 28-41, Rīga, LV-1005</t>
+  </si>
+  <si>
+    <t>10.03.2026.</t>
+  </si>
+  <si>
+    <t>MK noteikumu Nr.458 38.1  apakšpunkts - apturēta vai izbeigta komersanta saimnieciskā darbība</t>
+  </si>
+  <si>
+    <t>76/2025</t>
+  </si>
+  <si>
+    <t>ATLANT Holding</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Brink's Latvia (G4S Cash Services Latvia)</t>
+  </si>
+  <si>
+    <t>Riga Recruitment</t>
+  </si>
+  <si>
+    <t>D&amp;D Services</t>
+  </si>
+  <si>
+    <t>Krišjāņa Valdemāra iela 149 - 505, Rīga</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 93/2025</t>
+  </si>
+  <si>
+    <t>24.03.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="32">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...6 lines deleted...]
-      <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -9332,1949 +1184,520 @@
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="BaltOptima"/>
       <charset val="186"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
-      <sz val="10"/>
-[...5 lines deleted...]
-    <font>
       <u/>
       <sz val="7.5"/>
       <color indexed="12"/>
       <name val="BaltOptima"/>
       <charset val="186"/>
-    </font>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
-    <font>
-[...132 lines deleted...]
-    </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
+        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="41">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...24 lines deleted...]
-      </right>
       <top/>
       <bottom/>
-      <diagonal/>
-[...13 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...111 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...22 lines deleted...]
-      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...7 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
-[...9 lines deleted...]
-      <right/>
       <top/>
-      <bottom/>
-[...30 lines deleted...]
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right/>
+      <top style="medium">
         <color indexed="64"/>
-      </right>
-[...1 lines deleted...]
-      <bottom/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...2 lines deleted...]
-      <right style="thin">
+      <left/>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...51 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...12 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...11 lines deleted...]
-      <right/>
       <top/>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="15">
+  <cellStyleXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="406">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1001 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="2" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="2" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="16" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="4" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="4" fillId="2" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...71 lines deleted...]
-    <xf numFmtId="14" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="15">
-    <cellStyle name="Hyperlink" xfId="12" builtinId="8"/>
+  <cellStyles count="14">
     <cellStyle name="Hyperlink 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hyperlink 3" xfId="9" xr:uid="{00000000-0005-0000-0000-000038000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 2 2" xfId="11" xr:uid="{00000000-0005-0000-0000-00003A000000}"/>
     <cellStyle name="Normal 2 3" xfId="10" xr:uid="{00000000-0005-0000-0000-000039000000}"/>
     <cellStyle name="Normal 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 3 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 4 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 4 3" xfId="8" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 4 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
-    <cellStyle name="Normal 6" xfId="13" xr:uid="{8F7B2BB7-1E35-45C5-9F74-26BC73788BEF}"/>
-    <cellStyle name="Parasts 2" xfId="14" xr:uid="{C823ACF6-3A30-4E01-AF94-E948729CA970}"/>
+    <cellStyle name="Normal 6" xfId="12" xr:uid="{8F7B2BB7-1E35-45C5-9F74-26BC73788BEF}"/>
+    <cellStyle name="Parasts 2" xfId="13" xr:uid="{C823ACF6-3A30-4E01-AF94-E948729CA970}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -11569,69071 +1992,2933 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:westbrucke@inbox.lv" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.effectivize.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ilona@kvintogr.lv" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vindels@inbox.lv" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:igorbrainin@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:igorbrainin@gmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:XFD734"/>
+  <dimension ref="A1:O92"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A66" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A77"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C15" sqref="C15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="6.140625" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="11" width="34.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="6.140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="39.7109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="7" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="31.85546875" style="7" customWidth="1"/>
+    <col min="6" max="6" width="17.5703125" style="33" hidden="1" customWidth="1"/>
+    <col min="7" max="8" width="20.85546875" style="22" customWidth="1"/>
+    <col min="9" max="9" width="18.140625" style="34" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="115.85546875" style="10" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="11.28515625" style="10" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="34.140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="13" max="16384" width="8.7109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="1" customFormat="1" ht="15.75" thickBot="1">
-[...12 lines deleted...]
-      <c r="A2" s="324" t="s">
+    <row r="1" spans="1:11" ht="13.5" thickBot="1">
+      <c r="A1" s="45" t="s">
+        <v>207</v>
+      </c>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="47"/>
+    </row>
+    <row r="2" spans="1:11" s="36" customFormat="1">
+      <c r="A2" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="50" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="H2" s="41" t="s">
+        <v>317</v>
+      </c>
+      <c r="I2" s="54" t="s">
+        <v>2</v>
+      </c>
+      <c r="J2" s="56" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2" s="35"/>
+    </row>
+    <row r="3" spans="1:11" s="36" customFormat="1" ht="25.5">
+      <c r="A3" s="49"/>
+      <c r="B3" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="328" t="s">
+      <c r="E3" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="55"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="35"/>
+    </row>
+    <row r="4" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A4" s="16">
+        <v>1</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="C4" s="1">
+        <v>40203095701</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="H4" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="I4" s="12">
+        <v>46035</v>
+      </c>
+      <c r="J4" s="15" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A5" s="16">
+        <v>2</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C5" s="1">
+        <v>40203441261</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="F5" s="2"/>
+      <c r="G5" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="H5" s="12" t="s">
+        <v>225</v>
+      </c>
+      <c r="I5" s="12">
+        <v>46050</v>
+      </c>
+      <c r="J5" s="15" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A6" s="16">
+        <v>3</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C6" s="1">
+        <v>40103527192</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="H6" s="12" t="s">
+        <v>226</v>
+      </c>
+      <c r="I6" s="12">
+        <v>46063</v>
+      </c>
+      <c r="J6" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="K6" s="11"/>
+    </row>
+    <row r="7" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A7" s="16">
+        <v>4</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C7" s="1">
+        <v>40003548982</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="F7" s="2"/>
+      <c r="G7" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="H7" s="12" t="s">
+        <v>227</v>
+      </c>
+      <c r="I7" s="12">
+        <v>46063</v>
+      </c>
+      <c r="J7" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="K7" s="11"/>
+    </row>
+    <row r="8" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A8" s="23">
+        <v>5</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C8" s="1">
+        <v>48503014859</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="H8" s="12" t="s">
+        <v>228</v>
+      </c>
+      <c r="I8" s="12">
+        <v>46065</v>
+      </c>
+      <c r="J8" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="K8" s="11"/>
+    </row>
+    <row r="9" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A9" s="23">
+        <v>6</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C9" s="1">
+        <v>40103313025</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="H9" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="I9" s="12">
+        <v>46076</v>
+      </c>
+      <c r="J9" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="K9" s="11"/>
+    </row>
+    <row r="10" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A10" s="23">
+        <v>7</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C10" s="1">
+        <v>40003922370</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="F10" s="2"/>
+      <c r="G10" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="H10" s="12" t="s">
+        <v>230</v>
+      </c>
+      <c r="I10" s="12">
+        <v>46076</v>
+      </c>
+      <c r="J10" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="K10" s="11"/>
+    </row>
+    <row r="11" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A11" s="23">
+        <v>8</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C11" s="1">
+        <v>40203238607</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="F11" s="2"/>
+      <c r="G11" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="H11" s="12" t="s">
+        <v>231</v>
+      </c>
+      <c r="I11" s="12">
+        <v>46076</v>
+      </c>
+      <c r="J11" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="K11" s="11"/>
+    </row>
+    <row r="12" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A12" s="23">
+        <v>9</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C12" s="1">
+        <v>40203090691</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="F12" s="2"/>
+      <c r="G12" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="H12" s="12" t="s">
+        <v>232</v>
+      </c>
+      <c r="I12" s="12">
+        <v>46084</v>
+      </c>
+      <c r="J12" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="K12" s="11"/>
+    </row>
+    <row r="13" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A13" s="39">
+        <v>10</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C13" s="1">
+        <v>40103907005</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" s="2"/>
+      <c r="G13" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="H13" s="12" t="s">
+        <v>233</v>
+      </c>
+      <c r="I13" s="12">
+        <v>46084</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="K13" s="11"/>
+    </row>
+    <row r="14" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A14" s="23">
+        <v>11</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="C14" s="1">
+        <v>40203662123</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="F14" s="2"/>
+      <c r="G14" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="H14" s="12">
+        <v>45916</v>
+      </c>
+      <c r="I14" s="12" t="s">
+        <v>354</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="K14" s="11"/>
+    </row>
+    <row r="15" spans="1:11" ht="24.95" customHeight="1" thickBot="1">
+      <c r="A15" s="39">
+        <v>12</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="C15" s="1">
+        <v>40203668925</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="H15" s="12">
+        <v>45967</v>
+      </c>
+      <c r="I15" s="12" t="s">
+        <v>363</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="K15" s="11"/>
+    </row>
+    <row r="16" spans="1:11" ht="13.5" thickBot="1">
+      <c r="A16" s="40"/>
+      <c r="B16" s="43" t="s">
+        <v>318</v>
+      </c>
+      <c r="C16" s="43"/>
+      <c r="D16" s="43"/>
+      <c r="E16" s="43"/>
+      <c r="F16" s="43"/>
+      <c r="G16" s="43"/>
+      <c r="H16" s="43"/>
+      <c r="I16" s="43"/>
+      <c r="J16" s="44"/>
+      <c r="K16" s="11"/>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="B17" s="50" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="51"/>
+      <c r="D17" s="51"/>
+      <c r="E17" s="51"/>
+      <c r="F17" s="52"/>
+      <c r="G17" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="H17" s="60" t="s">
+        <v>317</v>
+      </c>
+      <c r="I17" s="58" t="s">
+        <v>2</v>
+      </c>
+      <c r="J17" s="59" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" s="17" customFormat="1" ht="25.5">
+      <c r="A18" s="61"/>
+      <c r="B18" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="E18" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="F18" s="53"/>
+      <c r="G18" s="53"/>
+      <c r="H18" s="42"/>
+      <c r="I18" s="55"/>
+      <c r="J18" s="57"/>
+      <c r="K18" s="10"/>
+    </row>
+    <row r="19" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A19" s="16">
+        <v>1</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="8">
+        <v>40203539130</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F19" s="14"/>
+      <c r="G19" s="14" t="s">
+        <v>316</v>
+      </c>
+      <c r="H19" s="20">
+        <v>45351</v>
+      </c>
+      <c r="I19" s="20">
+        <v>45664</v>
+      </c>
+      <c r="J19" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="K19" s="19"/>
+    </row>
+    <row r="20" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A20" s="16">
+        <v>2</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" s="8">
+        <v>40103990710</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F20" s="14"/>
+      <c r="G20" s="14" t="s">
+        <v>244</v>
+      </c>
+      <c r="H20" s="20">
+        <v>44489</v>
+      </c>
+      <c r="I20" s="20">
+        <v>45667</v>
+      </c>
+      <c r="J20" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="K20" s="19"/>
+    </row>
+    <row r="21" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A21" s="16">
+        <v>3</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" s="8">
+        <v>40203036623</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" s="14"/>
+      <c r="G21" s="14" t="s">
+        <v>285</v>
+      </c>
+      <c r="H21" s="20">
+        <v>44180</v>
+      </c>
+      <c r="I21" s="20">
+        <v>45667</v>
+      </c>
+      <c r="J21" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="K21" s="19"/>
+    </row>
+    <row r="22" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A22" s="16">
+        <v>4</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C22" s="29">
+        <v>42403040371</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F22" s="14"/>
+      <c r="G22" s="14" t="s">
+        <v>304</v>
+      </c>
+      <c r="H22" s="20">
+        <v>44733</v>
+      </c>
+      <c r="I22" s="20">
+        <v>45674</v>
+      </c>
+      <c r="J22" s="24" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A23" s="16">
+        <v>5</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" s="8">
+        <v>40003708040</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F23" s="14"/>
+      <c r="G23" s="14" t="s">
+        <v>305</v>
+      </c>
+      <c r="H23" s="20">
+        <v>45411</v>
+      </c>
+      <c r="I23" s="20">
+        <v>45674</v>
+      </c>
+      <c r="J23" s="24" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A24" s="16">
+        <v>6</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C24" s="8">
+        <v>40203465236</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F24" s="14"/>
+      <c r="G24" s="14" t="s">
+        <v>306</v>
+      </c>
+      <c r="H24" s="20">
+        <v>45271</v>
+      </c>
+      <c r="I24" s="20">
+        <v>45688</v>
+      </c>
+      <c r="J24" s="24" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A25" s="16">
+        <v>7</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C25" s="8">
+        <v>40203280483</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E25" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="C2" s="329"/>
-[...2 lines deleted...]
-      <c r="F2" s="330" t="s">
+      <c r="F25" s="14"/>
+      <c r="G25" s="14" t="s">
+        <v>307</v>
+      </c>
+      <c r="H25" s="20">
+        <v>44222</v>
+      </c>
+      <c r="I25" s="20">
+        <v>45714</v>
+      </c>
+      <c r="J25" s="24" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A26" s="16">
+        <v>8</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C26" s="29">
+        <v>40203016275</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F26" s="14"/>
+      <c r="G26" s="14" t="s">
+        <v>308</v>
+      </c>
+      <c r="H26" s="20">
+        <v>43753</v>
+      </c>
+      <c r="I26" s="20">
+        <v>45748</v>
+      </c>
+      <c r="J26" s="24" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A27" s="16">
+        <v>9</v>
+      </c>
+      <c r="B27" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="G2" s="341" t="s">
-[...2 lines deleted...]
-      <c r="H2" s="331" t="s">
+      <c r="C27" s="8">
+        <v>40203433724</v>
+      </c>
+      <c r="D27" s="3" t="s">
         <v>46</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="156" t="s">
+      <c r="E27" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="F27" s="14"/>
+      <c r="G27" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="H27" s="20">
+        <v>45114</v>
+      </c>
+      <c r="I27" s="20">
+        <v>45755</v>
+      </c>
+      <c r="J27" s="24" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A28" s="16">
+        <v>10</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="C28" s="8">
+        <v>50203247391</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F28" s="14"/>
+      <c r="G28" s="14" t="s">
+        <v>310</v>
+      </c>
+      <c r="H28" s="20">
+        <v>45106</v>
+      </c>
+      <c r="I28" s="20">
+        <v>45755</v>
+      </c>
+      <c r="J28" s="24" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A29" s="16">
+        <v>11</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C29" s="8">
+        <v>40203501024</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="F29" s="14"/>
+      <c r="G29" s="14" t="s">
+        <v>311</v>
+      </c>
+      <c r="H29" s="20">
+        <v>45301</v>
+      </c>
+      <c r="I29" s="20">
+        <v>45756</v>
+      </c>
+      <c r="J29" s="24" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A30" s="16">
+        <v>12</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C30" s="29">
+        <v>42103097278</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="F30" s="14"/>
+      <c r="G30" s="14" t="s">
+        <v>312</v>
+      </c>
+      <c r="H30" s="20">
+        <v>43852</v>
+      </c>
+      <c r="I30" s="20">
+        <v>45763</v>
+      </c>
+      <c r="J30" s="24" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A31" s="16">
+        <v>13</v>
+      </c>
+      <c r="B31" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="C31" s="8">
+        <v>40203538436</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F31" s="14"/>
+      <c r="G31" s="14" t="s">
+        <v>313</v>
+      </c>
+      <c r="H31" s="20">
+        <v>45386</v>
+      </c>
+      <c r="I31" s="20">
+        <v>45763</v>
+      </c>
+      <c r="J31" s="24" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A32" s="16">
+        <v>14</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C32" s="29">
+        <v>41503073083</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="F32" s="14"/>
+      <c r="G32" s="14" t="s">
+        <v>314</v>
+      </c>
+      <c r="H32" s="20">
+        <v>43685</v>
+      </c>
+      <c r="I32" s="20">
+        <v>45763</v>
+      </c>
+      <c r="J32" s="24" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A33" s="16">
+        <v>15</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C33" s="8">
+        <v>40203512916</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F33" s="14"/>
+      <c r="G33" s="14" t="s">
+        <v>315</v>
+      </c>
+      <c r="H33" s="20">
+        <v>45254</v>
+      </c>
+      <c r="I33" s="20">
+        <v>45775</v>
+      </c>
+      <c r="J33" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="K33" s="10"/>
+    </row>
+    <row r="34" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A34" s="16">
+        <v>16</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C34" s="8">
+        <v>40203500137</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="F34" s="14"/>
+      <c r="G34" s="14" t="s">
+        <v>303</v>
+      </c>
+      <c r="H34" s="20">
+        <v>45218</v>
+      </c>
+      <c r="I34" s="20">
+        <v>45775</v>
+      </c>
+      <c r="J34" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="K34" s="19"/>
+    </row>
+    <row r="35" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A35" s="16">
+        <v>17</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="C35" s="8">
+        <v>40203478635</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F35" s="14"/>
+      <c r="G35" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="H35" s="20">
+        <v>45090</v>
+      </c>
+      <c r="I35" s="20">
+        <v>45775</v>
+      </c>
+      <c r="J35" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="K35" s="19"/>
+    </row>
+    <row r="36" spans="1:11" s="18" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A36" s="16">
+        <v>18</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C36" s="8">
+        <v>50203345461</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="F36" s="14"/>
+      <c r="G36" s="14" t="s">
+        <v>301</v>
+      </c>
+      <c r="H36" s="20">
+        <v>45203</v>
+      </c>
+      <c r="I36" s="20">
+        <v>45775</v>
+      </c>
+      <c r="J36" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="K36" s="19"/>
+    </row>
+    <row r="37" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A37" s="16">
+        <v>19</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C37" s="8">
+        <v>51503050311</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F37" s="14"/>
+      <c r="G37" s="14" t="s">
+        <v>300</v>
+      </c>
+      <c r="H37" s="20">
+        <v>45201</v>
+      </c>
+      <c r="I37" s="20">
+        <v>45786</v>
+      </c>
+      <c r="J37" s="24" t="s">
+        <v>73</v>
+      </c>
+      <c r="K37" s="25"/>
+    </row>
+    <row r="38" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A38" s="16">
+        <v>20</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C38" s="8">
+        <v>40003968037</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="F38" s="14"/>
+      <c r="G38" s="14" t="s">
+        <v>299</v>
+      </c>
+      <c r="H38" s="20">
+        <v>45152</v>
+      </c>
+      <c r="I38" s="20">
+        <v>45790</v>
+      </c>
+      <c r="J38" s="24" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="24.95" customHeight="1">
+      <c r="A39" s="16">
+        <v>21</v>
+      </c>
+      <c r="B39" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="C39" s="8">
+        <v>43603086523</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F39" s="14"/>
+      <c r="G39" s="14" t="s">
+        <v>298</v>
+      </c>
+      <c r="H39" s="20">
+        <v>44924</v>
+      </c>
+      <c r="I39" s="20">
+        <v>45790</v>
+      </c>
+      <c r="J39" s="24" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A40" s="16">
+        <v>22</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="C40" s="8">
+        <v>40003797049</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F40" s="14"/>
+      <c r="G40" s="14" t="s">
+        <v>297</v>
+      </c>
+      <c r="H40" s="20" t="s">
+        <v>327</v>
+      </c>
+      <c r="I40" s="20">
+        <v>45790</v>
+      </c>
+      <c r="J40" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="K40" s="10"/>
+    </row>
+    <row r="41" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A41" s="16">
+        <v>23</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="C41" s="8">
+        <v>40103690811</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F41" s="14"/>
+      <c r="G41" s="14" t="s">
+        <v>296</v>
+      </c>
+      <c r="H41" s="20">
+        <v>45131</v>
+      </c>
+      <c r="I41" s="20">
+        <v>45790</v>
+      </c>
+      <c r="J41" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="K41" s="19"/>
+    </row>
+    <row r="42" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A42" s="16">
+        <v>24</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="C42" s="8">
+        <v>40203421693</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F42" s="14"/>
+      <c r="G42" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="H42" s="20">
+        <v>44830</v>
+      </c>
+      <c r="I42" s="20">
+        <v>45790</v>
+      </c>
+      <c r="J42" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="K42" s="19"/>
+    </row>
+    <row r="43" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A43" s="16">
+        <v>25</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="C43" s="8">
+        <v>40003348092</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F43" s="14"/>
+      <c r="G43" s="14" t="s">
+        <v>294</v>
+      </c>
+      <c r="H43" s="20">
+        <v>44147</v>
+      </c>
+      <c r="I43" s="20">
+        <v>45790</v>
+      </c>
+      <c r="J43" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="K43" s="19"/>
+    </row>
+    <row r="44" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A44" s="16">
+        <v>26</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C44" s="8">
+        <v>40203248215</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="F44" s="14"/>
+      <c r="G44" s="14" t="s">
+        <v>293</v>
+      </c>
+      <c r="H44" s="20">
+        <v>45357</v>
+      </c>
+      <c r="I44" s="20">
+        <v>45791</v>
+      </c>
+      <c r="J44" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="K44" s="19"/>
+    </row>
+    <row r="45" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A45" s="16">
+        <v>27</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="C45" s="8">
+        <v>40203394840</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="F45" s="14"/>
+      <c r="G45" s="14" t="s">
+        <v>292</v>
+      </c>
+      <c r="H45" s="20">
+        <v>45035</v>
+      </c>
+      <c r="I45" s="20">
+        <v>45793</v>
+      </c>
+      <c r="J45" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="K45" s="19"/>
+    </row>
+    <row r="46" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A46" s="16">
+        <v>28</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="C46" s="8">
+        <v>40103550926</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F46" s="14"/>
+      <c r="G46" s="14" t="s">
+        <v>291</v>
+      </c>
+      <c r="H46" s="20">
+        <v>43304</v>
+      </c>
+      <c r="I46" s="20">
+        <v>45793</v>
+      </c>
+      <c r="J46" s="24" t="s">
+        <v>73</v>
+      </c>
+      <c r="K46" s="19"/>
+    </row>
+    <row r="47" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A47" s="16">
+        <v>29</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="C47" s="8">
+        <v>40203358731</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="F47" s="14"/>
+      <c r="G47" s="14" t="s">
+        <v>290</v>
+      </c>
+      <c r="H47" s="20">
+        <v>44592</v>
+      </c>
+      <c r="I47" s="20">
+        <v>45797</v>
+      </c>
+      <c r="J47" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="K47" s="19"/>
+    </row>
+    <row r="48" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A48" s="16">
+        <v>30</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="C48" s="8">
+        <v>40203165394</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F48" s="14"/>
+      <c r="G48" s="14" t="s">
+        <v>289</v>
+      </c>
+      <c r="H48" s="20">
+        <v>44812</v>
+      </c>
+      <c r="I48" s="20">
+        <v>45817</v>
+      </c>
+      <c r="J48" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="K48" s="19"/>
+    </row>
+    <row r="49" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A49" s="16">
+        <v>31</v>
+      </c>
+      <c r="B49" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="C49" s="8">
+        <v>40203370698</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F49" s="14"/>
+      <c r="G49" s="14" t="s">
+        <v>288</v>
+      </c>
+      <c r="H49" s="20">
+        <v>44796</v>
+      </c>
+      <c r="I49" s="20">
+        <v>45817</v>
+      </c>
+      <c r="J49" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="K49" s="19"/>
+    </row>
+    <row r="50" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A50" s="16">
+        <v>32</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="C50" s="8">
+        <v>40203398679</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="F50" s="14"/>
+      <c r="G50" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="H50" s="20" t="s">
+        <v>328</v>
+      </c>
+      <c r="I50" s="20">
+        <v>45817</v>
+      </c>
+      <c r="J50" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="K50" s="19"/>
+    </row>
+    <row r="51" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A51" s="16">
+        <v>33</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="C51" s="8">
+        <v>42403043965</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="F51" s="14"/>
+      <c r="G51" s="14" t="s">
+        <v>286</v>
+      </c>
+      <c r="H51" s="20">
+        <v>43629</v>
+      </c>
+      <c r="I51" s="20">
+        <v>45817</v>
+      </c>
+      <c r="J51" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="K51" s="19"/>
+    </row>
+    <row r="52" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A52" s="16">
+        <v>34</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="C52" s="8">
+        <v>40203253428</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="F52" s="14"/>
+      <c r="G52" s="14" t="s">
+        <v>272</v>
+      </c>
+      <c r="H52" s="20">
+        <v>45191</v>
+      </c>
+      <c r="I52" s="20">
+        <v>45826</v>
+      </c>
+      <c r="J52" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="K52" s="19"/>
+    </row>
+    <row r="53" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A53" s="16">
+        <v>35</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="C53" s="8">
+        <v>40203399513</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="F53" s="14"/>
+      <c r="G53" s="14" t="s">
+        <v>273</v>
+      </c>
+      <c r="H53" s="20">
+        <v>44945</v>
+      </c>
+      <c r="I53" s="20">
+        <v>45826</v>
+      </c>
+      <c r="J53" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="K53" s="19"/>
+    </row>
+    <row r="54" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A54" s="16">
+        <v>36</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="C54" s="8">
+        <v>40103845218</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="F54" s="14"/>
+      <c r="G54" s="14" t="s">
+        <v>274</v>
+      </c>
+      <c r="H54" s="20">
+        <v>44977</v>
+      </c>
+      <c r="I54" s="20">
+        <v>45826</v>
+      </c>
+      <c r="J54" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="K54" s="19"/>
+    </row>
+    <row r="55" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A55" s="16">
+        <v>37</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="C55" s="29">
+        <v>52103061291</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="F55" s="14"/>
+      <c r="G55" s="14" t="s">
+        <v>275</v>
+      </c>
+      <c r="H55" s="20">
+        <v>44979</v>
+      </c>
+      <c r="I55" s="20">
+        <v>45849</v>
+      </c>
+      <c r="J55" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="K55" s="19"/>
+    </row>
+    <row r="56" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A56" s="16">
+        <v>38</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="C56" s="29">
+        <v>40203547373</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="F56" s="14"/>
+      <c r="G56" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="H56" s="20">
+        <v>45386</v>
+      </c>
+      <c r="I56" s="20">
+        <v>45849</v>
+      </c>
+      <c r="J56" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="K56" s="19"/>
+    </row>
+    <row r="57" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A57" s="16">
+        <v>39</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="C57" s="8">
+        <v>40203109823</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F57" s="14"/>
+      <c r="G57" s="14" t="s">
+        <v>277</v>
+      </c>
+      <c r="H57" s="20">
+        <v>44578</v>
+      </c>
+      <c r="I57" s="20">
+        <v>45866</v>
+      </c>
+      <c r="J57" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="K57" s="19"/>
+    </row>
+    <row r="58" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A58" s="16">
+        <v>40</v>
+      </c>
+      <c r="B58" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="C58" s="8">
+        <v>40203495739</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="F58" s="14"/>
+      <c r="G58" s="14" t="s">
+        <v>278</v>
+      </c>
+      <c r="H58" s="20">
+        <v>45337</v>
+      </c>
+      <c r="I58" s="20">
+        <v>45866</v>
+      </c>
+      <c r="J58" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="K58" s="19"/>
+    </row>
+    <row r="59" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A59" s="16">
+        <v>41</v>
+      </c>
+      <c r="B59" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="C59" s="8">
+        <v>40103386584</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F59" s="14"/>
+      <c r="G59" s="14" t="s">
+        <v>279</v>
+      </c>
+      <c r="H59" s="20">
+        <v>45113</v>
+      </c>
+      <c r="I59" s="20">
+        <v>45866</v>
+      </c>
+      <c r="J59" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="K59" s="19"/>
+    </row>
+    <row r="60" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A60" s="16">
+        <v>42</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="C60" s="8">
+        <v>40203474900</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="F60" s="14"/>
+      <c r="G60" s="14" t="s">
+        <v>280</v>
+      </c>
+      <c r="H60" s="20">
+        <v>45201</v>
+      </c>
+      <c r="I60" s="20">
+        <v>45866</v>
+      </c>
+      <c r="J60" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="K60" s="19"/>
+    </row>
+    <row r="61" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A61" s="16">
         <v>43</v>
       </c>
-      <c r="C3" s="72" t="s">
+      <c r="B61" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="C61" s="8">
+        <v>40203083331</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="F61" s="14"/>
+      <c r="G61" s="14" t="s">
+        <v>281</v>
+      </c>
+      <c r="H61" s="20" t="s">
+        <v>329</v>
+      </c>
+      <c r="I61" s="20">
+        <v>45875</v>
+      </c>
+      <c r="J61" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="K61" s="19"/>
+    </row>
+    <row r="62" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A62" s="16">
+        <v>44</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="C62" s="8">
+        <v>42403002543</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="F62" s="14"/>
+      <c r="G62" s="14" t="s">
+        <v>282</v>
+      </c>
+      <c r="H62" s="20" t="s">
+        <v>330</v>
+      </c>
+      <c r="I62" s="20">
+        <v>45875</v>
+      </c>
+      <c r="J62" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="K62" s="19"/>
+    </row>
+    <row r="63" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A63" s="16">
+        <v>45</v>
+      </c>
+      <c r="B63" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="C63" s="8">
+        <v>40103848750</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="F63" s="30"/>
+      <c r="G63" s="37" t="s">
+        <v>351</v>
+      </c>
+      <c r="H63" s="38">
+        <v>44873</v>
+      </c>
+      <c r="I63" s="20">
+        <v>45881</v>
+      </c>
+      <c r="J63" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="K63" s="19"/>
+    </row>
+    <row r="64" spans="1:11" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A64" s="16">
+        <v>46</v>
+      </c>
+      <c r="B64" s="8">
+        <v>360</v>
+      </c>
+      <c r="C64" s="8">
+        <v>40203064720</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="F64" s="14"/>
+      <c r="G64" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="H64" s="20" t="s">
+        <v>331</v>
+      </c>
+      <c r="I64" s="20">
+        <v>45883</v>
+      </c>
+      <c r="J64" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="K64" s="19"/>
+    </row>
+    <row r="65" spans="1:15" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A65" s="16">
+        <v>47</v>
+      </c>
+      <c r="B65" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="C65" s="8">
+        <v>50203170791</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="F65" s="14"/>
+      <c r="G65" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="H65" s="20" t="s">
+        <v>332</v>
+      </c>
+      <c r="I65" s="20">
+        <v>45883</v>
+      </c>
+      <c r="J65" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="K65" s="19"/>
+    </row>
+    <row r="66" spans="1:15" s="17" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A66" s="16">
+        <v>48</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="C66" s="8">
+        <v>40203094231</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F66" s="14"/>
+      <c r="G66" s="14" t="s">
+        <v>257</v>
+      </c>
+      <c r="H66" s="20" t="s">
+        <v>333</v>
+      </c>
+      <c r="I66" s="20">
+        <v>45883</v>
+      </c>
+      <c r="J66" s="24" t="s">
+        <v>148</v>
+      </c>
+      <c r="K66" s="19"/>
+    </row>
+    <row r="67" spans="1:15" s="17" customFormat="1" ht="24.95" customHeight="1" thickBot="1">
+      <c r="A67" s="16">
         <v>49</v>
       </c>
-      <c r="D3" s="273" t="s">
-[...296 lines deleted...]
-      <c r="A15" s="232">
+      <c r="B67" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="C67" s="29">
+        <v>40003787356</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="F67" s="14"/>
+      <c r="G67" s="14" t="s">
+        <v>258</v>
+      </c>
+      <c r="H67" s="20" t="s">
+        <v>334</v>
+      </c>
+      <c r="I67" s="20">
+        <v>45883</v>
+      </c>
+      <c r="J67" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="K67" s="19"/>
+    </row>
+    <row r="68" spans="1:15" s="31" customFormat="1" ht="24.95" customHeight="1" thickBot="1">
+      <c r="A68" s="16">
+        <v>50</v>
+      </c>
+      <c r="B68" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="C68" s="8">
+        <v>40003757879</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="F68" s="14"/>
+      <c r="G68" s="14" t="s">
+        <v>259</v>
+      </c>
+      <c r="H68" s="20" t="s">
+        <v>335</v>
+      </c>
+      <c r="I68" s="20">
+        <v>45888</v>
+      </c>
+      <c r="J68" s="24" t="s">
+        <v>148</v>
+      </c>
+      <c r="K68" s="19"/>
+    </row>
+    <row r="69" spans="1:15" s="10" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A69" s="16">
+        <v>51</v>
+      </c>
+      <c r="B69" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="C69" s="8">
+        <v>40203315662</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="F69" s="14"/>
+      <c r="G69" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="H69" s="20" t="s">
+        <v>336</v>
+      </c>
+      <c r="I69" s="20">
+        <v>45888</v>
+      </c>
+      <c r="J69" s="24" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15" s="10" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A70" s="16">
+        <v>52</v>
+      </c>
+      <c r="B70" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="C70" s="8">
+        <v>50103715801</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="F70" s="14"/>
+      <c r="G70" s="14" t="s">
+        <v>261</v>
+      </c>
+      <c r="H70" s="20" t="s">
+        <v>332</v>
+      </c>
+      <c r="I70" s="20">
+        <v>45894</v>
+      </c>
+      <c r="J70" s="24" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15" s="10" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A71" s="16">
+        <v>53</v>
+      </c>
+      <c r="B71" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="C71" s="8">
+        <v>40203406317</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="F71" s="14"/>
+      <c r="G71" s="14" t="s">
+        <v>262</v>
+      </c>
+      <c r="H71" s="20" t="s">
+        <v>337</v>
+      </c>
+      <c r="I71" s="20">
+        <v>45894</v>
+      </c>
+      <c r="J71" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="L71" s="13"/>
+      <c r="M71" s="32"/>
+    </row>
+    <row r="72" spans="1:15" s="10" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A72" s="16">
+        <v>54</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="C72" s="8">
+        <v>40203522134</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="F72" s="14"/>
+      <c r="G72" s="14" t="s">
+        <v>263</v>
+      </c>
+      <c r="H72" s="20" t="s">
+        <v>338</v>
+      </c>
+      <c r="I72" s="20">
+        <v>45936</v>
+      </c>
+      <c r="J72" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="K72" s="26"/>
+      <c r="L72" s="13"/>
+      <c r="M72" s="32"/>
+    </row>
+    <row r="73" spans="1:15" s="10" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A73" s="16">
+        <v>55</v>
+      </c>
+      <c r="B73" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="C73" s="8">
+        <v>40203521868</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="F73" s="14"/>
+      <c r="G73" s="14" t="s">
+        <v>264</v>
+      </c>
+      <c r="H73" s="20" t="s">
+        <v>339</v>
+      </c>
+      <c r="I73" s="20">
+        <v>45939</v>
+      </c>
+      <c r="J73" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="K73" s="4"/>
+      <c r="L73" s="13"/>
+      <c r="M73" s="32"/>
+    </row>
+    <row r="74" spans="1:15" s="10" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A74" s="16">
+        <v>56</v>
+      </c>
+      <c r="B74" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="C74" s="8">
+        <v>40003815096</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="F74" s="14"/>
+      <c r="G74" s="14" t="s">
+        <v>265</v>
+      </c>
+      <c r="H74" s="20" t="s">
+        <v>340</v>
+      </c>
+      <c r="I74" s="20">
+        <v>45936</v>
+      </c>
+      <c r="J74" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="K74" s="4"/>
+      <c r="L74" s="13"/>
+      <c r="M74" s="32"/>
+    </row>
+    <row r="75" spans="1:15" s="10" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A75" s="16">
+        <v>57</v>
+      </c>
+      <c r="B75" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="C75" s="8">
+        <v>40203340763</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="F75" s="14"/>
+      <c r="G75" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="H75" s="20" t="s">
+        <v>341</v>
+      </c>
+      <c r="I75" s="20">
+        <v>45945</v>
+      </c>
+      <c r="J75" s="24" t="s">
+        <v>170</v>
+      </c>
+      <c r="K75" s="4"/>
+      <c r="L75" s="13"/>
+      <c r="M75" s="32"/>
+    </row>
+    <row r="76" spans="1:15" s="10" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A76" s="16">
+        <v>58</v>
+      </c>
+      <c r="B76" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="7" t="s">
-[...308 lines deleted...]
-      <c r="A27" s="232">
+      <c r="C76" s="8">
+        <v>40203200897</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="F76" s="14"/>
+      <c r="G76" s="14" t="s">
+        <v>267</v>
+      </c>
+      <c r="H76" s="20" t="s">
+        <v>342</v>
+      </c>
+      <c r="I76" s="20">
+        <v>45945</v>
+      </c>
+      <c r="J76" s="24" t="s">
+        <v>170</v>
+      </c>
+      <c r="K76" s="4"/>
+      <c r="L76" s="13"/>
+      <c r="M76" s="32"/>
+    </row>
+    <row r="77" spans="1:15" s="10" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A77" s="16">
+        <v>59</v>
+      </c>
+      <c r="B77" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="C77" s="8">
+        <v>40203302441</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="F77" s="14"/>
+      <c r="G77" s="14" t="s">
+        <v>268</v>
+      </c>
+      <c r="H77" s="20" t="s">
+        <v>343</v>
+      </c>
+      <c r="I77" s="20">
+        <v>45952</v>
+      </c>
+      <c r="J77" s="24" t="s">
+        <v>170</v>
+      </c>
+      <c r="K77" s="4"/>
+      <c r="L77" s="13"/>
+      <c r="M77" s="32"/>
+    </row>
+    <row r="78" spans="1:15" s="10" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A78" s="16">
+        <v>60</v>
+      </c>
+      <c r="B78" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="C78" s="8">
+        <v>40203374736</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="F78" s="14"/>
+      <c r="G78" s="14" t="s">
+        <v>269</v>
+      </c>
+      <c r="H78" s="20" t="s">
+        <v>344</v>
+      </c>
+      <c r="I78" s="20">
+        <v>45954</v>
+      </c>
+      <c r="J78" s="24" t="s">
+        <v>175</v>
+      </c>
+      <c r="K78" s="4"/>
+      <c r="L78" s="13"/>
+      <c r="M78" s="21"/>
+    </row>
+    <row r="79" spans="1:15" s="10" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A79" s="16">
+        <v>61</v>
+      </c>
+      <c r="B79" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="C79" s="8">
+        <v>41203035453</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="F79" s="14"/>
+      <c r="G79" s="14" t="s">
+        <v>270</v>
+      </c>
+      <c r="H79" s="20" t="s">
+        <v>345</v>
+      </c>
+      <c r="I79" s="20">
+        <v>45958</v>
+      </c>
+      <c r="J79" s="24" t="s">
+        <v>178</v>
+      </c>
+      <c r="K79" s="26"/>
+      <c r="L79" s="13"/>
+      <c r="M79" s="21"/>
+    </row>
+    <row r="80" spans="1:15" ht="24.95" customHeight="1">
+      <c r="A80" s="16">
+        <v>62</v>
+      </c>
+      <c r="B80" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C80" s="8">
+        <v>40203248215</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="F80" s="14"/>
+      <c r="G80" s="14" t="s">
+        <v>271</v>
+      </c>
+      <c r="H80" s="20">
+        <v>45824</v>
+      </c>
+      <c r="I80" s="20">
+        <v>45964</v>
+      </c>
+      <c r="J80" s="24" t="s">
+        <v>188</v>
+      </c>
+      <c r="K80" s="26"/>
+      <c r="L80" s="5"/>
+      <c r="M80" s="5"/>
+      <c r="N80" s="26"/>
+      <c r="O80" s="26"/>
+    </row>
+    <row r="81" spans="1:15" ht="24.95" customHeight="1">
+      <c r="A81" s="16">
+        <v>63</v>
+      </c>
+      <c r="B81" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="C81" s="29">
+        <v>40203608254</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="F81" s="14"/>
+      <c r="G81" s="14" t="s">
+        <v>256</v>
+      </c>
+      <c r="H81" s="20" t="s">
+        <v>346</v>
+      </c>
+      <c r="I81" s="20">
+        <v>45965</v>
+      </c>
+      <c r="J81" s="24" t="s">
+        <v>187</v>
+      </c>
+      <c r="K81" s="26"/>
+      <c r="L81" s="5"/>
+      <c r="M81" s="5"/>
+      <c r="N81" s="26"/>
+      <c r="O81" s="26"/>
+    </row>
+    <row r="82" spans="1:15" ht="24.95" customHeight="1">
+      <c r="A82" s="16">
+        <v>64</v>
+      </c>
+      <c r="B82" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="C82" s="29">
+        <v>40203154210</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="F82" s="14"/>
+      <c r="G82" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="H82" s="20">
+        <v>45635</v>
+      </c>
+      <c r="I82" s="20">
+        <v>45965</v>
+      </c>
+      <c r="J82" s="24" t="s">
+        <v>187</v>
+      </c>
+      <c r="K82" s="26"/>
+      <c r="L82" s="5"/>
+      <c r="M82" s="5"/>
+      <c r="N82" s="26"/>
+      <c r="O82" s="26"/>
+    </row>
+    <row r="83" spans="1:15" ht="24.95" customHeight="1">
+      <c r="A83" s="16">
+        <v>65</v>
+      </c>
+      <c r="B83" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="C83" s="29">
+        <v>40203296215</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="F83" s="14"/>
+      <c r="G83" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="H83" s="20">
+        <v>45345</v>
+      </c>
+      <c r="I83" s="20">
+        <v>45965</v>
+      </c>
+      <c r="J83" s="24" t="s">
+        <v>187</v>
+      </c>
+      <c r="K83" s="26"/>
+      <c r="L83" s="5"/>
+      <c r="M83" s="5"/>
+      <c r="N83" s="26"/>
+      <c r="O83" s="26"/>
+    </row>
+    <row r="84" spans="1:15" ht="24.95" customHeight="1">
+      <c r="A84" s="16">
+        <v>66</v>
+      </c>
+      <c r="B84" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="B27" s="172" t="s">
-[...1064 lines deleted...]
-      <c r="G66" s="321">
+      <c r="C84" s="8">
+        <v>40203344680</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="F84" s="14"/>
+      <c r="G84" s="14" t="s">
+        <v>253</v>
+      </c>
+      <c r="H84" s="20">
+        <v>783541</v>
+      </c>
+      <c r="I84" s="20">
         <v>45965</v>
       </c>
-      <c r="H66" s="309" t="s">
-[...106 lines deleted...]
-      <c r="A70" s="232">
+      <c r="J84" s="24" t="s">
+        <v>187</v>
+      </c>
+      <c r="K84" s="26"/>
+      <c r="L84" s="5"/>
+      <c r="M84" s="5"/>
+      <c r="N84" s="26"/>
+      <c r="O84" s="26"/>
+    </row>
+    <row r="85" spans="1:15" ht="24.95" customHeight="1">
+      <c r="A85" s="16">
         <v>67</v>
       </c>
-      <c r="B70" s="310" t="s">
-[...2 lines deleted...]
-      <c r="C70" s="310">
+      <c r="B85" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="C85" s="8">
         <v>40103911443</v>
       </c>
-      <c r="D70" s="310" t="s">
-[...8 lines deleted...]
-      <c r="G70" s="321">
+      <c r="D85" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="F85" s="14"/>
+      <c r="G85" s="14" t="s">
+        <v>252</v>
+      </c>
+      <c r="H85" s="20">
+        <v>45400</v>
+      </c>
+      <c r="I85" s="20">
         <v>45972</v>
       </c>
-      <c r="H70" s="309" t="s">
-[...10 lines deleted...]
-      <c r="A71" s="232">
+      <c r="J85" s="24" t="s">
+        <v>187</v>
+      </c>
+      <c r="K85" s="26"/>
+      <c r="L85" s="5"/>
+      <c r="M85" s="5"/>
+      <c r="N85" s="26"/>
+      <c r="O85" s="26"/>
+    </row>
+    <row r="86" spans="1:15" ht="24.95" customHeight="1">
+      <c r="A86" s="16">
         <v>68</v>
       </c>
-      <c r="B71" s="310" t="s">
-[...2 lines deleted...]
-      <c r="C71" s="310">
+      <c r="B86" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="C86" s="8">
         <v>40203265520</v>
       </c>
-      <c r="D71" s="309" t="s">
-[...8 lines deleted...]
-      <c r="G71" s="321">
+      <c r="D86" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="F86" s="14"/>
+      <c r="G86" s="14" t="s">
+        <v>251</v>
+      </c>
+      <c r="H86" s="20">
+        <v>44324</v>
+      </c>
+      <c r="I86" s="20">
         <v>45972</v>
       </c>
-      <c r="H71" s="309" t="s">
-[...10 lines deleted...]
-      <c r="A72" s="232">
+      <c r="J86" s="24" t="s">
+        <v>196</v>
+      </c>
+      <c r="K86" s="26"/>
+      <c r="L86" s="5"/>
+      <c r="M86" s="5"/>
+      <c r="N86" s="26"/>
+      <c r="O86" s="26"/>
+    </row>
+    <row r="87" spans="1:15" ht="24.95" customHeight="1">
+      <c r="A87" s="16">
         <v>69</v>
       </c>
-      <c r="B72" s="310" t="s">
-[...2 lines deleted...]
-      <c r="C72" s="310">
+      <c r="B87" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="C87" s="8">
         <v>40203529397</v>
       </c>
-      <c r="D72" s="310" t="s">
-[...8 lines deleted...]
-      <c r="G72" s="321">
+      <c r="D87" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="F87" s="14"/>
+      <c r="G87" s="14" t="s">
+        <v>250</v>
+      </c>
+      <c r="H87" s="20">
+        <v>45533</v>
+      </c>
+      <c r="I87" s="20">
         <v>45972</v>
       </c>
-      <c r="H72" s="309" t="s">
-[...10 lines deleted...]
-      <c r="A73" s="232">
+      <c r="J87" s="24" t="s">
+        <v>187</v>
+      </c>
+      <c r="K87" s="26"/>
+      <c r="L87" s="5"/>
+      <c r="M87" s="5"/>
+      <c r="N87" s="26"/>
+      <c r="O87" s="26"/>
+    </row>
+    <row r="88" spans="1:15" ht="24.95" customHeight="1">
+      <c r="A88" s="16">
         <v>70</v>
       </c>
-      <c r="B73" s="310" t="s">
-[...2 lines deleted...]
-      <c r="C73" s="310">
+      <c r="B88" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="C88" s="8">
         <v>40203473479</v>
       </c>
-      <c r="D73" s="309" t="s">
-[...8 lines deleted...]
-      <c r="G73" s="321">
+      <c r="D88" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="F88" s="14"/>
+      <c r="G88" s="14" t="s">
+        <v>249</v>
+      </c>
+      <c r="H88" s="20">
+        <v>45166</v>
+      </c>
+      <c r="I88" s="20">
         <v>45972</v>
       </c>
-      <c r="H73" s="309" t="s">
-[...10 lines deleted...]
-      <c r="A74" s="232">
+      <c r="J88" s="24" t="s">
+        <v>187</v>
+      </c>
+      <c r="K88" s="26"/>
+      <c r="L88" s="5"/>
+      <c r="M88" s="5"/>
+      <c r="N88" s="26"/>
+      <c r="O88" s="26"/>
+    </row>
+    <row r="89" spans="1:15" ht="24.95" customHeight="1">
+      <c r="A89" s="16">
         <v>71</v>
       </c>
-      <c r="B74" s="310" t="s">
-[...2 lines deleted...]
-      <c r="C74" s="310">
+      <c r="B89" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="C89" s="8">
         <v>40003121062</v>
       </c>
-      <c r="D74" s="310" t="s">
-[...8 lines deleted...]
-      <c r="G74" s="321">
+      <c r="D89" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F89" s="14"/>
+      <c r="G89" s="14" t="s">
+        <v>248</v>
+      </c>
+      <c r="H89" s="20" t="s">
+        <v>347</v>
+      </c>
+      <c r="I89" s="20">
         <v>45993</v>
       </c>
-      <c r="H74" s="309" t="s">
-[...10 lines deleted...]
-      <c r="A75" s="232">
+      <c r="J89" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="K89" s="26"/>
+      <c r="L89" s="5"/>
+      <c r="M89" s="5"/>
+      <c r="N89" s="26"/>
+      <c r="O89" s="26"/>
+    </row>
+    <row r="90" spans="1:15" ht="24.95" customHeight="1">
+      <c r="A90" s="16">
         <v>72</v>
       </c>
-      <c r="B75" s="310" t="s">
-[...2 lines deleted...]
-      <c r="C75" s="310">
+      <c r="B90" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="C90" s="8">
         <v>40203255842</v>
       </c>
-      <c r="D75" s="310" t="s">
-[...8 lines deleted...]
-      <c r="G75" s="321">
+      <c r="D90" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="F90" s="14"/>
+      <c r="G90" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="H90" s="20" t="s">
+        <v>348</v>
+      </c>
+      <c r="I90" s="20">
         <v>45993</v>
       </c>
-      <c r="H75" s="310" t="s">
-[...10 lines deleted...]
-      <c r="A76" s="232">
+      <c r="J90" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="K90" s="26"/>
+      <c r="L90" s="5"/>
+      <c r="M90" s="5"/>
+      <c r="N90" s="26"/>
+      <c r="O90" s="26"/>
+    </row>
+    <row r="91" spans="1:15" ht="24.95" customHeight="1">
+      <c r="A91" s="16">
         <v>73</v>
       </c>
-      <c r="B76" s="310" t="s">
-[...2 lines deleted...]
-      <c r="C76" s="310">
+      <c r="B91" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="C91" s="8">
         <v>44103137314</v>
       </c>
-      <c r="D76" s="310" t="s">
-[...8 lines deleted...]
-      <c r="G76" s="321">
+      <c r="D91" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="F91" s="14"/>
+      <c r="G91" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="H91" s="20" t="s">
+        <v>349</v>
+      </c>
+      <c r="I91" s="20">
         <v>45993</v>
       </c>
-      <c r="H76" s="310" t="s">
-[...10 lines deleted...]
-      <c r="A77" s="232">
+      <c r="J91" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="K91" s="26"/>
+      <c r="L91" s="5"/>
+      <c r="M91" s="5"/>
+      <c r="N91" s="26"/>
+      <c r="O91" s="26"/>
+    </row>
+    <row r="92" spans="1:15" ht="24.95" customHeight="1">
+      <c r="A92" s="16">
         <v>74</v>
       </c>
-      <c r="B77" s="310" t="s">
-[...2 lines deleted...]
-      <c r="C77" s="310">
+      <c r="B92" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="C92" s="8">
         <v>40203352989</v>
       </c>
-      <c r="D77" s="310" t="s">
-[...8 lines deleted...]
-      <c r="G77" s="321">
+      <c r="D92" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="F92" s="14"/>
+      <c r="G92" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="H92" s="20" t="s">
+        <v>350</v>
+      </c>
+      <c r="I92" s="20">
         <v>45993</v>
       </c>
-      <c r="H77" s="310" t="s">
-[...58332 lines deleted...]
-      <c r="B433" s="7" t="s">
+      <c r="J92" s="24" t="s">
         <v>142</v>
       </c>
-      <c r="C433" s="7">
-[...8540 lines deleted...]
-      <c r="A734" s="5"/>
+      <c r="K92" s="26"/>
     </row>
   </sheetData>
-  <sortState ref="H413:R425">
-[...24 lines deleted...]
-    <mergeCell ref="H143:H144"/>
+  <mergeCells count="16">
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H2:H3"/>
+    <mergeCell ref="B16:J16"/>
+    <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:A3"/>
-    <mergeCell ref="A1:H1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
-    <mergeCell ref="H2:H3"/>
+    <mergeCell ref="I2:I3"/>
+    <mergeCell ref="J2:J3"/>
   </mergeCells>
-  <hyperlinks>
-[...6 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId7"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>